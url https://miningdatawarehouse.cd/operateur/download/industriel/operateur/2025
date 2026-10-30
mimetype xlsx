--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,4688 +12,10085 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3345">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEUR INDUSTRIELS VALIDES EN 2025</t>
   </si>
   <si>
+    <t>NIF</t>
+  </si>
+  <si>
     <t>OPERATEUR</t>
   </si>
   <si>
-    <t>NIF</t>
-[...1 lines deleted...]
-  <si>
     <t>SIGLE</t>
   </si>
   <si>
+    <t>ADRESSE</t>
+  </si>
+  <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>PART DE L'ETAT</t>
   </si>
   <si>
+    <t>A1304706F</t>
+  </si>
+  <si>
     <t>ABBA JEANS MINING</t>
   </si>
   <si>
-    <t>A1304706F</t>
-[...1 lines deleted...]
-  <si>
     <t>AJM</t>
   </si>
   <si>
+    <t>66, Av. Kashi, C/Lubumbashi Lubumbashi/ Haut- Katanga</t>
+  </si>
+  <si>
     <t>En recherche</t>
   </si>
   <si>
     <t>Industriel</t>
   </si>
   <si>
     <t>Titulaires des droits miniers</t>
   </si>
   <si>
     <t>Entreprise privée</t>
   </si>
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
+    <t>A0800967A</t>
+  </si>
+  <si>
     <t>ABDALLAH HASSAN ALI MOHAMED</t>
   </si>
   <si>
-    <t>A0800967L</t>
-[...1 lines deleted...]
-  <si>
     <t>AHA</t>
   </si>
   <si>
+    <t>33, Av. Kabasele, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>Privé-privé</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>A1818636H</t>
+  </si>
+  <si>
+    <t>ADELE NDALA</t>
+  </si>
+  <si>
+    <t>39, Av. BAUMBU, C/ Mont Ngafula-Kinshasa</t>
+  </si>
+  <si>
     <t>Titulaires des produits des carrières</t>
   </si>
   <si>
-    <t>Kinshasa</t>
-[...2 lines deleted...]
-    <t>ADELE NDALA</t>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1216560E</t>
   </si>
   <si>
     <t>ADVANCED MINERALS DRC</t>
   </si>
   <si>
-    <t>A1216560E</t>
-[...1 lines deleted...]
-  <si>
     <t>AMD</t>
   </si>
   <si>
+    <t>63B, Av. Nguma, C/Ngaliema- Ki</t>
+  </si>
+  <si>
+    <t>A0901048A</t>
+  </si>
+  <si>
     <t>KAMOA COPPER SA</t>
   </si>
   <si>
-    <t>A0901048A NIF</t>
-[...1 lines deleted...]
-  <si>
     <t>KAMOA COPPER S.A</t>
   </si>
   <si>
+    <t>1148-6, AV de la libération. Q/Golf. C/L'shi. Province du Katanga, RD Congo.</t>
+  </si>
+  <si>
     <t>En production</t>
   </si>
   <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>20 %</t>
+  </si>
+  <si>
+    <t>A0708632R</t>
+  </si>
+  <si>
+    <t>AFRIMINES RESOURCES Sprl</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>4854, Av. Colonnel Lukusa C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1208398S</t>
+  </si>
+  <si>
+    <t>AKOMA MINERALS DRC SPRL</t>
+  </si>
+  <si>
+    <t>AM</t>
+  </si>
+  <si>
+    <t>01, Av. kalemie, concession RAFI(MARSAVCO), C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301796S</t>
+  </si>
+  <si>
+    <t>Albert KAMPANGWE M. KALOBWA</t>
+  </si>
+  <si>
+    <t>10/2, Av. Mwema Ramazani Lubumbashi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0803918T</t>
+  </si>
+  <si>
+    <t>ALBHAI SHAROUKH ALIBHAI</t>
+  </si>
+  <si>
+    <t>ASA</t>
+  </si>
+  <si>
+    <t>25, AV. Kolwezi, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>C05A6474E</t>
+  </si>
+  <si>
+    <t>ALLAMANDA TRADING LIMITED</t>
+  </si>
+  <si>
+    <t>ATL</t>
+  </si>
+  <si>
+    <t>09, Av. du Commerce C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>A0701667W</t>
+  </si>
+  <si>
+    <t>AMBASE EXPLORATION AFRICA RDC SPRL</t>
+  </si>
+  <si>
+    <t>AMBASE EXPLORATION AFRICA RDC</t>
+  </si>
+  <si>
+    <t>560, Av. Sumaili, Q/ Golf Lubumbashi/ Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>A1302557U</t>
+  </si>
+  <si>
+    <t>MBAKA KAWAYA SARL</t>
+  </si>
+  <si>
+    <t>AMKS</t>
+  </si>
+  <si>
+    <t>N°376, Avenue Mwadingusha  à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A0800394N</t>
+  </si>
+  <si>
+    <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
+  </si>
+  <si>
+    <t>MMG</t>
+  </si>
+  <si>
+    <t>7409, Avenue de la Révolution, Commune de Lubumbashi - Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>A1209093Y</t>
+  </si>
+  <si>
+    <t>AMICAL KAKANA MINING Sprl</t>
+  </si>
+  <si>
+    <t>AKM</t>
+  </si>
+  <si>
+    <t>443, Av. André Lumbu, C/ Lubumbashi, Lubumbashi/ Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0815795D</t>
+  </si>
+  <si>
+    <t>AMIRA GOLD MINING</t>
+  </si>
+  <si>
+    <t>AGM</t>
+  </si>
+  <si>
+    <t>3646, Boulevard du 30 Juin, Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>AQUALOGZ SPRL</t>
+  </si>
+  <si>
+    <t>AQUALOGZ</t>
+  </si>
+  <si>
+    <t>37, Av. Croix-Rouge , C/ Barumbu-Kinshasa</t>
+  </si>
+  <si>
+    <t>Kwango</t>
+  </si>
+  <si>
+    <t>A1302640K</t>
+  </si>
+  <si>
+    <t>BAHATI DIAMOND SPRL</t>
+  </si>
+  <si>
+    <t>BAHATI DIAMOND</t>
+  </si>
+  <si>
+    <t>24461, Av. Nguma, C/Ngaliema- Kinshasa</t>
+  </si>
+  <si>
+    <t>Kasaï-Oriental</t>
+  </si>
+  <si>
+    <t>A1204581T</t>
+  </si>
+  <si>
+    <t>BAKWAFIKA KABULA</t>
+  </si>
+  <si>
+    <t>B K</t>
+  </si>
+  <si>
+    <t>8Bis, Av. Acp. , C/Masina-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1303409W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALE MINING </t>
+  </si>
+  <si>
+    <t>BM</t>
+  </si>
+  <si>
+    <t>45, Av. Lubefu, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Maniema</t>
+  </si>
+  <si>
+    <t>A0814835K</t>
+  </si>
+  <si>
+    <t>BARAKA MINING</t>
+  </si>
+  <si>
+    <t>34, Av. Mama Yemo, Likasi/ Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1302518C</t>
+  </si>
+  <si>
+    <t>BASMA RABAB</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>108, Av. Wagenia, C/ Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0705878Y</t>
+  </si>
+  <si>
+    <t>BITMAK COMPANY</t>
+  </si>
+  <si>
+    <t>BC SPRL</t>
+  </si>
+  <si>
+    <t>AVENUE KWANGO, N°  11 , KINSHASA/ NGALIEMA</t>
+  </si>
+  <si>
+    <t>A1304419T</t>
+  </si>
+  <si>
+    <t>BONIFACE NZAU BUKETE</t>
+  </si>
+  <si>
+    <t>BZB</t>
+  </si>
+  <si>
+    <t>17/A, Q/Mpudi, C/Matete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0905972C</t>
+  </si>
+  <si>
+    <t>BM SARL</t>
+  </si>
+  <si>
+    <t>AV. MANIEMA, N°26 à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>Inactif</t>
+  </si>
+  <si>
+    <t>A1301867U</t>
+  </si>
+  <si>
+    <t>BRIGITTE MBOMBA BOMPOLONGA</t>
+  </si>
+  <si>
+    <t>BMBB</t>
+  </si>
+  <si>
+    <t>18, Av. Itaga, C/Lingwala- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1110945K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BROADTEC CONGO MINING </t>
+  </si>
+  <si>
+    <t>BCM</t>
+  </si>
+  <si>
+    <t>160,Av. Kasai, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1203503X</t>
+  </si>
+  <si>
+    <t>BUNIA ENGINEERING</t>
+  </si>
+  <si>
+    <t>BE</t>
+  </si>
+  <si>
+    <t>47, Av. Kasa-Vubu , Bunia/ Ituri</t>
+  </si>
+  <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>A1005450L</t>
+  </si>
+  <si>
+    <t>BUREAU D'ETUDES ET DE COMMERCE</t>
+  </si>
+  <si>
+    <t>BEC</t>
+  </si>
+  <si>
+    <t>118,11ème Rue Limete, Mont Amba C/Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1217593M</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING</t>
+  </si>
+  <si>
+    <t>804, Route de l’Aéroport, Bâtiment B, Luano City, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0910356S</t>
+  </si>
+  <si>
+    <t>CARRIEKIN Sprl</t>
+  </si>
+  <si>
+    <t>12, Avenue Brasserie, Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301660U</t>
+  </si>
+  <si>
+    <t>CARRIERE DU LUALABA</t>
+  </si>
+  <si>
+    <t>CL</t>
+  </si>
+  <si>
+    <t>10, Av. Kigoma, Lubumbashi/ Haut-Katanga</t>
+  </si>
+  <si>
+    <t>CASPIAN OIL AND GAS LIMITED</t>
+  </si>
+  <si>
+    <t>COGL</t>
+  </si>
+  <si>
+    <t>30, Av. Ledgard road, West Australia, Australie</t>
+  </si>
+  <si>
+    <t>A1308475C</t>
+  </si>
+  <si>
+    <t>CENTRACORE CONGO Sprl</t>
+  </si>
+  <si>
+    <t>CC Sarl</t>
+  </si>
+  <si>
+    <t>Immeuble Crown Tower, Croisement Bld du 30 juin et Batetela, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0803839H</t>
+  </si>
+  <si>
+    <t>CESTARI FRANCESCO MARIO Sprl</t>
+  </si>
+  <si>
+    <t>CFM</t>
+  </si>
+  <si>
+    <t>01, Av. Shaumba, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0708211J</t>
+  </si>
+  <si>
+    <t>CHEMAF EXPLORATION SA</t>
+  </si>
+  <si>
+    <t>CHEMAF</t>
+  </si>
+  <si>
+    <t>144, Avenue Usoke, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1214818W</t>
+  </si>
+  <si>
+    <t>CHEMAF KATANGA MINING SPRL</t>
+  </si>
+  <si>
+    <t>CKM SARL</t>
+  </si>
+  <si>
+    <t>18, Av. Basoko, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0700256M</t>
+  </si>
+  <si>
+    <t>CIMENTERIE DE LUKALA « CILU »</t>
+  </si>
+  <si>
+    <t>CILU</t>
+  </si>
+  <si>
+    <t>Building du 30 juin, Boulevard du 30 Juin, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0803612J</t>
+  </si>
+  <si>
+    <t>CIMENTERIE DU CONGO</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>Imm. Botour, 8ème niveau, Local CAGESCOM, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0700198Z</t>
+  </si>
+  <si>
+    <t>CIMENTERIE NATIONALE «CINAT»</t>
+  </si>
+  <si>
+    <t>CINAT</t>
+  </si>
+  <si>
+    <t>5406, 12éme Rue Q/industriel, C/ Limete-Kinshasa, 12.198</t>
+  </si>
+  <si>
+    <t>A1106778F</t>
+  </si>
+  <si>
+    <t>CLAUDINE TABELE</t>
+  </si>
+  <si>
+    <t>CT</t>
+  </si>
+  <si>
+    <t>4050, Av. Progrès, Q/ Bon Marché, C/Barumbu-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0707219F</t>
+  </si>
+  <si>
+    <t>Clauvis KAJAMA SALAMBOTE</t>
+  </si>
+  <si>
+    <t>193, Av. Itaga, C/Lingwala- Kinshasa</t>
+  </si>
+  <si>
+    <t>Kasaï</t>
+  </si>
+  <si>
+    <t>CLEARSURF NEW MEDIA</t>
+  </si>
+  <si>
+    <t>CNM</t>
+  </si>
+  <si>
+    <t>De Bands House Terrasse West N°2, Nassau, Hors RDC, N-7120 NASSAU BAHAMAS</t>
+  </si>
+  <si>
     <t>Public-privé</t>
   </si>
   <si>
-    <t>20 %</t>
-[...71 lines deleted...]
-    <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
+    <t>A0905433R</t>
+  </si>
+  <si>
+    <t>COEXCO CONGO SPRL</t>
+  </si>
+  <si>
+    <t>CC SARL</t>
+  </si>
+  <si>
+    <t>1424, Route Golf, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1918644 M</t>
+  </si>
+  <si>
+    <t>COGETA</t>
+  </si>
+  <si>
+    <t>92, Av. Ekongo, Kabinda/ Lomami</t>
+  </si>
+  <si>
+    <t>A0700874J</t>
+  </si>
+  <si>
+    <t>COMONA Sprl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMONA </t>
+  </si>
+  <si>
+    <t>76, Av. Opala, C/Kasavubu- Kinshasa, 15111</t>
+  </si>
+  <si>
+    <t>A1214509K</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE DEVELOPPEMENT RURAL</t>
+  </si>
+  <si>
+    <t>4217, Av. Ouganda C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0806229F</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES MINES</t>
+  </si>
+  <si>
+    <t>CGM</t>
+  </si>
+  <si>
+    <t>11Bis, Av. Venus, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1100211S</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KAMBOVE</t>
+  </si>
+  <si>
+    <t>COMIKA SARL</t>
+  </si>
+  <si>
+    <t>04, Av. Charbon, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RD-Congo</t>
+  </si>
+  <si>
+    <t>A0815428E</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LUISHA</t>
+  </si>
+  <si>
+    <t>COMILU SAS</t>
+  </si>
+  <si>
+    <t>Luisha, Territoire de Kambove, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0815341K</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
+  </si>
+  <si>
+    <t>COMMUS</t>
+  </si>
+  <si>
+    <t>Avenue Mpala n° 1B, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0906511N</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE SAKANIA</t>
+  </si>
+  <si>
+    <t>COMISA SARL</t>
+  </si>
+  <si>
+    <t>238, Route de Likasi, C/ Annexe, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0906508K</t>
+  </si>
+  <si>
+    <t>CONGO COBALT CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>CCC SARL</t>
+  </si>
+  <si>
+    <t>2841, Route Likasi, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>En construction</t>
+  </si>
+  <si>
+    <t>AO7071219F</t>
+  </si>
+  <si>
+    <t>CONGO ECO-PROJECT</t>
+  </si>
+  <si>
+    <t>CEP</t>
+  </si>
+  <si>
+    <t>22, Av. Nyofu ,Bukavu, Sud- Kivu</t>
+  </si>
+  <si>
+    <t>T62119C</t>
+  </si>
+  <si>
+    <t>CONGO GENERAL DEALERS Sprl</t>
+  </si>
+  <si>
+    <t>10, Av. Moero, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1212505G</t>
+  </si>
+  <si>
+    <t>CONGO METAL Sprl</t>
+  </si>
+  <si>
+    <t>CM Sprl</t>
+  </si>
+  <si>
+    <t>133, Av. Musofi, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1303343Z</t>
+  </si>
+  <si>
+    <t>CONGO MINERALS EXPLORATION</t>
+  </si>
+  <si>
+    <t>CME</t>
+  </si>
+  <si>
+    <t>17, Av. Chaussé Mzee L.D Kabila, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1001110T</t>
+  </si>
+  <si>
+    <t>CONGO MINING AND MINERAL RESOURCES</t>
+  </si>
+  <si>
+    <t>CMAMR</t>
+  </si>
+  <si>
+    <t>1932, Boulevard M'siri Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0905441A</t>
+  </si>
+  <si>
+    <t>CONGO ROCHE Sprl</t>
+  </si>
+  <si>
+    <t>CR</t>
+  </si>
+  <si>
+    <t>144, Av. Kigoma, Lubumbashi, Kapemba, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700252H</t>
+  </si>
+  <si>
+    <t>CONGO STORE Sprl</t>
+  </si>
+  <si>
+    <t>CS</t>
+  </si>
+  <si>
+    <t>210, 6eme Rue, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1110944J</t>
+  </si>
+  <si>
+    <t>CONGO UNITED MINING</t>
+  </si>
+  <si>
+    <t>CUM</t>
+  </si>
+  <si>
+    <t>801, Route de Likasi, C/ Annexe de Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>CONGO WORLD INVESTMENT</t>
+  </si>
+  <si>
+    <t>CWI</t>
+  </si>
+  <si>
+    <t>13, Av. Bukasa Q/Socopao (Funa), C/Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1101668B</t>
+  </si>
+  <si>
+    <t>CONGOLESE EXPLORATION COMPAGNIE</t>
+  </si>
+  <si>
+    <t>CEC</t>
+  </si>
+  <si>
+    <t>281, Av. Baswahili , C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1104476D</t>
+  </si>
+  <si>
+    <t>CORNER STONES RESOURCES RDC</t>
+  </si>
+  <si>
+    <t>CSR</t>
+  </si>
+  <si>
+    <t>5331/14, Avenue des  Huileries à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A0805717Z</t>
+  </si>
+  <si>
+    <t>CORE MINERAL DRC SPRL</t>
+  </si>
+  <si>
+    <t>CMD</t>
+  </si>
+  <si>
+    <t>07, Av. Lodja, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1009649A</t>
+  </si>
+  <si>
+    <t>Eddy MUANDA LUAKA</t>
+  </si>
+  <si>
+    <t>EML</t>
+  </si>
+  <si>
+    <t>11, Av. Bas-Congo, C/Ngaliema- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1305276M</t>
+  </si>
+  <si>
+    <t>EDOUARD KAMBALE</t>
+  </si>
+  <si>
+    <t>EK</t>
+  </si>
+  <si>
+    <t>07, Avenue Vétérinaire, Mususa, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A1008280H</t>
+  </si>
+  <si>
+    <t>EFASTO LOGISTICS</t>
+  </si>
+  <si>
+    <t>173, Av. Lomami, C/ Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>CYPRIEN KYAMUSOKE BAMUSALANGA NTA'BOTE</t>
+  </si>
+  <si>
+    <t>CKBN</t>
+  </si>
+  <si>
+    <t>304, Av. Bula, C/Bandalungwa- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0702586Y</t>
+  </si>
+  <si>
+    <t>EMBA INVESTMENTS LIMITED</t>
+  </si>
+  <si>
+    <t>EIL</t>
+  </si>
+  <si>
+    <t>09, Blvrd. 30 Juin, Imm. Interfina 1ère Etage, Boule, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1217395X</t>
+  </si>
+  <si>
+    <t>DA FEI MINING SARL</t>
+  </si>
+  <si>
+    <t>DFM</t>
+  </si>
+  <si>
+    <t>06, Av. Usoke, Q/Industriel, C/ Kampemba, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700518X</t>
+  </si>
+  <si>
+    <t>ENTREPRISE GENERALE MALTA FORREST</t>
+  </si>
+  <si>
+    <t>EGMF</t>
+  </si>
+  <si>
+    <t>22, Av.Kigoma, C/Kampemba Lubumbashi /Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814823C</t>
+  </si>
+  <si>
+    <t>EQUITY MANAGEMENT Sprl</t>
+  </si>
+  <si>
+    <t>18, Av. Usoke, C/Kapemba, Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>DELILLE KIZANGA LUMBALA</t>
+  </si>
+  <si>
+    <t>DKL</t>
+  </si>
+  <si>
+    <t>64, Av. Kamarenge, Kipushi, Haut-Katanga64, Av. Kamarenge, Kipushi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1211546P</t>
+  </si>
+  <si>
+    <t>Eric Dieudonné Mapoti Olela</t>
+  </si>
+  <si>
+    <t>EDMO</t>
+  </si>
+  <si>
+    <t>Allemagne, 550, Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0800119P</t>
+  </si>
+  <si>
+    <t>DELRAND RESOURCES CONGO SPRL</t>
+  </si>
+  <si>
+    <t>D R C SPRL</t>
+  </si>
+  <si>
+    <t>14, Av. sergent Moke, Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>Sankuru</t>
+  </si>
+  <si>
+    <t>A0702254P</t>
+  </si>
+  <si>
+    <t>EXPLOITATION ET PROSPECTION MINIERE SPRL</t>
+  </si>
+  <si>
+    <t>EPM</t>
+  </si>
+  <si>
+    <t>11, Av. Venus, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1309314P</t>
+  </si>
+  <si>
+    <t>DEVELOPPEMENT TOUS AZIMUTS</t>
+  </si>
+  <si>
+    <t>DTA</t>
+  </si>
+  <si>
+    <t>2339, Av. Sandoa, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0801337N</t>
+  </si>
+  <si>
+    <t>FAMETAL MINING ET RESSOURCES DRC Sprl</t>
+  </si>
+  <si>
+    <t>FRM</t>
+  </si>
+  <si>
+    <t>81/B, Av. de la Justice, C/Gombe -Kinshasa</t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>A1305228Y</t>
+  </si>
+  <si>
+    <t>FAUSTIN DUNIA BAKARANI</t>
+  </si>
+  <si>
+    <t>FDB</t>
+  </si>
+  <si>
+    <t>96, Av. Batetela, Kinshasa, Kinsha</t>
+  </si>
+  <si>
+    <t>A1116158B</t>
+  </si>
+  <si>
+    <t>FIRST AFRICAN GOLD DRC</t>
+  </si>
+  <si>
+    <t>F A G DRC</t>
+  </si>
+  <si>
+    <t>07, Av. Lodja,C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1308890D</t>
+  </si>
+  <si>
+    <t>DIER-YE-MIY</t>
+  </si>
+  <si>
+    <t>28, Av. Equateur, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>FLORENCE KALUMBU MWADI</t>
+  </si>
+  <si>
+    <t>FKM</t>
+  </si>
+  <si>
+    <t>14, Av. Luvua, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1211608G</t>
+  </si>
+  <si>
+    <t>François KALWELE VULA</t>
+  </si>
+  <si>
+    <t>FKV</t>
+  </si>
+  <si>
+    <t>13, Av. Inga,C/Mont Ngafula- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1300864E</t>
+  </si>
+  <si>
+    <t>DOKOLO NDONA</t>
+  </si>
+  <si>
+    <t>01, AV. Poids lourd, C/Limeté - Kinshasa</t>
+  </si>
+  <si>
+    <t>DOROD Sprl</t>
+  </si>
+  <si>
+    <t>5, Av. Colonel Ebeya, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1118334R</t>
+  </si>
+  <si>
+    <t>François MBATSHI NLIMBA</t>
+  </si>
+  <si>
+    <t>FMN</t>
+  </si>
+  <si>
+    <t>09, Av. Kimbu Mabiala, Matadi, Kongo-Central</t>
+  </si>
+  <si>
+    <t>A1208398 S</t>
+  </si>
+  <si>
+    <t>DRC RESOURCE HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>DRC RH INC</t>
+  </si>
+  <si>
+    <t>Avenue ZINNIAS , N° 551 à KINSHASA/ LIMETE</t>
+  </si>
+  <si>
+    <t>A0702402U</t>
+  </si>
+  <si>
+    <t>FBE</t>
+  </si>
+  <si>
+    <t>FREDDY BOMPANZE ENGOMBE</t>
+  </si>
+  <si>
+    <t>3642, Blrd. du 30 juin, Imm. Futur Tower, C/GombeKinshasa</t>
+  </si>
+  <si>
+    <t>A0705327Z</t>
+  </si>
+  <si>
+    <t>FRETIN CONSTRUCT Sprl</t>
+  </si>
+  <si>
+    <t>FC</t>
+  </si>
+  <si>
+    <t>3452, Av. Kinkanda, Matadi, Kongo-Central,</t>
+  </si>
+  <si>
+    <t>A1302568G</t>
+  </si>
+  <si>
+    <t>E29 RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>10, Av. Usoke, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Haut-Lomami</t>
+  </si>
+  <si>
+    <t>FRIDA MUNSHY YAYA</t>
+  </si>
+  <si>
+    <t>FMY</t>
+  </si>
+  <si>
+    <t>A0905460W</t>
+  </si>
+  <si>
+    <t>FRONTIER S.A</t>
+  </si>
+  <si>
+    <t>FRONTIER</t>
+  </si>
+  <si>
+    <t>N° 22389, av. de la Paix  Immeuble La Bourse, Local 5  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>5 %</t>
+  </si>
+  <si>
+    <t>A1115313H</t>
+  </si>
+  <si>
+    <t>EBACOR Sprl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EBACOR </t>
+  </si>
+  <si>
+    <t>264, Av. Kabasele Tshamala C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1108382Z</t>
+  </si>
+  <si>
+    <t>Gem Diamond Longatshimo Mining Company</t>
+  </si>
+  <si>
+    <t>GDLMC</t>
+  </si>
+  <si>
+    <t>4519, Av. Forces Armées, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301588R</t>
+  </si>
+  <si>
+    <t>GEMCO</t>
+  </si>
+  <si>
+    <t>3642, Boulevard du 30 Juin C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1202285Y</t>
+  </si>
+  <si>
+    <t>GRANDE CIMENTERIE DU KATANGA</t>
+  </si>
+  <si>
+    <t>GCK</t>
+  </si>
+  <si>
+    <t>Av. Siege de CCC, Likasi/Panda, Haut -Katanga</t>
+  </si>
+  <si>
+    <t>A1203067Y</t>
+  </si>
+  <si>
+    <t>GEOSCIENCE CONGO SERVICE</t>
+  </si>
+  <si>
+    <t>GCS</t>
+  </si>
+  <si>
+    <t>44/B, Av. Kiese, Q/CPA/Mushi, C/Mont Ngafula Kinshasa</t>
+  </si>
+  <si>
+    <t>A0811576S</t>
+  </si>
+  <si>
+    <t>GERASIMOS EVANGELATOS</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>36, Av. de l'indépendance, Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0707251J</t>
+  </si>
+  <si>
+    <t>GICC</t>
+  </si>
+  <si>
+    <t>6759, Av. du Cercle, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0704871D</t>
+  </si>
+  <si>
+    <t>HAI NAN INTERNATIONAL RESOURCES MINING DRC SPRL</t>
+  </si>
+  <si>
+    <t>HNIRMD</t>
+  </si>
+  <si>
+    <t>Avenue Munua N° 12686 à  LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1216135C</t>
+  </si>
+  <si>
+    <t>GIRO GOLDFIELDS</t>
+  </si>
+  <si>
+    <t>GIRO GOLD</t>
+  </si>
+  <si>
+    <t>119, Blvd. Tshatshi, Imm. ex CCIC 4è niveau, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>A1302310B</t>
+  </si>
+  <si>
+    <t>HAULCO HAULING COMPANY</t>
+  </si>
+  <si>
+    <t>HHC</t>
+  </si>
+  <si>
+    <t>688, Av. Lumumba, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>A1116409Z</t>
+  </si>
+  <si>
+    <t>GLOBAL MINING CONGO</t>
+  </si>
+  <si>
+    <t>GMC</t>
+  </si>
+  <si>
+    <t>952, Av. Metallurgie, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0907598U</t>
+  </si>
+  <si>
+    <t>GODEFROID MANKUMBWA YASUPA</t>
+  </si>
+  <si>
+    <t>GMY</t>
+  </si>
+  <si>
+    <t>36, Av. Tuta, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1001033K</t>
+  </si>
+  <si>
+    <t>HEBRON HOLDING DRC</t>
+  </si>
+  <si>
+    <t>HH DRC</t>
+  </si>
+  <si>
+    <t>65, Av. Marine, C/Ngaliema- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1104477E</t>
+  </si>
+  <si>
+    <t>GOLD DRAGON RESSOURCES RDC</t>
+  </si>
+  <si>
+    <t>GDR</t>
+  </si>
+  <si>
+    <t>81/A, Av. de la Justice,C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1302135L</t>
+  </si>
+  <si>
+    <t>GOLD MINING CORPORATION-NEPOKO</t>
+  </si>
+  <si>
+    <t>G M CN</t>
+  </si>
+  <si>
+    <t>02, Av. Kituengi, C/N'djili- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1113665R</t>
+  </si>
+  <si>
+    <t>HUACHIN METAL LEACH SA</t>
+  </si>
+  <si>
+    <t>HML</t>
+  </si>
+  <si>
+    <t>801, Route Kakontwe, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>Actif</t>
+  </si>
+  <si>
+    <t>Entités de traitement</t>
+  </si>
+  <si>
+    <t>A1302658E</t>
+  </si>
+  <si>
+    <t>GOLDBELTS EXPLORATION AND MINING Sprl</t>
+  </si>
+  <si>
+    <t>GEM</t>
+  </si>
+  <si>
+    <t>Avenue Moke N° 14 Complexe Safricas, KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>GOLDEN VALLEY SERVICES Ltd</t>
+  </si>
+  <si>
+    <t>GVS</t>
+  </si>
+  <si>
+    <t>Avenue des Aviateurs Immeuble UBC 7ème Etage, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1205285J</t>
+  </si>
+  <si>
+    <t>GOMA MINING Sprl</t>
+  </si>
+  <si>
+    <t>GM</t>
+  </si>
+  <si>
+    <t>19, Av. de la Victoire, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1301888S</t>
+  </si>
+  <si>
+    <t>IKULU LAMAJANA</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>02, Av. Aérodrome, C/Barumbu- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0900126Y</t>
+  </si>
+  <si>
+    <t>IMEC CONGO</t>
+  </si>
+  <si>
+    <t>IC</t>
+  </si>
+  <si>
+    <t>51, Av. Industrielle ,Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>INFINITY RESSOURCES</t>
+  </si>
+  <si>
+    <t>A0804589Y</t>
+  </si>
+  <si>
+    <t>Innocent Bioko-Singa</t>
+  </si>
+  <si>
+    <t>IBS</t>
+  </si>
+  <si>
+    <t>675, Av. Gerberas, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1216293Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JAVAN CONGO </t>
+  </si>
+  <si>
+    <t>JC</t>
+  </si>
+  <si>
+    <t>9642, Blvd du 30 juin Imm.FUTUR TOWNER Loc 505, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0704876J</t>
+  </si>
+  <si>
+    <t>INTERLACS SA</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 Juin, Immeuble Taverne 2ème Niveau, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1110946L</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL CONGO AFRICAN MINING</t>
+  </si>
+  <si>
+    <t>ICAM</t>
+  </si>
+  <si>
+    <t>02, Av. Kashobwe, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0706698P</t>
+  </si>
+  <si>
+    <t>JEAN LENGO DIA NDINGA</t>
+  </si>
+  <si>
+    <t>JLDN</t>
+  </si>
+  <si>
+    <t>42, Av. Mont-Fleury, C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>JEAN LENI MULUNGU</t>
+  </si>
+  <si>
+    <t>JLM</t>
+  </si>
+  <si>
+    <t>45, Av. Kapanga, Lukunga, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0705305A</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL CUSTOMS AGENCY  Sprl</t>
+  </si>
+  <si>
+    <t>51, Av. de la Fontaine, Matadi, Kongo-Central</t>
+  </si>
+  <si>
+    <t>INVESTORS EQUITY LIMITED SPRL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IEL </t>
+  </si>
+  <si>
+    <t>16/758, Av. Lubumbash, C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0711784S</t>
+  </si>
+  <si>
+    <t>Jean Marie MULATU PUATI</t>
+  </si>
+  <si>
+    <t>JMMP</t>
+  </si>
+  <si>
+    <t>02, Av. Ring, Ma Campagne, C/ ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1108022H</t>
+  </si>
+  <si>
+    <t>IME SPRL</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN ENTERPRISES SPRL</t>
+  </si>
+  <si>
+    <t>158, Boulevard du 30 Juin, Imm. Résidence, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0814681S</t>
+  </si>
+  <si>
+    <t>Jean Pierre NDOBO MWAMBY</t>
+  </si>
+  <si>
+    <t>JPNM</t>
+  </si>
+  <si>
+    <t>Av. de la Paix, Nouvelles Gallerie Présidentielles, App n°421, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0801684Q</t>
+  </si>
+  <si>
+    <t>JEAN ROGER TSHIMANGA MUTAYI</t>
+  </si>
+  <si>
+    <t>JRTM</t>
+  </si>
+  <si>
+    <t>79, Av. Bateke, C/Matete- Kinshasa</t>
+  </si>
+  <si>
+    <t>ITURI GOLD MINING COMPANY</t>
+  </si>
+  <si>
+    <t>IGMC</t>
+  </si>
+  <si>
+    <t>Bld Du 30 Juin, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1302556T</t>
+  </si>
+  <si>
+    <t>Jacques MASANGU-A-MWANZA KYABUTA</t>
+  </si>
+  <si>
+    <t>680, Av. Kilela Balanda, Lubumbashi, Hau-Katanga</t>
+  </si>
+  <si>
+    <t>A1302366M</t>
+  </si>
+  <si>
+    <t>JINSHAN AFRICA MINES SPRL</t>
+  </si>
+  <si>
+    <t>JAM</t>
+  </si>
+  <si>
+    <t>32, Av. Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1211916R</t>
+  </si>
+  <si>
+    <t>Joachim KEBAYO MAYALA</t>
+  </si>
+  <si>
+    <t>JKM</t>
+  </si>
+  <si>
+    <t>02, Av. Lokumu, C/Ngaliema- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1009149G</t>
+  </si>
+  <si>
+    <t>JACQUES SIKATENDA NEEMA</t>
+  </si>
+  <si>
+    <t>JSN</t>
+  </si>
+  <si>
+    <t>05, Av. Yandonge, C/Ngaliema- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1208550H</t>
+  </si>
+  <si>
+    <t>JONAS NGOIE MWEPU</t>
+  </si>
+  <si>
+    <t>JNM</t>
+  </si>
+  <si>
+    <t>1047, Av. Ilunga Kazembe, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1402990R</t>
+  </si>
+  <si>
+    <t>JADAS SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JADAS </t>
+  </si>
+  <si>
+    <t>190/D, Blrd M'siri, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Joseph ITEJO MALANGA</t>
+  </si>
+  <si>
+    <t>82, Av. Mbandaka,C/ Ngaba- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0711684G</t>
+  </si>
+  <si>
+    <t>KABONGO DEVELOPPEMENT COMPANY</t>
+  </si>
+  <si>
+    <t>KDC</t>
+  </si>
+  <si>
+    <t>917, Av. Bas-Congo, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1411836G</t>
+  </si>
+  <si>
+    <t>KABOYA MASHIMABI</t>
+  </si>
+  <si>
+    <t>KM</t>
+  </si>
+  <si>
+    <t>74, Av. Likasi, Tshikapa, Kasaï</t>
+  </si>
+  <si>
+    <t>A1115521J</t>
+  </si>
+  <si>
+    <t>KADI INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>KI</t>
+  </si>
+  <si>
+    <t>1486, Av. Kabasele, C/Barumbu- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0814803A</t>
+  </si>
+  <si>
+    <t>METAL MINES SARL</t>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>01, Avenue Kipese, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1209837G</t>
+  </si>
+  <si>
+    <t>KALUBAMBA</t>
+  </si>
+  <si>
+    <t>43, Av. Nguma 2, C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1007580B</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
+  </si>
+  <si>
+    <t>METALKOL SA</t>
+  </si>
+  <si>
+    <t>238, Route Likasi, Commune Annexe Lubumbashi RD Congo</t>
+  </si>
+  <si>
+    <t>KAMBOVE OPERATING MINING Sprl</t>
+  </si>
+  <si>
+    <t>04, Av. Ciprès, Quartier Bel air, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga, RD-Congo</t>
+  </si>
+  <si>
+    <t>MEXPO MINERALS Sprl</t>
+  </si>
+  <si>
+    <t>8299, Av. Kimbangu, Lubumbashi, Haut-Katanga ; Avenue Lubefu n° 45, Gombe,  Kinshasa</t>
+  </si>
+  <si>
+    <t>Michel MUHIYA</t>
+  </si>
+  <si>
+    <t>A0700193T</t>
+  </si>
+  <si>
+    <t>KAMITUGA MINING</t>
+  </si>
+  <si>
+    <t>Av. Aviateur 7È Étage Ubc Center, 7, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0701041Q</t>
+  </si>
+  <si>
+    <t>KAMOTO COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>KCC</t>
+  </si>
+  <si>
+    <t>Usine Luilu Kolwezi Katanga</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>A1219127E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KAMPENE MINING </t>
+  </si>
+  <si>
+    <t>606, Av. Colonel Ebeya , C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0802327P</t>
+  </si>
+  <si>
+    <t>KANUKA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>KANUKA MINING</t>
+  </si>
+  <si>
+    <t>1932, Blrd. M'siri, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700054S</t>
+  </si>
+  <si>
+    <t>KASAI MINING AND EXPLORATION LIMITED</t>
+  </si>
+  <si>
+    <t>KMEL</t>
+  </si>
+  <si>
+    <t>86, Av. Industrielle, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0805966U</t>
+  </si>
+  <si>
+    <t>KASAI SUD DIAMANT SARL</t>
+  </si>
+  <si>
+    <t>KSD</t>
+  </si>
+  <si>
+    <t>47, Av. Roi Baudouin N°47, Imm. SOCOGEC,1ère Etage local H, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0800308Q</t>
+  </si>
+  <si>
+    <t>MIDAMINES Sprl</t>
+  </si>
+  <si>
+    <t>MIDAMINES</t>
+  </si>
+  <si>
+    <t>Bld du 30 juin, 16e Etg Immeuble  BCDC àKINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A08055744D</t>
+  </si>
+  <si>
+    <t>KASHALA N'SENDA</t>
+  </si>
+  <si>
+    <t>101, Av. Kinshasa, C/Ngaliema - Kinshasa</t>
+  </si>
+  <si>
+    <t>A1008293B</t>
+  </si>
+  <si>
+    <t>KATANGA CONSULTING COMPANY</t>
+  </si>
+  <si>
+    <t>2717, Route Likasi, C/Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0806639B</t>
+  </si>
+  <si>
+    <t>KATANGA MAJENGO Sprl</t>
+  </si>
+  <si>
+    <t>08, Av. Mahenge, Lubumbashi, C/ Kampemba, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1116817S</t>
+  </si>
+  <si>
+    <t>KATANGA MEGA MINING</t>
+  </si>
+  <si>
+    <t>KMM</t>
+  </si>
+  <si>
+    <t>954, Av. Metallurgie, C/ Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>KATANGA RESSOURCES TRADING</t>
+  </si>
+  <si>
+    <t>KRT</t>
+  </si>
+  <si>
+    <t>87, Av. Equateur, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1102343K</t>
+  </si>
+  <si>
+    <t>KGL ISIRO</t>
+  </si>
+  <si>
+    <t>31, Av. Ouganda, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0901460Y</t>
+  </si>
+  <si>
+    <t>KGL SOMITURI</t>
+  </si>
+  <si>
+    <t>22389, Av. de la Paix, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1212178B</t>
+  </si>
+  <si>
+    <t>MINERAL DEVELOPMENT AND INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>MINERAL DEVELOPMENT AND INVESTMENT</t>
+  </si>
+  <si>
+    <t>46, Av. Tombalbaye, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>En cessation d'activité</t>
+  </si>
+  <si>
+    <t>A0702049L</t>
+  </si>
+  <si>
+    <t>KIBALI GOLD MINE</t>
+  </si>
+  <si>
+    <t>KIBALI</t>
+  </si>
+  <si>
+    <t>142, Blvd. Du 30 Juin, Imm. Fu-ture Tower Local n° 604, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>KICC</t>
+  </si>
+  <si>
+    <t>549, Av. Adoula, Lubumbashi, Haut -Katanga</t>
+  </si>
+  <si>
+    <t>MINERAL RESSOURCES DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>MRD</t>
+  </si>
+  <si>
+    <t>34, Av. de la Libération, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0906904Q</t>
+  </si>
+  <si>
+    <t>MINES D'OR DE KISENGE SA</t>
+  </si>
+  <si>
+    <t>MDDK SA</t>
+  </si>
+  <si>
+    <t>Avenue Lodja n°07,  Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>MINIERE DE MUSOSHI ET KINSENDA</t>
+  </si>
+  <si>
+    <t>A1216561Q</t>
+  </si>
+  <si>
+    <t>MINIERE DU MANIEMA Sprl</t>
+  </si>
+  <si>
+    <t>N° 46, Avenue  du Roi Baudouin,  Imm.MOZART  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1313500P</t>
+  </si>
+  <si>
+    <t>MINING AND MINERAL CONTRACTING SERVICES SPRL</t>
+  </si>
+  <si>
+    <t>MAMCS</t>
+  </si>
+  <si>
+    <t>03, Av. Biayi, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1113061K</t>
+  </si>
+  <si>
+    <t>KISENGO MINING</t>
+  </si>
+  <si>
+    <t>1932, Blrd M'siri, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0906376R</t>
+  </si>
+  <si>
+    <t>KOPPA MINING SERVICES</t>
+  </si>
+  <si>
+    <t>KMS</t>
+  </si>
+  <si>
+    <t>32, Av. Munongo , Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1216334T</t>
+  </si>
+  <si>
+    <t>KORAL MINING SPRL</t>
+  </si>
+  <si>
+    <t>2237, Av. Kapenda, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0906902N</t>
+  </si>
+  <si>
+    <t>MONDO MINING</t>
+  </si>
+  <si>
+    <t>17, Av. Sapiniere, Likasi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>KRISMAT FINANCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>KFC</t>
+  </si>
+  <si>
+    <t>Dollard Des Ormeaux, 17, Quebec, HORS RDC</t>
+  </si>
+  <si>
+    <t>A1314997R</t>
+  </si>
+  <si>
+    <t>Mr TSHINOTA WATALA</t>
+  </si>
+  <si>
+    <t>TW</t>
+  </si>
+  <si>
+    <t>07, Av. Musumari,Q/Righini, C/ Lemba-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0803872E</t>
+  </si>
+  <si>
+    <t>KUMPALA DIAMOND RESOURCES DRC Sarl</t>
+  </si>
+  <si>
+    <t>KDR</t>
+  </si>
+  <si>
+    <t>03, Av. Colline, Q/Ma Campagne, C/Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>MUKENDI LUESE</t>
+  </si>
+  <si>
+    <t>ML</t>
+  </si>
+  <si>
+    <t>12, Av. Sankuru, Q/ Dibumba,Tshikapa, Kasai</t>
+  </si>
+  <si>
+    <t>A0704867Z</t>
+  </si>
+  <si>
+    <t>MUTANDA MINING</t>
+  </si>
+  <si>
+    <t>MUMI</t>
+  </si>
+  <si>
+    <t>Route du Golf n° 101  Quartier du Golf  à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>C05A1646Z</t>
+  </si>
+  <si>
+    <t>KWANGO MINES SPRL</t>
+  </si>
+  <si>
+    <t>K M</t>
+  </si>
+  <si>
+    <t>3B, Av. des Forces Armées, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1304079Z</t>
+  </si>
+  <si>
+    <t>MURUMBI MINERALS</t>
+  </si>
+  <si>
+    <t>158B AV Kasai C/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>A0804236P</t>
+  </si>
+  <si>
+    <t>LA BOISSIERE SPRL</t>
+  </si>
+  <si>
+    <t>LA BOISSIERE</t>
+  </si>
+  <si>
+    <t>6565, Av. Kingabwa, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1001383Q</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE DES MINES ET DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>COMIDE</t>
+  </si>
+  <si>
+    <t>06, Av. Industrielle, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1113407L</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE D'EXPLOITATION MINIERE SA</t>
+  </si>
+  <si>
+    <t>COMINIERE SA</t>
+  </si>
+  <si>
+    <t>56, Avenue Colonel Ebeya, Imm. Bon Coin, App. 08,  Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>90 %</t>
+  </si>
+  <si>
+    <t>NAKO MINES</t>
+  </si>
+  <si>
+    <t>NM</t>
+  </si>
+  <si>
+    <t>10, Blvrd du 30 Juin, Gallerie Mollaert Appartement n°01, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>VELTIQ MINING</t>
+  </si>
+  <si>
+    <t>A0704883R</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUMBWE MYUNGA</t>
+  </si>
+  <si>
+    <t>MKM</t>
+  </si>
+  <si>
+    <t>18, Route Kafubu, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814790L</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO</t>
+  </si>
+  <si>
+    <t>MIKAS</t>
+  </si>
+  <si>
+    <t>Route Likasi, Batiment CDM, Commune de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1204671R</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE LA LUKUGA</t>
+  </si>
+  <si>
+    <t>LAMILU</t>
+  </si>
+  <si>
+    <t>7537, Av. Changalele, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1308820C</t>
+  </si>
+  <si>
+    <t>Nessrallah SAHID MOHAMED</t>
+  </si>
+  <si>
+    <t>NSM</t>
+  </si>
+  <si>
+    <t>157, Av. Baraka, Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0912866W</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE ZANI KODO</t>
+  </si>
+  <si>
+    <t>MZK</t>
+  </si>
+  <si>
+    <t>Imm. Ruwenzori 10ème Etage, Blrd du 30 Juin, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0904500C</t>
+  </si>
+  <si>
+    <t>NEW TIME SPRL</t>
+  </si>
+  <si>
+    <t>NT Sprl</t>
+  </si>
+  <si>
+    <t>A/26, Av. du marché,C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>LA MINIERE DU CONGO  MINICO</t>
+  </si>
+  <si>
+    <t>MINICO</t>
+  </si>
+  <si>
+    <t>1139, Avenue Kingabwa, Commune de Limete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>LA MINIERE DU KATANGA</t>
+  </si>
+  <si>
+    <t>LMK</t>
+  </si>
+  <si>
+    <t>10, Av. Victoire, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0701469F</t>
+  </si>
+  <si>
+    <t>NGUVIS CORPORATION</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>01, Av……C/Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1009598U</t>
+  </si>
+  <si>
+    <t>LAFARGE CIMENTS CONGO</t>
+  </si>
+  <si>
+    <t>LCC</t>
+  </si>
+  <si>
+    <t>07,Av. Forgerons, C/Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0714789G</t>
+  </si>
+  <si>
+    <t>LEDA MINING CONGO</t>
+  </si>
+  <si>
+    <t>LMC</t>
+  </si>
+  <si>
+    <t>191, Av. de l'Equateur, C/ Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0700173X</t>
+  </si>
+  <si>
+    <t>LEDYA</t>
+  </si>
+  <si>
+    <t>17, Av. Forgeron , Q/Funa, C/ Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>LEK MINING SPRL</t>
+  </si>
+  <si>
+    <t>LEK MINING</t>
+  </si>
+  <si>
+    <t>16, Av , C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301818R</t>
+  </si>
+  <si>
+    <t>Léon KHONDE MAKUNGA</t>
+  </si>
+  <si>
+    <t>LKM</t>
+  </si>
+  <si>
+    <t>189, Av. Simu Lubuzi, Tshela, Kongo-Central</t>
+  </si>
+  <si>
+    <t>XX</t>
+  </si>
+  <si>
+    <t>LIBERTY DIAMOND GROUP Sprl</t>
+  </si>
+  <si>
+    <t>LDG</t>
+  </si>
+  <si>
+    <t>A1210869D</t>
+  </si>
+  <si>
+    <t>LIBERTY MINING AND INVESTMENTS</t>
+  </si>
+  <si>
+    <t>LMI</t>
+  </si>
+  <si>
+    <t>47, Av. Sendwe, n°47, C/ Lubumbashi, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0811089N</t>
+  </si>
+  <si>
+    <t>LIDA AFRIMING</t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>77,Av. Ruwe, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1210835R</t>
+  </si>
+  <si>
+    <t>LOMAMI RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>LOMAMI RESOURCES</t>
+  </si>
+  <si>
+    <t>389, Av. Kambove, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0709233U</t>
+  </si>
+  <si>
+    <t>LONCOR RESOURCES CONGO</t>
+  </si>
+  <si>
+    <t>LRC</t>
+  </si>
+  <si>
+    <t>15, Av. de La Paix, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0814837M</t>
+  </si>
+  <si>
+    <t>LUALABA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>520, Avenue Lumumba, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A0700163L</t>
+  </si>
+  <si>
+    <t>LUGUSHWA MINING</t>
+  </si>
+  <si>
+    <t>LM</t>
+  </si>
+  <si>
+    <t>Aveneue des Aviateurs,  Imm. UBC 7ème Etg   à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0906500B</t>
+  </si>
+  <si>
+    <t>LUISHA MINING ENTREPRISE</t>
+  </si>
+  <si>
+    <t>LME</t>
+  </si>
+  <si>
+    <t>02, Av. Okito, C/Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1301147M</t>
+  </si>
+  <si>
+    <t>MAADINI MINING</t>
+  </si>
+  <si>
+    <t>C/° Maître Dénis KASHOBA  2 B, Avenue MAMA  YEMO  à LUBUMBASHI/ KATANGA</t>
+  </si>
+  <si>
+    <t>A0707219</t>
+  </si>
+  <si>
+    <t>MABEKA NE NIKU NICOLAS</t>
+  </si>
+  <si>
+    <t>MNNN</t>
+  </si>
+  <si>
+    <t>08, Av. de la Gare, Kisantu, Kongo- Central</t>
+  </si>
+  <si>
+    <t>A1304412L</t>
+  </si>
+  <si>
+    <t>MAMBA TSHIBUYI MINING SARL</t>
+  </si>
+  <si>
+    <t>MATSHI MINING</t>
+  </si>
+  <si>
+    <t>13Bis, Avenue Itaga Commune de Barumbu, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Mamie MAYINA NGENTSHI</t>
+  </si>
+  <si>
+    <t>MMN</t>
+  </si>
+  <si>
+    <t>49 Bis, Av. Kongolo C/Barumbu- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1303174Q</t>
+  </si>
+  <si>
+    <t>MANIEKE TSHITEMBO</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>N° 16, Avenue LOMA MI, C/LUBUMBASHI à  LUBUMBASHI/ KATANGA</t>
+  </si>
+  <si>
+    <t>MAONI MINING</t>
+  </si>
+  <si>
+    <t>13, Av. Du Commerce, C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301972J</t>
+  </si>
+  <si>
+    <t>Marceline PALIMAU NAMADE</t>
+  </si>
+  <si>
+    <t>M P N</t>
+  </si>
+  <si>
+    <t>08, Av. Kimbola, C/Kasa-Vubu, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0704686C</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>MASTERS</t>
+  </si>
+  <si>
+    <t>1365, Av. Des Plaines, C/ Kampemba, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0910967G</t>
+  </si>
+  <si>
+    <t>MATCHA CONSTRUCT Sprl</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>161, Av. Maniema, Goma, Nord- Kivu</t>
+  </si>
+  <si>
+    <t>A1301778Y</t>
+  </si>
+  <si>
+    <t>NONO SUMBA MUGANZA</t>
+  </si>
+  <si>
+    <t>53, Av. Madimba, C/Kitambo- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0811654C</t>
+  </si>
+  <si>
+    <t>NOVA MINING</t>
+  </si>
+  <si>
+    <t>7184, Av. Usoke, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1007237D</t>
+  </si>
+  <si>
+    <t>NYUKI CONSTRUCT Sprl</t>
+  </si>
+  <si>
+    <t>1750, Av. Kapenda, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1200857W</t>
+  </si>
+  <si>
+    <t>SOCIETE WANGA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>S W M C</t>
+  </si>
+  <si>
+    <t>10/13, Avenue MUTOM BO KATSHI Imm. KAVALI CENTER,  local 335  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0700299J</t>
+  </si>
+  <si>
+    <t>SOCOMEX CONGO SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCOMEX </t>
+  </si>
+  <si>
+    <t>18, Av. Basoko, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1007789 D</t>
+  </si>
+  <si>
+    <t>SODIFOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SODIFOR </t>
+  </si>
+  <si>
+    <t>50, Av. Goma, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1400397Y</t>
+  </si>
+  <si>
+    <t>SOMAF CORPORATION S.A</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>18, Av. Kindu, Bukavu, Sud Kivu</t>
+  </si>
+  <si>
+    <t>A1105861J</t>
+  </si>
+  <si>
+    <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA</t>
+  </si>
+  <si>
+    <t>SAKIMA SA</t>
+  </si>
+  <si>
+    <t>316, Avenue Lieutenant-Colonel Lukusa, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>99 %</t>
+  </si>
+  <si>
+    <t>A1117102C</t>
+  </si>
+  <si>
+    <t>STANISLAS SULU MASEB A MWANG</t>
+  </si>
+  <si>
+    <t>SSMM</t>
+  </si>
+  <si>
+    <t>3816, Av. Haute Tension, Lukunga, C/Ngaliema, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0700256 M</t>
+  </si>
+  <si>
+    <t>Stéphie Mushiya Malengu</t>
+  </si>
+  <si>
+    <t>SMM</t>
+  </si>
+  <si>
+    <t>222, Av. Batetela,C/Bandalungwa - Kinshasa</t>
+  </si>
+  <si>
+    <t>ORISA</t>
+  </si>
+  <si>
+    <t>06, Av. Luozi, C/Kasa-Vubu, Kinshasa</t>
+  </si>
+  <si>
+    <t>Nord-Ubangi</t>
+  </si>
+  <si>
+    <t>A1302584Z</t>
+  </si>
+  <si>
+    <t>STEVE TULUMUNA TULUMUNA</t>
+  </si>
+  <si>
+    <t>STT</t>
+  </si>
+  <si>
+    <t>46/D, Q/Baboma, C/Matete-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0811080D</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMERCIALE LA MINIERE DE KISENGE MANGANESE S.A</t>
+  </si>
+  <si>
+    <t>SCMK-Mn</t>
+  </si>
+  <si>
+    <t>285, Av. Mwepu, 3ème étage, Bâtiment BCDC, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>100 %</t>
+  </si>
+  <si>
+    <t>A1216744P</t>
+  </si>
+  <si>
+    <t>ORKA</t>
+  </si>
+  <si>
+    <t>2009, Av. Mama Yemo, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1302521F</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGOLAISE D'AGREGATS</t>
+  </si>
+  <si>
+    <t>SCA</t>
+  </si>
+  <si>
+    <t>Av. Du Commerce Galerie Du 24 Nov., Local 24/B, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0713175E</t>
+  </si>
+  <si>
+    <t>SYLVAIN  PALUKU LOLWAKO</t>
+  </si>
+  <si>
+    <t>SPL</t>
+  </si>
+  <si>
+    <t>45, Av. MGL, Lubero, Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A0708266T</t>
+  </si>
+  <si>
+    <t>TANGANYIKA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>TMC</t>
+  </si>
+  <si>
+    <t>A0700327P</t>
+  </si>
+  <si>
+    <t>SOCIETE DE BROYAGE AFRICAINE</t>
+  </si>
+  <si>
+    <t>SBA</t>
+  </si>
+  <si>
+    <t>N° 669, 16ème  Rue   à KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>TANGANYIKA MINING SPRL</t>
+  </si>
+  <si>
+    <t>TM</t>
+  </si>
+  <si>
+    <t>06A, Av. Mont des Arts, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0905363K</t>
+  </si>
+  <si>
+    <t>SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO SARL</t>
+  </si>
+  <si>
+    <t>SODIMICO</t>
+  </si>
+  <si>
+    <t>549, Av. Adoula, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1302523H</t>
+  </si>
+  <si>
+    <t>TANTALE MINING KATANGA</t>
+  </si>
+  <si>
+    <t>TMK</t>
+  </si>
+  <si>
+    <t>1932, Av. M'siri, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0703440Y</t>
+  </si>
+  <si>
+    <t>TECHNO BUILD</t>
+  </si>
+  <si>
+    <t>TB</t>
+  </si>
+  <si>
+    <t>67, Av. Mutombo Katshi, C/Gombe -Kinshasa</t>
+  </si>
+  <si>
+    <t>A1007484X</t>
+  </si>
+  <si>
+    <t>SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU KATANGA</t>
+  </si>
+  <si>
+    <t>SODIMIKA</t>
+  </si>
+  <si>
+    <t>588, Route Kipushi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0810758D</t>
+  </si>
+  <si>
+    <t>TENKE FUNGURUME MINING SA</t>
+  </si>
+  <si>
+    <t>TFM SA</t>
+  </si>
+  <si>
+    <t>Batiment TFM, Route Aéroport, Commune Annexe, Ville de Lubumbashi, Province du Hau-Katanga</t>
+  </si>
+  <si>
+    <t>A0912960Y</t>
+  </si>
+  <si>
+    <t>OSIFAL</t>
+  </si>
+  <si>
+    <t>18, Av. Jureh, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0806197 W</t>
+  </si>
+  <si>
+    <t>Théophas Mahuku</t>
+  </si>
+  <si>
+    <t>70, Av. Ecurie, C/Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE DE PROSPECTION ET D’EXPLOITATION</t>
+  </si>
+  <si>
+    <t>SPE</t>
+  </si>
+  <si>
+    <t>365, Av. Marantas, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1104116E</t>
+  </si>
+  <si>
+    <t>Théophile NYMI PHENE BALENDA</t>
+  </si>
+  <si>
+    <t>TNPB</t>
+  </si>
+  <si>
+    <t>04, Av.Nymi Phene, Matadi, Kongo-Central</t>
+  </si>
+  <si>
+    <t>A0901953J</t>
+  </si>
+  <si>
+    <t>PATIENCE</t>
+  </si>
+  <si>
+    <t>312189, Av. Tangu, Q/Basoko C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>THERMO METALS PROCESSER</t>
+  </si>
+  <si>
+    <t>TMP</t>
+  </si>
+  <si>
+    <t>173, Av. Lomami, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0811655D</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>49, Av. Maniema, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1212931U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paulin LUENDU KADUNYI SACOR </t>
+  </si>
+  <si>
+    <t>PLKS</t>
+  </si>
+  <si>
+    <t>515, Av. Révolution, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301208D</t>
+  </si>
+  <si>
+    <t>TILU MINING</t>
+  </si>
+  <si>
+    <t>8056, Av. Nyota, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0709673Y</t>
+  </si>
+  <si>
+    <t>TSL</t>
+  </si>
+  <si>
+    <t>TRATNOR SERVICES LIMITED</t>
+  </si>
+  <si>
+    <t>Imm. Botour 2ème Etage,local n°6, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1300730J</t>
+  </si>
+  <si>
+    <t>PIMA MINING Sprl</t>
+  </si>
+  <si>
+    <t>PM</t>
+  </si>
+  <si>
+    <t>952, Av. Métallurgie, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0907027Z</t>
+  </si>
+  <si>
+    <t>PISTIS MINING CORPORATION</t>
+  </si>
+  <si>
+    <t>PMC</t>
+  </si>
+  <si>
+    <t>01, Av. la Mine Prolongée, Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700073N</t>
+  </si>
+  <si>
+    <t>TWANGIZA MINING</t>
+  </si>
+  <si>
+    <t>Avenue des aviateurs 7ème Etage, UBC CENTER, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2205825G</t>
+  </si>
+  <si>
+    <t>PROXMIN</t>
+  </si>
+  <si>
+    <t>2270, Avenue Bangala  Q/ Lisala à KINSHASA/KINTAMBO</t>
+  </si>
+  <si>
+    <t>A0804875J</t>
+  </si>
+  <si>
+    <t>Virgine MAMBIMBI MBUANGI</t>
+  </si>
+  <si>
+    <t>VMM</t>
+  </si>
+  <si>
+    <t>2806, Av. Kingabua, Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0805721D</t>
+  </si>
+  <si>
+    <t>VIRGINIKA MINING</t>
+  </si>
+  <si>
+    <t>08, Av. Mahenge, C/Kampemba, Lubumbashi,Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1301460C</t>
+  </si>
+  <si>
+    <t>VIRJI SHIRAZ</t>
+  </si>
+  <si>
+    <t>A0815386J</t>
+  </si>
+  <si>
+    <t>WALNI MINERAL COMPANY SPRL</t>
+  </si>
+  <si>
+    <t>WMC</t>
+  </si>
+  <si>
+    <t>07, Av. Abattoirs, Likasi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1009556Z</t>
+  </si>
+  <si>
+    <t>SOCIETE KAMKIS MINING SPRL</t>
+  </si>
+  <si>
+    <t>SKM</t>
+  </si>
+  <si>
+    <t>51, Av. Tombalbaye, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1022105Y</t>
+  </si>
+  <si>
+    <t>WALTER NOCA</t>
+  </si>
+  <si>
+    <t>10, Av. Kigoma, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0700201C</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE BAKWANGA</t>
+  </si>
+  <si>
+    <t>MIBA</t>
+  </si>
+  <si>
+    <t>04, Place de la Coopération, Ville de Mbuji-Mayi, Province du Kasaï Oriental</t>
+  </si>
+  <si>
+    <t>80 %</t>
+  </si>
+  <si>
+    <t>A0701627C</t>
+  </si>
+  <si>
+    <t>WB KASAI INVESTMENTS SPRL</t>
+  </si>
+  <si>
+    <t>WBKI</t>
+  </si>
+  <si>
+    <t>N°5, Avenue du Comité Urbain  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1010504E</t>
+  </si>
+  <si>
+    <t>WENTONA PROPERTIES SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WENTONA PROPERTIES </t>
+  </si>
+  <si>
+    <t>A1407282G</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE BISUNZU</t>
+  </si>
+  <si>
+    <t>SMB</t>
+  </si>
+  <si>
+    <t>168, Avenue du Lac, Quartier Katindo, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A1400916 M</t>
+  </si>
+  <si>
+    <t>XING DA MINING SARL</t>
+  </si>
+  <si>
+    <t>XING DA MINING</t>
+  </si>
+  <si>
+    <t>5254, Av. de la Révolution, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700177B</t>
+  </si>
+  <si>
+    <t>REGIE DE DISTRIBUTION D'EAU DE LA R.D.C</t>
+  </si>
+  <si>
+    <t>REGIDESO</t>
+  </si>
+  <si>
+    <t>59-63,Blvrd du 30 Juin, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>XING PENG MINING Sarl</t>
+  </si>
+  <si>
+    <t>Avenue Lumpungu N° 39   LUBUMBASHI/KATANGA A1217395X</t>
+  </si>
+  <si>
+    <t>A1304104B</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>SMD</t>
+  </si>
+  <si>
+    <t>7988, Av. Panda, Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1405461C</t>
+  </si>
+  <si>
+    <t>YOLLANDE MWAMBA MUYEMBI</t>
+  </si>
+  <si>
+    <t>23, Av. Des Cliniques, Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0801837G</t>
+  </si>
+  <si>
+    <t>REMEC</t>
+  </si>
+  <si>
+    <t>188, Av. Basoko, Immeuble Sodiac Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301889T</t>
+  </si>
+  <si>
+    <t>YUSUFU MWANA KASONGO</t>
+  </si>
+  <si>
+    <t>YMK</t>
+  </si>
+  <si>
+    <t>04, Av. Bakwanga, Q/Adoula, C/ Bandalungwa-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1202532R</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU DIAMANT DE LUPATAPATA</t>
+  </si>
+  <si>
+    <t>SMDL</t>
+  </si>
+  <si>
+    <t>A1500115S</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KASONTA</t>
+  </si>
+  <si>
+    <t>SOMIKA</t>
+  </si>
+  <si>
+    <t>22, Avenue Kigoma, Quartier Industriel, C/Kampemba</t>
+  </si>
+  <si>
+    <t>A0805833A</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KILO-MOTO</t>
+  </si>
+  <si>
+    <t>SOKIMO</t>
+  </si>
+  <si>
+    <t>15, Av. Sénégalais, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1303287N</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE LONGATSHIMO</t>
+  </si>
+  <si>
+    <t>SML</t>
+  </si>
+  <si>
+    <t>46, Av. Ndinga, C/Masina-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1500460S</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE LUBUTU</t>
+  </si>
+  <si>
+    <t>01, Av. Chemin de bon accueil,C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0704687D</t>
+  </si>
+  <si>
+    <t>RUASHI MINING</t>
+  </si>
+  <si>
+    <t>RUMI</t>
+  </si>
+  <si>
+    <t>109, Av. Songololo, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>40 %</t>
+  </si>
+  <si>
+    <t>A1109197K</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE MOKU-BEVERENDI</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 Juin, Galerie du centenaire n°1 B4, Kinshasa, 13910 Kin1</t>
+  </si>
+  <si>
+    <t>A0814809G</t>
+  </si>
+  <si>
+    <t>RUBACO</t>
+  </si>
+  <si>
+    <t>Route Kambove 26/27, Panda, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1309195K</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE SANDOA</t>
+  </si>
+  <si>
+    <t>SMS</t>
+  </si>
+  <si>
+    <t>7862/2 Q/LIDO GOLD  Avenue Nyangwe  Commune de lubumbashi  à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1504590G</t>
+  </si>
+  <si>
+    <t>RUDY SAMBA MANDA</t>
+  </si>
+  <si>
+    <t>RSM</t>
+  </si>
+  <si>
+    <t>46, Quartier Golf, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1212183G</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU BAS-CONGO</t>
+  </si>
+  <si>
+    <t>34, Av. Ingende, C/Ngiri-Ngiri, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0905446F</t>
+  </si>
+  <si>
+    <t>SA DRC Mining</t>
+  </si>
+  <si>
+    <t>SDM</t>
+  </si>
+  <si>
+    <t>2635, Route Kakontwe, Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SANZETTA INVESTMENTS</t>
+  </si>
+  <si>
+    <t>SI</t>
+  </si>
+  <si>
+    <t>50, Av. Goma, Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1112368G</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE INTERNATIONALE</t>
+  </si>
+  <si>
+    <t>SMI</t>
+  </si>
+  <si>
+    <t>A1105863L</t>
+  </si>
+  <si>
+    <t>SOCIETE OLIVE</t>
+  </si>
+  <si>
+    <t>SO</t>
+  </si>
+  <si>
+    <t>29, Av. Industrielle, Ibanda Bukavu, Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1236645M</t>
+  </si>
+  <si>
+    <t>SASE MINING SARL</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>8935, Av. Tiger, Q/Kimbeimbe C/ Annexe, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1219222H</t>
+  </si>
+  <si>
+    <t>SC NEGRO 2000 SRL</t>
+  </si>
+  <si>
+    <t>1424, Av. Paka, C/Lemba- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1302783Q</t>
+  </si>
+  <si>
+    <t>SEMCO</t>
+  </si>
+  <si>
+    <t>Avenue Kamonia  à TSHIKAPA/KASAI  OCCIDENTA</t>
+  </si>
+  <si>
+    <t>A0811958H</t>
+  </si>
+  <si>
+    <t>SHARMA VIKAS</t>
+  </si>
+  <si>
+    <t>SV</t>
+  </si>
+  <si>
+    <t>720, Av. Des Usines, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1008279I</t>
+  </si>
+  <si>
+    <t>SHITURU MINING CORPORATION</t>
+  </si>
+  <si>
+    <t>SMCO</t>
+  </si>
+  <si>
+    <t>5961, Av. du Chantier, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SICO KHALIL</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>01, Avenue Bokasa, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0804955W</t>
+  </si>
+  <si>
+    <t>SOCERDEMI</t>
+  </si>
+  <si>
+    <t>12, Av. Du Bas-Congo, C/Gombe -Kinshasa</t>
+  </si>
+  <si>
+    <t>A1301803A</t>
+  </si>
+  <si>
+    <t>SOCIETE AMIBOD IMPORT-EXPORT</t>
+  </si>
+  <si>
+    <t>SAIE</t>
+  </si>
+  <si>
+    <t>4151, Av. Poids Lourds, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0702374T</t>
+  </si>
+  <si>
+    <t>ACACIA Sprl</t>
+  </si>
+  <si>
+    <t>ACACIA</t>
+  </si>
+  <si>
+    <t>28, Av. Des Forces Armées, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0805464Z</t>
+  </si>
+  <si>
+    <t>François KASENDE KANDOLO</t>
+  </si>
+  <si>
+    <t>FKK</t>
+  </si>
+  <si>
+    <t>1452, Av. Kingabwa, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0907120A</t>
+  </si>
+  <si>
+    <t>CONGO JIN JU CHENG MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>CJCMC</t>
+  </si>
+  <si>
+    <t>2007, Avenue Chemin Public, Quartier Joli Site, Commune de Shituru, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1206441Q</t>
+  </si>
+  <si>
+    <t>KAI PENG MINING SARL</t>
+  </si>
+  <si>
+    <t>KPM</t>
+  </si>
+  <si>
+    <t>33, Route Kambove, Commune de Panda, Ville de Likasi, Province du Haut- Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1301003F</t>
+  </si>
+  <si>
+    <t>DRAGON INTERNATIONAL MINING</t>
+  </si>
+  <si>
+    <t>DIM</t>
+  </si>
+  <si>
+    <t>671, Av. Industrielle, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>A0712822W</t>
+  </si>
+  <si>
+    <t>CONGO DONGFANG INTERNATIONAL MINING SARL</t>
+  </si>
+  <si>
+    <t>CDM</t>
+  </si>
+  <si>
+    <t>Route Likasi, Quartier Jolie Site, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1212519X</t>
+  </si>
+  <si>
+    <t>OM METALS RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>OMR</t>
+  </si>
+  <si>
+    <t>2907, Avenue Lumumba, Route Likasi, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>METAL MINES Sprl Old</t>
+  </si>
+  <si>
+    <t>611/613 Route de Lubumbashi, Ville de Likasi/Haut- Katanga</t>
+  </si>
+  <si>
+    <t>TRUST MINING</t>
+  </si>
+  <si>
+    <t>01, Av, de l’Or, Ville de Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1004457G</t>
+  </si>
+  <si>
+    <t>LUAMBO MINING</t>
+  </si>
+  <si>
+    <t>A0704864W</t>
+  </si>
+  <si>
+    <t>AURUM</t>
+  </si>
+  <si>
+    <t>59, Av. Colonel MUZIMBA, Lubumbashi/Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1403402P</t>
+  </si>
+  <si>
+    <t>SOCIETE  MUUNGANO NA MAENDELO SNC</t>
+  </si>
+  <si>
+    <t>SOCIETE  MUUNGANO NA MAENDELO SNC; "SMM"</t>
+  </si>
+  <si>
+    <t>Loc 35, Galerie Botour, Croisement des Av. Col. Ebeya et de la Presse, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1405323C</t>
+  </si>
+  <si>
+    <t>UKRAINE POLOGNE CONGO Sarl</t>
+  </si>
+  <si>
+    <t>UPC Sarl</t>
+  </si>
+  <si>
+    <t>A1301538M</t>
+  </si>
+  <si>
+    <t>WORLD MINING COMPANY Sarl</t>
+  </si>
+  <si>
+    <t>WMC Sarl</t>
+  </si>
+  <si>
+    <t>N° 40, Avenue Mwepu, Local 16 Bâtiment Tshombe, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU MANIEMA</t>
+  </si>
+  <si>
+    <t>SMM SARL</t>
+  </si>
+  <si>
+    <t>A1102426A</t>
+  </si>
+  <si>
+    <t>WILLEM MINERALS COMPANY</t>
+  </si>
+  <si>
+    <t>WMC SARL</t>
+  </si>
+  <si>
+    <t>96, Avenue Kimeni, Ville de Butembo, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT COMMUNAUTAIRE</t>
+  </si>
+  <si>
+    <t>CMDC</t>
+  </si>
+  <si>
+    <t>01,Av. Shamamba Q/ Kinsuka pêcheurs Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopératives des produits des carrières</t>
+  </si>
+  <si>
+    <t>A1501240Q</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AFRICAN MINES CONGO </t>
+  </si>
+  <si>
+    <t>AMC</t>
+  </si>
+  <si>
+    <t>6529, Av. Plateau, C/Kinshasa- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0814445L</t>
+  </si>
+  <si>
+    <t>FMR DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>FM</t>
+  </si>
+  <si>
+    <t>Avenue de l'étain n° 03 Commune de Makomemo à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A1401627K</t>
+  </si>
+  <si>
+    <t>JOHN KAMBA MUZENGA</t>
+  </si>
+  <si>
+    <t>02, Av. Mais, C/Bandalungwa-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1900046X</t>
+  </si>
+  <si>
+    <t>LUTWIKA MINING SARL</t>
+  </si>
+  <si>
+    <t>LLM</t>
+  </si>
+  <si>
+    <t>Av. Kalume, Imm. Ubangi App.2B, C /Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>MARCO PERIOTI</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>02, Av. Kamatanda, Likasi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1002037B</t>
+  </si>
+  <si>
+    <t>MIKUBA MINING</t>
+  </si>
+  <si>
+    <t>04, Av. Mpala, L’shi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1600964 R</t>
+  </si>
+  <si>
+    <t>MUYA RESSOURCES</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>Immeuble Ruwenzori 8ème Etage, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>NIZAR KIBWE AMIRALLY</t>
+  </si>
+  <si>
+    <t>21, Av. Nyanza,C/Kampemba, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0815176F</t>
+  </si>
+  <si>
+    <t>PROMINES</t>
+  </si>
+  <si>
+    <t>03, Av. Nyanza, C/Kampemba, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0714426P</t>
+  </si>
+  <si>
+    <t>VINCENT DE PAUL LUNDA BULULU</t>
+  </si>
+  <si>
+    <t>Bld Du 30 Juin – Imm. Sozacom, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1602961M</t>
+  </si>
+  <si>
+    <t>DEVON RESOURCES</t>
+  </si>
+  <si>
+    <t>DR</t>
+  </si>
+  <si>
+    <t>Av. Des Aviateurs, Imm. UBC 7éme Etage, Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0909945W</t>
+  </si>
+  <si>
+    <t>CONCORDE POUR L'INDUSTRIE ET L'EXPLORATION</t>
+  </si>
+  <si>
+    <t>CPIE Sarl</t>
+  </si>
+  <si>
+    <t>37, Av. du Commerce, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A070486 5X</t>
+  </si>
+  <si>
+    <t>SOMIKA MINING COMPAGNY SARL</t>
+  </si>
+  <si>
+    <t>588, route Kipushi, C/Aannexe, Lubumbashi</t>
+  </si>
+  <si>
+    <t>A0814806D</t>
+  </si>
+  <si>
+    <t>RUBAMIN</t>
+  </si>
+  <si>
+    <t>26-27, ROUTE KAMBOVE, LIKASI, KATANGA, RD CONGO</t>
+  </si>
+  <si>
+    <t>A1200750E</t>
+  </si>
+  <si>
+    <t>SEGMAL</t>
+  </si>
+  <si>
+    <t>7721, AV. Kisambi, Q/Lido, C/L'SHI, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE IMMOBILIERE DU CONGO</t>
+  </si>
+  <si>
+    <t>SIMCO</t>
+  </si>
+  <si>
+    <t>419, Boulevard Kamanyola, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>FFE</t>
+  </si>
+  <si>
+    <t>FURNEIKO FIRE EXTRUCTIONS</t>
+  </si>
+  <si>
+    <t>6B/44, Av. Mama Yemo, Lubumbashi/ Haut-Katanga</t>
+  </si>
+  <si>
+    <t>MARIAM DJANDE WAMBAL</t>
+  </si>
+  <si>
+    <t>MDW</t>
+  </si>
+  <si>
+    <t>01, Av. Kimbanza,C/ Bandalungwa-Kinshasa</t>
+  </si>
+  <si>
+    <t>A 1621472H</t>
+  </si>
+  <si>
+    <t>CONGO MANAGEMENT SARL</t>
+  </si>
+  <si>
+    <t>CM</t>
+  </si>
+  <si>
+    <t>Avenue MAZAZ N°156 Lu bumbashi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Richard MADIMBA KALALA</t>
+  </si>
+  <si>
+    <t>RMK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIETE HOLDMARK </t>
+  </si>
+  <si>
+    <t>SH</t>
+  </si>
+  <si>
+    <t>A1107185Y</t>
+  </si>
+  <si>
+    <t>ETIENNE KISUNKA COLA</t>
+  </si>
+  <si>
+    <t>EKC</t>
+  </si>
+  <si>
+    <t>228, Av. Luisa C/Lingwala-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1418376Q</t>
+  </si>
+  <si>
+    <t>FIFI ODIA KANYINDA</t>
+  </si>
+  <si>
+    <t>FOK</t>
+  </si>
+  <si>
+    <t>56, Av. Kwilu, C/Bumbu-Kinshasa</t>
+  </si>
+  <si>
+    <t>CIMENTERIE INDUSTRIELLE DU CONGO</t>
+  </si>
+  <si>
+    <t>STE CIC</t>
+  </si>
+  <si>
+    <t>A1008601L</t>
+  </si>
+  <si>
+    <t>FIRST MINING COMPANY</t>
+  </si>
+  <si>
+    <t>FMC</t>
+  </si>
+  <si>
+    <t>112, Av. Mulungwishi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0704848D</t>
+  </si>
+  <si>
+    <t>IMPORTATION REPRESENTATION-COMMERCIALE SPRL</t>
+  </si>
+  <si>
+    <t>IRC</t>
+  </si>
+  <si>
+    <t>220, Av. Major Vangu, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>JEAN-CLAUDE MWEMA TSHILAY</t>
+  </si>
+  <si>
+    <t>JCMT</t>
+  </si>
+  <si>
+    <t>A0810098L</t>
+  </si>
+  <si>
+    <t>KATANGA CLAYS MANUFACTORY</t>
+  </si>
+  <si>
+    <t>KCM</t>
+  </si>
+  <si>
+    <t>08, Av. Mahenge, Lmbumbash, Ci/ Kampemba, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1500753L</t>
+  </si>
+  <si>
+    <t>KATANGA EXPLORATION SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KATANGA EXPLORATION SARL </t>
+  </si>
+  <si>
+    <t>96, Avenue Industrielle, C/Kampemba, L'shi, Haut-Katanga, Tél : 0991178181</t>
+  </si>
+  <si>
+    <t>EMENTO MANUFACTURING ET TRADING SPRL</t>
+  </si>
+  <si>
+    <t>EMENTO MANUFACTURING</t>
+  </si>
+  <si>
+    <t>84, Av. Kyubo, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0910912X</t>
+  </si>
+  <si>
+    <t>KINSEVERE MINING RESSOURCES</t>
+  </si>
+  <si>
+    <t>KMR</t>
+  </si>
+  <si>
+    <t>3, Av. Kigoma, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>SEBASTIEN MAYAMONA LUYEYE</t>
+  </si>
+  <si>
+    <t>1495, 1° Rue, C/Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE CHINOISE POUR LE DEVELOPPEMENT DU CONGO SARL</t>
+  </si>
+  <si>
+    <t>SCDC</t>
+  </si>
+  <si>
+    <t>A1203458Z</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE SHAMITUMBA SAS</t>
+  </si>
+  <si>
+    <t>SES</t>
+  </si>
+  <si>
+    <t>Avenue Kigoma N° 28 LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1004150Y</t>
+  </si>
+  <si>
+    <t>KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>KIMIN SARL</t>
+  </si>
+  <si>
+    <t>A1007960P</t>
+  </si>
+  <si>
+    <t>LA SINO-CONGOLAISE DES MINES SA</t>
+  </si>
+  <si>
+    <t>SICOMINES</t>
+  </si>
+  <si>
+    <t>2432, Av. Maman Yemo, C/ Lubumbashi, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>32 %</t>
+  </si>
+  <si>
+    <t>A1301632P</t>
+  </si>
+  <si>
+    <t>MINESTONE SARL</t>
+  </si>
+  <si>
+    <t>MINESTONE</t>
+  </si>
+  <si>
+    <t>2065, 13ème Rue, C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1111135R</t>
+  </si>
+  <si>
+    <t>SINO KATANGA TIN SARL</t>
+  </si>
+  <si>
+    <t>SKT</t>
+  </si>
+  <si>
+    <t>34, Av. Libération, Lubumbashi,Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1301892X</t>
+  </si>
+  <si>
+    <t>STR MINING SPRL</t>
+  </si>
+  <si>
+    <t>STR MINING</t>
+  </si>
+  <si>
+    <t>65 Avenue Sendwe, LSHI/Katanga</t>
+  </si>
+  <si>
+    <t>BP Sprl</t>
+  </si>
+  <si>
+    <t>BLACKSTONE PETRMINERALS SPRL</t>
+  </si>
+  <si>
+    <t>6B/44, Av. Mama Yemo, Lubumbashi/ Hau-Katanga,</t>
+  </si>
+  <si>
+    <t>TRANSVALE MINING SA</t>
+  </si>
+  <si>
+    <t>A1117072U</t>
+  </si>
+  <si>
+    <t>BELAIR MANIEMA SARL</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Lukusa N° 4854 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0713605X</t>
+  </si>
+  <si>
+    <t>GROUPE KEPPY MUKESH COORPORATION SPRL</t>
+  </si>
+  <si>
+    <t>GKMC SPRL</t>
+  </si>
+  <si>
+    <t>43, Av. Mbeseke, Commune de Mont-Ngafula, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1505003F</t>
+  </si>
+  <si>
+    <t>OLGA SARL</t>
+  </si>
+  <si>
+    <t>Allée verte n° 55, Ngaliema, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1404022N</t>
+  </si>
+  <si>
+    <t>CHADY APPART SARL</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Avenue Yandonge N° 16 à  KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>ELITE EARTH PRODUCTS SPRL</t>
+  </si>
+  <si>
+    <t>EEP</t>
+  </si>
+  <si>
+    <t>6B/44, Av. Mama Yemo, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0907704K</t>
+  </si>
+  <si>
+    <t>EMON CHALWE NGWASHI</t>
+  </si>
+  <si>
+    <t>ECN</t>
+  </si>
+  <si>
+    <t>217, Av. Joli Parc C/Ngaliema- Kinshasa</t>
+  </si>
+  <si>
+    <t>ENTREPRISE MINIERE DU KIVU</t>
+  </si>
+  <si>
+    <t>EMK</t>
+  </si>
+  <si>
+    <t>01, Blvd Du 30 Juin/Kitona, Résidence Rwindi Annexe, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>HEATMELTO SMELTERS  Sprl</t>
+  </si>
+  <si>
+    <t>HS</t>
+  </si>
+  <si>
+    <t>6B/44, Av.Haut- Mama Yemo, Lubumbashi,Haut-Katanga</t>
+  </si>
+  <si>
+    <t>AR MINERALS AND MINING</t>
+  </si>
+  <si>
+    <t>AR MM</t>
+  </si>
+  <si>
+    <t>SOCIETE D'APPUI LOGISTIQUE DU KATANGA</t>
+  </si>
+  <si>
+    <t>SALK</t>
+  </si>
+  <si>
+    <t>MONGWALU GOLD MINES SA</t>
+  </si>
+  <si>
+    <t>MGM</t>
+  </si>
+  <si>
+    <t>ETION GEMS AND METALS</t>
+  </si>
+  <si>
+    <t>EGM</t>
+  </si>
+  <si>
+    <t>15, Av. Ebeya, Galleries Pacha 2° Etage , C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>AMERICAN ATM</t>
+  </si>
+  <si>
+    <t>A A</t>
+  </si>
+  <si>
+    <t>16/758, Av. Lubumbashi, C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>BERNADETTE ILUNGA BAMPELEDI</t>
+  </si>
+  <si>
+    <t>BIB</t>
+  </si>
+  <si>
+    <t>553, Av. Zinias , C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>LUBA MINING</t>
+  </si>
+  <si>
+    <t>A1704239C</t>
+  </si>
+  <si>
+    <t>BUMBA MINES SARL</t>
+  </si>
+  <si>
+    <t>86, Av.Ingende, C/Ngiri-Ngiri, Kinshasa</t>
+  </si>
+  <si>
+    <t>MAI-MARIDI MINING SPRL</t>
+  </si>
+  <si>
+    <t>MMM</t>
+  </si>
+  <si>
+    <t>A0908496W</t>
+  </si>
+  <si>
+    <t>MARTIN CHALAMESO</t>
+  </si>
+  <si>
+    <t>Batetela Grand Hotel App.1550, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>MUNONGA MIKUBA SARL</t>
+  </si>
+  <si>
+    <t>NESTOR MUDERHWA KAMOLA</t>
+  </si>
+  <si>
+    <t>NMK</t>
+  </si>
+  <si>
+    <t>A1008638B</t>
+  </si>
+  <si>
+    <t>COMPAGNIE D'ENGINEERING ET NEGOCE</t>
+  </si>
+  <si>
+    <t>CEN</t>
+  </si>
+  <si>
+    <t>10, Av. Tshiamutombo, Mbuji- Mayi, Kasai-Oriental</t>
+  </si>
+  <si>
+    <t>SOLAIZE DRC</t>
+  </si>
+  <si>
+    <t>19, Route Nzilo, Kolwezi,Lualaba</t>
+  </si>
+  <si>
+    <t>A1207945A</t>
+  </si>
+  <si>
+    <t>TANTALE ET NIOBIUM DU TANGANYIKA</t>
+  </si>
+  <si>
+    <t>TNT</t>
+  </si>
+  <si>
+    <t>18, Route Kafubu, C/L'shi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE DES CARRIERES? DE COMMERCE? DES TRAVAUX ET D'INVESTISSEMENTS SARL</t>
+  </si>
+  <si>
+    <t>SCCTI Sarl</t>
+  </si>
+  <si>
+    <t>A0807944U</t>
+  </si>
+  <si>
+    <t>CAILLASSE DU CONGO</t>
+  </si>
+  <si>
+    <t>134, Av. Colonel Mondjiba, C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1115313N</t>
+  </si>
+  <si>
+    <t>CHRISTOPHE PAPA DIMITRIOU</t>
+  </si>
+  <si>
+    <t>CPD</t>
+  </si>
+  <si>
+    <t>Avenue Flambeau, concession Zamat, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative de Développement des Exploitants Miniers Artisanaux de Mombasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CODEMA </t>
+  </si>
+  <si>
+    <t>A Mambasa Territoire de Mambasa</t>
+  </si>
+  <si>
+    <t>A1604036F</t>
+  </si>
+  <si>
+    <t>Sté DENSAHAL</t>
+  </si>
+  <si>
+    <t>Sté DENSAHAL; "Sté D"</t>
+  </si>
+  <si>
+    <t>4750, Av. du Hall de la Gombe, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1516652S</t>
+  </si>
+  <si>
+    <t>Sté KALKO</t>
+  </si>
+  <si>
+    <t>Sté KALKO; "Sté k"</t>
+  </si>
+  <si>
+    <t>37, Av. Mpolo Maurice, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1521374A</t>
+  </si>
+  <si>
+    <t>Sté KGS MINERAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Sté KGS MINERAL CORPORATION; "Sté KMC"</t>
+  </si>
+  <si>
+    <t>42, Av. Des Mangiers, C/ Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1404844G</t>
+  </si>
+  <si>
+    <t>Sté RSP ET ASSOCIES GROUP</t>
+  </si>
+  <si>
+    <t>Sté RSP ET ASSOCIES GROUP; "Sté RAG"</t>
+  </si>
+  <si>
+    <t>AV. Isiro, Ancienne Gale Rie Presidential 5è Etage, Local 5Bis, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1517456R</t>
+  </si>
+  <si>
+    <t>Sté SAMURAI CORPORATION</t>
+  </si>
+  <si>
+    <t>Sté SC</t>
+  </si>
+  <si>
+    <t>66, Av. Ngafani, C/Mont- Ngafula-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1610685H</t>
+  </si>
+  <si>
+    <t>Sté SOGEAMI</t>
+  </si>
+  <si>
+    <t>Sté SOGEAMI; "Sté SG"</t>
+  </si>
+  <si>
+    <t>A1110445R</t>
+  </si>
+  <si>
+    <t>Sté SOLITAIRE</t>
+  </si>
+  <si>
+    <t>Sté SOLITAIRE; "Sté S"</t>
+  </si>
+  <si>
+    <t>137, Blvrd. Du 30 Juin, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1310698T</t>
+  </si>
+  <si>
+    <t>SR TANMIN SARL</t>
+  </si>
+  <si>
+    <t>SR TANMIN</t>
+  </si>
+  <si>
+    <t>04, Avenue du Marché, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1315385N</t>
+  </si>
+  <si>
+    <t>Sté TICHE</t>
+  </si>
+  <si>
+    <t>Sté TICHE; "Sté T"</t>
+  </si>
+  <si>
+    <t>51, Av. Colonel Ebeya, C/ Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1517511B</t>
+  </si>
+  <si>
+    <t>Sté CONTAIN</t>
+  </si>
+  <si>
+    <t>Sté CONTAIN; "Sté C"</t>
+  </si>
+  <si>
+    <t>30, Av. Kalemie, Kalemie- Tanganyika</t>
+  </si>
+  <si>
+    <t>A141721 8G</t>
+  </si>
+  <si>
+    <t>SOCIETE NORDKAT GROUP Sarl</t>
+  </si>
+  <si>
+    <t>SOCIETE NORDKAT GROUP Sarl; "NK Sarl"</t>
+  </si>
+  <si>
+    <t>03, Av. Kasaï, C/ Lubumbashi, Lubumbashi / Haut-Katanga</t>
+  </si>
+  <si>
+    <t>LUBUMBASHI MINING CGM Sarl</t>
+  </si>
+  <si>
+    <t>Minsevere Sarl</t>
+  </si>
+  <si>
+    <t>MING YVES Sarl</t>
+  </si>
+  <si>
+    <t>MY SARL</t>
+  </si>
+  <si>
+    <t>A1401580J</t>
+  </si>
+  <si>
+    <t>PARAGON MINING SARL</t>
+  </si>
+  <si>
+    <t>PM SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lomami n° 1123, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SK Sarl</t>
+  </si>
+  <si>
+    <t>SINO KATTIN Sarl</t>
+  </si>
+  <si>
+    <t>LM Sarl</t>
+  </si>
+  <si>
+    <t>LUFIRA MINING Sarl</t>
+  </si>
+  <si>
+    <t>A1408473B</t>
+  </si>
+  <si>
+    <t>THOMAS MINING SARL</t>
+  </si>
+  <si>
+    <t>TM SARL</t>
+  </si>
+  <si>
+    <t>139, Av. Chemin Kolwezi, PB. , Quartier Samukinda, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1402652Z</t>
+  </si>
+  <si>
+    <t>BRITCON COMPANY Sarl</t>
+  </si>
+  <si>
+    <t>BC SARL</t>
+  </si>
+  <si>
+    <t>32, Avenue Makila, Quartier RVA, Commune de Kasuku, Ville de Kindu, Province du Maniema</t>
+  </si>
+  <si>
+    <t>SOCIETE TERRA KARRA</t>
+  </si>
+  <si>
+    <t>STK SARL</t>
+  </si>
+  <si>
+    <t>A1521030B</t>
+  </si>
+  <si>
+    <t>UNITED MATERIALS CONGO</t>
+  </si>
+  <si>
+    <t>UMC</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba N° 07 à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A1604593L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIETE  BDRS TRADING </t>
+  </si>
+  <si>
+    <t>SOCIETE  BDRS TRADING; "SBT"</t>
+  </si>
+  <si>
+    <t>08, Av. du 8 Décembre, Q/Sykin, C/Bandalungwa-Kinshasa</t>
+  </si>
+  <si>
+    <t>STL SA</t>
+  </si>
+  <si>
+    <t>04, Av. Laurent Kabila, C/Lubumbashi, Lubumbashi/ Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A080669G</t>
+  </si>
+  <si>
+    <t>COSHA INVESTMENT Sprl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CI </t>
+  </si>
+  <si>
+    <t>728, Av. Tombalbaye. Réf. Kin mazière, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>BLACKSTONE PETROMINERALS</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>6B/44, Av. Mama Yemo, Lu-bumbashi/Hau-Katanga,</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU BAS CONGO</t>
+  </si>
+  <si>
+    <t>CMB</t>
+  </si>
+  <si>
+    <t>46, Av. Munzi-bila Q/ De bonhom-me C/Matete, Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1000223E</t>
+  </si>
+  <si>
+    <t>SOCIETE RENZO</t>
+  </si>
+  <si>
+    <t>SR</t>
+  </si>
+  <si>
+    <t>Avenu de la justice,n°83  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>SODIFOR EXPLORATION SARL</t>
+  </si>
+  <si>
+    <t>A1305279D</t>
+  </si>
+  <si>
+    <t>THERESE KAZADI LUDIMBA</t>
+  </si>
+  <si>
+    <t>TKL</t>
+  </si>
+  <si>
+    <t>07, Av. Nguba, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>ALPHAMIN RESOURCES CONGO Sarl</t>
+  </si>
+  <si>
+    <t>ARC</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES EXPLOITANTS ARTISANAUX MINIERS DANS KES HAUTS  PLATEAUX DE NUMBI-BUZI</t>
+  </si>
+  <si>
+    <t>COPAMIHA NUBU</t>
+  </si>
+  <si>
+    <t>Numbi -Buzi</t>
+  </si>
+  <si>
+    <t>A1607398K</t>
+  </si>
+  <si>
+    <t>GLOBAL TRADING COMMODITIES</t>
+  </si>
+  <si>
+    <t>G.T.C</t>
+  </si>
+  <si>
+    <t>19, Av. Lokele, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1508340H</t>
+  </si>
+  <si>
+    <t>GOLIN MINING INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>04, Av. Industrie, C/Makiso, Tshopo</t>
+  </si>
+  <si>
+    <t>AFRICA EQUITY &amp; INVESTMENT GROUP SARL</t>
+  </si>
+  <si>
+    <t>AEI GROUP</t>
+  </si>
+  <si>
+    <t>09, av. KASONGO, C/Gombe, V/Kinshasa, P/Kinshasa</t>
+  </si>
+  <si>
+    <t>A1716759L</t>
+  </si>
+  <si>
+    <t>AIR MARINE AFRICA SARL</t>
+  </si>
+  <si>
+    <t>AIR MARINE AFRICA</t>
+  </si>
+  <si>
+    <t>23, Av. Circulaire, Ville de Kipushi</t>
+  </si>
+  <si>
+    <t>SOCIETE INDUS- TRIELLE MINING-INTERNATIONAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">         </t>
+  </si>
+  <si>
+    <t>A1305996H</t>
+  </si>
+  <si>
+    <t>BANKERS COBALT MINING SASU</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 juin N° 124 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A1622167N</t>
+  </si>
+  <si>
+    <t>BMK CONSTRUCTION SARL</t>
+  </si>
+  <si>
+    <t>BMK</t>
+  </si>
+  <si>
+    <t>470B Bis, Avenue Tuidi  Quartier Makelele,  Commune de Bandalungwa, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1510765T</t>
+  </si>
+  <si>
+    <t>BMN MINING</t>
+  </si>
+  <si>
+    <t>BMN</t>
+  </si>
+  <si>
+    <t>04, Av. Kitona, C/Lemba-Kinshasa</t>
+  </si>
+  <si>
+    <t>BRING MINERALS SAU</t>
+  </si>
+  <si>
+    <t>Imm. Crown Tower, 5ème Niveau App.504, Av. Batetela, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0905426J</t>
+  </si>
+  <si>
+    <t>CHEKINA SARL</t>
+  </si>
+  <si>
+    <t>CK SARL</t>
+  </si>
+  <si>
+    <t>Chaussée de Kasenga N°31 à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1800797M</t>
+  </si>
+  <si>
+    <t>CL ETOILE SARL</t>
+  </si>
+  <si>
+    <t>CL ETOILE</t>
+  </si>
+  <si>
+    <t>01, Av. Cité des Anciens Combattants, Binza Ozone, Q/L, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1803245Y</t>
+  </si>
+  <si>
+    <t>BUKWASHI MINING COMPANY</t>
+  </si>
+  <si>
+    <t>BUMICO</t>
+  </si>
+  <si>
+    <t>10, Av. Kimbangu,  Q/Kiwele C/Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>0002/BBX - 20/I000 350 HK/Z</t>
+  </si>
+  <si>
+    <t>CCS CHINDA TRADE-INVESTMENT</t>
+  </si>
+  <si>
+    <t>Q/Golf n°24, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Statut</t>
+  </si>
+  <si>
+    <t>A1704478M</t>
+  </si>
+  <si>
+    <t>CHENGTUN CONGO RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>CCR</t>
+  </si>
+  <si>
+    <t>18, Avenue Chemin Public, Commune de Manika, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>0001/BAX - 20/I0 11803 K/Z</t>
+  </si>
+  <si>
+    <t>AKULA AFRICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2294, Av. du Commerce, Galerie  du Marché, C/Gombe-Kinshasa </t>
+  </si>
+  <si>
+    <t>A1802916Q</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KATOTO</t>
+  </si>
+  <si>
+    <t>CMK</t>
+  </si>
+  <si>
+    <t>189, Av. Nyangwe,  C/Lingwala-Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIMENTERIE DE MAIKO </t>
+  </si>
+  <si>
+    <t>A1418408A</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE TONDO SAS (LEREXCOM MINING)</t>
+  </si>
+  <si>
+    <t>CMT SAS</t>
+  </si>
+  <si>
+    <t>54, Avenue Industrielle, Quartier Industriel, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1100319K</t>
+  </si>
+  <si>
+    <t>CONGO BANTU MINING</t>
+  </si>
+  <si>
+    <t>02, Av. Du Cercle, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1511582G</t>
+  </si>
+  <si>
+    <t>CONGO CONSTRUCTION INVESTMENTS SARL</t>
+  </si>
+  <si>
+    <t>C.C.I</t>
+  </si>
+  <si>
+    <t>Avenue Kapenda N° 777 à  LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1807510J</t>
+  </si>
+  <si>
+    <t>CONGO NEW MINING VISION</t>
+  </si>
+  <si>
+    <t>CONEMIV</t>
+  </si>
+  <si>
+    <t>323 , Av. Kabalo, Q/Makutano C/Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1302497E</t>
+  </si>
+  <si>
+    <t>CONGO ROOFING</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba N° 1083 à  KOLWEZI/LUALABA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ETANA CONGO </t>
+  </si>
+  <si>
+    <t>ETACO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3559, Blvd du 30 Juin, C/Gombe-Kinshasa       </t>
+  </si>
+  <si>
+    <t>A1721306D</t>
+  </si>
+  <si>
+    <t>CONGO SILVER AGE SCI ET TECH COBALT</t>
+  </si>
+  <si>
+    <t>2090, Av. Mangi, Kolwezi/Manika, Lualaba</t>
+  </si>
+  <si>
+    <t>A1509055K</t>
+  </si>
+  <si>
+    <t>CONSTRUCT SERVICES SECURITY</t>
+  </si>
+  <si>
+    <t>21, Av. Kindundi, Q/Terre Jaune,  C/Mont-Ngafula, Kinshasa</t>
+  </si>
+  <si>
+    <t>FRANCOIS LWELA NDEMBE KADEFI</t>
+  </si>
+  <si>
+    <t>44-48, Av. Tombalbaye, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET DE SOUS TRAITANCE</t>
+  </si>
+  <si>
+    <t>580, Av. Des Manguier, Commune de Dilala, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1813381Q</t>
+  </si>
+  <si>
+    <t>DA TONG MINING</t>
+  </si>
+  <si>
+    <t>06, Av. Usoke,  C/Kampemba, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1819399G</t>
+  </si>
+  <si>
+    <t>EMERGING MINING</t>
+  </si>
+  <si>
+    <t>07, Av. Bas-Congo, C/Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HOPE CONNECT  MINING </t>
+  </si>
+  <si>
+    <t>09, Av. Du Port, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1305324C</t>
+  </si>
+  <si>
+    <t>INVESTISSEMENT ET DEVELOPPEMENT IMMOBILIERS SARL</t>
+  </si>
+  <si>
+    <t>Immeuble Zeka, 5e Niveau Avenue Colonel Ebeya, N° 46  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1714567G</t>
+  </si>
+  <si>
+    <t>EMPIRE RESSOURCES</t>
+  </si>
+  <si>
+    <t>7134, Av. Usoki, C/Kampemba,  Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>ENTREPRISE COMMERCIALE, MINIERE, AGRICOLE ET SECURITE</t>
+  </si>
+  <si>
+    <t>57, Av. Mwepu, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENT POPA MINING</t>
+  </si>
+  <si>
+    <t>POPA MINING</t>
+  </si>
+  <si>
+    <t>36, Avenue Mont Thabor, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1816241Z</t>
+  </si>
+  <si>
+    <t>COMMERCE GENERAL PHARMACIE HOPITAUX ET INDUSTRIE DU  LUALABA</t>
+  </si>
+  <si>
+    <t>Bld Tabacongo, 6ème Niveau, App.11, Blvd du 30 Juin, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1601838R</t>
+  </si>
+  <si>
+    <t>EMPIRE CORPORATION YVY</t>
+  </si>
+  <si>
+    <t>EMCO</t>
+  </si>
+  <si>
+    <t>05, Av. Kasa Vubu, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1706866H</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS  EMERGING SERVICES</t>
+  </si>
+  <si>
+    <t>EMERS</t>
+  </si>
+  <si>
+    <t>36, Av. Mont Thabor, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1617703L</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS NSB GOLDEN SARL</t>
+  </si>
+  <si>
+    <t>410, Av. Bangaala, C/Kitambo-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1511110T</t>
+  </si>
+  <si>
+    <t>EXTRA-MADURA SARL</t>
+  </si>
+  <si>
+    <t>EXTRA-MADURA</t>
+  </si>
+  <si>
+    <t>96, Avenue Luambo Makiadi, Imm. Botour Local B1, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1304707G</t>
+  </si>
+  <si>
+    <t>FAST SERVICE COMPANY</t>
+  </si>
+  <si>
+    <t>FASCO</t>
+  </si>
+  <si>
+    <t>2831, Av. Makonga, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>FEZA PENETEBA MINING</t>
+  </si>
+  <si>
+    <t>PPM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20149, Av. Maviundu, C/Kampemba, Lubumbashi, Haut-Katanga     </t>
+  </si>
+  <si>
+    <t>A 1106778F</t>
+  </si>
+  <si>
+    <t>MICHROT CONGO COMPANY S.A</t>
+  </si>
+  <si>
+    <t>40/50,Avenue Progrès  à KINSHASA /BARUMBU</t>
+  </si>
+  <si>
+    <t>A1606152F</t>
+  </si>
+  <si>
+    <t>NAVARRO RESOURCES</t>
+  </si>
+  <si>
+    <t>N.R</t>
+  </si>
+  <si>
+    <t>4972, Av. de la Vallée, Kinshasa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1814622P</t>
+  </si>
+  <si>
+    <t>AFRICAN CONGO MINING SARL</t>
+  </si>
+  <si>
+    <t>AFRICAN CONGO MINING</t>
+  </si>
+  <si>
+    <t>31, Av. Mongo, C/Masina-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1911999P</t>
+  </si>
+  <si>
+    <t>SOCIETE ORIENTALE RESSOURCES CONGO SARL</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 juin N° 04  à KISANGANI/TSHOPO</t>
+  </si>
+  <si>
+    <t>SWISTONE LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158, Blvd du 30 Juin, Imm.Batetela, C/Gombe-Kinshasa  </t>
+  </si>
+  <si>
+    <t>A1622637Z</t>
+  </si>
+  <si>
+    <t>DATHCOM MINING SA</t>
+  </si>
+  <si>
+    <t>Complexe La Piazza Carrefour, Croisements des avenues Saïo et Lumumba, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1912839C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XIANG JIANG MINING </t>
+  </si>
+  <si>
+    <t>15, Av. du commerce, Q/commerce, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>DRC MINING EXPLORATION  AND FACILITY BUSINESS SARL</t>
+  </si>
+  <si>
+    <t>DRC MINING EXPLORATION  AND FACILITY BUSINESS</t>
+  </si>
+  <si>
+    <t>10, Av. Dilolo, Kalemie, Tanganyika</t>
+  </si>
+  <si>
+    <t>A1904569N</t>
+  </si>
+  <si>
+    <t>DYNAMIC MINERALS AND RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>DYNAMIC MINERALS AND RESOURCES</t>
+  </si>
+  <si>
+    <t>31, croisement des Avenues Flamboyant et Dracena,  C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A2029187Y</t>
+  </si>
+  <si>
+    <t>AMBA RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>AMBR</t>
+  </si>
+  <si>
+    <t>470 B, Av. Tuidi, Commune de Bandalungwa, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Sud-Ubangi</t>
+  </si>
+  <si>
+    <t>FELIX-CAMILLE MULUMBA KANKU KAIMBY</t>
+  </si>
+  <si>
+    <t>92, Av. Budjala, C/Kitambo-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1505151R</t>
+  </si>
+  <si>
+    <t>MAWUYA TRADING AU CONGO</t>
+  </si>
+  <si>
+    <t>06, Av. Munoki, C/Lemba-kinshasa</t>
+  </si>
+  <si>
+    <t>A1609074G</t>
+  </si>
+  <si>
+    <t>GLOBAL ENVIRONMENT AND SERVICES</t>
+  </si>
+  <si>
+    <t>GES</t>
+  </si>
+  <si>
+    <t>209, Av. Kamanyola, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1703590X</t>
+  </si>
+  <si>
+    <t>PATRICK NGUDIA TSHIABA</t>
+  </si>
+  <si>
+    <t>697, Av. Ngozi, C/Lemba-Kinshasa</t>
+  </si>
+  <si>
+    <t>Lomami</t>
+  </si>
+  <si>
+    <t>GROUP EMMANUEL SARL</t>
+  </si>
+  <si>
+    <t>GROUP EMMANUEL</t>
+  </si>
+  <si>
+    <t>220, Av. Munua, Q/Golf Météo,  Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1908673Z</t>
+  </si>
+  <si>
+    <t>SOCIETE LIBENGE MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue MAHENGE N° 13  à KINSHASA/ KINTAMBO</t>
+  </si>
+  <si>
+    <t>A1906717Y</t>
+  </si>
+  <si>
+    <t>GROUPE NEUF COMPANY SARL</t>
+  </si>
+  <si>
+    <t>GNC</t>
+  </si>
+  <si>
+    <t>Avenue Lualaba N°10 à  LUALABA/KOLWEZI</t>
+  </si>
+  <si>
+    <t>A1911578G</t>
+  </si>
+  <si>
+    <t>HADASA MINING SARL</t>
+  </si>
+  <si>
+    <t>HADASA MINING</t>
+  </si>
+  <si>
+    <t>67, Av. Bukaka, C/Bandalungwa-Kinshasa</t>
+  </si>
+  <si>
+    <t>HONGKONG EXCELLEN MINING INVESTMENT CONGO SARL</t>
+  </si>
+  <si>
+    <t>HONGKONG EXCELLEN MINING INVESTMENT CONGO</t>
+  </si>
+  <si>
+    <t>119, Av. Col. Tshatshi, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1622094J</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE NDUBA</t>
+  </si>
+  <si>
+    <t>37, Av. Kasa Vubu, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>IN  PUT MINING SARL</t>
+  </si>
+  <si>
+    <t>IN  PUT MINING</t>
+  </si>
+  <si>
+    <t>Imm.  COMIMO, App. 12, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J3 MINERALS </t>
+  </si>
+  <si>
+    <t>J3M</t>
+  </si>
+  <si>
+    <t>Av. Kilela Balanda,  Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1417319R</t>
+  </si>
+  <si>
+    <t>FUANI MUSOLE SARL</t>
+  </si>
+  <si>
+    <t>FUANI MUSOLE</t>
+  </si>
+  <si>
+    <t>293, Av. Mukaka, C/Manika, Kolwezi-Lualaba</t>
+  </si>
+  <si>
+    <t>KAMOLO MINING RESSOURCES SARLU</t>
+  </si>
+  <si>
+    <t>KAMOLO MINING RESSOURCES</t>
+  </si>
+  <si>
+    <t>33132, Av. Col. Modjiba, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1711459A</t>
+  </si>
+  <si>
+    <t>LOTUS MINING</t>
+  </si>
+  <si>
+    <t>S.L.M</t>
+  </si>
+  <si>
+    <t>05, Av. Maman Yemo, Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>LUALABA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>LC</t>
+  </si>
+  <si>
+    <t>59, Av. Bukama, C/Manika, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>A1622642E</t>
+  </si>
+  <si>
+    <t>GENERALE INDUSTRIELLE ET COMMERCIALE AU CONGO PRO MINING</t>
+  </si>
+  <si>
+    <t>GICC PRO MINING</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 juin N° 140, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1219127 E</t>
+  </si>
+  <si>
+    <t>ASSOCIATION MINIERE DU KIVU</t>
+  </si>
+  <si>
+    <t>AMIKI</t>
+  </si>
+  <si>
+    <t>Av. Colonel Ebeya N°606 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1703022E</t>
+  </si>
+  <si>
+    <t>ROCBELT CONGO</t>
+  </si>
+  <si>
+    <t>ROCCO</t>
+  </si>
+  <si>
+    <t>408, Av. Kasaï, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1513596W</t>
+  </si>
+  <si>
+    <t>SOCIETE DES DEVELOPEMMENTS MINIERS</t>
+  </si>
+  <si>
+    <t>SODEMIN</t>
+  </si>
+  <si>
+    <t>108, Av. Lualaba, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>A2289471B</t>
+  </si>
+  <si>
+    <t>MULOMBA COPPER SAS</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba/Mutoshi, N° 1233  à KOLWEZI/LUALABA</t>
+  </si>
+  <si>
+    <t>UNITED  COMINIERE SAS</t>
+  </si>
+  <si>
+    <t>UNITED  COMINIERE</t>
+  </si>
+  <si>
+    <t>07, Croisement des Avenues Lumumba et Saio, C/Kampemba, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>WIDAL MINING SARL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDAL MINING </t>
+  </si>
+  <si>
+    <t>81/71, Av. Pumbu, 4ème Etage App. B, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1810752H</t>
+  </si>
+  <si>
+    <t>GLORIA DEI MINING</t>
+  </si>
+  <si>
+    <t>Avenue Lubefu N° 24 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1820620J</t>
+  </si>
+  <si>
+    <t>EVEREST MINING DR CONGO SARL</t>
+  </si>
+  <si>
+    <t>09, Av. Grand Séminaire, C/Kintambo-Kinshasa</t>
+  </si>
+  <si>
+    <t>A2032855K</t>
+  </si>
+  <si>
+    <t>EXCOMINES REPUBLIQUE DEMOCRATIQUE DU CONGO</t>
+  </si>
+  <si>
+    <t>Avenue Tombalbaye N°44-48  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2037222G</t>
+  </si>
+  <si>
+    <t>MASALA MINERALS  SARL</t>
+  </si>
+  <si>
+    <t>Avenue Buburu N°15  à KINSHASA/KALAMU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROMOTION DES MINES AU CONGO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PMC </t>
+  </si>
+  <si>
+    <t xml:space="preserve">02, Av. Lukusa, C/Gombe-Kinshasa </t>
+  </si>
+  <si>
+    <t>A1916805N</t>
+  </si>
+  <si>
+    <t>AFRIQUE OR MINING SARL</t>
+  </si>
+  <si>
+    <t>Immeuble Marie Jeanne Davier 2è  Niveau, Avenue Mpolo Maurice N° 37 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>RENZHEN INTERNATIONAL DEVELOPMENT INSTITUTE LIMITED</t>
+  </si>
+  <si>
+    <t>0001/BAX-20/I00 4138 K/Z</t>
+  </si>
+  <si>
+    <t>A1622904P</t>
+  </si>
+  <si>
+    <t>SOCIETE AGRO-PASTORALE ET MINIERE DU KIVU</t>
+  </si>
+  <si>
+    <t>Avenue des Aviateurs N° 08 à GOMA/NORD-KIVU</t>
+  </si>
+  <si>
+    <t>A1620841X</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DES MINES ET CARRIERES SARL</t>
+  </si>
+  <si>
+    <t>SOGEMICA</t>
+  </si>
+  <si>
+    <t>Blvd du 30 Juin, Immeuble Ruwenzori,  10ème Niveau,  Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2025794K</t>
+  </si>
+  <si>
+    <t>SOCIETE GOLIN RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>GOLIN RESOURCES</t>
+  </si>
+  <si>
+    <t>Immeuble Oasis, Bloc 02 , n° 505, Avenue Kasa-Vubu, Commune de Bandalungwa, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1410032 W</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE DEVELOPPEMENT ET DE RECONSTRUCTION</t>
+  </si>
+  <si>
+    <t>COMIDER</t>
+  </si>
+  <si>
+    <t>Nouvelles Galeries Présidentielles Local 90/177, C/Gombe-kinshasa</t>
+  </si>
+  <si>
+    <t>A1909012S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIETE YOROZU MINING </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SYM </t>
+  </si>
+  <si>
+    <t>30, Av du commerce, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1408658C</t>
+  </si>
+  <si>
+    <t>SPILL CONGO SARL</t>
+  </si>
+  <si>
+    <t>371, Av. Lubilanshi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES EXPLOITANTS ARTISANAUX MINIERS DE MASISI</t>
+  </si>
+  <si>
+    <t>21, Av. Pacification, Goma, Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A1511236F</t>
+  </si>
+  <si>
+    <t>TERRA KARA SARL</t>
+  </si>
+  <si>
+    <t>TERRA KARA</t>
+  </si>
+  <si>
+    <t>Avenue de l'Hôpital n° 11, Lubutu, Province du Maniema</t>
+  </si>
+  <si>
+    <t>A1109111 R</t>
+  </si>
+  <si>
+    <t>TIDIANE KONE &amp; FREDERICK</t>
+  </si>
+  <si>
+    <t>SO.T.K.F</t>
+  </si>
+  <si>
+    <t>106, Av. Faradje, C/Kasa-Vubu, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0807284C</t>
+  </si>
+  <si>
+    <t>ZHENGWEI TECHNIQUE COOPERATION SARL</t>
+  </si>
+  <si>
+    <t>SZTC</t>
+  </si>
+  <si>
+    <t>158, Blvd du 30 Juin, Immeuble Batetela,  C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1804530U</t>
+  </si>
+  <si>
+    <t>MASISI MINING SARLU</t>
+  </si>
+  <si>
+    <t>22, Av. Victoire, C/Kasa Vubu, Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARRIERES REUNIES DU KIVU </t>
+  </si>
+  <si>
+    <t>A1904827T</t>
+  </si>
+  <si>
+    <t>FIGA MINING</t>
+  </si>
+  <si>
+    <t>96, Av. Eringeti , Q/ Kyeshero C/goma</t>
+  </si>
+  <si>
+    <t>A1803931T</t>
+  </si>
+  <si>
+    <t>HAVILA INVESTMENTS SARL</t>
+  </si>
+  <si>
+    <t>HAVILA INVESTMENTS</t>
+  </si>
+  <si>
+    <t>Avenue Tourisme,  Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KAMUMER INTERNATIONAL INVESTEMENTS AND CONSULTING </t>
+  </si>
+  <si>
+    <t>17, Av. Haute Tension, C/Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1512949S</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT</t>
+  </si>
+  <si>
+    <t>N° 59, Avenue  Kwilu à KINSHA_x0002_SA/Bumbu</t>
+  </si>
+  <si>
+    <t>A0912866W.</t>
+  </si>
+  <si>
+    <t>KODO RESSOURCES</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 juin Im meuble RUWENZORI 1er  Etage à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1813353C</t>
+  </si>
+  <si>
+    <t>SOGEMIP MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Roi Baudouin N°  141  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1827599U</t>
+  </si>
+  <si>
+    <t>BINGOMWA MINES</t>
+  </si>
+  <si>
+    <t>8446, Av. Kasa Vubu, Imm. Triangle, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOPE EXPLORATION AND MINING COOPERATION </t>
+  </si>
+  <si>
+    <t>300, Av. Yolo, C/Limete-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1705347G</t>
+  </si>
+  <si>
+    <t>CHADILA</t>
+  </si>
+  <si>
+    <t>7759, Croisement des Av. Sénégalais et Nioki, Imm. SIS, App.3, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Kwilu</t>
+  </si>
+  <si>
+    <t>JONATHAN MIRUHO NAMU SHOMBOZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17E, Av. Lukunga, C/Ngaliema-Kinshasa                                                               </t>
+  </si>
+  <si>
+    <t>A1910766Z</t>
+  </si>
+  <si>
+    <t>KASAI RESSOURCES</t>
+  </si>
+  <si>
+    <t>01,  Av. Fidami, Q/Luyi , C/Ngaba-Kinshasa</t>
+  </si>
+  <si>
+    <t>A1826351N</t>
+  </si>
+  <si>
+    <t>AL HILAL MINING</t>
+  </si>
+  <si>
+    <t>2208, Av. Lac Moero, C/Lingwala- Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de la Solidarité Africaine</t>
+  </si>
+  <si>
+    <t>CMSA</t>
+  </si>
+  <si>
+    <t>71, Av. Kasaî C/Lubumbashi Lubuumbashi</t>
+  </si>
+  <si>
+    <t>Coopératives minières</t>
+  </si>
+  <si>
+    <t>A1803946K OLD</t>
+  </si>
+  <si>
+    <t>HANRUI METAL CONGO1 SARL OLD</t>
+  </si>
+  <si>
+    <t>HMC</t>
+  </si>
+  <si>
+    <t>239, Avenue Maduda, Quartier Biashara, Commune de Dilala, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1001383 Q</t>
+  </si>
+  <si>
+    <t>SOCIETE ANHUI CONGO D'INVESTISSEMENT MINIER</t>
+  </si>
+  <si>
+    <t>SACIM</t>
+  </si>
+  <si>
+    <t>09, Avenue du Port, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>A0701147F</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
+  </si>
+  <si>
+    <t>GECAMINES</t>
+  </si>
+  <si>
+    <t>A1418143M</t>
+  </si>
+  <si>
+    <t>COMBINED MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>Boulevard, Mobutu, Hotel de Poste, C/ Makiso-Tshopo</t>
+  </si>
+  <si>
+    <t>A13052242</t>
+  </si>
+  <si>
+    <t>A1613380M</t>
+  </si>
+  <si>
+    <t>RAMSES</t>
+  </si>
+  <si>
+    <t>KINSHASA</t>
+  </si>
+  <si>
+    <t>A1620421Q</t>
+  </si>
+  <si>
+    <t>SOCIETE MANGO TREE MINING SARL</t>
+  </si>
+  <si>
+    <t>LUBUMBASHI</t>
+  </si>
+  <si>
+    <t>A0704875H</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY</t>
+  </si>
+  <si>
+    <t>549, Avenue Adoula, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814788J</t>
+  </si>
+  <si>
+    <t>MACROLINK JIAYUAN MINING</t>
+  </si>
+  <si>
+    <t>MJM SARLU</t>
+  </si>
+  <si>
+    <t>2019, Avenue Chemin Public, Quartier Joli Site, Commune de Shituru, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0712818R</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLORATION MINIERE DU HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>SEMHT</t>
+  </si>
+  <si>
+    <t>207, Av. Kashobwe à Lubumbashi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>MCC RESOURCES</t>
+  </si>
+  <si>
+    <t>MCCR</t>
+  </si>
+  <si>
+    <t>119, Blvd Colonel Tshatshi, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>JXCOM SARL</t>
   </si>
   <si>
     <t>A0700172W</t>
   </si>
   <si>
-    <t>MMG</t>
-[...1427 lines deleted...]
-    <t>NM</t>
+    <t>ANVIL MINING CONGO</t>
+  </si>
+  <si>
+    <t>8034, Avenue Nyota, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0905972C</t>
+  </si>
+  <si>
+    <t>BOSS MINING</t>
+  </si>
+  <si>
+    <t>238, Avenue Route de Likasi, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700413A</t>
+  </si>
+  <si>
+    <t>NAMOYA MINING</t>
+  </si>
+  <si>
+    <t>07, Av. des Aviateurs 7È Étage Ubc Center,C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>ALPHAMIN BISIE MINING SA</t>
+  </si>
+  <si>
+    <t>ABM</t>
+  </si>
+  <si>
+    <t>7e Niveau Im. CROWN TOWER NIF A0705928C  Locaux 701-702  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0906438J</t>
   </si>
   <si>
     <t>LA MINIERE DE KALUKUNDI</t>
   </si>
   <si>
-    <t>A0906438J</t>
-[...650 lines deleted...]
-    <t>REGAL SUD KIVU</t>
+    <t>LAMIKAL</t>
+  </si>
+  <si>
+    <t>7537, Av. Changalele, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1827247M</t>
+  </si>
+  <si>
+    <t>Clément LETA MBAVU</t>
+  </si>
+  <si>
+    <t>LETA MBAVU</t>
+  </si>
+  <si>
+    <t>29, Rue Nguma , C/Ngaliema- Kinshasa</t>
+  </si>
+  <si>
+    <t>A1507008K</t>
+  </si>
+  <si>
+    <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
+  </si>
+  <si>
+    <t>CNMC SARL</t>
+  </si>
+  <si>
+    <t>Avenue Basoko n° 2, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1405813K</t>
+  </si>
+  <si>
+    <t>KALONGWE MINING SA</t>
+  </si>
+  <si>
+    <t>113, Avenue du 30 Juin, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1821178Q</t>
+  </si>
+  <si>
+    <t>LUILU RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>LRS</t>
+  </si>
+  <si>
+    <t>178, Avenue Moero, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1712131F</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE DEZIWA SAS</t>
+  </si>
+  <si>
+    <t>SOMIDEZ</t>
+  </si>
+  <si>
+    <t>Avenue KABALO N° 323  à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1809916Z</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS SARL</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS</t>
+  </si>
+  <si>
+    <t>14899, Avenue Lukolozwa, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1507009L</t>
+  </si>
+  <si>
+    <t>DIVINE LAND MINING SARL</t>
+  </si>
+  <si>
+    <t>DLM</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public, Quartier Jolie Site, Commune de Shituru, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A0906604P</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>KFM SARL</t>
+  </si>
+  <si>
+    <t>N°1, avenue Kisanfu, Concession CMOC KISANFU MINING, Localité kisanfu, Groupement Nguba, Chefferie de Bayeke, Territoire de Lubudi, Province du Lualaba, République Démocratique du Congo</t>
+  </si>
+  <si>
+    <t>A0906593C</t>
+  </si>
+  <si>
+    <t>NEW MINERALS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>NMI SARL</t>
+  </si>
+  <si>
+    <t>12, Avenue Lofoi, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>Nantong Zhafei</t>
+  </si>
+  <si>
+    <t>Zhafei</t>
+  </si>
+  <si>
+    <t>CLOE LOUANNES BRYAN CONSULTING AND TRADING SARL.</t>
+  </si>
+  <si>
+    <t>CLB CONSULTING AND TRADING SARL.</t>
+  </si>
+  <si>
+    <t>257, avenue Nyunzu Ville de Lubumbashi Province de Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A-1819188C</t>
+  </si>
+  <si>
+    <t>KINGA KILA MINING SASU</t>
+  </si>
+  <si>
+    <t>KIK</t>
+  </si>
+  <si>
+    <t>Av. Chemin public n° 310, Q. Latin, Commune de Manika, Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>A2295357Z</t>
+  </si>
+  <si>
+    <t>DITHER SARLU</t>
+  </si>
+  <si>
+    <t>District de Nyarugenge, Kigali, Rwanda</t>
+  </si>
+  <si>
+    <t>A2155976S</t>
+  </si>
+  <si>
+    <t>CONGO FAIR MINING SA</t>
+  </si>
+  <si>
+    <t>Avenue Dr Ngindu Kalala n° 6, Commune de Mont Ngafula, Ville Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1105861 J</t>
+  </si>
+  <si>
+    <t>PUNIA KASESE MINING S.A</t>
+  </si>
+  <si>
+    <t>PKM SA</t>
+  </si>
+  <si>
+    <t>Avenue Lt Col. Lukusa n° 316, Commune de la Gombe, Ville Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0700357X</t>
+  </si>
+  <si>
+    <t>SOCIETE DE TRAITEMENT DU TERRIL DE LUBUMBASHI SA</t>
+  </si>
+  <si>
+    <t>04, Avenue Laurent Désiré Kabila, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1009298T</t>
+  </si>
+  <si>
+    <t>KIPUSHI CORPORATION SA</t>
+  </si>
+  <si>
+    <t>KICO SA</t>
+  </si>
+  <si>
+    <t>Avenue de la Libération n° 1148-6, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>MMR SAS</t>
+  </si>
+  <si>
+    <t>0588, Avenue Route Kipushi, Quartier Somika, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1803946K</t>
+  </si>
+  <si>
+    <t>HANRUI METAL CONGO SARL</t>
+  </si>
+  <si>
+    <t>A1817903F</t>
+  </si>
+  <si>
+    <t>KAPONDA MINING RESOURCES</t>
+  </si>
+  <si>
+    <t>KMR SAS</t>
+  </si>
+  <si>
+    <t>N° 26-27, Route Kakontwe, Commune Panda, Ville de Likasi, Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1613991B</t>
+  </si>
+  <si>
+    <t>CONGO MOON MINING SARL</t>
+  </si>
+  <si>
+    <t>C.M.M SARL</t>
+  </si>
+  <si>
+    <t>Avenue des Chutes n° 444, Commune de Lubumbashi, Ville de Lubumbashi, Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2167973H</t>
+  </si>
+  <si>
+    <t>DOFA MINING SARL</t>
+  </si>
+  <si>
+    <t>DOFA</t>
+  </si>
+  <si>
+    <t>Immeuble N°1887, Avenue Moero, Quartier Mutashi, Commune de Manika, ville de Kolwezi, RDC</t>
+  </si>
+  <si>
+    <t>10 %</t>
+  </si>
+  <si>
+    <t>A2172342G</t>
+  </si>
+  <si>
+    <t>GOLDEN MINE INTERNATIONAL RDC SARL</t>
+  </si>
+  <si>
+    <t>GMI/RDC SARL</t>
+  </si>
+  <si>
+    <t>Cité du Fleuve Bloc 9, Appartement 45, Avenue Kingabwa, Quartier Kingabwa, Knshasa/Limete</t>
+  </si>
+  <si>
+    <t>A1106531M</t>
+  </si>
+  <si>
+    <t>AMUR SARL</t>
+  </si>
+  <si>
+    <t>AMUR</t>
+  </si>
+  <si>
+    <t>Avenue des Ibis n° 31, Commune de Goma, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A2217353M</t>
+  </si>
+  <si>
+    <t>WALI MINING INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>WALI SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mpolo Maurice n° 107, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A1309746J</t>
+  </si>
+  <si>
+    <t>CONGO JIA XIN SARL</t>
+  </si>
+  <si>
+    <t>CJX SARL</t>
+  </si>
+  <si>
+    <t>Avenue P.E Lumumba n° 247, Quartier Nguba, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu, RDC</t>
+  </si>
+  <si>
+    <t>A1408413B</t>
+  </si>
+  <si>
+    <t>LUALABA COPPER SMELTER</t>
+  </si>
+  <si>
+    <t>LCS SAS</t>
+  </si>
+  <si>
+    <t>311, Blvd Laurent Désiré Kabila, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>EPSILON GOLD MINES LTD</t>
+  </si>
+  <si>
+    <t>Epsilon</t>
+  </si>
+  <si>
+    <t>2809, Avenue Kamanyola, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1916886B</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING SARL</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING</t>
+  </si>
+  <si>
+    <t>1890, Avenue Nautique, Quartier Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Q2025075D</t>
+  </si>
+  <si>
+    <t>NOVCORPS SARLU</t>
+  </si>
+  <si>
+    <t>59, AVENUE VIRUNGA, GOMBE</t>
+  </si>
+  <si>
+    <t>A 1901250 F</t>
+  </si>
+  <si>
+    <t>KIVU MINERALS  SARL</t>
+  </si>
+  <si>
+    <t>Avenue LOKELE N° 03 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1508290D</t>
+  </si>
+  <si>
+    <t>SOCIETE INDUSTRIE MINIERE XINYUAN DE TONGLIAO</t>
+  </si>
+  <si>
+    <t>XINYUAN DE TONGLIAO</t>
+  </si>
+  <si>
+    <t>Avenue Simbale n° 06, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1812418T</t>
+  </si>
+  <si>
+    <t>SURYA MINES SARL</t>
+  </si>
+  <si>
+    <t>SURYA SARL</t>
+  </si>
+  <si>
+    <t>669, Avenue Kimbangu coin Kapenda, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>BARRICK GOLD CONGO SARL</t>
+  </si>
+  <si>
+    <t>BARRICK GOLD CONGO</t>
+  </si>
+  <si>
+    <t>A1607285M</t>
+  </si>
+  <si>
+    <t>EUGO INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>EUGO INVESTMENT</t>
+  </si>
+  <si>
+    <t>Avenue Muswil n° 561B, Commune de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1702980J</t>
+  </si>
+  <si>
+    <t>SOLEIL MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mandradelle n° 44, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>WORLD MINERAL RESSOURCES WMR</t>
+  </si>
+  <si>
+    <t>WMR</t>
+  </si>
+  <si>
+    <t>A1604102C</t>
+  </si>
+  <si>
+    <t>SABWE MINING SARL</t>
+  </si>
+  <si>
+    <t>18901, Rue Club Nautique, Quartier Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2290577D</t>
+  </si>
+  <si>
+    <t>STAR METAL COMPANY</t>
+  </si>
+  <si>
+    <t>18, Av.Kibati, Q/Industriel, C/Kapemba</t>
+  </si>
+  <si>
+    <t>A2208193F</t>
+  </si>
+  <si>
+    <t>PROMETAL SARL</t>
+  </si>
+  <si>
+    <t>PROMETAL</t>
+  </si>
+  <si>
+    <t>Avenue Ndjamena n° 497, Quartier Makutano, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2408661R</t>
+  </si>
+  <si>
+    <t>ANOVO MINING CONGO COMPANY SARL</t>
+  </si>
+  <si>
+    <t>AMCC</t>
+  </si>
+  <si>
+    <t>Nyola, Q/Marlinza, Commune et Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>TSHISANGAMA SIMEON MINING</t>
+  </si>
+  <si>
+    <t>TSM ENTREPRISE SARL</t>
+  </si>
+  <si>
+    <t>Avenue Usoke n° 7184, Quartier Industriel, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1911109X</t>
+  </si>
+  <si>
+    <t>TSONA MINING RDC</t>
+  </si>
+  <si>
+    <t>TSONA MINING</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Mondjiba N° 23  à KINSHASA/KINTAMBO</t>
+  </si>
+  <si>
+    <t>A0700161J</t>
+  </si>
+  <si>
+    <t>BANRO CONGO MINING SARL</t>
+  </si>
+  <si>
+    <t>BANRO</t>
+  </si>
+  <si>
+    <t>Avenue Moke N° 14, Complexe  Safricas, KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2412282C</t>
+  </si>
+  <si>
+    <t>ROCK MINING SARL</t>
+  </si>
+  <si>
+    <t>ROCK MINING</t>
+  </si>
+  <si>
+    <t>Avenue Clinique n° 179, Commune de la Gombe, Ville/Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A1723030C</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERE DU HAUT-KATANGA SARL</t>
+  </si>
+  <si>
+    <t>SEMHKAT</t>
+  </si>
+  <si>
+    <t>207, Avenue Kashobwe, Commune de Lubumbashi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A0901469Y</t>
+  </si>
+  <si>
+    <t>ADUMBI MINING SA</t>
+  </si>
+  <si>
+    <t>Avenue de la Paix N°  22389 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>CROWN MINING</t>
+  </si>
+  <si>
+    <t>KILO GOLDMINES SOMITURI</t>
+  </si>
+  <si>
+    <t>141 Adelaide St. West 12th Floor Toronto, ON, Canada M5H 3L5</t>
+  </si>
+  <si>
+    <t>SYLVER BLACK R</t>
+  </si>
+  <si>
+    <t>A17044611</t>
+  </si>
+  <si>
+    <t>COPROCO GROUP SARL</t>
+  </si>
+  <si>
+    <t>27, Av. Usoke, C/Kapenda-LUBUMBASHI</t>
+  </si>
+  <si>
+    <t>A1906957J</t>
+  </si>
+  <si>
+    <t>KIBARA MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Roi Baudoin,  N° 47 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>KIVU HOLDING MINING SARL</t>
+  </si>
+  <si>
+    <t>KHM</t>
+  </si>
+  <si>
+    <t>SOCIETE AGRO PASTORALE LEMERA SARL</t>
+  </si>
+  <si>
+    <t>11, Av. Kasongo  Q/Ndender,  C/Ibanda-BUKAVU</t>
+  </si>
+  <si>
+    <t>NOV CORP SARLU</t>
+  </si>
+  <si>
+    <t>KINDU</t>
+  </si>
+  <si>
+    <t>A2158215B</t>
+  </si>
+  <si>
+    <t>LADIA MINING SARL</t>
+  </si>
+  <si>
+    <t>24, Avenue Lumumba, Quartier Kasuku, Commune Kasuku, Ville de Kindu, Province du Maniema, RDC</t>
+  </si>
+  <si>
+    <t>A2401564C</t>
+  </si>
+  <si>
+    <t>UMOJA WETU SARL</t>
+  </si>
+  <si>
+    <t>Av. Patrice Emery Lumumba, Q. Ndendere, C/d’Ibanda/ Bukavu.</t>
+  </si>
+  <si>
+    <t>A1908334F</t>
+  </si>
+  <si>
+    <t>STANBUD SARLU</t>
+  </si>
+  <si>
+    <t>255, Av. P.E. Lumumba  C/Ibanda-BUKAVU</t>
+  </si>
+  <si>
+    <t>A1309713D</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENT RICA</t>
+  </si>
+  <si>
+    <t>21, Av. Industriel,  C/Ibanda-BUKAVU</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES ARTISANAUX MINIERS AU CONGO SARL</t>
+  </si>
+  <si>
+    <t>CDMC SARL</t>
+  </si>
+  <si>
+    <t>A216777W</t>
+  </si>
+  <si>
+    <t>MUKEVERWA METAL SARL</t>
+  </si>
+  <si>
+    <t>Avenue Sankuru, N°20 à  KINSHASA/KINTAMBO</t>
+  </si>
+  <si>
+    <t>A0700540W</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE COMMERCE SARL</t>
+  </si>
+  <si>
+    <t>SOGECOM SARL</t>
+  </si>
+  <si>
+    <t>197, Avenue P.E Lumumba, Quartier Ndendere, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1818154D</t>
+  </si>
+  <si>
+    <t>JIN XUN CONGO MINING SARL</t>
+  </si>
+  <si>
+    <t>928, Avenue Ungungandu, Quartier Latin, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A2282622G</t>
+  </si>
+  <si>
+    <t>ZHAN FEI MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue remy matamba n° 8998 à LUALABA/ KOLWEZI</t>
+  </si>
+  <si>
+    <t>A1805938A</t>
+  </si>
+  <si>
+    <t>MINERAL METAL TECHNOLOGY  SARL</t>
+  </si>
+  <si>
+    <t>MMT SARL</t>
+  </si>
+  <si>
+    <t>650, Rte Nzilo, Kolwezi, Territoire de Mutshatsha, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1810170A</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGO CHENGTUN NEW MATERIALS SASU</t>
+  </si>
+  <si>
+    <t>CONGO CHENGTUN NEW MATERIALS SASU</t>
+  </si>
+  <si>
+    <t>Route Nzito/Kambimbi  à MUTSHATSHA/ LUALABA</t>
+  </si>
+  <si>
+    <t>A1608603 U</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>Avenue Industrielle N° 771  à KOLWEZI/LUALABA</t>
+  </si>
+  <si>
+    <t>A1716204H</t>
+  </si>
+  <si>
+    <t>BROTHER MINING SASU</t>
+  </si>
+  <si>
+    <t>BMS</t>
+  </si>
+  <si>
+    <t>208, Avenue Banza Moma,  Quartier Mutoshi, Commune de Manika,  Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1621091T</t>
+  </si>
+  <si>
+    <t>XIN HAO MINING SARL</t>
+  </si>
+  <si>
+    <t>N°44, Avenue Mandrandele, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A2319986A</t>
+  </si>
+  <si>
+    <t>BLESSING CONGO MINING SARL</t>
+  </si>
+  <si>
+    <t>BLM SARL</t>
+  </si>
+  <si>
+    <t>Quartier Kyeshelo, Ville de Goma, Province du Nord-Kivu, RDC</t>
+  </si>
+  <si>
+    <t>A0900876N</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICAN RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>GAR SARL</t>
+  </si>
+  <si>
+    <t>1064, Route Likasi, Village Tumbwe, Kipushi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>HUACHIN METAL MINING</t>
+  </si>
+  <si>
+    <t>A1205441Q</t>
+  </si>
+  <si>
+    <t>KASTRO SARL</t>
+  </si>
+  <si>
+    <t>A19165016N</t>
+  </si>
+  <si>
+    <t>MINEXX SARL</t>
+  </si>
+  <si>
+    <t>MN SARL</t>
+  </si>
+  <si>
+    <t>Avenue des Tulipiers n° 15,  Quartier des Volcans, Ville de Goma, Province du Nord-Kivu, RDC</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU KATANGA SASU</t>
+  </si>
+  <si>
+    <t>SOMIKA SASU</t>
+  </si>
+  <si>
+    <t>588, Route Kipushi, Quartier Kisanga, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>CONGO RESSOURCES MINING SARLU</t>
+  </si>
+  <si>
+    <t>CRM SARLU</t>
+  </si>
+  <si>
+    <t>90, Avenue du Lac,  Quartier Himbi II, Commune et Ville de Goma, Province du Nord-Kivu, RDC</t>
+  </si>
+  <si>
+    <t>A 0814790 L</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO SAS</t>
+  </si>
+  <si>
+    <t>MIKAS SAS</t>
+  </si>
+  <si>
+    <t>Bâtiment CDM, Quartier Joli Site, Commune Annexe, Route Likasi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>MEDICI MINING  SARL</t>
+  </si>
+  <si>
+    <t>MEDICI MINING SARL</t>
+  </si>
+  <si>
+    <t>RUBAMIN SARL</t>
+  </si>
+  <si>
+    <t>26 &amp; 27, Rte Kankontwe, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1810064A</t>
+  </si>
+  <si>
+    <t>BAUDOUIN MINING SARL</t>
+  </si>
+  <si>
+    <t>444, Avenue de Chute, Quartier Makutano, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1500849Q</t>
+  </si>
+  <si>
+    <t>MINING PROGRESS COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kasaï n° 102, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>CNC HUACHIN MABENDE</t>
+  </si>
+  <si>
+    <t>A1702709P</t>
+  </si>
+  <si>
+    <t>MAZAL CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bokasa n° 530, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1800220K</t>
+  </si>
+  <si>
+    <t>SOCIETE LMTD SARL</t>
+  </si>
+  <si>
+    <t>LMTD SARL</t>
+  </si>
+  <si>
+    <t>Avenue Gambela n°538, Lubumbashi, Haut-katanga</t>
+  </si>
+  <si>
+    <t>A1622449U</t>
+  </si>
+  <si>
+    <t>SOCIETE DE MINES D'OR RESOURCES SARLU</t>
+  </si>
+  <si>
+    <t>MINOR SARLU</t>
+  </si>
+  <si>
+    <t>Avenue des Ambassadeurs n° 05, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A1618200C</t>
+  </si>
+  <si>
+    <t>ESPACE POLYD'OR SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lukadi n°08, Limete, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1512397S</t>
+  </si>
+  <si>
+    <t>CONGO GEOLOGIST GALAXY Sarl</t>
+  </si>
+  <si>
+    <t>Avenue Tombalbaye n°12, Gombe/Kinshasa</t>
+  </si>
+  <si>
+    <t>A1805365C</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE CONSULTANCE</t>
+  </si>
+  <si>
+    <t>SOGECO</t>
+  </si>
+  <si>
+    <t>Avenue des Aviateurs, N° 8,  à GOMA/NORD - KIVU</t>
+  </si>
+  <si>
+    <t>A1303409 W</t>
+  </si>
+  <si>
+    <t>KALIKA MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lubefu n° 45,  Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1901280N</t>
+  </si>
+  <si>
+    <t>NEK MINING SARL</t>
+  </si>
+  <si>
+    <t>Imm Batetela App n°04, Blvr 30Juin, Gombe/Kinshasa</t>
+  </si>
+  <si>
+    <t>A1806039K</t>
+  </si>
+  <si>
+    <t>VALLEY MINING GROUP SAS</t>
+  </si>
+  <si>
+    <t>Batetela n°10, Gombe/KINSHASA</t>
+  </si>
+  <si>
+    <t>A1888372W</t>
+  </si>
+  <si>
+    <t>KALORDIA MINING LOGISTIQUE ET SERVICES ENTREPRISES SARL</t>
+  </si>
+  <si>
+    <t>02 Punda, C/Lubumbashi, Haut-katanga</t>
+  </si>
+  <si>
+    <t>A1311427L</t>
+  </si>
+  <si>
+    <t>RANDGOLD RESOURCES CONGO Sarl</t>
+  </si>
+  <si>
+    <t>Tombalbaye n°4239, Gombe/Kinshasa</t>
+  </si>
+  <si>
+    <t>K453278T</t>
+  </si>
+  <si>
+    <t>AFRIGO MINING SARL</t>
+  </si>
+  <si>
+    <t>N°20, Avenue Mboyo, Kinshasa/Kitambo</t>
+  </si>
+  <si>
+    <t>A1822731D</t>
+  </si>
+  <si>
+    <t>TITAN MINERALS SA</t>
+  </si>
+  <si>
+    <t>Immeuble, Ambassade, Avenue Plateau n°3379 Gombe/Ville-province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1808372W</t>
+  </si>
+  <si>
+    <t>KATANGA STRATEGIC RESOURCES AND OPERATION</t>
+  </si>
+  <si>
+    <t>Avenue Kafubu n° 18, Commune de Kampemba, Ville de Lubumbashi, Province du Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1807132Y</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ SAMTA NATURAL RESOURCES CONGO SAS</t>
+  </si>
+  <si>
+    <t>AVENUE LUPUMBU N°310, LUBUMBASHI/ PROVINCE DU HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1818636 H</t>
+  </si>
+  <si>
+    <t>ADVANCE INDUSTRY CONGO</t>
+  </si>
+  <si>
+    <t>AVENUE CIRCULAIRE N°2697, LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1405389Z</t>
+  </si>
+  <si>
+    <t>LA GRACE DE DIEU SARL</t>
+  </si>
+  <si>
+    <t>09Tuzolana, Ngaliema/Kinshasa</t>
+  </si>
+  <si>
+    <t>A1901088E</t>
+  </si>
+  <si>
+    <t>NOUVELLE FRONTIÈRE SARL</t>
+  </si>
+  <si>
+    <t>Concession Utex Loft 11-3, Av. Colonel Mondjiba n° 372, Commune de Ngaliema, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A1815639U</t>
+  </si>
+  <si>
+    <t>Société MATA SARL</t>
+  </si>
+  <si>
+    <t>1674,Av. Kamina, Kolwezi/Lualaba</t>
+  </si>
+  <si>
+    <t>A 0909048 W</t>
+  </si>
+  <si>
+    <t>Société MC TWIGA INDUSTRIES SARL</t>
+  </si>
+  <si>
+    <t>2059,Av.BIAYI, Lubulbashi-Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1403904K</t>
+  </si>
+  <si>
+    <t>Société KATANGA TECHNIQUE TRADING Sarl</t>
+  </si>
+  <si>
+    <t>Société KAYANGA TECHNIQUE TRADING Sarl</t>
+  </si>
+  <si>
+    <t>Avenue du Golf n°05, Likasi/Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1621245L</t>
+  </si>
+  <si>
+    <t>SOCIETE DIVISHO SARL</t>
+  </si>
+  <si>
+    <t>DIVISHO SARL</t>
+  </si>
+  <si>
+    <t>Avenue Saka N° 05  à KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>A1916183M</t>
+  </si>
+  <si>
+    <t>CONGO MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue des Inflammables N°26  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>STAR ALLIANCE PLUS S.A</t>
+  </si>
+  <si>
+    <t>Avenue Citronnier n°05, Kinshasa/Gombe</t>
+  </si>
+  <si>
+    <t>A2326698W</t>
+  </si>
+  <si>
+    <t>GLOBAL MINING DEVELOPMENT SARL</t>
+  </si>
+  <si>
+    <t>Avenue Industriel, n° 230B, 2ème Rue, Commune de Limete, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2306000 Y</t>
+  </si>
+  <si>
+    <t>DISCOVERY MINING CONGO SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kimwenza n°100, Kinshasa/Mont-Ngafula</t>
+  </si>
+  <si>
+    <t>A2500588S</t>
+  </si>
+  <si>
+    <t>MFK MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Roi Baudouin  n°47, Immeuble Magistrat 1er étage, appartement 01, Kinshasa/Gombe</t>
+  </si>
+  <si>
+    <t>A2432637C</t>
+  </si>
+  <si>
+    <t>CUPITOR MINING SA</t>
+  </si>
+  <si>
+    <t>N°10, Avenue Bobiladawa, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1815214H</t>
+  </si>
+  <si>
+    <t>TEMBO MINING AND SERVICE SARL</t>
+  </si>
+  <si>
+    <t>N°26, Boulevard Mobutu, Makiso, Kisangani/Tshopo</t>
+  </si>
+  <si>
+    <t>A2320816C</t>
+  </si>
+  <si>
+    <t>LUVUA RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Panda N°8004, Lubumbashi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2217483D</t>
+  </si>
+  <si>
+    <t>PANDA MINING SARL</t>
+  </si>
+  <si>
+    <t>N°176, Salongo, Kolwezi/Lualaba</t>
+  </si>
+  <si>
+    <t>A 2029077D</t>
+  </si>
+  <si>
+    <t>DIESEL MINING KATANGA SARL</t>
+  </si>
+  <si>
+    <t>N°272, Kambove, Lubumbashi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1918644M</t>
+  </si>
+  <si>
+    <t>CM MINING SARLU</t>
+  </si>
+  <si>
+    <t>Mpolo Maurice n°1060, Kinshasa/Gombe</t>
+  </si>
+  <si>
+    <t>A2154703J</t>
+  </si>
+  <si>
+    <t>CONGO GLOBAL MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Route Etain, N°03 à  LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A1601877J</t>
+  </si>
+  <si>
+    <t>MUKONO KWA MUKONO MU KAZI GROUPE SARL</t>
+  </si>
+  <si>
+    <t>MUKONO KWA MUKONO MU KAZI GROUP SARL</t>
+  </si>
+  <si>
+    <t>Avenue Sakania n°349, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>A2420976C</t>
+  </si>
+  <si>
+    <t>MINING BUSINESS SERVICES CORPORATION SARLU</t>
+  </si>
+  <si>
+    <t>1044, Avenue Ulindi, Quartier Malela, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0708211 J</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF AFRICA SA</t>
+  </si>
+  <si>
+    <t>Avenue Usoke n° 144, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 1720817 X</t>
+  </si>
+  <si>
+    <t>CONGOLESE COBALT MANAGEMENT SARL</t>
+  </si>
+  <si>
+    <t>Local 504, Futur Tower, Bld du 30 juin, Kinshasa/Gombe</t>
+  </si>
+  <si>
+    <t>A1902132P</t>
+  </si>
+  <si>
+    <t>IN PUT MINING SARL</t>
+  </si>
+  <si>
+    <t>Immeuble COMIMO, Appartement n°12 Ville-Province de Kinshasa/Gombe</t>
+  </si>
+  <si>
+    <t>A 1905730 N</t>
+  </si>
+  <si>
+    <t>Société  KIFUMPA MINING SARL</t>
+  </si>
+  <si>
+    <t>Société KIFUMPA MINING SARL</t>
+  </si>
+  <si>
+    <t>470, Avenue Tuidi, Bandalungwa, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1827087N</t>
+  </si>
+  <si>
+    <t>BM GLOBAL BUSINESS SARL</t>
+  </si>
+  <si>
+    <t>27, Kimbondo, Ibanda, Bukavu, Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1205579 D</t>
+  </si>
+  <si>
+    <t>IVANHOE MINES EXPLORATION DRC Sarl</t>
+  </si>
+  <si>
+    <t>1148-6, Avenue de la Libération, Q/Golf les battants, Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>A1521586F</t>
+  </si>
+  <si>
+    <t>LES CARRIERES DU CONGO SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kwango n°130, Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1309578B</t>
+  </si>
+  <si>
+    <t>DECO ROOM SARL</t>
+  </si>
+  <si>
+    <t>Croisement des Avenues Adoula et Chaussé n°114</t>
+  </si>
+  <si>
+    <t>TANGANYIKA MINERALS SA</t>
+  </si>
+  <si>
+    <t>Avenue Industrielle n°103, Kalemie/Tanganyika</t>
+  </si>
+  <si>
+    <t>A1706604Y</t>
+  </si>
+  <si>
+    <t>MINOCOM MINING SAS</t>
+  </si>
+  <si>
+    <t>MINOCOM</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Tshatshi n° 119, Commune de la Gombe, Ville-Province de Kinshasa, RD-Congo</t>
+  </si>
+  <si>
+    <t>A2291333A</t>
+  </si>
+  <si>
+    <t>DILOLO METAL AND RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>Immeuble CTC, Avenue Wagenia n° 10, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2924048Q</t>
+  </si>
+  <si>
+    <t>KIBARA PROSPECTING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Muswill n° 561, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2303542F</t>
+  </si>
+  <si>
+    <t>KALONDA AMISI MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mont Virunga n° 59, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2419142J</t>
+  </si>
+  <si>
+    <t>AMG MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Marine n° 32, Commune de Ngaliema, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A1604620Q</t>
+  </si>
+  <si>
+    <t>ELIM MINING SARL</t>
+  </si>
+  <si>
+    <t>13ème Rue Industriel n° 82, Commune de Limete, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2329129 N</t>
+  </si>
+  <si>
+    <t>CHRIS MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Bitefu n° 03, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2514082K</t>
+  </si>
+  <si>
+    <t>GLOBAL ACQUISITION GROUP HOLDING ET PARTNERS</t>
+  </si>
+  <si>
+    <t>n° 25, Immeuble MK Tower, Avenue de l'Equateur, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2157188K</t>
+  </si>
+  <si>
+    <t>PEGMAN SARL</t>
+  </si>
+  <si>
+    <t>Avenue Maman Sifa n° 03, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2203099T</t>
+  </si>
+  <si>
+    <t>PAJECLEM CONGO CONSULTING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public n° 26, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1901659A</t>
+  </si>
+  <si>
+    <t>GLOBAL GOLD MINING SARL</t>
+  </si>
+  <si>
+    <t>Immeuble Onatra, 1 Shopping Mall/M98, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2179274R</t>
+  </si>
+  <si>
+    <t>RDC EN MARCHE SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Erminio n° 03, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2289501J</t>
+  </si>
+  <si>
+    <t>KAMPEMBA CORPORATION SAS</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba n° 1233, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A2162432K</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE ORIENT INDUSTRIELLE SARL</t>
+  </si>
+  <si>
+    <t>n° 01, Croisement des avenues Katanga et Colonel Lukusa, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2291155T</t>
+  </si>
+  <si>
+    <t>MABANGA SHINING SARLU</t>
+  </si>
+  <si>
+    <t>Immeuble Nathalie, Boulevard du 30 Juin n° 82, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1616095N</t>
+  </si>
+  <si>
+    <t>LUALABA MINING RESOURCES</t>
+  </si>
+  <si>
+    <t>Route Kakontwe n° 26-27, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2207148U</t>
+  </si>
+  <si>
+    <t>VIHAR MINING SARL</t>
+  </si>
+  <si>
+    <t>Route Likasi n° 5460, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1414007R</t>
+  </si>
+  <si>
+    <t>GROUPE CONGO DEVELOPPEMENT SARLU</t>
+  </si>
+  <si>
+    <t>02, Delphine Tshiswaka, Quartier Golf Munua Faustin , Commune de Lubumbashi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2154538E</t>
+  </si>
+  <si>
+    <t>MAÏSHA MULTI-SERVICES MINING</t>
+  </si>
+  <si>
+    <t>MAÏSHA MULTI-SERVICES MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Manongo n° 22, Commune de Ngaliema, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2201226H</t>
+  </si>
+  <si>
+    <t>KATANGA MINERALS SARL</t>
+  </si>
+  <si>
+    <t>KAMI</t>
+  </si>
+  <si>
+    <t>Avenue Kato n° 01, Quartier Industriel, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1910306C</t>
+  </si>
+  <si>
+    <t>PIERRE D'OREE SARL</t>
+  </si>
+  <si>
+    <t>PIDO</t>
+  </si>
+  <si>
+    <t>112, OUA, Commune de Lukunga, Ville de Kalemie, Province du Tanganyika, RDC</t>
+  </si>
+  <si>
+    <t>A2159138E</t>
+  </si>
+  <si>
+    <t>SOCIETE AMANI SARLU</t>
+  </si>
+  <si>
+    <t>AMANI SARLU</t>
+  </si>
+  <si>
+    <t>Avenue de la Justice n° 13 à LIKASI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1822604Q</t>
+  </si>
+  <si>
+    <t>MNAZI TRADING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kapenda n° 53, Commune de Lubumbashi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2033256W</t>
+  </si>
+  <si>
+    <t>NATIONAL METAL SARL</t>
+  </si>
+  <si>
+    <t>NM SARL</t>
+  </si>
+  <si>
+    <t>1584, Avenue du 30Juin, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>TIRAN MINING Sarl</t>
+  </si>
+  <si>
+    <t>Chaussée de kasenga N 31 à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A0805299 U</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERES</t>
+  </si>
+  <si>
+    <t>Avenue des Poids Lourds n°12  à KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>A0700201 C</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ MINIERE DU KASAÏ</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ MINIERE DU KASÏ</t>
+  </si>
+  <si>
+    <t>N° 04, Place de la Coopération  à MBUJI-MAYI/KASAI-ORIENTAL</t>
+  </si>
+  <si>
+    <t>RESHINE CONGO</t>
+  </si>
+  <si>
+    <t>N 2514,Avenue de la Revolution, Q/GAMBELA II LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1800549S</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LA LUKAYA S.A</t>
+  </si>
+  <si>
+    <t>Avenue de la Justice n°83, Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1710145X</t>
+  </si>
+  <si>
+    <t>KAMBOVE MINING SAS</t>
+  </si>
+  <si>
+    <t>02, Avenue Basoko, Quartier Lido Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>KOBOLD EXPLORATION DRC SA</t>
+  </si>
+  <si>
+    <t>Immeuble Aimé Tower, 6ème étage , Appt N° 6B, Avenue Uvira n° 60, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A190310Z</t>
+  </si>
+  <si>
+    <t>FUTURE MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Immeuble 4ème étage Appartement B, Avenue Pumbu n°81/71, Kinshasa/Gombe</t>
+  </si>
+  <si>
+    <t>A1007578Z</t>
+  </si>
+  <si>
+    <t>Sté LA TERRE COMPANY</t>
+  </si>
+  <si>
+    <t>Avenue Walungu N°29008   KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>A 0800967 L</t>
+  </si>
+  <si>
+    <t>CONGO MOTORS SPRL</t>
+  </si>
+  <si>
+    <t>33, AVENUE KABASELE à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>Société ELIKA BUSINESS Sarl</t>
+  </si>
+  <si>
+    <t>29, Avenue Lubembe, Quartier Lido Golf Ville de Lubumbashi/Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1621134Q</t>
+  </si>
+  <si>
+    <t>YASH TRADING SARL</t>
+  </si>
+  <si>
+    <t>Route Lubumbashi n° 80, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1812424</t>
+  </si>
+  <si>
+    <t>GREEN MINING SARL</t>
+  </si>
+  <si>
+    <t>747/Route Likasi, C/Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>RESSOURCES RENOUVELABLES YING XING SARL</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>MINING MINERALS RESOURCES S.A.S</t>
+  </si>
+  <si>
+    <t>588, Rte Kipushi, Q/Somika, C/annexe-Lshi</t>
+  </si>
+  <si>
+    <t>MINING AND ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>A1809166J</t>
+  </si>
+  <si>
+    <t>EPSILON SARL</t>
+  </si>
+  <si>
+    <t>CONGO DONFANG INTERNATIONAL MINING SA</t>
+  </si>
+  <si>
+    <t>Rte Likasi, Q/Joli City, C/annexe, Lshi</t>
+  </si>
+  <si>
+    <t>A2164661H</t>
+  </si>
+  <si>
+    <t>CONGO PROGRESS MINING S.A</t>
+  </si>
+  <si>
+    <t>Avenue Mpolo Maurice nº 02, à Kinshasa/Gombe</t>
+  </si>
+  <si>
+    <t>BMS MINING SERVICE</t>
+  </si>
+  <si>
+    <t>3 Boulevard Du 30 Juin ; Ville Kinshasa</t>
+  </si>
+  <si>
+    <t>A2031137S</t>
+  </si>
+  <si>
+    <t>MAKOKO SA</t>
+  </si>
+  <si>
+    <t>1148-6 avenue de la Libération,  Quartier  Golf les battants , Commune de Lubumbashi, Ville de Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>MM MINING</t>
+  </si>
+  <si>
+    <t>Route de Kasenga, à Mukunta-Kakana</t>
+  </si>
+  <si>
+    <t>A2424490X</t>
+  </si>
+  <si>
+    <t>WAVES RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>WAVES-R SARL</t>
+  </si>
+  <si>
+    <t>Avenue de la Mission n° 4260A, Quartier Golf, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>ALPHA MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue de l'Etain n° 03, Quartier Makomeno, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>KABULUNGU-KAMILOMBE MINING SAS</t>
+  </si>
+  <si>
+    <t>KKM</t>
+  </si>
+  <si>
+    <t>Avenue de la Justice n° 76, Imm. Sky View local 505, Quartier des Cliniques, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1916107E</t>
+  </si>
+  <si>
+    <t>CONGO MINES SERVICES SARL</t>
+  </si>
+  <si>
+    <t>CMS</t>
+  </si>
+  <si>
+    <t>N° 533 Bis, Avenue Snel, Quartier Maman Mobutu, Commune de Mont-Ngafula, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2220062G</t>
+  </si>
+  <si>
+    <t>MOKOTO BUSINESS SARL</t>
+  </si>
+  <si>
+    <t>MOKOTO BUSINESS</t>
+  </si>
+  <si>
+    <t>Avenue Kikara, Logo Doka, Haut-Uélé</t>
+  </si>
+  <si>
+    <t>A2428352U</t>
+  </si>
+  <si>
+    <t>KERITH RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue de l'OUA n° 01, Commune de Kintambo, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2167331K</t>
+  </si>
+  <si>
+    <t>NAMWANA EXPLORATION SA</t>
+  </si>
+  <si>
+    <t>Avenue de la Libération n° 1148-6, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2040755X</t>
+  </si>
+  <si>
+    <t>KUBOL MINING</t>
+  </si>
+  <si>
+    <t>KUBOL MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Révolution n° 1640, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2298296T</t>
+  </si>
+  <si>
+    <t>RMC Mining</t>
+  </si>
+  <si>
+    <t>RMC</t>
+  </si>
+  <si>
+    <t>Avenue Bismarck n° 03, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2176826F</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DU KIVU SARL</t>
+  </si>
+  <si>
+    <t>Avenue Ruzizi n° 22, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2175104J</t>
+  </si>
+  <si>
+    <t>LUSHIKA MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kathy Katshung n° 11, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1404687L</t>
+  </si>
+  <si>
+    <t>KATANGA STAR COMPANY SARL</t>
+  </si>
+  <si>
+    <t>N°2, Avenue  KAMATANDA à  LIKASI/ KATANGA</t>
+  </si>
+  <si>
+    <t>A1825157Q</t>
+  </si>
+  <si>
+    <t>LIONS CRUSHER SARL</t>
+  </si>
+  <si>
+    <t>Avenue Changalele, N°103 à LUBUMBASHI/HAUT - KATANGA</t>
+  </si>
+  <si>
+    <t>A1807047F</t>
+  </si>
+  <si>
+    <t>SWAKALA SAS PROMINES</t>
+  </si>
+  <si>
+    <t>Av NYANZA N 03 C/KAMPEMBA à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>NBB ET FRERES SARL</t>
+  </si>
+  <si>
+    <t>35, Avenue Tanganyika, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>PALM CONSTELLATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Mondjiba  N° 372  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1920510Q</t>
+  </si>
+  <si>
+    <t>SALEM MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kasavubu, Cité Oasis local A07, Commune de Bandalungwa, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2166539Z</t>
+  </si>
+  <si>
+    <t>WAGENYAA SARL</t>
+  </si>
+  <si>
+    <t>Avenue de l'Eglise n° 03, Ville de Kisangani, Province de la Tshopo, RDC</t>
+  </si>
+  <si>
+    <t>A1822549F</t>
+  </si>
+  <si>
+    <t>MOORE GOLD SAS</t>
+  </si>
+  <si>
+    <t>¨MOORE GOLD SAS</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu n° 40, Commune et  Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2421064Y</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE PANGI SARL</t>
+  </si>
+  <si>
+    <t>Avenue Nation n° 11, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1700882D</t>
+  </si>
+  <si>
+    <t>YAYA KIMPA VITA MINING SARLU</t>
+  </si>
+  <si>
+    <t>N° 23, Avenue Tulipier, Quartier Les Volcans, Commune et Ville de Goma, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2412130M</t>
+  </si>
+  <si>
+    <t>GOR SARL</t>
+  </si>
+  <si>
+    <t>Avenue de l'Ecole n° 10, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1816652W</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE KIMBANGUISTE SARL</t>
+  </si>
+  <si>
+    <t>Avenue Saïo N° 2210  à KINSHASA/KASA-VUBU</t>
+  </si>
+  <si>
+    <t>A2424312D</t>
+  </si>
+  <si>
+    <t>SOCIETE 4T MINING SARL</t>
+  </si>
+  <si>
+    <t>Croisement des avenus Olive Lembe et Parc Garamba n° 01, Ville de Kolwezi, Province du Lulalaba</t>
+  </si>
+  <si>
+    <t>A1913929M</t>
+  </si>
+  <si>
+    <t>LA GRACE F.U.J SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lac Moero n° 235, Commune de Lingwala, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1827532X</t>
+  </si>
+  <si>
+    <t>WALIKALE MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Corniche N° 18, Commune Ibanda, Ville de Bukavu, Province du Sud)-Kivu</t>
+  </si>
+  <si>
+    <t>A2167259G</t>
+  </si>
+  <si>
+    <t>NURU EXPLORATION SARL</t>
+  </si>
+  <si>
+    <t>2021, Avenue Changalele, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1906918R</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE MIKUBA RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Walungu n° 01, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2419158Z</t>
+  </si>
+  <si>
+    <t>YETU MINING INVEST SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Wagenia, Immeuble Baobab Local 3B3, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2317294 Z</t>
+  </si>
+  <si>
+    <t>DOMY MINING SARL</t>
+  </si>
+  <si>
+    <t>Boulevard Félix Antoine Tshisekedi n° 215, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1715564M</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU SANKURU UPRONACO MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bukasa n° 22, Commune de Limété, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2223678M</t>
+  </si>
+  <si>
+    <t>JIANG SU MINING SARLU</t>
+  </si>
+  <si>
+    <t>Immeuble Kavali Center, Local 4-2-3; Avenue Mutombo Katshi n° 10/13, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2171644W</t>
+  </si>
+  <si>
+    <t>TIALMASA MULTI SERVICES SARL</t>
+  </si>
+  <si>
+    <t>N° 10, Avenue Aimé, Quartier Nautique, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1721220K</t>
+  </si>
+  <si>
+    <t>NGONDO MINING SARL</t>
+  </si>
+  <si>
+    <t>Route de Likasi n° 238, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1911865T</t>
+  </si>
+  <si>
+    <t>GICHON KASONGO SAS</t>
+  </si>
+  <si>
+    <t>Route Munana n° 30, Commune de Kamalondo, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2172647N</t>
+  </si>
+  <si>
+    <t>GASM APPRO SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Lubilanshi n° 587/33, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2311098P</t>
+  </si>
+  <si>
+    <t>EXPLOREX SARLU</t>
+  </si>
+  <si>
+    <t>Boulevard Patrice Emery Lumumba n° 211, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2405737N</t>
+  </si>
+  <si>
+    <t>SHABA MINING RDC</t>
+  </si>
+  <si>
+    <t>Avenue Industriel n° 261, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1703029M</t>
+  </si>
+  <si>
+    <t>UNITED COMINIERE SAS</t>
+  </si>
+  <si>
+    <t>Avenue Comité urbain n° 17, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>DFSA MINING CONGO</t>
+  </si>
+  <si>
+    <t>DMC SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lubefu n° 27, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1916905X</t>
+  </si>
+  <si>
+    <t>BIENVIEW MINING SARL</t>
+  </si>
+  <si>
+    <t>BIENVIEW MINING</t>
+  </si>
+  <si>
+    <t>18901, Avenue Club Nautique, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2150245N</t>
+  </si>
+  <si>
+    <t>KALIMA MINING COMPANY SA</t>
+  </si>
+  <si>
+    <t>KALIMA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>316, av. Lt. Col. Lukusa, Quartier Golf, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>MISOLE MINING SARL</t>
+  </si>
+  <si>
+    <t>MISOLE MINING</t>
+  </si>
+  <si>
+    <t>310, Avenue Chemin Public, Quartier Latin, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>JIN CHEN (KATAMBA MINING)</t>
+  </si>
+  <si>
+    <t>JIN CHEN</t>
+  </si>
+  <si>
+    <t>A2152771J</t>
+  </si>
+  <si>
+    <t>KABARE GOLD MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Patrice Emery LU-MUMBA, N° 843 à BUKAVU/ SUD-KIVU</t>
+  </si>
+  <si>
+    <t>A22818828T</t>
+  </si>
+  <si>
+    <t>RDC METAL SARLU</t>
+  </si>
+  <si>
+    <t>Avenue de l'Etain n° 03, Quartier Makomeno, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1508529N</t>
+  </si>
+  <si>
+    <t>LIVE IN GROUP SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kasai n° 100, Commune te Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2026743R</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE ITURI MINERAL SARL</t>
+  </si>
+  <si>
+    <t>Avenue OUA n° 26, Quartier Basoko, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2032439A</t>
+  </si>
+  <si>
+    <t>NEW CONTINENT MINERALS SARL</t>
+  </si>
+  <si>
+    <t>NEW CONTINENT MINERALS</t>
+  </si>
+  <si>
+    <t>Avenue de la Résidence n° 06, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1000223F</t>
+  </si>
+  <si>
+    <t>GROUPE SIX SARL</t>
+  </si>
+  <si>
+    <t>A2037334D</t>
+  </si>
+  <si>
+    <t>GEOCORE SARL</t>
+  </si>
+  <si>
+    <t>GEOCORE</t>
+  </si>
+  <si>
+    <t>Avenue du Cuivre n° 14, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1912147A</t>
+  </si>
+  <si>
+    <t>MICHEE MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bangala n° 25, Commune de Kintambo, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>En développement</t>
+  </si>
+  <si>
+    <t>A2218202K</t>
+  </si>
+  <si>
+    <t>KAIL MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>KAIL MINING</t>
+  </si>
+  <si>
+    <t>Avenue Kathy-Katshing n) 2722, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1611012N</t>
+  </si>
+  <si>
+    <t>ZHONGJIN MINING SARL</t>
+  </si>
+  <si>
+    <t>ZHONGJIN</t>
+  </si>
+  <si>
+    <t>Route Kasenga, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1206818A</t>
+  </si>
+  <si>
+    <t>MINERAL DEVELOPMENT INVESTMENT</t>
+  </si>
+  <si>
+    <t>Avenue Kapenda n°777, Commune et Ville de Lubumbashi, Province du HAUT-Katanga</t>
+  </si>
+  <si>
+    <t>A0700152Z</t>
+  </si>
+  <si>
+    <t>MONGBWALU GOLD MINES SARL</t>
+  </si>
+  <si>
+    <t>MONGBWALU GOLD MINES</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 Juin, Immeuble EQUITY-BCDC, 11 Etage, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>REGAL EXPLORATION DRC SASU</t>
+  </si>
+  <si>
+    <t>REGAL EXPLORATION DRC</t>
+  </si>
+  <si>
+    <t>Immeuble Botour, 9ème Etage, Avenue Colonel Ebeya, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2325272W</t>
+  </si>
+  <si>
+    <t>GRACE LUIKO MINING SARL</t>
+  </si>
+  <si>
+    <t>GRACE LUIKO</t>
+  </si>
+  <si>
+    <t>Avenue Pyana Lulanga, Babuyu/Kabambare, Province du Maniema</t>
+  </si>
+  <si>
+    <t>JUA SARLU</t>
+  </si>
+  <si>
+    <t>JUA</t>
+  </si>
+  <si>
+    <t>Avenue Corniche n° 042, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2202569S</t>
+  </si>
+  <si>
+    <t>PWETO COPPER SMELTER SARL</t>
+  </si>
+  <si>
+    <t>PWETO COPPER SMELTER</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public n° 25, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2029554T</t>
+  </si>
+  <si>
+    <t>ARUWIMI MINING SARL</t>
+  </si>
+  <si>
+    <t>ARUWIMI MINING</t>
+  </si>
+  <si>
+    <t>02, Avenue Mongala, Commune de Makiso, VIlle de Kisangani, Province de la Tshopo</t>
+  </si>
+  <si>
+    <t>A2043360D</t>
+  </si>
+  <si>
+    <t>RATEL METAL CONGO SARL</t>
+  </si>
+  <si>
+    <t>RATEL METAL CONGO</t>
+  </si>
+  <si>
+    <t>605, Avenue Kasa-Vubu, Bloc 2, Commune de Bandalungwa, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>MOYA LEADING GROUP MINING SARL</t>
+  </si>
+  <si>
+    <t>MOYA LEADING GROUP</t>
+  </si>
+  <si>
+    <t>4207, Avenue Ouganda, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A 1712779K</t>
+  </si>
+  <si>
+    <t>GRACE ETONNANTE GROUPE</t>
+  </si>
+  <si>
+    <t>116, 14e Rue, Commune de Limete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1407040T</t>
+  </si>
+  <si>
+    <t>KUPANGA SARL</t>
+  </si>
+  <si>
+    <t>KUPANGA</t>
+  </si>
+  <si>
+    <t>Imm. Masamba n° 02, Avenue Tabu Ley, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>INVESTISSEMENTS CONGOLAIS EN AFRIQUE AUSTRALE SARL</t>
+  </si>
+  <si>
+    <t>INVESTISSEMENTS CONGOLAIS EN AFRIQUE AUSTRALE</t>
+  </si>
+  <si>
+    <t>Avenue Maniema n° 18, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1500942S</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS TRUST SERVICES GROUP</t>
+  </si>
+  <si>
+    <t>Avenue Bangala N° 410 à  KINSHASA/KINTAMBO</t>
+  </si>
+  <si>
+    <t>A 1006506J</t>
+  </si>
+  <si>
+    <t>CROWN MINING SARL</t>
+  </si>
+  <si>
+    <t>Au N°3642, Boulevard du 30Juin , Immeuble Future Tower , Commune de la Gombe , Ville Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0702589Y</t>
+  </si>
+  <si>
+    <t>ZHISHOU BUSINESS CONSULTING LTD</t>
+  </si>
+  <si>
+    <t>Immeuble Batetela, Boulevard du 30 Juin n° 158, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A 0708211J</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF AFRICA SARL</t>
+  </si>
+  <si>
+    <t>CHEMICAL</t>
+  </si>
+  <si>
+    <t>Au N°144, Avenue USOK, Commune de Kampemba , Ville de Lubumbashi, Province de haut-katanga</t>
+  </si>
+  <si>
+    <t>A2151839W</t>
+  </si>
+  <si>
+    <t>SOCIETE SAM ET COMPAGNIE SARL</t>
+  </si>
+  <si>
+    <t>SAM ET CO</t>
+  </si>
+  <si>
+    <t>Av. Laurent-Désiré Kabila  N° 13663 à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>RDC HONGDA GROUP SARL</t>
+  </si>
+  <si>
+    <t>RDC HONGDA GROUP</t>
+  </si>
+  <si>
+    <t>Avenue Kasa-Vubu, Cité Oasis A14-1, Commune de Bandalungwa, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2305762 P</t>
+  </si>
+  <si>
+    <t>LIDA SARL</t>
+  </si>
+  <si>
+    <t>Avenue de l'Energie n° 35, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1200323E</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE D'EXPLOITATION DE CASSITERITE ET ACCOMPAGNATEURS SARL</t>
+  </si>
+  <si>
+    <t>SGECA</t>
+  </si>
+  <si>
+    <t>96, Avenue Batetela  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2442188J</t>
+  </si>
+  <si>
+    <t>ALFAJIRI SARL</t>
+  </si>
+  <si>
+    <t>ALFAJIRI</t>
+  </si>
+  <si>
+    <t>Avenue Corniche n°  042, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1609022A</t>
+  </si>
+  <si>
+    <t>G12 ENTREPRISE SARL</t>
+  </si>
+  <si>
+    <t>Avenue de l'Ecole n° 10, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1818347N</t>
+  </si>
+  <si>
+    <t>KADUNYI MINE SARL</t>
+  </si>
+  <si>
+    <t>N° 515, Avenue de la REVOLUTION à KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>MZURI MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Basoko n° 18, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0492011G</t>
+  </si>
+  <si>
+    <t>NEW CONGO TEC MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Dr Kalala Ngindu,  N° 06,  Q, Matadi Kibala  à KINSHASA/MONT - NGAFULA</t>
+  </si>
+  <si>
+    <t>GRACE EVENT PROSPECTING SARL</t>
+  </si>
+  <si>
+    <t>Avenue l'Etain n° 03, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1621280Z</t>
+  </si>
+  <si>
+    <t>GLOBAL TRADING SERVICES ET CONSULTING SARL</t>
+  </si>
+  <si>
+    <t>GTSC SARL</t>
+  </si>
+  <si>
+    <t>Immeuble Socorep, Avenue du Tchad n° 14, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1622626M</t>
+  </si>
+  <si>
+    <t>BENDERA MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>BENDERA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>Avenue Kituku N°283 Q/ de la  Paix à KALEMIE/ TANGANYIKA</t>
+  </si>
+  <si>
+    <t>A2315604M</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGOLAISE DES GRES ET DES SABLES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Plan cadas tral N°08 à KINSHA SA/MONT NGAFULA</t>
+  </si>
+  <si>
+    <t>A2029617Q</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE D'APPUI AUX INITIATIVES PAYSANNES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lubefu, N°03 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2180117 H</t>
+  </si>
+  <si>
+    <t>KGOR SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kasavubu/  Appart N°6  Immeuble Oasis 4e  Niveau à KNSHASA/ BANDALUNGWA</t>
+  </si>
+  <si>
+    <t>A1706658G</t>
+  </si>
+  <si>
+    <t>STONE MINING COMPANY SARLU</t>
+  </si>
+  <si>
+    <t>Route Nyangwe, N°  189  à KINSHASA/ LINGWALA</t>
+  </si>
+  <si>
+    <t>A2215517R</t>
+  </si>
+  <si>
+    <t>BOSWA INVESTMENT GROUP SARL</t>
+  </si>
+  <si>
+    <t>Avenue de la Justice N°04  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2041882X</t>
+  </si>
+  <si>
+    <t>LONG TENG MINERALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kabare Villa Horizon, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1907410B</t>
+  </si>
+  <si>
+    <t>JIT MINING SARLU</t>
+  </si>
+  <si>
+    <t>22B Bd Du 30 Juin, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1809780B</t>
+  </si>
+  <si>
+    <t>SOCIETE DE RECHERCHE GEOLOGIQUE ET MINIERE</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public n° 11, Vile de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A215567P</t>
+  </si>
+  <si>
+    <t>NGUBA INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>A0700536R</t>
+  </si>
+  <si>
+    <t>SIMOBILE SARL</t>
+  </si>
+  <si>
+    <t>SIMOBILE</t>
+  </si>
+  <si>
+    <t>N° 42, Quartier Mont-Fleury   KINSHASA/ NGALIEMA</t>
+  </si>
+  <si>
+    <t>A1720763N</t>
+  </si>
+  <si>
+    <t>SOCIETE KABONGO NGOY SAR</t>
+  </si>
+  <si>
+    <t>SKN</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu n°  34  à LUBUMBASHI/ HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2324298M</t>
+  </si>
+  <si>
+    <t>CONGO QUARRIES AND MINING</t>
+  </si>
+  <si>
+    <t>Immeuble Crown Tower  7ème niveau, local 701,  Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>Berger TSASA MBAMBI</t>
+  </si>
+  <si>
+    <t>DIAGONALE MINING</t>
+  </si>
+  <si>
+    <t>A1906075A</t>
+  </si>
+  <si>
+    <t>SOCIETE BUSINESS KAMANDI MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bigaruka N°77 à GOMA/NORD-KIVU</t>
+  </si>
+  <si>
+    <t>A2418880Z</t>
+  </si>
+  <si>
+    <t>BRECHE MINES SAS</t>
+  </si>
+  <si>
+    <t>Avenue Kamanyola n°  2732, Lubumbashi, Haut Katanga</t>
+  </si>
+  <si>
+    <t>A2171195K</t>
+  </si>
+  <si>
+    <t>LMC MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bobozo n° 01, Limete, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1406087H</t>
+  </si>
+  <si>
+    <t>MINERALS MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>MINERALS MINING COMPANY</t>
+  </si>
+  <si>
+    <t>N°144/A, Boulevard du   Juin  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1303174Q.</t>
+  </si>
+  <si>
+    <t>MAPOTI OLELA MINING GROUP SARL</t>
+  </si>
+  <si>
+    <t>A1114970K</t>
+  </si>
+  <si>
+    <t>KANSONGA MINING Sarl</t>
+  </si>
+  <si>
+    <t>Route de Kipushi N°588 à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A2413153Z</t>
+  </si>
+  <si>
+    <t>SUSTAINABLE MINING AFRICA GROUP</t>
+  </si>
+  <si>
+    <t>Immeuble  Robem Tower , Avenue Uvira n° 72, GOMBE,  Kinshasa</t>
+  </si>
+  <si>
+    <t>A2325272 W</t>
+  </si>
+  <si>
+    <t>LA GRACE LUIKO MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Pyana Lulanga,  Babuyu/Kabambare,  Maniema</t>
+  </si>
+  <si>
+    <t>A1902821N</t>
+  </si>
+  <si>
+    <t>WANI SARL</t>
+  </si>
+  <si>
+    <t>WANI</t>
+  </si>
+  <si>
+    <t>Galéries Présidentielles Local 02  Avenue de la Paix  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A180747BZ</t>
+  </si>
+  <si>
+    <t>E-RESOURCES CONGO SARLU</t>
+  </si>
+  <si>
+    <t>Colonel Tshatshi n° 119,  Gombe/lukunga, Kinshasa</t>
+  </si>
+  <si>
+    <t>A2200962W</t>
+  </si>
+  <si>
+    <t>PHAEPON INTERNATIONAL RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>Route Kasenga, N° 2210  à LUBUMBASHI/HAUT- KA TANGA</t>
+  </si>
+  <si>
+    <t>A2027362P</t>
+  </si>
+  <si>
+    <t>FAMETAL CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Immeuble william's, appartement w 1A, Avenue Roi  baudouin n° 2931, Gombe,  Kinshasa</t>
+  </si>
+  <si>
+    <t>A2328603R</t>
+  </si>
+  <si>
+    <t>DIEUDONE OKIMELA EXPLOITATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Ngomba Kikusa n° 46/B, Ngaliema/telecom,  Kinshasa</t>
+  </si>
+  <si>
+    <t>A2318703F</t>
+  </si>
+  <si>
+    <t>SOCIETE DIGGERS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Riviere n°10, Gombe,  Kinshasa</t>
+  </si>
+  <si>
+    <t>REGAL MANIEMA SARL</t>
+  </si>
+  <si>
+    <t>Avenue LUTETE N° 15  Q/YOLO-SUD  à KINSHASA/KALAMU</t>
+  </si>
+  <si>
+    <t>A2415413F</t>
+  </si>
+  <si>
+    <t>ABK SERVICES SARL</t>
+  </si>
+  <si>
+    <t>Luxury Tower 6éme  Niveau, local 602,  Boulevard du 30 juin  n° 148, Gombe,  Kinshasa</t>
+  </si>
+  <si>
+    <t>A2438905Q</t>
+  </si>
+  <si>
+    <t>DEEP MINING SARL</t>
+  </si>
+  <si>
+    <t>Immeuble CTC 1503, Avenue de l Equateur n° 1503,  Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1302072 S</t>
+  </si>
+  <si>
+    <t>SOCIETE LONGATSHIMO MINING SARL</t>
+  </si>
+  <si>
+    <t>LONGATSHIMO MINING</t>
+  </si>
+  <si>
+    <t>N° 2, Avenue Aérodrome, Commune de Barumbu, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2153932W</t>
+  </si>
+  <si>
+    <t>COSMOS MINING SARL</t>
+  </si>
+  <si>
+    <t>Croisement des Avenues Joli Parc et Allée verte, n° 5 Bis, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2034774W</t>
+  </si>
+  <si>
+    <t>ALINAWA SARL</t>
+  </si>
+  <si>
+    <t>Route Likasi, n °97, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2039424A</t>
+  </si>
+  <si>
+    <t>SOCIETE DES MINES DU CONGO SASU</t>
+  </si>
+  <si>
+    <t>Avenue des Roches, n° 7671, Quartier Lido Golf, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1921771L</t>
+  </si>
+  <si>
+    <t>UMOJA MINING SARL</t>
+  </si>
+  <si>
+    <t>UMOJA MINING</t>
+  </si>
+  <si>
+    <t>SOCIETE JAMAA MINING SARL</t>
+  </si>
+  <si>
+    <t>JAMAA MINING</t>
+  </si>
+  <si>
+    <t>A2032059V</t>
+  </si>
+  <si>
+    <t>CHINA FORTUNE SARL</t>
+  </si>
+  <si>
+    <t>Avenue des Avia teurs, N°2233 à  KOLWEZI/LUALABA</t>
+  </si>
+  <si>
+    <t>A 1217594 N</t>
+  </si>
+  <si>
+    <t>MABENDE MINING</t>
+  </si>
+  <si>
+    <t>Route de Likasi N° 747 LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE GRAND KATANGA POUR LE DEVELOPPEMENT SARL</t>
+  </si>
+  <si>
+    <t>PORTALIS MINING SARL</t>
+  </si>
+  <si>
+    <t>A2152606E</t>
+  </si>
+  <si>
+    <t>GAYA MINING GROUP SA</t>
+  </si>
+  <si>
+    <t>Avenue Mutombo Katshi, Imm. Cavali Center 2ème Niveau Local 3-2-1, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2156305A</t>
+  </si>
+  <si>
+    <t>ALOKANI MINING ET INVESTMENTS SARL</t>
+  </si>
+  <si>
+    <t>Quartier Raquetta/ Commune Kupa à ISIRO/ HAUT-UELE</t>
+  </si>
+  <si>
+    <t>KISENDA MINING SARL</t>
+  </si>
+  <si>
+    <t>A2162816C</t>
+  </si>
+  <si>
+    <t>GOLDIX TRADE COMPANY MINING SARL</t>
+  </si>
+  <si>
+    <t>Boulevard Kamanyola n° 1173, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A19091601A</t>
+  </si>
+  <si>
+    <t>MONT AGOMA SARL</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Mondjiba n° 372, Commune de la GOMBE, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1304245E</t>
+  </si>
+  <si>
+    <t>GROUPE MUEMA BUSINESS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kalima n° 144, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>KAMUMER INTERNATIONAL INVESTMENTS AND CONSULTING</t>
+  </si>
+  <si>
+    <t>17, Avenue Haute Tension, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2162526M</t>
+  </si>
+  <si>
+    <t>SOCIETE D&amp;W MINING</t>
+  </si>
+  <si>
+    <t>D&amp;W MINING</t>
+  </si>
+  <si>
+    <t>Immeuble CTC appartement 1605  à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A2160588F</t>
+  </si>
+  <si>
+    <t>TONGLI RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue de la Cathédrale  N)10  à BUKAVU/SUD-KIVU</t>
+  </si>
+  <si>
+    <t>A2165700M</t>
+  </si>
+  <si>
+    <t>FODEN MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kapwishi n °05 Bis, Quartier Météo, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2164599Q</t>
+  </si>
+  <si>
+    <t>SANKURU MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mbuji-Mayi n° 60, commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2025385Q</t>
+  </si>
+  <si>
+    <t>KIMIA GOLD RESOURCES</t>
+  </si>
+  <si>
+    <t>A2168782M</t>
+  </si>
+  <si>
+    <t>SAF MINERALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lufira N°795 N° Impôt A2168782M à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A2035153H</t>
+  </si>
+  <si>
+    <t>GRAND KIVU MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Industrielle n° 103, Ville de Kalemie, Province du Tanganyika</t>
+  </si>
+  <si>
+    <t>A2167146J</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE BAMBI ET FILS</t>
+  </si>
+  <si>
+    <t>BAMBI ET FILS</t>
+  </si>
+  <si>
+    <t>Avenue Kibati, N° 05  à KINSHASA/BARUMBU</t>
+  </si>
+  <si>
+    <t>A2159975P</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE LUSONDA SARL</t>
+  </si>
+  <si>
+    <t>Avenue Arocarias n° 1963, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2044030G</t>
+  </si>
+  <si>
+    <t>SOCIETE TODAY TOMORROW CONGO SARLU</t>
+  </si>
+  <si>
+    <t>TODAY TOMORROW CONGO SARLU</t>
+  </si>
+  <si>
+    <t>Av Route lubumbashi,N 80 à LIKASI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A0708266 T</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DES GISEMENTS DE KALUKUNDI</t>
+  </si>
+  <si>
+    <t>Avenue Musofi N° 51 Q/ Golf  à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2515351P</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGOLAISE D'EXPLOITATION MINIERE SARL</t>
+  </si>
+  <si>
+    <t>Avenue du commerce n° 06, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A1000452D</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES MINES, D'AGRICULTURE ET DU COMMERCE</t>
+  </si>
+  <si>
+    <t>Immeuble BOTOUR  Local 74 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A2323473Q</t>
+  </si>
+  <si>
+    <t>HAPPY NEWS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>Avenue Amisi Coin Sumaili Q/ Golf Malela à LUBUMBASHI/ HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1000452 D</t>
+  </si>
+  <si>
+    <t>CONGO MINING COMPANY</t>
+  </si>
+  <si>
+    <t>A0709724 D</t>
+  </si>
+  <si>
+    <t>IGNABUL SARL</t>
+  </si>
+  <si>
+    <t>18ième Rue N°164bis à  KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>A2205826G</t>
+  </si>
+  <si>
+    <t>SS MM AWM LIMITED BVI</t>
+  </si>
+  <si>
+    <t>Avenue Col Lukusa N° 20  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1723209X</t>
+  </si>
+  <si>
+    <t>LUFUPA SASU</t>
+  </si>
+  <si>
+    <t>Avenue des Marais  N° 1157  à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>KOUA ET MI</t>
+  </si>
+  <si>
+    <t>Avenue de la justice n° 54, Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>A1825302X</t>
+  </si>
+  <si>
+    <t>SOCIETE DE COMMERCE INTERNATIONAL ET DES RESSOURCES MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue du Marché N°26/A  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1600964R</t>
+  </si>
+  <si>
+    <t>MUYA</t>
+  </si>
+  <si>
+    <t>10,Avenue Munana,N30 à LUBUMBASHI/HAUT-KATANGA.</t>
+  </si>
+  <si>
+    <t>A 1313500P</t>
+  </si>
+  <si>
+    <t>LIMA SARL</t>
+  </si>
+  <si>
+    <t>Avenue Biayi N°03  à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A2151773Z</t>
+  </si>
+  <si>
+    <t>SOCIETE ROCHKAT MINING SARL</t>
+  </si>
+  <si>
+    <t>Av Kashobwe N 207 à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A1826355S</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU KONGO SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kasa-vubu n° 5151 Quartier FUNA à KINSHASA/KALAMU</t>
+  </si>
+  <si>
+    <t>A1827532 X</t>
+  </si>
+  <si>
+    <t>CONGO BLUEANT MINERALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Corniche N° 18  C/Ibanda à BUKAVU/ SUD-KIVU</t>
+  </si>
+  <si>
+    <t>A2151400T</t>
+  </si>
+  <si>
+    <t>GOLDEN SANDS  MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue MamaYemo N°843 à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>SOCIETE YAMS MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Sendwe N 30 à HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A08055744 D</t>
+  </si>
+  <si>
+    <t>CHARLY MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>N°101, Avenue KINSHASA à  KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>A1407402M</t>
+  </si>
+  <si>
+    <t>SILVER BACK RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kigoma N°28 C/Kampemba LUBUMBASHI/ KATANGA</t>
+  </si>
+  <si>
+    <t>A1826315Z</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE LUEBO</t>
+  </si>
+  <si>
+    <t>Avenue Kitega N° 146  N° Impôt A1826315Z  à KINSHASA/KINSHASA</t>
+  </si>
+  <si>
+    <t>A1513741E</t>
+  </si>
+  <si>
+    <t>CONGO GEOLOGICAL SURVEYS</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu, N° 40  à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1620593C</t>
+  </si>
+  <si>
+    <t>SUPER KATANGA SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mama Yemo N° 2182  à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A 0704864W</t>
+  </si>
+  <si>
+    <t>AURUM SARL</t>
+  </si>
+  <si>
+    <t>Route KIPUSHI N°588, Commune  Annexe à LUBUM-BASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A1827361L</t>
+  </si>
+  <si>
+    <t>ROHIM-MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue BUKASA N 555/Quartier GOLF à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2168898N</t>
+  </si>
+  <si>
+    <t>PAMPANGA LIGHTS MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Muguzi n° 8, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>GREEN BRIDGE MINING DRC SASU</t>
+  </si>
+  <si>
+    <t>A2173205U</t>
+  </si>
+  <si>
+    <t>NEHEMA COPPER SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Tabora N 11 Q/Makutano à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2167765G</t>
+  </si>
+  <si>
+    <t>KIGANJA MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Marinel n° 08 bis, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2176473X</t>
+  </si>
+  <si>
+    <t>GROUPE OF COMPANIE REKOPANE DRC SARL</t>
+  </si>
+  <si>
+    <t>Immeuble Futur Tower local 502, Boulevard du 30 Juin N° 3642, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2177393X</t>
+  </si>
+  <si>
+    <t>CHRIST GOLD MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Masikita n° 104, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A21567707</t>
+  </si>
+  <si>
+    <t>ORE BODY PROSPECTING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Muswil N561b Q/Malala à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2165206A</t>
+  </si>
+  <si>
+    <t>GLOBAL METAL SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Arpenteurs Mutombo n° 373, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1911865T.</t>
+  </si>
+  <si>
+    <t>MWAISENI CONGO SARL</t>
+  </si>
+  <si>
+    <t>Route Munana, N°30   à LUBUMBASHI/HAUT -  KATANGA</t>
+  </si>
+  <si>
+    <t>A1901013Y</t>
+  </si>
+  <si>
+    <t>LUANZO INVESTISSEMENTS</t>
+  </si>
+  <si>
+    <t>LUANZO INVESTISSEMENTS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Mondjiba n° 33132, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>MANONO PEGMATITE MINING SA</t>
+  </si>
+  <si>
+    <t>KALONGO LITHIUM MINE SA</t>
+  </si>
+  <si>
+    <t>Route Kinsevere n° 8, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE BONHEUR POUR TOUS S.A.S</t>
+  </si>
+  <si>
+    <t>A2286116E</t>
+  </si>
+  <si>
+    <t>PALMERES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lukuni n° 28, Ville de Kipushi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2180117H</t>
+  </si>
+  <si>
+    <t>KGO RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Oasis, n° 06, Commune de Bandalungwa, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1916483N</t>
+  </si>
+  <si>
+    <t>GENERAL MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Zoao N°  5544 à KINSHASA/ KALAMU</t>
+  </si>
+  <si>
+    <t>CHARLIZE RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>OVK MINING SARL</t>
+  </si>
+  <si>
+    <t>A2025258C</t>
+  </si>
+  <si>
+    <t>GEPRIP INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>Boulevard M'siri N°1933, Quartier Industriel, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2298118A</t>
+  </si>
+  <si>
+    <t>GICHON LUIZA SARL</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 juin, Immeuble Crown Tower, Local 902, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE DES SERVICES MINIERS</t>
+  </si>
+  <si>
+    <t>Ancienne Galerie Prési-dentielle, Local 1M2  Avenue de la paix  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2032976R</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DES CARRIERES ET MINES DU CONGO SARL</t>
+  </si>
+  <si>
+    <t>Avenue Nyakakoma N°91 à GOMA/NORD-KIVU</t>
+  </si>
+  <si>
+    <t>KUNDELUNGU MINING AND EXPLORATION SA</t>
+  </si>
+  <si>
+    <t>Kubdelungu Bunia</t>
+  </si>
+  <si>
+    <t>A1825466B</t>
+  </si>
+  <si>
+    <t>MWANA CHIETA MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue du ROCHER N°  669 à KINSHASA/MONT NGAFULA</t>
+  </si>
+  <si>
+    <t>A1828859P</t>
+  </si>
+  <si>
+    <t>SOCIETE NUMBI EXPLOTATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Tshikapa N° 19  à KINSHASA/KALAMU</t>
+  </si>
+  <si>
+    <t>A2304644Z</t>
+  </si>
+  <si>
+    <t>ZIBO MINING SARL</t>
+  </si>
+  <si>
+    <t>Immeuble du 30 juin, 2 ème,   Boulevard du 30 juin  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2156355W</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGOLAISE DES MINES INDUSTRIELLES S.A</t>
+  </si>
+  <si>
+    <t>Avenue Saio N°01/02, Ibanda  à BUKAVU/SUD-KIVU</t>
+  </si>
+  <si>
+    <t>Mining Processing Congo</t>
+  </si>
+  <si>
+    <t>A22939715</t>
+  </si>
+  <si>
+    <t>MINING ENTREPRISE KATANGA SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kipuluku Michel n° 26, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2284514N</t>
+  </si>
+  <si>
+    <t>KAKI-PLUS MINERAL</t>
+  </si>
+  <si>
+    <t>Avenue Ngaliema n° 05, Quartier Manenga, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2291155G</t>
+  </si>
+  <si>
+    <t>FRAMKA SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Nguma, N° 14, Q, Joli Parc à KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>A2295390K</t>
+  </si>
+  <si>
+    <t>GROUPE CHEMICHA INTERNATIONAL SAS</t>
+  </si>
+  <si>
+    <t>Immeuble Golf local 21, Boule vard du 30 juin  n° 67, Gombe,  Kinshasa</t>
+  </si>
+  <si>
+    <t>A2282808J</t>
+  </si>
+  <si>
+    <t>OKL MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lokele N°  4 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A1400941P</t>
+  </si>
+  <si>
+    <t>ETOILE D’ORIENT</t>
+  </si>
+  <si>
+    <t>Avenue Mistabuka, N°  180 à LUBUMBASHI/ HAUT - KATANGA</t>
+  </si>
+  <si>
+    <t>A20437702Z</t>
+  </si>
+  <si>
+    <t>GOLDEN TRIO SARL</t>
+  </si>
+  <si>
+    <t>A0811593L</t>
+  </si>
+  <si>
+    <t>SOCIETE CIMENKAT</t>
+  </si>
+  <si>
+    <t>CIMENKAT</t>
+  </si>
+  <si>
+    <t>Avenue Savonniers N° 852 à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2214195E</t>
+  </si>
+  <si>
+    <t>ALLITTOR MINES  S.A.U</t>
+  </si>
+  <si>
+    <t>AVENUE LOKELENGE N°07 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A2214825P</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMERCIALE ASIE AFRIQUE MINES  SARL</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMERCIALE ASIE AFRIQUE MINES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Logo, N° 03 à MBUNYA/BUNIA -  ITURI</t>
+  </si>
+  <si>
+    <t>H1803514Q</t>
+  </si>
+  <si>
+    <t>LUAPULA SARL</t>
+  </si>
+  <si>
+    <t>Avenue du Commerce n° 2494, Galerie du Marché, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2173920X</t>
+  </si>
+  <si>
+    <t>ORACLE MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue de l' Urbanisme, n° 4400, Commune de Barumbu, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2297337B</t>
+  </si>
+  <si>
+    <t>MCWAYI MINING DRC SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kazad Mwin n° 02, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2039544F</t>
+  </si>
+  <si>
+    <t>PILAR DRC MINING  SARLU</t>
+  </si>
+  <si>
+    <t>PILAR DRC MINING</t>
+  </si>
+  <si>
+    <t>Avenue Malemba-Nkulu N°09 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1816326R</t>
+  </si>
+  <si>
+    <t>SOCIETE ALLAMANDA  TRADING SARL</t>
+  </si>
+  <si>
+    <t>Avenue des Poids Lours N°04  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1808972Y</t>
+  </si>
+  <si>
+    <t>TSHIWISH ENTREPRISE MULTI SERVICE SARL</t>
+  </si>
+  <si>
+    <t>Avenue Samusa, n° 8191, Quartier Joli Site, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1713357N</t>
+  </si>
+  <si>
+    <t>BM METAL CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lubilashi, N° 71  à LUBUMBASHI/HAUT -  KATANGA</t>
+  </si>
+  <si>
+    <t>A2214265F</t>
+  </si>
+  <si>
+    <t>LUROMIMA MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Louise Mwanke N°  5760 Commune Annexe  à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE L'EST DU CONGO</t>
+  </si>
+  <si>
+    <t>A2303593G</t>
+  </si>
+  <si>
+    <t>AKGT MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mont-Virunga, N°59 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A22008688F</t>
+  </si>
+  <si>
+    <t>CONGO MINING DEVELOPMENT SARL</t>
+  </si>
+  <si>
+    <t>Avenue Nyangwe, N° 189  à KINSHASA/LINGWALA</t>
+  </si>
+  <si>
+    <t>A 1301156 X</t>
+  </si>
+  <si>
+    <t>SOCIETE CONSTRUCTION COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Immeuble Ex CCIC Boulevard Colonel Tshatshi N° 119  bis  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1806996A</t>
+  </si>
+  <si>
+    <t>WORLD MINING RDC  SARL</t>
+  </si>
+  <si>
+    <t>Avenue Wagenia N°218-220  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2207390H</t>
+  </si>
+  <si>
+    <t>MWANGAZA SARL</t>
+  </si>
+  <si>
+    <t>Avenue P.E Lumumba  à BUKAVU/SUD-KIVU</t>
+  </si>
+  <si>
+    <t>A1509879F</t>
+  </si>
+  <si>
+    <t>NEEMA TRADING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Batetela et Blvd du 30juin N° 3098 et 156 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1923262G</t>
+  </si>
+  <si>
+    <t>NGANDU MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Rwindi N° 1366  à KINSHASA/LEMBA</t>
+  </si>
+  <si>
+    <t>A2040289Q</t>
+  </si>
+  <si>
+    <t>KATANGA MINES CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>KATANGA MINES CORPORATION</t>
+  </si>
+  <si>
+    <t>Avenue Kilimani N°33 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2040922D</t>
+  </si>
+  <si>
+    <t>LUILU GOLD MINING  SARL</t>
+  </si>
+  <si>
+    <t>15ème Rue  N° 05/A  à KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>A2301874N</t>
+  </si>
+  <si>
+    <t>BVK INDUSTRIALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kasai/ Tabora à LU- BUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2179756Q</t>
+  </si>
+  <si>
+    <t>KARAVIA MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bangala N°410 à  KINSHASA/KINTAMBO</t>
+  </si>
+  <si>
+    <t>A2178791R</t>
+  </si>
+  <si>
+    <t>BENEFONE MINING SAS</t>
+  </si>
+  <si>
+    <t>BENEFONE MINING</t>
+  </si>
+  <si>
+    <t>Blvd 30 Juin n° 504, Imm. Future Tower, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2179732P</t>
+  </si>
+  <si>
+    <t>CONGO CANADIAN MINING  SARL</t>
+  </si>
+  <si>
+    <t>Avenue Vangu,  N° 69 à LUBUMBASHI/ HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A2300377L</t>
+  </si>
+  <si>
+    <t>CONGO CONSTRUCTION MATERIALS SARL</t>
+  </si>
+  <si>
+    <t>CONGO CONSTRUCTION MATERIALS</t>
+  </si>
+  <si>
+    <t>Avenue Maniema n° 31, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2304747L</t>
+  </si>
+  <si>
+    <t>CONGO EXCELLEN RESSOURCES</t>
+  </si>
+  <si>
+    <t>Avenue Panda n° 8004, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2206309H</t>
+  </si>
+  <si>
+    <t>CONGO GREEN METALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kyela  Justin N°21, Q/ Golf Maisha à  LUBUMBASHI/ HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1621472H</t>
+  </si>
+  <si>
+    <t>GEMENT SARL</t>
+  </si>
+  <si>
+    <t>Avenue MAZAZ  N°156 Lubum_x0002_bashi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2301577Q</t>
+  </si>
+  <si>
+    <t>CONGO MINERAL RESOURCES COMPANY</t>
+  </si>
+  <si>
+    <t>Avenue Lukusa, N° 551A à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A1006506J</t>
+  </si>
+  <si>
+    <t>CROWN MINING  SARL</t>
+  </si>
+  <si>
+    <t>Boulevard du 30  Juin, N° 3642 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A2041111J</t>
+  </si>
+  <si>
+    <t>SOCIETE UMOJA MINERALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kalemie, N°11 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1416663D</t>
+  </si>
+  <si>
+    <t>ENERKAM SASU</t>
+  </si>
+  <si>
+    <t>Avenue Plateu à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2291136L</t>
+  </si>
+  <si>
+    <t>TERRA CONGO MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue des Forces Armées, N° 102 Concession Zimballi à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2203639E</t>
+  </si>
+  <si>
+    <t>KIMBERLY GROUP SARL</t>
+  </si>
+  <si>
+    <t>Boulevard du 30  juin, N° 2439  KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A1922825G</t>
+  </si>
+  <si>
+    <t>DIESEL MINING&amp;CONSULTANTS  SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kambove N° 272  à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A2041861Z</t>
+  </si>
+  <si>
+    <t>DINAMIQUE CONGO INVESTISSEMENT SARL</t>
+  </si>
+  <si>
+    <t>nue Mama Yemo N°24 à LIKASI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A2030258W</t>
+  </si>
+  <si>
+    <t>EMERAUDE MINING SARL</t>
+  </si>
+  <si>
+    <t>Roi Baudouin N° 56 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2291446Y</t>
+  </si>
+  <si>
+    <t>KIVU RAHA GOLD MINING S.A</t>
+  </si>
+  <si>
+    <t>Avenue Maniema N°12 à  BUKAVU/SUD-KIVU</t>
+  </si>
+  <si>
+    <t>A1905752Z</t>
+  </si>
+  <si>
+    <t>ENTREPRISE COMMERCIALE. MINIERE. AGRICOLE ET DE SECURITE  SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu N°57 à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2217353 M</t>
+  </si>
+  <si>
+    <t>AFRICA HOLDING MINING SARL</t>
+  </si>
+  <si>
+    <t>BoulevardLumumba, N°  336 11ème Rue à KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>A1301585N</t>
+  </si>
+  <si>
+    <t>Fifi NDJOLO</t>
+  </si>
+  <si>
+    <t>Avenue Flamboyant, N°26 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2037443X</t>
+  </si>
+  <si>
+    <t>FIPAGRES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Nyangwe N°6 Q/ HewaBora Commune An_x0002_nexe à LUBUMBASHI/ HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2179744C</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KALEHE</t>
+  </si>
+  <si>
+    <t>Avenue Colonel  LUKUSA N°316  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A0708211 J</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF  AFRICA SA</t>
+  </si>
+  <si>
+    <t>144, Avenue USOKE C/ KA PEMBA à LU-BUMBASHI/ KATANGA</t>
+  </si>
+  <si>
+    <t>A2177400E</t>
+  </si>
+  <si>
+    <t>EPIC MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>Immeuble Kin Botour 2éme  Etage B2, Avenue Colonel  Ebeya n° 01, Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>A0811093S</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICA RES- SOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Ebeya N° 1454 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1910488W</t>
+  </si>
+  <si>
+    <t>KIVU TRUSTED MINING SARLU</t>
+  </si>
+  <si>
+    <t>Avenue de la Paix N°17 à  KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2213662A</t>
+  </si>
+  <si>
+    <t>GOTRAYS TRADE LIMITED SARL</t>
+  </si>
+  <si>
+    <t>GOTRAYS TRADE LIMITED</t>
+  </si>
+  <si>
+    <t>Avenue Kingabwa n° 70, Quartier Kingabwa, Commune de Limété, Vile-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1903662C</t>
+  </si>
+  <si>
+    <t>JIKA MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu N° 57 à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A2213342C</t>
+  </si>
+  <si>
+    <t>KALONGWE SAS</t>
+  </si>
+  <si>
+    <t>Avenue Mpolo N° 815 à  LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A2222349S</t>
+  </si>
+  <si>
+    <t>METAL METAL CONGO SARL</t>
+  </si>
+  <si>
+    <t>AVENUE NYOFU N°111  IBANDA à BUKAVU/SUD KIVU</t>
+  </si>
+  <si>
+    <t>A1309641U</t>
+  </si>
+  <si>
+    <t>KATANGA DEVELOPPE- MENT ET ASSOCIES</t>
+  </si>
+  <si>
+    <t>Avenue Lac Kipopo N°7942 N°Impôt A1309641U à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A1215367S</t>
+  </si>
+  <si>
+    <t>KINSENDA COP- PER COMPANY</t>
+  </si>
+  <si>
+    <t>Boulevard M'siri  N° 1939 à LU_x0002_BUMBASHI/ KATANGA</t>
+  </si>
+  <si>
+    <t>A1620161H</t>
+  </si>
+  <si>
+    <t>LYSE INTERNATIONAL SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mbomu N° 126 N° Impôt A1620161H à KINSHASA/KINSHASA</t>
+  </si>
+  <si>
+    <t>A1913288Q</t>
+  </si>
+  <si>
+    <t>MINERAL QUEST SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lulangula C/ Kampemba à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A2044265M</t>
+  </si>
+  <si>
+    <t>NYEMAK MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kapenda N 1750 LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1511031H</t>
+  </si>
+  <si>
+    <t>PYRAMIDE GROUPE SARL</t>
+  </si>
+  <si>
+    <t>Avenue Luvingi n 270,Lubumbashi/Kapemba,Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1717699H</t>
+  </si>
+  <si>
+    <t>R et C MINING INVESTMENT COORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue SENDWE N 27 à Lubumbashi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2175345W</t>
+  </si>
+  <si>
+    <t>RDC BAOXING SARLU</t>
+  </si>
+  <si>
+    <t>Croisement des avenues Kipopo et Gd Seminaire N20747 LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2305688J</t>
+  </si>
+  <si>
+    <t>RDC PRINTEMPS SARL</t>
+  </si>
+  <si>
+    <t>Guest House Freddy Croisement Kipopo et Grand Seminaire à LUBUMBASHI/HAUT-KATANGA</t>
   </si>
   <si>
     <t>A1116127S</t>
   </si>
   <si>
-    <t>SK</t>
-[...1526 lines deleted...]
-    <t xml:space="preserve">SODEMIN </t>
+    <t>REGAL SK</t>
+  </si>
+  <si>
+    <t>Avenue de l'Unité Africaine  N° 25554 à KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>A1709340X</t>
+  </si>
+  <si>
+    <t>GRANDS SERVICES SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Industrielle, N° 843 à KOLWEZI/ LUALABA</t>
+  </si>
+  <si>
+    <t>A2152330E</t>
+  </si>
+  <si>
+    <t>GROUPE M.S.A  SA</t>
+  </si>
+  <si>
+    <t>Avenue KOKOLO N° 28 à KINSHASA/ NGALIEMA</t>
+  </si>
+  <si>
+    <t>A2305944M</t>
+  </si>
+  <si>
+    <t>SOCIETE DE DEVELOPPEMENT DE KALONGE</t>
+  </si>
+  <si>
+    <t>Avenue Kananga, N° 28 à KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>A1819287K</t>
+  </si>
+  <si>
+    <t>SIFI MINING DRC SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Colonel Mondjiba N° 33132 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2042864P</t>
+  </si>
+  <si>
+    <t>SOCIETE QUALITY CORPORATE MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Mafuta, N° 42</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOM-BO SAS.</t>
+  </si>
+  <si>
+    <t>Rte CDM, Q,Joli-city, C/Annexe-Likasi</t>
+  </si>
+  <si>
+    <t>A1904441Z</t>
+  </si>
+  <si>
+    <t>STE MIT MINE RALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Colonel  MONDJIBA N°172  à KINSHASA/ NGALIEMA</t>
+  </si>
+  <si>
+    <t>MACROLINK JIAYUANG MINING</t>
+  </si>
+  <si>
+    <t>2019, Av. Chemin Public, Q, Buluwo, C/Shituru, Likasi</t>
+  </si>
+  <si>
+    <t>SOCIETE ALPHA MINING SARLU</t>
+  </si>
+  <si>
+    <t>03 avenue de l'étain, Quartier MAKOMENO, Lubumbashi/Haut- KATANGA</t>
+  </si>
+  <si>
+    <t>METAL MINES</t>
+  </si>
+  <si>
+    <t>01, Av. Kipese Q/ Joli site Buluo C/ Shituro Likasi</t>
+  </si>
+  <si>
+    <t>A2221117Q</t>
+  </si>
+  <si>
+    <t>SUCCESS THREE MINING SARL</t>
+  </si>
+  <si>
+    <t>SUCCESS THREE MINING</t>
+  </si>
+  <si>
+    <t>Avenue Tshatshi n° 63, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>RESSOURCES RENOU-VELABLES YING XING SARL</t>
+  </si>
+  <si>
+    <t>12, Av. Lofoi C. et Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>SOCIETE BOMPANZE EN - GOMBE SARL</t>
+  </si>
+  <si>
+    <t>17éme Rue LIMETE à KINSHASA/LIMETE</t>
+  </si>
+  <si>
+    <t>SOCIETE D’EXPLOITATION MINIERE DE MUSOSHI SA « SEM SA</t>
+  </si>
+  <si>
+    <t>SA « SEM SA</t>
+  </si>
+  <si>
+    <t>Av, Adoula 549, C/de l'Shi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2290577 D</t>
+  </si>
+  <si>
+    <t>STAR METAL COMPAGNY "SMC"</t>
+  </si>
+  <si>
+    <t>"SMC"</t>
+  </si>
+  <si>
+    <t>18, Av. Kibati, Q, Industriel, C/Kapemba</t>
+  </si>
+  <si>
+    <t>A1702410P</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE  GRAND KATANGA POUR LE  DEVELOPPEMENT SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kilimasamba N° 15 Q/ Golf à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A1801198Y</t>
+  </si>
+  <si>
+    <t>SOCIETE D' EXPLOITATION MINIERE DE MUSOSHI SA</t>
+  </si>
+  <si>
+    <t>Avenue Adoula N°594 à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A2302998K</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERE DU KATANGA SARL</t>
+  </si>
+  <si>
+    <t>Avenue du port N°04 à GOMBE/ KINSHASA</t>
+  </si>
+  <si>
+    <t>A1919434 W</t>
+  </si>
+  <si>
+    <t>SOCIETE GLOBAL CONGO MINING SASU</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public, Bloc C,  N° 2359 à LUBUMBASHI/HAUT - KATANGA</t>
+  </si>
+  <si>
+    <t>A2031136R</t>
+  </si>
+  <si>
+    <t>KENGERE MINING SA</t>
+  </si>
+  <si>
+    <t>Avenue de la Libération N° 1148-6 Golf les battants à  LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A1300694U</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DEMITWABA</t>
+  </si>
+  <si>
+    <t>Avenue Basoko N° 18 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>OCIETE MINIERE DU KONGO SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kasa-vubu n° 5151 Quar- tier FUNA à KINSHASA/KALAMU</t>
+  </si>
+  <si>
+    <t>A22155226B</t>
+  </si>
+  <si>
+    <t>SOCIETE MUSHIMA MINING  SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kasongo Nyembo N°1995  à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1813565Q</t>
+  </si>
+  <si>
+    <t>DING SHENG SER VICE SARL</t>
+  </si>
+  <si>
+    <t>Avenue des Huileries, N° 166  Bis à KINSHASA/KINSHASA</t>
+  </si>
+  <si>
+    <t>LUALABA COOPER SMELTER SAS</t>
+  </si>
+  <si>
+    <t>LCS</t>
+  </si>
+  <si>
+    <t>311, B.L.V.L.D.K., C/Manika-Kolwezi</t>
+  </si>
+  <si>
+    <t>A 1717699 H</t>
+  </si>
+  <si>
+    <t>R &amp; C MINING INVESTMENT COORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Sendwe N°24 à LU BUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1805938 A</t>
+  </si>
+  <si>
+    <t>MINERAL METAL TECHNO-LOGY "MMT" SARL</t>
+  </si>
+  <si>
+    <t>Kolwezi 650, Rte Nzilo Lualaba, Tr. Muchacha</t>
+  </si>
+  <si>
+    <t>A2151771X</t>
+  </si>
+  <si>
+    <t>SOCIETE PROGRES MINING SARL</t>
+  </si>
+  <si>
+    <t>Av, Luarant-Désiré KABILA N 960 à LUBUMBASHI HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1909025</t>
+  </si>
+  <si>
+    <t>SOCIETE YOROZU MINING SARL</t>
+  </si>
+  <si>
+    <t>SYM</t>
+  </si>
+  <si>
+    <t>Av du commerce N 30 à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2322557U</t>
+  </si>
+  <si>
+    <t>SOUTH-EAST MINING SARL</t>
+  </si>
+  <si>
+    <t>Av nana banza N 85, golf,à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1813253B</t>
   </si>
   <si>
     <t>STANVIC MINING SARL</t>
   </si>
   <si>
-    <t>A1813253B</t>
-[...536 lines deleted...]
-    <t>A1309713D</t>
+    <t>Av Ndjamena N 497 à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>7184, Av USOKE/ Q. Industriel C/ KAPEMBA à LUBUMBASHI/HAUT-KATANGA</t>
   </si>
   <si>
     <t>CDMC ENTITE SARL</t>
   </si>
   <si>
-    <t>A1808015H</t>
-[...287 lines deleted...]
-    <t>SOCIETE 4T MINING SARL</t>
+    <t>084, Av. Tulipiers, Q7les Volcan-Goma, V/Goma</t>
+  </si>
+  <si>
+    <t>A1201610 P</t>
+  </si>
+  <si>
+    <t>CONGO RESSOURCES MINING "CRM" SARL</t>
+  </si>
+  <si>
+    <t>MINING "CRM" SARL</t>
+  </si>
+  <si>
+    <t>90, Av. du Lac, Himbi II-Goma</t>
+  </si>
+  <si>
+    <t>A2288539N</t>
+  </si>
+  <si>
+    <t>KIVU MINERAL RE-SOURCES SARL</t>
+  </si>
+  <si>
+    <t>30, Boulevard Muley Benezeth Q. Volcan</t>
+  </si>
+  <si>
+    <t>WALI MINING IN-VESTMENT SARL</t>
+  </si>
+  <si>
+    <t>A0700540 W</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE COMMERCE ''SOGECOM'' SARL</t>
+  </si>
+  <si>
+    <t>''SOGECOM'' SARL</t>
+  </si>
+  <si>
+    <t>204, Av. P.E Lumumba- BUKAVU</t>
+  </si>
+  <si>
+    <t>WILLEM MINERALS "WMC"</t>
+  </si>
+  <si>
+    <t>N°96, Av. Kimeni Bu-tembo</t>
+  </si>
+  <si>
+    <t>CJX MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>254, Av. Lumumba Q. Nyalukemba C. Ibanda</t>
+  </si>
+  <si>
+    <t>A1829084J</t>
+  </si>
+  <si>
+    <t>SOCIETE DES SER VICES MINIERS</t>
+  </si>
+  <si>
+    <t>A 2214825 P</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMER-CIALE ASIE  AFRIQUE MINES  SARL</t>
+  </si>
+  <si>
+    <t>A1210124 T</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SERVICES MULTIPLES</t>
+  </si>
+  <si>
+    <t>Avenue du Marché n° 4, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A217822X</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE L' EST DU CON GO</t>
+  </si>
+  <si>
+    <t>Avenue Bukavu, N°  21Bis à KINSHASA/ KALAMU</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE  INTERNATIONALE  SARL</t>
+  </si>
+  <si>
+    <t>Avenue Tombalbaye N ° 21 KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1725817X</t>
+  </si>
+  <si>
+    <t>CONGOLAISE COBALT MANAGEMENT SARL</t>
+  </si>
+  <si>
+    <t>CONGOLAISE COBALT MANAGEMENT</t>
+  </si>
+  <si>
+    <t>A1909398B</t>
+  </si>
+  <si>
+    <t>ODILON &amp; MANUEL SARL</t>
+  </si>
+  <si>
+    <t>7386, Avenue Biayi  à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>ACCN MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>ACCNMC</t>
+  </si>
+  <si>
+    <t>410, av. BANGALA, C/Kintambo, V/Kinshasa, P/Kinshasa</t>
+  </si>
+  <si>
+    <t>A1802779R</t>
+  </si>
+  <si>
+    <t>LAMPYRIS SARL</t>
+  </si>
+  <si>
+    <t>Immeuble Botour, 9ème Niveau, Local B  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>OPIENGE RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>OPIENGE RESSOURCES</t>
+  </si>
+  <si>
+    <t>C.N.M.C HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>Av Basoko N 02 à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A 2423931 P</t>
+  </si>
+  <si>
+    <t>CONGO MINERAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Avenue Lumum- ba n° 217, Kipushi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>EPSLON SARL</t>
+  </si>
+  <si>
+    <t>2809, Av, Kamanyola, C/L'Sh</t>
+  </si>
+  <si>
+    <t>DESTINY'S MERCY MINING SARL</t>
+  </si>
+  <si>
+    <t>Av Kasai N100 à LUBUMBASHI/HAUT KATANGA</t>
+  </si>
+  <si>
+    <t>A2032039U</t>
+  </si>
+  <si>
+    <t>GUILGAL SARL</t>
+  </si>
+  <si>
+    <t>GUILGAL</t>
+  </si>
+  <si>
+    <t>5 Etage, local 504 Imm. Crown Tower, Blvd du 30 Juin, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2180075Q</t>
+  </si>
+  <si>
+    <t>BASE MIN.CO.SARL</t>
+  </si>
+  <si>
+    <t>157, Av. Karisimbi, Q/Kyeshelo-Goma</t>
+  </si>
+  <si>
+    <t>A2319986 A</t>
+  </si>
+  <si>
+    <t>BLESSING CONGO MI-NING "BLM" SARL</t>
+  </si>
+  <si>
+    <t>"BLM"</t>
+  </si>
+  <si>
+    <t>133 B, Maimoto, Q/Kyeshelo-Goma</t>
+  </si>
+  <si>
+    <t>ENTREPRISES MINIERE DE MUSOSHI SA</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu n° 24, Lubum- bashi, Katanga</t>
+  </si>
+  <si>
+    <t>TITAN MINERALS S.A</t>
+  </si>
+  <si>
+    <t>Imm. Ambassade, Avenue du Plateau n° 3379, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>KAYEYE COPPER SA</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE POUR LE DEVELOPPEMENT DE LWEMBA ITURI SARL</t>
+  </si>
+  <si>
+    <t>SMDLI</t>
+  </si>
+  <si>
+    <t>DISASHI GROUP MINING SAS</t>
+  </si>
+  <si>
+    <t>A2202387U</t>
+  </si>
+  <si>
+    <t>LUALABA RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>Avenue Déviation, Route Likasi, n° 794, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SHAMA MINES SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Panza n° 06, Quartier Basoko, Commune de Ngaliema, Ville-Province de Kinshasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5009,17738 +10406,30982 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J654"/>
+  <dimension ref="A1:K1031"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J3" sqref="J3"/>
+      <selection activeCell="K3" sqref="K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="101.404" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="101.404" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="219.375" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-    </row>
-    <row r="3" spans="1:10">
+      <c r="K2" s="1"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="E4" t="s">
         <v>15</v>
       </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:10">
+        <v>20</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="J7" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C9" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" t="s">
+        <v>31</v>
+      </c>
+      <c r="I9" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" t="s">
+        <v>50</v>
+      </c>
+      <c r="D10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I10" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...50 lines deleted...]
-      <c r="B7" t="s">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
-[...27 lines deleted...]
-      <c r="C8" t="s">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" t="s">
+        <v>68</v>
+      </c>
+      <c r="J14" t="s">
+        <v>69</v>
+      </c>
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" t="s">
         <v>31</v>
       </c>
-      <c r="D8"/>
-      <c r="E8" t="s">
+      <c r="I15" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" t="s">
+        <v>42</v>
+      </c>
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" t="s">
+        <v>68</v>
+      </c>
+      <c r="J16" t="s">
+        <v>21</v>
+      </c>
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
+        <v>81</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>85</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" t="s">
+        <v>19</v>
+      </c>
+      <c r="I18" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" t="s">
+        <v>86</v>
+      </c>
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" t="s">
+        <v>90</v>
+      </c>
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C20" t="s">
+        <v>93</v>
+      </c>
+      <c r="D20" t="s">
+        <v>94</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" t="s">
+        <v>31</v>
+      </c>
+      <c r="I20" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" t="s">
+        <v>95</v>
+      </c>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" t="s">
+        <v>31</v>
+      </c>
+      <c r="I21" t="s">
+        <v>68</v>
+      </c>
+      <c r="J21" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>101</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" t="s">
+        <v>104</v>
+      </c>
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>108</v>
+      </c>
+      <c r="B24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" t="s">
+        <v>111</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" t="s">
+        <v>31</v>
+      </c>
+      <c r="I24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" t="s">
+        <v>27</v>
+      </c>
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>113</v>
+      </c>
+      <c r="C25" t="s">
+        <v>114</v>
+      </c>
+      <c r="D25" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" t="s">
+        <v>31</v>
+      </c>
+      <c r="I25" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" t="s">
+        <v>104</v>
+      </c>
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
+        <v>119</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" t="s">
+        <v>26</v>
+      </c>
+      <c r="J26" t="s">
+        <v>86</v>
+      </c>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>123</v>
+      </c>
+      <c r="G27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" t="s">
+        <v>68</v>
+      </c>
+      <c r="J27" t="s">
+        <v>21</v>
+      </c>
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>127</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" t="s">
+        <v>26</v>
+      </c>
+      <c r="J28" t="s">
+        <v>42</v>
+      </c>
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>131</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" t="s">
+        <v>19</v>
+      </c>
+      <c r="I29" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" t="s">
+        <v>104</v>
+      </c>
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>135</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" t="s">
+        <v>136</v>
+      </c>
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" t="s">
+        <v>140</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" t="s">
+        <v>104</v>
+      </c>
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>142</v>
+      </c>
+      <c r="C32" t="s">
+        <v>143</v>
+      </c>
+      <c r="D32" t="s">
+        <v>144</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>41</v>
+      </c>
+      <c r="G32" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" t="s">
+        <v>19</v>
+      </c>
+      <c r="I32" t="s">
+        <v>68</v>
+      </c>
+      <c r="J32" t="s">
+        <v>21</v>
+      </c>
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" t="s">
+        <v>147</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" t="s">
+        <v>31</v>
+      </c>
+      <c r="I33" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" t="s">
+        <v>27</v>
+      </c>
+      <c r="K33"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>149</v>
+      </c>
+      <c r="C34" t="s">
+        <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>151</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" t="s">
+        <v>42</v>
+      </c>
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>152</v>
+      </c>
+      <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
+        <v>154</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>156</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>158</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" t="s">
+        <v>31</v>
+      </c>
+      <c r="I36" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" t="s">
+        <v>27</v>
+      </c>
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>162</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" t="s">
+        <v>31</v>
+      </c>
+      <c r="I37" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>164</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>166</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" t="s">
+        <v>26</v>
+      </c>
+      <c r="J38" t="s">
+        <v>21</v>
+      </c>
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>168</v>
+      </c>
+      <c r="C39" t="s">
+        <v>169</v>
+      </c>
+      <c r="D39" t="s">
+        <v>170</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" t="s">
+        <v>31</v>
+      </c>
+      <c r="I39" t="s">
+        <v>26</v>
+      </c>
+      <c r="J39" t="s">
+        <v>27</v>
+      </c>
+      <c r="K39"/>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>172</v>
+      </c>
+      <c r="C40" t="s">
+        <v>173</v>
+      </c>
+      <c r="D40" t="s">
+        <v>174</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40" t="s">
+        <v>41</v>
+      </c>
+      <c r="G40" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" t="s">
+        <v>31</v>
+      </c>
+      <c r="I40" t="s">
+        <v>68</v>
+      </c>
+      <c r="J40" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40"/>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>176</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>178</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" t="s">
+        <v>31</v>
+      </c>
+      <c r="I41" t="s">
+        <v>68</v>
+      </c>
+      <c r="J41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" t="s">
+        <v>180</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>182</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" t="s">
+        <v>31</v>
+      </c>
+      <c r="I42" t="s">
+        <v>68</v>
+      </c>
+      <c r="J42" t="s">
+        <v>27</v>
+      </c>
+      <c r="K42"/>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" t="s">
+        <v>183</v>
+      </c>
+      <c r="B43" t="s">
+        <v>184</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>186</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" t="s">
+        <v>31</v>
+      </c>
+      <c r="I43" t="s">
+        <v>68</v>
+      </c>
+      <c r="J43" t="s">
+        <v>27</v>
+      </c>
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" t="s">
+        <v>187</v>
+      </c>
+      <c r="B44" t="s">
+        <v>188</v>
+      </c>
+      <c r="C44" t="s">
+        <v>188</v>
+      </c>
+      <c r="D44" t="s">
+        <v>189</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" t="s">
+        <v>19</v>
+      </c>
+      <c r="I44" t="s">
+        <v>26</v>
+      </c>
+      <c r="J44" t="s">
+        <v>190</v>
+      </c>
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>191</v>
+      </c>
+      <c r="C45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D45" t="s">
+        <v>193</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" t="s">
+        <v>194</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>196</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>198</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>21</v>
+      </c>
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" t="s">
+        <v>199</v>
+      </c>
+      <c r="B47" t="s">
+        <v>200</v>
+      </c>
+      <c r="C47" t="s">
+        <v>200</v>
+      </c>
+      <c r="D47" t="s">
+        <v>201</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" t="s">
+        <v>19</v>
+      </c>
+      <c r="I47" t="s">
+        <v>26</v>
+      </c>
+      <c r="J47" t="s">
+        <v>63</v>
+      </c>
+      <c r="K47"/>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" t="s">
+        <v>203</v>
+      </c>
+      <c r="C48" t="s">
+        <v>204</v>
+      </c>
+      <c r="D48" t="s">
+        <v>205</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" t="s">
+        <v>31</v>
+      </c>
+      <c r="I48" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" t="s">
+        <v>27</v>
+      </c>
+      <c r="K48"/>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" t="s">
+        <v>207</v>
+      </c>
+      <c r="C49" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" t="s">
+        <v>208</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" t="s">
+        <v>26</v>
+      </c>
+      <c r="J49" t="s">
+        <v>90</v>
+      </c>
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>210</v>
+      </c>
+      <c r="C50" t="s">
+        <v>211</v>
+      </c>
+      <c r="D50" t="s">
+        <v>212</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" t="s">
+        <v>19</v>
+      </c>
+      <c r="I50" t="s">
+        <v>26</v>
+      </c>
+      <c r="J50" t="s">
+        <v>104</v>
+      </c>
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>214</v>
+      </c>
+      <c r="C51" t="s">
+        <v>215</v>
+      </c>
+      <c r="D51" t="s">
+        <v>216</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51" t="s">
+        <v>41</v>
+      </c>
+      <c r="G51" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" t="s">
+        <v>68</v>
+      </c>
+      <c r="J51" t="s">
+        <v>21</v>
+      </c>
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>218</v>
+      </c>
+      <c r="C52" t="s">
+        <v>219</v>
+      </c>
+      <c r="D52" t="s">
+        <v>220</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
+        <v>41</v>
+      </c>
+      <c r="G52" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" t="s">
+        <v>194</v>
+      </c>
+      <c r="J52" t="s">
+        <v>21</v>
+      </c>
+      <c r="K52"/>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>222</v>
+      </c>
+      <c r="C53" t="s">
+        <v>223</v>
+      </c>
+      <c r="D53" t="s">
+        <v>224</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53" t="s">
+        <v>41</v>
+      </c>
+      <c r="G53" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" t="s">
+        <v>68</v>
+      </c>
+      <c r="J53" t="s">
+        <v>42</v>
+      </c>
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>226</v>
+      </c>
+      <c r="C54" t="s">
+        <v>227</v>
+      </c>
+      <c r="D54" t="s">
+        <v>228</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" t="s">
+        <v>26</v>
+      </c>
+      <c r="J54" t="s">
+        <v>21</v>
+      </c>
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>230</v>
+      </c>
+      <c r="C55" t="s">
+        <v>231</v>
+      </c>
+      <c r="D55" t="s">
+        <v>232</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55" t="s">
+        <v>233</v>
+      </c>
+      <c r="G55" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" t="s">
+        <v>19</v>
+      </c>
+      <c r="I55" t="s">
+        <v>26</v>
+      </c>
+      <c r="J55" t="s">
+        <v>21</v>
+      </c>
+      <c r="K55"/>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" t="s">
+        <v>234</v>
+      </c>
+      <c r="B56" t="s">
+        <v>235</v>
+      </c>
+      <c r="C56" t="s">
+        <v>236</v>
+      </c>
+      <c r="D56" t="s">
+        <v>237</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" t="s">
+        <v>26</v>
+      </c>
+      <c r="J56" t="s">
         <v>32</v>
       </c>
-      <c r="F8" t="s">
-[...26 lines deleted...]
-      <c r="E9" t="s">
+      <c r="K56"/>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" t="s">
+        <v>239</v>
+      </c>
+      <c r="C57" t="s">
+        <v>239</v>
+      </c>
+      <c r="D57" t="s">
+        <v>240</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" t="s">
+        <v>26</v>
+      </c>
+      <c r="J57" t="s">
+        <v>21</v>
+      </c>
+      <c r="K57"/>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>242</v>
+      </c>
+      <c r="C58" t="s">
+        <v>243</v>
+      </c>
+      <c r="D58" t="s">
+        <v>244</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" t="s">
+        <v>19</v>
+      </c>
+      <c r="I58" t="s">
+        <v>26</v>
+      </c>
+      <c r="J58" t="s">
         <v>32</v>
       </c>
-      <c r="F9" t="s">
-[...24 lines deleted...]
-      <c r="E10" t="s">
+      <c r="K58"/>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>246</v>
+      </c>
+      <c r="C59" t="s">
+        <v>247</v>
+      </c>
+      <c r="D59" t="s">
+        <v>248</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" t="s">
+        <v>19</v>
+      </c>
+      <c r="I59" t="s">
+        <v>26</v>
+      </c>
+      <c r="J59" t="s">
+        <v>21</v>
+      </c>
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" t="s">
+        <v>249</v>
+      </c>
+      <c r="B60" t="s">
+        <v>250</v>
+      </c>
+      <c r="C60" t="s">
+        <v>251</v>
+      </c>
+      <c r="D60" t="s">
+        <v>252</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" t="s">
+        <v>26</v>
+      </c>
+      <c r="J60" t="s">
+        <v>21</v>
+      </c>
+      <c r="K60"/>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" t="s">
+        <v>253</v>
+      </c>
+      <c r="B61" t="s">
+        <v>254</v>
+      </c>
+      <c r="C61" t="s">
+        <v>255</v>
+      </c>
+      <c r="D61" t="s">
+        <v>256</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" t="s">
+        <v>19</v>
+      </c>
+      <c r="I61" t="s">
+        <v>20</v>
+      </c>
+      <c r="J61" t="s">
+        <v>21</v>
+      </c>
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" t="s">
+        <v>257</v>
+      </c>
+      <c r="B62" t="s">
+        <v>258</v>
+      </c>
+      <c r="C62" t="s">
+        <v>259</v>
+      </c>
+      <c r="D62" t="s">
+        <v>260</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" t="s">
+        <v>31</v>
+      </c>
+      <c r="I62" t="s">
+        <v>68</v>
+      </c>
+      <c r="J62" t="s">
+        <v>27</v>
+      </c>
+      <c r="K62"/>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" t="s">
+        <v>261</v>
+      </c>
+      <c r="B63" t="s">
+        <v>262</v>
+      </c>
+      <c r="C63" t="s">
+        <v>263</v>
+      </c>
+      <c r="D63" t="s">
+        <v>264</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" t="s">
+        <v>68</v>
+      </c>
+      <c r="J63" t="s">
+        <v>21</v>
+      </c>
+      <c r="K63"/>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>265</v>
+      </c>
+      <c r="C64" t="s">
+        <v>266</v>
+      </c>
+      <c r="D64" t="s">
+        <v>267</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" t="s">
+        <v>19</v>
+      </c>
+      <c r="I64" t="s">
+        <v>26</v>
+      </c>
+      <c r="J64" t="s">
         <v>32</v>
       </c>
-      <c r="F10" t="s">
-[...14 lines deleted...]
-      <c r="A11" t="s">
+      <c r="K64"/>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" t="s">
+        <v>268</v>
+      </c>
+      <c r="B65" t="s">
+        <v>269</v>
+      </c>
+      <c r="C65" t="s">
+        <v>270</v>
+      </c>
+      <c r="D65" t="s">
+        <v>271</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" t="s">
+        <v>18</v>
+      </c>
+      <c r="H65" t="s">
+        <v>19</v>
+      </c>
+      <c r="I65" t="s">
+        <v>26</v>
+      </c>
+      <c r="J65" t="s">
+        <v>86</v>
+      </c>
+      <c r="K65"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" t="s">
+        <v>272</v>
+      </c>
+      <c r="B66" t="s">
+        <v>273</v>
+      </c>
+      <c r="C66" t="s">
+        <v>274</v>
+      </c>
+      <c r="D66" t="s">
+        <v>275</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" t="s">
+        <v>18</v>
+      </c>
+      <c r="H66" t="s">
+        <v>19</v>
+      </c>
+      <c r="I66" t="s">
+        <v>26</v>
+      </c>
+      <c r="J66" t="s">
+        <v>276</v>
+      </c>
+      <c r="K66"/>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" t="s">
+        <v>277</v>
+      </c>
+      <c r="B67" t="s">
+        <v>278</v>
+      </c>
+      <c r="C67" t="s">
+        <v>279</v>
+      </c>
+      <c r="D67" t="s">
+        <v>280</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" t="s">
+        <v>18</v>
+      </c>
+      <c r="H67" t="s">
+        <v>31</v>
+      </c>
+      <c r="I67" t="s">
+        <v>20</v>
+      </c>
+      <c r="J67" t="s">
+        <v>27</v>
+      </c>
+      <c r="K67"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" t="s">
+        <v>281</v>
+      </c>
+      <c r="B68" t="s">
+        <v>282</v>
+      </c>
+      <c r="C68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" t="s">
+        <v>284</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68" t="s">
+        <v>31</v>
+      </c>
+      <c r="I68" t="s">
+        <v>20</v>
+      </c>
+      <c r="J68" t="s">
+        <v>27</v>
+      </c>
+      <c r="K68"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" t="s">
+        <v>285</v>
+      </c>
+      <c r="B69" t="s">
+        <v>286</v>
+      </c>
+      <c r="C69" t="s">
+        <v>287</v>
+      </c>
+      <c r="D69" t="s">
+        <v>288</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" t="s">
+        <v>19</v>
+      </c>
+      <c r="I69" t="s">
+        <v>26</v>
+      </c>
+      <c r="J69" t="s">
+        <v>136</v>
+      </c>
+      <c r="K69"/>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" t="s">
+        <v>289</v>
+      </c>
+      <c r="B70" t="s">
+        <v>290</v>
+      </c>
+      <c r="C70" t="s">
+        <v>290</v>
+      </c>
+      <c r="D70" t="s">
+        <v>291</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" t="s">
+        <v>18</v>
+      </c>
+      <c r="H70" t="s">
+        <v>19</v>
+      </c>
+      <c r="I70" t="s">
+        <v>26</v>
+      </c>
+      <c r="J70" t="s">
+        <v>21</v>
+      </c>
+      <c r="K70"/>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>292</v>
+      </c>
+      <c r="C71" t="s">
+        <v>293</v>
+      </c>
+      <c r="D71" t="s">
+        <v>294</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" t="s">
+        <v>19</v>
+      </c>
+      <c r="I71" t="s">
+        <v>26</v>
+      </c>
+      <c r="J71" t="s">
+        <v>32</v>
+      </c>
+      <c r="K71"/>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>296</v>
+      </c>
+      <c r="C72" t="s">
+        <v>297</v>
+      </c>
+      <c r="D72" t="s">
+        <v>298</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" t="s">
+        <v>31</v>
+      </c>
+      <c r="I72" t="s">
+        <v>20</v>
+      </c>
+      <c r="J72" t="s">
+        <v>27</v>
+      </c>
+      <c r="K72"/>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>300</v>
+      </c>
+      <c r="C73" t="s">
+        <v>301</v>
+      </c>
+      <c r="D73" t="s">
+        <v>302</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" t="s">
+        <v>19</v>
+      </c>
+      <c r="I73" t="s">
+        <v>68</v>
+      </c>
+      <c r="J73" t="s">
+        <v>21</v>
+      </c>
+      <c r="K73"/>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>304</v>
+      </c>
+      <c r="C74" t="s">
+        <v>305</v>
+      </c>
+      <c r="D74" t="s">
+        <v>306</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" t="s">
+        <v>19</v>
+      </c>
+      <c r="I74" t="s">
+        <v>26</v>
+      </c>
+      <c r="J74" t="s">
+        <v>21</v>
+      </c>
+      <c r="K74"/>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" t="s">
+        <v>308</v>
+      </c>
+      <c r="C75" t="s">
+        <v>308</v>
+      </c>
+      <c r="D75" t="s">
+        <v>309</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" t="s">
+        <v>19</v>
+      </c>
+      <c r="I75" t="s">
+        <v>26</v>
+      </c>
+      <c r="J75" t="s">
+        <v>21</v>
+      </c>
+      <c r="K75"/>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>310</v>
+      </c>
+      <c r="C76" t="s">
+        <v>311</v>
+      </c>
+      <c r="D76" t="s">
+        <v>312</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" t="s">
+        <v>19</v>
+      </c>
+      <c r="I76" t="s">
+        <v>20</v>
+      </c>
+      <c r="J76" t="s">
+        <v>21</v>
+      </c>
+      <c r="K76"/>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" t="s">
+        <v>313</v>
+      </c>
+      <c r="B77" t="s">
+        <v>314</v>
+      </c>
+      <c r="C77" t="s">
+        <v>315</v>
+      </c>
+      <c r="D77" t="s">
+        <v>316</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" t="s">
+        <v>31</v>
+      </c>
+      <c r="I77" t="s">
+        <v>68</v>
+      </c>
+      <c r="J77" t="s">
+        <v>190</v>
+      </c>
+      <c r="K77"/>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" t="s">
+        <v>317</v>
+      </c>
+      <c r="B78" t="s">
+        <v>318</v>
+      </c>
+      <c r="C78" t="s">
+        <v>319</v>
+      </c>
+      <c r="D78" t="s">
+        <v>320</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" t="s">
+        <v>19</v>
+      </c>
+      <c r="I78" t="s">
+        <v>26</v>
+      </c>
+      <c r="J78" t="s">
+        <v>321</v>
+      </c>
+      <c r="K78"/>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" t="s">
+        <v>322</v>
+      </c>
+      <c r="B79" t="s">
+        <v>323</v>
+      </c>
+      <c r="C79" t="s">
+        <v>324</v>
+      </c>
+      <c r="D79" t="s">
+        <v>325</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" t="s">
+        <v>31</v>
+      </c>
+      <c r="I79" t="s">
+        <v>68</v>
+      </c>
+      <c r="J79" t="s">
+        <v>27</v>
+      </c>
+      <c r="K79"/>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" t="s">
+        <v>326</v>
+      </c>
+      <c r="B80" t="s">
+        <v>327</v>
+      </c>
+      <c r="C80" t="s">
+        <v>328</v>
+      </c>
+      <c r="D80" t="s">
+        <v>329</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" t="s">
+        <v>19</v>
+      </c>
+      <c r="I80" t="s">
+        <v>26</v>
+      </c>
+      <c r="J80" t="s">
+        <v>21</v>
+      </c>
+      <c r="K80"/>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" t="s">
+        <v>330</v>
+      </c>
+      <c r="B81" t="s">
+        <v>331</v>
+      </c>
+      <c r="C81" t="s">
+        <v>332</v>
+      </c>
+      <c r="D81" t="s">
+        <v>333</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" t="s">
+        <v>31</v>
+      </c>
+      <c r="I81" t="s">
+        <v>68</v>
+      </c>
+      <c r="J81" t="s">
+        <v>334</v>
+      </c>
+      <c r="K81"/>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" t="s">
+        <v>335</v>
+      </c>
+      <c r="B82" t="s">
+        <v>336</v>
+      </c>
+      <c r="C82" t="s">
+        <v>337</v>
+      </c>
+      <c r="D82" t="s">
+        <v>338</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" t="s">
+        <v>18</v>
+      </c>
+      <c r="H82" t="s">
+        <v>19</v>
+      </c>
+      <c r="I82" t="s">
+        <v>26</v>
+      </c>
+      <c r="J82" t="s">
+        <v>276</v>
+      </c>
+      <c r="K82"/>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" t="s">
+        <v>339</v>
+      </c>
+      <c r="B83" t="s">
+        <v>340</v>
+      </c>
+      <c r="C83" t="s">
+        <v>341</v>
+      </c>
+      <c r="D83" t="s">
+        <v>342</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" t="s">
+        <v>18</v>
+      </c>
+      <c r="H83" t="s">
+        <v>19</v>
+      </c>
+      <c r="I83" t="s">
+        <v>26</v>
+      </c>
+      <c r="J83" t="s">
+        <v>104</v>
+      </c>
+      <c r="K83"/>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" t="s">
+        <v>343</v>
+      </c>
+      <c r="B84" t="s">
+        <v>344</v>
+      </c>
+      <c r="C84" t="s">
+        <v>344</v>
+      </c>
+      <c r="D84" t="s">
+        <v>345</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" t="s">
+        <v>18</v>
+      </c>
+      <c r="H84" t="s">
+        <v>31</v>
+      </c>
+      <c r="I84" t="s">
+        <v>26</v>
+      </c>
+      <c r="J84" t="s">
+        <v>27</v>
+      </c>
+      <c r="K84"/>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>346</v>
+      </c>
+      <c r="C85" t="s">
+        <v>347</v>
+      </c>
+      <c r="D85" t="s">
+        <v>348</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" t="s">
+        <v>18</v>
+      </c>
+      <c r="H85" t="s">
+        <v>19</v>
+      </c>
+      <c r="I85" t="s">
+        <v>26</v>
+      </c>
+      <c r="J85" t="s">
+        <v>42</v>
+      </c>
+      <c r="K85"/>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" t="s">
+        <v>349</v>
+      </c>
+      <c r="B86" t="s">
+        <v>350</v>
+      </c>
+      <c r="C86" t="s">
+        <v>351</v>
+      </c>
+      <c r="D86" t="s">
+        <v>352</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" t="s">
+        <v>18</v>
+      </c>
+      <c r="H86" t="s">
+        <v>31</v>
+      </c>
+      <c r="I86" t="s">
+        <v>20</v>
+      </c>
+      <c r="J86" t="s">
+        <v>27</v>
+      </c>
+      <c r="K86"/>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" t="s">
+        <v>353</v>
+      </c>
+      <c r="B87" t="s">
+        <v>354</v>
+      </c>
+      <c r="C87" t="s">
+        <v>354</v>
+      </c>
+      <c r="D87" t="s">
+        <v>355</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" t="s">
+        <v>18</v>
+      </c>
+      <c r="H87" t="s">
+        <v>19</v>
+      </c>
+      <c r="I87" t="s">
+        <v>26</v>
+      </c>
+      <c r="J87" t="s">
+        <v>334</v>
+      </c>
+      <c r="K87"/>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>356</v>
+      </c>
+      <c r="C88" t="s">
+        <v>356</v>
+      </c>
+      <c r="D88" t="s">
+        <v>357</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" t="s">
+        <v>18</v>
+      </c>
+      <c r="H88" t="s">
+        <v>31</v>
+      </c>
+      <c r="I88" t="s">
+        <v>20</v>
+      </c>
+      <c r="J88" t="s">
+        <v>27</v>
+      </c>
+      <c r="K88"/>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" t="s">
+        <v>358</v>
+      </c>
+      <c r="B89" t="s">
+        <v>359</v>
+      </c>
+      <c r="C89" t="s">
+        <v>360</v>
+      </c>
+      <c r="D89" t="s">
+        <v>361</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89" t="s">
+        <v>17</v>
+      </c>
+      <c r="G89" t="s">
+        <v>18</v>
+      </c>
+      <c r="H89" t="s">
+        <v>19</v>
+      </c>
+      <c r="I89" t="s">
+        <v>20</v>
+      </c>
+      <c r="J89" t="s">
+        <v>63</v>
+      </c>
+      <c r="K89"/>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" t="s">
+        <v>362</v>
+      </c>
+      <c r="B90" t="s">
+        <v>363</v>
+      </c>
+      <c r="C90" t="s">
+        <v>364</v>
+      </c>
+      <c r="D90" t="s">
+        <v>365</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" t="s">
+        <v>18</v>
+      </c>
+      <c r="H90" t="s">
+        <v>19</v>
+      </c>
+      <c r="I90" t="s">
+        <v>26</v>
+      </c>
+      <c r="J90" t="s">
+        <v>104</v>
+      </c>
+      <c r="K90"/>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91" t="s">
+        <v>366</v>
+      </c>
+      <c r="B91" t="s">
+        <v>367</v>
+      </c>
+      <c r="C91" t="s">
+        <v>368</v>
+      </c>
+      <c r="D91" t="s">
+        <v>369</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" t="s">
+        <v>18</v>
+      </c>
+      <c r="H91" t="s">
+        <v>19</v>
+      </c>
+      <c r="I91" t="s">
+        <v>26</v>
+      </c>
+      <c r="J91" t="s">
+        <v>21</v>
+      </c>
+      <c r="K91"/>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92" t="s">
+        <v>370</v>
+      </c>
+      <c r="B92" t="s">
+        <v>371</v>
+      </c>
+      <c r="C92" t="s">
+        <v>372</v>
+      </c>
+      <c r="D92" t="s">
+        <v>373</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" t="s">
+        <v>18</v>
+      </c>
+      <c r="H92" t="s">
+        <v>19</v>
+      </c>
+      <c r="I92" t="s">
+        <v>26</v>
+      </c>
+      <c r="J92" t="s">
+        <v>63</v>
+      </c>
+      <c r="K92"/>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93" t="s">
+        <v>374</v>
+      </c>
+      <c r="B93" t="s">
+        <v>375</v>
+      </c>
+      <c r="C93" t="s">
+        <v>375</v>
+      </c>
+      <c r="D93" t="s">
+        <v>376</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" t="s">
+        <v>18</v>
+      </c>
+      <c r="H93" t="s">
+        <v>19</v>
+      </c>
+      <c r="I93" t="s">
+        <v>26</v>
+      </c>
+      <c r="J93" t="s">
+        <v>377</v>
+      </c>
+      <c r="K93"/>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>378</v>
+      </c>
+      <c r="C94" t="s">
+        <v>379</v>
+      </c>
+      <c r="D94"/>
+      <c r="E94"/>
+      <c r="F94" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" t="s">
+        <v>18</v>
+      </c>
+      <c r="H94" t="s">
+        <v>19</v>
+      </c>
+      <c r="I94" t="s">
+        <v>26</v>
+      </c>
+      <c r="J94" t="s">
+        <v>21</v>
+      </c>
+      <c r="K94"/>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" t="s">
+        <v>380</v>
+      </c>
+      <c r="B95" t="s">
+        <v>381</v>
+      </c>
+      <c r="C95" t="s">
+        <v>382</v>
+      </c>
+      <c r="D95" t="s">
+        <v>383</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="G95" t="s">
+        <v>18</v>
+      </c>
+      <c r="H95" t="s">
+        <v>19</v>
+      </c>
+      <c r="I95" t="s">
+        <v>194</v>
+      </c>
+      <c r="J95" t="s">
+        <v>21</v>
+      </c>
+      <c r="K95" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" t="s">
+        <v>385</v>
+      </c>
+      <c r="B96" t="s">
+        <v>386</v>
+      </c>
+      <c r="C96" t="s">
+        <v>387</v>
+      </c>
+      <c r="D96" t="s">
+        <v>388</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" t="s">
+        <v>18</v>
+      </c>
+      <c r="H96" t="s">
+        <v>31</v>
+      </c>
+      <c r="I96" t="s">
+        <v>20</v>
+      </c>
+      <c r="J96" t="s">
+        <v>27</v>
+      </c>
+      <c r="K96"/>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" t="s">
+        <v>389</v>
+      </c>
+      <c r="B97" t="s">
+        <v>390</v>
+      </c>
+      <c r="C97" t="s">
+        <v>391</v>
+      </c>
+      <c r="D97" t="s">
+        <v>392</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97" t="s">
+        <v>18</v>
+      </c>
+      <c r="H97" t="s">
+        <v>19</v>
+      </c>
+      <c r="I97" t="s">
+        <v>26</v>
+      </c>
+      <c r="J97" t="s">
+        <v>27</v>
+      </c>
+      <c r="K97"/>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" t="s">
+        <v>393</v>
+      </c>
+      <c r="B98" t="s">
+        <v>394</v>
+      </c>
+      <c r="C98" t="s">
+        <v>394</v>
+      </c>
+      <c r="D98" t="s">
+        <v>395</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98" t="s">
+        <v>18</v>
+      </c>
+      <c r="H98" t="s">
+        <v>31</v>
+      </c>
+      <c r="I98" t="s">
+        <v>26</v>
+      </c>
+      <c r="J98" t="s">
+        <v>27</v>
+      </c>
+      <c r="K98"/>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" t="s">
+        <v>396</v>
+      </c>
+      <c r="B99" t="s">
+        <v>397</v>
+      </c>
+      <c r="C99" t="s">
+        <v>398</v>
+      </c>
+      <c r="D99" t="s">
+        <v>399</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99" t="s">
+        <v>18</v>
+      </c>
+      <c r="H99" t="s">
+        <v>19</v>
+      </c>
+      <c r="I99" t="s">
+        <v>26</v>
+      </c>
+      <c r="J99" t="s">
+        <v>21</v>
+      </c>
+      <c r="K99"/>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" t="s">
+        <v>400</v>
+      </c>
+      <c r="B100" t="s">
+        <v>401</v>
+      </c>
+      <c r="C100" t="s">
+        <v>402</v>
+      </c>
+      <c r="D100" t="s">
+        <v>403</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100" t="s">
+        <v>18</v>
+      </c>
+      <c r="H100" t="s">
+        <v>19</v>
+      </c>
+      <c r="I100" t="s">
+        <v>26</v>
+      </c>
+      <c r="J100" t="s">
+        <v>27</v>
+      </c>
+      <c r="K100"/>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101" t="s">
+        <v>404</v>
+      </c>
+      <c r="B101" t="s">
+        <v>405</v>
+      </c>
+      <c r="C101" t="s">
+        <v>406</v>
+      </c>
+      <c r="D101" t="s">
+        <v>407</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" t="s">
+        <v>18</v>
+      </c>
+      <c r="H101" t="s">
+        <v>31</v>
+      </c>
+      <c r="I101" t="s">
+        <v>26</v>
+      </c>
+      <c r="J101" t="s">
+        <v>21</v>
+      </c>
+      <c r="K101"/>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102" t="s">
+        <v>408</v>
+      </c>
+      <c r="B102" t="s">
+        <v>409</v>
+      </c>
+      <c r="C102" t="s">
+        <v>409</v>
+      </c>
+      <c r="D102" t="s">
+        <v>410</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" t="s">
+        <v>18</v>
+      </c>
+      <c r="H102" t="s">
+        <v>31</v>
+      </c>
+      <c r="I102" t="s">
+        <v>26</v>
+      </c>
+      <c r="J102" t="s">
+        <v>27</v>
+      </c>
+      <c r="K102"/>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103" t="s">
+        <v>411</v>
+      </c>
+      <c r="B103" t="s">
+        <v>412</v>
+      </c>
+      <c r="C103" t="s">
+        <v>413</v>
+      </c>
+      <c r="D103" t="s">
+        <v>414</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103" t="s">
+        <v>18</v>
+      </c>
+      <c r="H103" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" t="s">
+        <v>26</v>
+      </c>
+      <c r="J103" t="s">
+        <v>21</v>
+      </c>
+      <c r="K103"/>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104" t="s">
+        <v>415</v>
+      </c>
+      <c r="B104" t="s">
+        <v>416</v>
+      </c>
+      <c r="C104" t="s">
+        <v>417</v>
+      </c>
+      <c r="D104" t="s">
+        <v>418</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" t="s">
+        <v>18</v>
+      </c>
+      <c r="H104" t="s">
+        <v>19</v>
+      </c>
+      <c r="I104" t="s">
+        <v>26</v>
+      </c>
+      <c r="J104" t="s">
+        <v>419</v>
+      </c>
+      <c r="K104"/>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105" t="s">
+        <v>420</v>
+      </c>
+      <c r="B105" t="s">
+        <v>421</v>
+      </c>
+      <c r="C105" t="s">
+        <v>422</v>
+      </c>
+      <c r="D105" t="s">
+        <v>423</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105" t="s">
+        <v>18</v>
+      </c>
+      <c r="H105" t="s">
+        <v>19</v>
+      </c>
+      <c r="I105" t="s">
+        <v>26</v>
+      </c>
+      <c r="J105" t="s">
+        <v>32</v>
+      </c>
+      <c r="K105"/>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" t="s">
+        <v>424</v>
+      </c>
+      <c r="B106" t="s">
+        <v>425</v>
+      </c>
+      <c r="C106" t="s">
+        <v>426</v>
+      </c>
+      <c r="D106" t="s">
+        <v>427</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" t="s">
+        <v>18</v>
+      </c>
+      <c r="H106" t="s">
+        <v>31</v>
+      </c>
+      <c r="I106" t="s">
+        <v>20</v>
+      </c>
+      <c r="J106" t="s">
+        <v>27</v>
+      </c>
+      <c r="K106"/>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" t="s">
+        <v>428</v>
+      </c>
+      <c r="B107" t="s">
+        <v>429</v>
+      </c>
+      <c r="C107" t="s">
+        <v>430</v>
+      </c>
+      <c r="D107" t="s">
+        <v>431</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107" t="s">
+        <v>41</v>
+      </c>
+      <c r="G107" t="s">
+        <v>18</v>
+      </c>
+      <c r="H107" t="s">
+        <v>19</v>
+      </c>
+      <c r="I107" t="s">
+        <v>26</v>
+      </c>
+      <c r="J107" t="s">
+        <v>21</v>
+      </c>
+      <c r="K107"/>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" t="s">
+        <v>432</v>
+      </c>
+      <c r="B108" t="s">
+        <v>433</v>
+      </c>
+      <c r="C108" t="s">
+        <v>434</v>
+      </c>
+      <c r="D108" t="s">
+        <v>435</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108" t="s">
+        <v>18</v>
+      </c>
+      <c r="H108" t="s">
+        <v>31</v>
+      </c>
+      <c r="I108" t="s">
+        <v>20</v>
+      </c>
+      <c r="J108" t="s">
+        <v>27</v>
+      </c>
+      <c r="K108"/>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109" t="s">
+        <v>436</v>
+      </c>
+      <c r="B109" t="s">
+        <v>437</v>
+      </c>
+      <c r="C109" t="s">
+        <v>438</v>
+      </c>
+      <c r="D109" t="s">
+        <v>439</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109" t="s">
+        <v>17</v>
+      </c>
+      <c r="G109" t="s">
+        <v>18</v>
+      </c>
+      <c r="H109" t="s">
+        <v>31</v>
+      </c>
+      <c r="I109" t="s">
+        <v>194</v>
+      </c>
+      <c r="J109" t="s">
+        <v>27</v>
+      </c>
+      <c r="K109" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" t="s">
+        <v>440</v>
+      </c>
+      <c r="B110" t="s">
+        <v>441</v>
+      </c>
+      <c r="C110" t="s">
+        <v>442</v>
+      </c>
+      <c r="D110" t="s">
+        <v>443</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" t="s">
+        <v>18</v>
+      </c>
+      <c r="H110" t="s">
+        <v>31</v>
+      </c>
+      <c r="I110" t="s">
+        <v>68</v>
+      </c>
+      <c r="J110" t="s">
+        <v>27</v>
+      </c>
+      <c r="K110"/>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" t="s">
+        <v>444</v>
+      </c>
+      <c r="B111" t="s">
+        <v>445</v>
+      </c>
+      <c r="C111" t="s">
+        <v>446</v>
+      </c>
+      <c r="D111" t="s">
+        <v>447</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111" t="s">
+        <v>448</v>
+      </c>
+      <c r="G111" t="s">
+        <v>18</v>
+      </c>
+      <c r="H111" t="s">
+        <v>449</v>
+      </c>
+      <c r="I111" t="s">
+        <v>26</v>
+      </c>
+      <c r="J111" t="s">
+        <v>21</v>
+      </c>
+      <c r="K111"/>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" t="s">
+        <v>450</v>
+      </c>
+      <c r="B112" t="s">
+        <v>451</v>
+      </c>
+      <c r="C112" t="s">
+        <v>452</v>
+      </c>
+      <c r="D112" t="s">
+        <v>453</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" t="s">
+        <v>18</v>
+      </c>
+      <c r="H112" t="s">
+        <v>31</v>
+      </c>
+      <c r="I112" t="s">
+        <v>26</v>
+      </c>
+      <c r="J112" t="s">
+        <v>276</v>
+      </c>
+      <c r="K112"/>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>454</v>
+      </c>
+      <c r="C113" t="s">
+        <v>455</v>
+      </c>
+      <c r="D113" t="s">
+        <v>456</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" t="s">
+        <v>18</v>
+      </c>
+      <c r="H113" t="s">
+        <v>31</v>
+      </c>
+      <c r="I113" t="s">
+        <v>20</v>
+      </c>
+      <c r="J113" t="s">
+        <v>27</v>
+      </c>
+      <c r="K113"/>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114" t="s">
+        <v>457</v>
+      </c>
+      <c r="B114" t="s">
+        <v>458</v>
+      </c>
+      <c r="C114" t="s">
+        <v>459</v>
+      </c>
+      <c r="D114" t="s">
+        <v>460</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" t="s">
+        <v>18</v>
+      </c>
+      <c r="H114" t="s">
+        <v>19</v>
+      </c>
+      <c r="I114" t="s">
+        <v>26</v>
+      </c>
+      <c r="J114" t="s">
         <v>42</v>
       </c>
-      <c r="C11" t="s">
+      <c r="K114"/>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115" t="s">
+        <v>461</v>
+      </c>
+      <c r="B115" t="s">
+        <v>462</v>
+      </c>
+      <c r="C115" t="s">
+        <v>463</v>
+      </c>
+      <c r="D115" t="s">
+        <v>464</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115" t="s">
+        <v>17</v>
+      </c>
+      <c r="G115" t="s">
+        <v>18</v>
+      </c>
+      <c r="H115" t="s">
+        <v>31</v>
+      </c>
+      <c r="I115" t="s">
+        <v>20</v>
+      </c>
+      <c r="J115" t="s">
+        <v>27</v>
+      </c>
+      <c r="K115"/>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116" t="s">
+        <v>465</v>
+      </c>
+      <c r="B116" t="s">
+        <v>466</v>
+      </c>
+      <c r="C116" t="s">
+        <v>467</v>
+      </c>
+      <c r="D116" t="s">
+        <v>468</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G116" t="s">
+        <v>18</v>
+      </c>
+      <c r="H116" t="s">
+        <v>19</v>
+      </c>
+      <c r="I116" t="s">
+        <v>68</v>
+      </c>
+      <c r="J116" t="s">
+        <v>21</v>
+      </c>
+      <c r="K116"/>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>469</v>
+      </c>
+      <c r="C117" t="s">
+        <v>469</v>
+      </c>
+      <c r="D117"/>
+      <c r="E117"/>
+      <c r="F117" t="s">
+        <v>17</v>
+      </c>
+      <c r="G117" t="s">
+        <v>18</v>
+      </c>
+      <c r="H117" t="s">
+        <v>19</v>
+      </c>
+      <c r="I117" t="s">
+        <v>26</v>
+      </c>
+      <c r="J117" t="s">
+        <v>21</v>
+      </c>
+      <c r="K117"/>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118" t="s">
+        <v>470</v>
+      </c>
+      <c r="B118" t="s">
+        <v>471</v>
+      </c>
+      <c r="C118" t="s">
+        <v>472</v>
+      </c>
+      <c r="D118" t="s">
+        <v>473</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118" t="s">
+        <v>18</v>
+      </c>
+      <c r="H118" t="s">
+        <v>31</v>
+      </c>
+      <c r="I118" t="s">
+        <v>20</v>
+      </c>
+      <c r="J118" t="s">
+        <v>27</v>
+      </c>
+      <c r="K118"/>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119" t="s">
+        <v>474</v>
+      </c>
+      <c r="B119" t="s">
+        <v>475</v>
+      </c>
+      <c r="C119" t="s">
+        <v>476</v>
+      </c>
+      <c r="D119" t="s">
+        <v>477</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" t="s">
+        <v>18</v>
+      </c>
+      <c r="H119" t="s">
+        <v>31</v>
+      </c>
+      <c r="I119" t="s">
+        <v>20</v>
+      </c>
+      <c r="J119" t="s">
+        <v>27</v>
+      </c>
+      <c r="K119"/>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120" t="s">
+        <v>478</v>
+      </c>
+      <c r="B120" t="s">
+        <v>479</v>
+      </c>
+      <c r="C120" t="s">
+        <v>479</v>
+      </c>
+      <c r="D120" t="s">
+        <v>480</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120" t="s">
+        <v>18</v>
+      </c>
+      <c r="H120" t="s">
+        <v>19</v>
+      </c>
+      <c r="I120" t="s">
+        <v>26</v>
+      </c>
+      <c r="J120" t="s">
+        <v>27</v>
+      </c>
+      <c r="K120"/>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121" t="s">
+        <v>481</v>
+      </c>
+      <c r="B121" t="s">
+        <v>482</v>
+      </c>
+      <c r="C121" t="s">
+        <v>483</v>
+      </c>
+      <c r="D121" t="s">
+        <v>484</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121" t="s">
+        <v>18</v>
+      </c>
+      <c r="H121" t="s">
+        <v>19</v>
+      </c>
+      <c r="I121" t="s">
+        <v>26</v>
+      </c>
+      <c r="J121" t="s">
+        <v>32</v>
+      </c>
+      <c r="K121"/>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122" t="s">
+        <v>485</v>
+      </c>
+      <c r="B122" t="s">
+        <v>486</v>
+      </c>
+      <c r="C122" t="s">
+        <v>487</v>
+      </c>
+      <c r="D122" t="s">
+        <v>488</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122" t="s">
+        <v>18</v>
+      </c>
+      <c r="H122" t="s">
+        <v>31</v>
+      </c>
+      <c r="I122" t="s">
+        <v>20</v>
+      </c>
+      <c r="J122" t="s">
+        <v>27</v>
+      </c>
+      <c r="K122"/>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>489</v>
+      </c>
+      <c r="C123" t="s">
+        <v>490</v>
+      </c>
+      <c r="D123" t="s">
+        <v>491</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123" t="s">
+        <v>18</v>
+      </c>
+      <c r="H123" t="s">
+        <v>31</v>
+      </c>
+      <c r="I123"/>
+      <c r="J123" t="s">
+        <v>21</v>
+      </c>
+      <c r="K123"/>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124" t="s">
+        <v>492</v>
+      </c>
+      <c r="B124" t="s">
+        <v>493</v>
+      </c>
+      <c r="C124" t="s">
+        <v>493</v>
+      </c>
+      <c r="D124" t="s">
+        <v>494</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" t="s">
+        <v>18</v>
+      </c>
+      <c r="H124" t="s">
+        <v>19</v>
+      </c>
+      <c r="I124" t="s">
+        <v>20</v>
+      </c>
+      <c r="J124" t="s">
+        <v>63</v>
+      </c>
+      <c r="K124"/>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>495</v>
+      </c>
+      <c r="C125" t="s">
+        <v>496</v>
+      </c>
+      <c r="D125" t="s">
+        <v>497</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" t="s">
+        <v>18</v>
+      </c>
+      <c r="H125" t="s">
+        <v>31</v>
+      </c>
+      <c r="I125" t="s">
+        <v>20</v>
+      </c>
+      <c r="J125" t="s">
+        <v>27</v>
+      </c>
+      <c r="K125"/>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126" t="s">
+        <v>498</v>
+      </c>
+      <c r="B126" t="s">
+        <v>499</v>
+      </c>
+      <c r="C126" t="s">
+        <v>500</v>
+      </c>
+      <c r="D126" t="s">
+        <v>501</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" t="s">
+        <v>18</v>
+      </c>
+      <c r="H126" t="s">
+        <v>31</v>
+      </c>
+      <c r="I126" t="s">
+        <v>20</v>
+      </c>
+      <c r="J126" t="s">
+        <v>27</v>
+      </c>
+      <c r="K126"/>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127" t="s">
+        <v>502</v>
+      </c>
+      <c r="B127" t="s">
+        <v>503</v>
+      </c>
+      <c r="C127" t="s">
+        <v>504</v>
+      </c>
+      <c r="D127" t="s">
+        <v>505</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127" t="s">
+        <v>17</v>
+      </c>
+      <c r="G127" t="s">
+        <v>18</v>
+      </c>
+      <c r="H127" t="s">
+        <v>19</v>
+      </c>
+      <c r="I127" t="s">
+        <v>26</v>
+      </c>
+      <c r="J127" t="s">
+        <v>334</v>
+      </c>
+      <c r="K127"/>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128" t="s">
+        <v>506</v>
+      </c>
+      <c r="B128" t="s">
+        <v>507</v>
+      </c>
+      <c r="C128" t="s">
+        <v>508</v>
+      </c>
+      <c r="D128" t="s">
+        <v>509</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128" t="s">
+        <v>18</v>
+      </c>
+      <c r="H128" t="s">
+        <v>31</v>
+      </c>
+      <c r="I128" t="s">
+        <v>20</v>
+      </c>
+      <c r="J128" t="s">
+        <v>27</v>
+      </c>
+      <c r="K128"/>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129" t="s">
+        <v>510</v>
+      </c>
+      <c r="B129" t="s">
+        <v>511</v>
+      </c>
+      <c r="C129" t="s">
+        <v>512</v>
+      </c>
+      <c r="D129" t="s">
+        <v>513</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" t="s">
+        <v>18</v>
+      </c>
+      <c r="H129" t="s">
+        <v>31</v>
+      </c>
+      <c r="I129" t="s">
+        <v>20</v>
+      </c>
+      <c r="J129" t="s">
+        <v>27</v>
+      </c>
+      <c r="K129"/>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>514</v>
+      </c>
+      <c r="C130" t="s">
+        <v>515</v>
+      </c>
+      <c r="D130" t="s">
+        <v>516</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130" t="s">
+        <v>18</v>
+      </c>
+      <c r="H130" t="s">
+        <v>31</v>
+      </c>
+      <c r="I130" t="s">
+        <v>68</v>
+      </c>
+      <c r="J130" t="s">
+        <v>27</v>
+      </c>
+      <c r="K130"/>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131" t="s">
+        <v>517</v>
+      </c>
+      <c r="B131" t="s">
+        <v>518</v>
+      </c>
+      <c r="C131" t="s">
+        <v>518</v>
+      </c>
+      <c r="D131" t="s">
+        <v>519</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131" t="s">
+        <v>17</v>
+      </c>
+      <c r="G131" t="s">
+        <v>18</v>
+      </c>
+      <c r="H131" t="s">
+        <v>19</v>
+      </c>
+      <c r="I131" t="s">
+        <v>20</v>
+      </c>
+      <c r="J131" t="s">
+        <v>21</v>
+      </c>
+      <c r="K131"/>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132" t="s">
+        <v>520</v>
+      </c>
+      <c r="B132" t="s">
+        <v>521</v>
+      </c>
+      <c r="C132" t="s">
+        <v>522</v>
+      </c>
+      <c r="D132" t="s">
+        <v>523</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" t="s">
+        <v>19</v>
+      </c>
+      <c r="I132" t="s">
+        <v>26</v>
+      </c>
+      <c r="J132" t="s">
+        <v>42</v>
+      </c>
+      <c r="K132"/>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133" t="s">
+        <v>524</v>
+      </c>
+      <c r="B133" t="s">
+        <v>525</v>
+      </c>
+      <c r="C133" t="s">
+        <v>526</v>
+      </c>
+      <c r="D133" t="s">
+        <v>527</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133" t="s">
+        <v>31</v>
+      </c>
+      <c r="I133" t="s">
+        <v>20</v>
+      </c>
+      <c r="J133" t="s">
+        <v>27</v>
+      </c>
+      <c r="K133"/>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134" t="s">
+        <v>528</v>
+      </c>
+      <c r="B134" t="s">
+        <v>529</v>
+      </c>
+      <c r="C134" t="s">
+        <v>530</v>
+      </c>
+      <c r="D134" t="s">
+        <v>531</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" t="s">
+        <v>19</v>
+      </c>
+      <c r="I134" t="s">
+        <v>26</v>
+      </c>
+      <c r="J134" t="s">
+        <v>104</v>
+      </c>
+      <c r="K134"/>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135" t="s">
+        <v>532</v>
+      </c>
+      <c r="B135" t="s">
+        <v>533</v>
+      </c>
+      <c r="C135" t="s">
+        <v>534</v>
+      </c>
+      <c r="D135" t="s">
+        <v>535</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135" t="s">
+        <v>17</v>
+      </c>
+      <c r="G135" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135" t="s">
+        <v>19</v>
+      </c>
+      <c r="I135" t="s">
+        <v>26</v>
+      </c>
+      <c r="J135" t="s">
+        <v>21</v>
+      </c>
+      <c r="K135"/>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136" t="s">
+        <v>536</v>
+      </c>
+      <c r="B136" t="s">
+        <v>537</v>
+      </c>
+      <c r="C136" t="s">
+        <v>538</v>
+      </c>
+      <c r="D136" t="s">
+        <v>539</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" t="s">
+        <v>19</v>
+      </c>
+      <c r="I136" t="s">
+        <v>20</v>
+      </c>
+      <c r="J136" t="s">
+        <v>21</v>
+      </c>
+      <c r="K136"/>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>540</v>
+      </c>
+      <c r="C137" t="s">
+        <v>540</v>
+      </c>
+      <c r="D137" t="s">
+        <v>541</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137" t="s">
+        <v>31</v>
+      </c>
+      <c r="I137" t="s">
+        <v>20</v>
+      </c>
+      <c r="J137" t="s">
+        <v>27</v>
+      </c>
+      <c r="K137"/>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" t="s">
+        <v>542</v>
+      </c>
+      <c r="B138" t="s">
+        <v>543</v>
+      </c>
+      <c r="C138" t="s">
+        <v>544</v>
+      </c>
+      <c r="D138" t="s">
+        <v>545</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" t="s">
+        <v>31</v>
+      </c>
+      <c r="I138" t="s">
+        <v>20</v>
+      </c>
+      <c r="J138" t="s">
+        <v>27</v>
+      </c>
+      <c r="K138"/>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139" t="s">
+        <v>546</v>
+      </c>
+      <c r="B139" t="s">
+        <v>547</v>
+      </c>
+      <c r="C139" t="s">
+        <v>548</v>
+      </c>
+      <c r="D139" t="s">
+        <v>549</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139" t="s">
+        <v>17</v>
+      </c>
+      <c r="G139" t="s">
+        <v>18</v>
+      </c>
+      <c r="H139" t="s">
+        <v>19</v>
+      </c>
+      <c r="I139" t="s">
+        <v>20</v>
+      </c>
+      <c r="J139" t="s">
+        <v>190</v>
+      </c>
+      <c r="K139"/>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140" t="s">
+        <v>550</v>
+      </c>
+      <c r="B140" t="s">
+        <v>551</v>
+      </c>
+      <c r="C140" t="s">
+        <v>552</v>
+      </c>
+      <c r="D140" t="s">
+        <v>553</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140" t="s">
+        <v>18</v>
+      </c>
+      <c r="H140" t="s">
+        <v>19</v>
+      </c>
+      <c r="I140" t="s">
+        <v>26</v>
+      </c>
+      <c r="J140" t="s">
+        <v>86</v>
+      </c>
+      <c r="K140"/>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141" t="s">
+        <v>554</v>
+      </c>
+      <c r="B141" t="s">
+        <v>555</v>
+      </c>
+      <c r="C141" t="s">
+        <v>556</v>
+      </c>
+      <c r="D141" t="s">
+        <v>557</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141" t="s">
         <v>41</v>
       </c>
-      <c r="D11"/>
-[...18 lines deleted...]
-      <c r="A12" t="s">
+      <c r="G141" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" t="s">
+        <v>19</v>
+      </c>
+      <c r="I141" t="s">
+        <v>194</v>
+      </c>
+      <c r="J141" t="s">
+        <v>21</v>
+      </c>
+      <c r="K141"/>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142" t="s">
+        <v>558</v>
+      </c>
+      <c r="B142" t="s">
+        <v>559</v>
+      </c>
+      <c r="C142" t="s">
+        <v>559</v>
+      </c>
+      <c r="D142" t="s">
+        <v>560</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" t="s">
+        <v>31</v>
+      </c>
+      <c r="I142" t="s">
+        <v>20</v>
+      </c>
+      <c r="J142" t="s">
+        <v>27</v>
+      </c>
+      <c r="K142"/>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143" t="s">
+        <v>561</v>
+      </c>
+      <c r="B143" t="s">
+        <v>562</v>
+      </c>
+      <c r="C143" t="s">
+        <v>563</v>
+      </c>
+      <c r="D143" t="s">
+        <v>564</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143" t="s">
+        <v>41</v>
+      </c>
+      <c r="G143" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" t="s">
+        <v>19</v>
+      </c>
+      <c r="I143" t="s">
+        <v>26</v>
+      </c>
+      <c r="J143" t="s">
+        <v>42</v>
+      </c>
+      <c r="K143" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>565</v>
+      </c>
+      <c r="C144" t="s">
+        <v>565</v>
+      </c>
+      <c r="D144" t="s">
+        <v>566</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144" t="s">
+        <v>448</v>
+      </c>
+      <c r="G144" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" t="s">
+        <v>19</v>
+      </c>
+      <c r="I144" t="s">
+        <v>26</v>
+      </c>
+      <c r="J144" t="s">
+        <v>21</v>
+      </c>
+      <c r="K144"/>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>567</v>
+      </c>
+      <c r="C145" t="s">
+        <v>556</v>
+      </c>
+      <c r="D145" t="s">
+        <v>568</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" t="s">
+        <v>19</v>
+      </c>
+      <c r="I145" t="s">
+        <v>26</v>
+      </c>
+      <c r="J145" t="s">
+        <v>21</v>
+      </c>
+      <c r="K145"/>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>569</v>
+      </c>
+      <c r="C146" t="s">
+        <v>556</v>
+      </c>
+      <c r="D146"/>
+      <c r="E146"/>
+      <c r="F146" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146" t="s">
+        <v>31</v>
+      </c>
+      <c r="I146" t="s">
+        <v>20</v>
+      </c>
+      <c r="J146" t="s">
+        <v>27</v>
+      </c>
+      <c r="K146"/>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" t="s">
+        <v>570</v>
+      </c>
+      <c r="B147" t="s">
+        <v>571</v>
+      </c>
+      <c r="C147" t="s">
+        <v>548</v>
+      </c>
+      <c r="D147" t="s">
+        <v>572</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147" t="s">
+        <v>41</v>
+      </c>
+      <c r="G147" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" t="s">
+        <v>19</v>
+      </c>
+      <c r="I147" t="s">
+        <v>26</v>
+      </c>
+      <c r="J147" t="s">
+        <v>32</v>
+      </c>
+      <c r="K147"/>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" t="s">
+        <v>573</v>
+      </c>
+      <c r="B148" t="s">
+        <v>574</v>
+      </c>
+      <c r="C148" t="s">
+        <v>575</v>
+      </c>
+      <c r="D148" t="s">
+        <v>576</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148" t="s">
+        <v>41</v>
+      </c>
+      <c r="G148" t="s">
+        <v>18</v>
+      </c>
+      <c r="H148" t="s">
+        <v>19</v>
+      </c>
+      <c r="I148" t="s">
+        <v>26</v>
+      </c>
+      <c r="J148" t="s">
+        <v>42</v>
+      </c>
+      <c r="K148" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" t="s">
+        <v>578</v>
+      </c>
+      <c r="B149" t="s">
+        <v>579</v>
+      </c>
+      <c r="C149" t="s">
+        <v>548</v>
+      </c>
+      <c r="D149" t="s">
+        <v>580</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" t="s">
+        <v>19</v>
+      </c>
+      <c r="I149" t="s">
+        <v>26</v>
+      </c>
+      <c r="J149" t="s">
+        <v>104</v>
+      </c>
+      <c r="K149"/>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" t="s">
+        <v>581</v>
+      </c>
+      <c r="B150" t="s">
+        <v>582</v>
+      </c>
+      <c r="C150" t="s">
+        <v>583</v>
+      </c>
+      <c r="D150" t="s">
+        <v>584</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150" t="s">
+        <v>18</v>
+      </c>
+      <c r="H150" t="s">
+        <v>19</v>
+      </c>
+      <c r="I150" t="s">
+        <v>194</v>
+      </c>
+      <c r="J150" t="s">
+        <v>21</v>
+      </c>
+      <c r="K150" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" t="s">
+        <v>585</v>
+      </c>
+      <c r="B151" t="s">
+        <v>586</v>
+      </c>
+      <c r="C151" t="s">
+        <v>587</v>
+      </c>
+      <c r="D151" t="s">
+        <v>588</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" t="s">
+        <v>19</v>
+      </c>
+      <c r="I151" t="s">
+        <v>26</v>
+      </c>
+      <c r="J151" t="s">
+        <v>32</v>
+      </c>
+      <c r="K151"/>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" t="s">
+        <v>589</v>
+      </c>
+      <c r="B152" t="s">
+        <v>590</v>
+      </c>
+      <c r="C152" t="s">
+        <v>591</v>
+      </c>
+      <c r="D152" t="s">
+        <v>592</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152" t="s">
+        <v>17</v>
+      </c>
+      <c r="G152" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" t="s">
+        <v>31</v>
+      </c>
+      <c r="I152" t="s">
+        <v>68</v>
+      </c>
+      <c r="J152" t="s">
+        <v>27</v>
+      </c>
+      <c r="K152"/>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" t="s">
+        <v>593</v>
+      </c>
+      <c r="B153" t="s">
+        <v>594</v>
+      </c>
+      <c r="C153" t="s">
+        <v>595</v>
+      </c>
+      <c r="D153" t="s">
+        <v>596</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153" t="s">
+        <v>17</v>
+      </c>
+      <c r="G153" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" t="s">
+        <v>19</v>
+      </c>
+      <c r="I153" t="s">
+        <v>26</v>
+      </c>
+      <c r="J153" t="s">
+        <v>90</v>
+      </c>
+      <c r="K153"/>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" t="s">
+        <v>597</v>
+      </c>
+      <c r="B154" t="s">
+        <v>598</v>
+      </c>
+      <c r="C154" t="s">
+        <v>598</v>
+      </c>
+      <c r="D154" t="s">
+        <v>599</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" t="s">
+        <v>19</v>
+      </c>
+      <c r="I154" t="s">
+        <v>26</v>
+      </c>
+      <c r="J154" t="s">
+        <v>321</v>
+      </c>
+      <c r="K154"/>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" t="s">
+        <v>600</v>
+      </c>
+      <c r="B155" t="s">
+        <v>601</v>
+      </c>
+      <c r="C155" t="s">
+        <v>575</v>
+      </c>
+      <c r="D155" t="s">
+        <v>602</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155" t="s">
+        <v>17</v>
+      </c>
+      <c r="G155" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" t="s">
+        <v>19</v>
+      </c>
+      <c r="I155" t="s">
+        <v>26</v>
+      </c>
+      <c r="J155" t="s">
+        <v>21</v>
+      </c>
+      <c r="K155"/>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" t="s">
+        <v>603</v>
+      </c>
+      <c r="B156" t="s">
+        <v>604</v>
+      </c>
+      <c r="C156" t="s">
+        <v>548</v>
+      </c>
+      <c r="D156" t="s">
+        <v>605</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156" t="s">
+        <v>17</v>
+      </c>
+      <c r="G156" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" t="s">
+        <v>19</v>
+      </c>
+      <c r="I156" t="s">
+        <v>20</v>
+      </c>
+      <c r="J156" t="s">
+        <v>21</v>
+      </c>
+      <c r="K156"/>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157" t="s">
+        <v>606</v>
+      </c>
+      <c r="B157" t="s">
+        <v>607</v>
+      </c>
+      <c r="C157" t="s">
+        <v>608</v>
+      </c>
+      <c r="D157" t="s">
+        <v>609</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" t="s">
+        <v>31</v>
+      </c>
+      <c r="I157" t="s">
+        <v>26</v>
+      </c>
+      <c r="J157" t="s">
+        <v>27</v>
+      </c>
+      <c r="K157"/>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>610</v>
+      </c>
+      <c r="C158" t="s">
+        <v>611</v>
+      </c>
+      <c r="D158" t="s">
+        <v>612</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" t="s">
+        <v>19</v>
+      </c>
+      <c r="I158" t="s">
+        <v>26</v>
+      </c>
+      <c r="J158" t="s">
+        <v>86</v>
+      </c>
+      <c r="K158"/>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159" t="s">
+        <v>613</v>
+      </c>
+      <c r="B159" t="s">
+        <v>614</v>
+      </c>
+      <c r="C159" t="s">
+        <v>614</v>
+      </c>
+      <c r="D159" t="s">
+        <v>615</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159" t="s">
+        <v>17</v>
+      </c>
+      <c r="G159" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" t="s">
+        <v>31</v>
+      </c>
+      <c r="I159" t="s">
+        <v>68</v>
+      </c>
+      <c r="J159" t="s">
+        <v>27</v>
+      </c>
+      <c r="K159"/>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160" t="s">
+        <v>616</v>
+      </c>
+      <c r="B160" t="s">
+        <v>617</v>
+      </c>
+      <c r="C160" t="s">
+        <v>617</v>
+      </c>
+      <c r="D160" t="s">
+        <v>618</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" t="s">
+        <v>31</v>
+      </c>
+      <c r="I160" t="s">
+        <v>68</v>
+      </c>
+      <c r="J160" t="s">
+        <v>27</v>
+      </c>
+      <c r="K160"/>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161" t="s">
+        <v>619</v>
+      </c>
+      <c r="B161" t="s">
+        <v>620</v>
+      </c>
+      <c r="C161" t="s">
+        <v>621</v>
+      </c>
+      <c r="D161" t="s">
+        <v>622</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161" t="s">
+        <v>623</v>
+      </c>
+      <c r="G161" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" t="s">
+        <v>19</v>
+      </c>
+      <c r="I161" t="s">
+        <v>26</v>
+      </c>
+      <c r="J161" t="s">
+        <v>27</v>
+      </c>
+      <c r="K161"/>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162" t="s">
+        <v>624</v>
+      </c>
+      <c r="B162" t="s">
+        <v>625</v>
+      </c>
+      <c r="C162" t="s">
+        <v>626</v>
+      </c>
+      <c r="D162" t="s">
+        <v>627</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162" t="s">
+        <v>41</v>
+      </c>
+      <c r="G162" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" t="s">
+        <v>19</v>
+      </c>
+      <c r="I162" t="s">
+        <v>194</v>
+      </c>
+      <c r="J162" t="s">
+        <v>419</v>
+      </c>
+      <c r="K162"/>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>628</v>
+      </c>
+      <c r="C163" t="s">
+        <v>629</v>
+      </c>
+      <c r="D163" t="s">
+        <v>630</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163" t="s">
+        <v>41</v>
+      </c>
+      <c r="G163" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" t="s">
+        <v>19</v>
+      </c>
+      <c r="I163" t="s">
+        <v>26</v>
+      </c>
+      <c r="J163" t="s">
+        <v>21</v>
+      </c>
+      <c r="K163"/>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>631</v>
+      </c>
+      <c r="C164" t="s">
+        <v>632</v>
+      </c>
+      <c r="D164" t="s">
+        <v>633</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" t="s">
+        <v>19</v>
+      </c>
+      <c r="I164" t="s">
+        <v>26</v>
+      </c>
+      <c r="J164" t="s">
+        <v>21</v>
+      </c>
+      <c r="K164"/>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165" t="s">
+        <v>634</v>
+      </c>
+      <c r="B165" t="s">
+        <v>635</v>
+      </c>
+      <c r="C165" t="s">
+        <v>636</v>
+      </c>
+      <c r="D165" t="s">
+        <v>637</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" t="s">
+        <v>19</v>
+      </c>
+      <c r="I165" t="s">
+        <v>26</v>
+      </c>
+      <c r="J165" t="s">
+        <v>21</v>
+      </c>
+      <c r="K165"/>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>638</v>
+      </c>
+      <c r="C166" t="s">
+        <v>638</v>
+      </c>
+      <c r="D166"/>
+      <c r="E166"/>
+      <c r="F166" t="s">
+        <v>41</v>
+      </c>
+      <c r="G166" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" t="s">
+        <v>19</v>
+      </c>
+      <c r="I166" t="s">
+        <v>194</v>
+      </c>
+      <c r="J166"/>
+      <c r="K166"/>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167" t="s">
+        <v>639</v>
+      </c>
+      <c r="B167" t="s">
+        <v>640</v>
+      </c>
+      <c r="C167" t="s">
+        <v>556</v>
+      </c>
+      <c r="D167" t="s">
+        <v>641</v>
+      </c>
+      <c r="E167"/>
+      <c r="F167" t="s">
+        <v>41</v>
+      </c>
+      <c r="G167" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" t="s">
+        <v>19</v>
+      </c>
+      <c r="I167" t="s">
+        <v>26</v>
+      </c>
+      <c r="J167" t="s">
+        <v>104</v>
+      </c>
+      <c r="K167"/>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168" t="s">
+        <v>642</v>
+      </c>
+      <c r="B168" t="s">
+        <v>643</v>
+      </c>
+      <c r="C168" t="s">
+        <v>644</v>
+      </c>
+      <c r="D168" t="s">
+        <v>645</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" t="s">
+        <v>18</v>
+      </c>
+      <c r="H168" t="s">
+        <v>19</v>
+      </c>
+      <c r="I168" t="s">
+        <v>26</v>
+      </c>
+      <c r="J168" t="s">
+        <v>42</v>
+      </c>
+      <c r="K168"/>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169" t="s">
+        <v>646</v>
+      </c>
+      <c r="B169" t="s">
+        <v>647</v>
+      </c>
+      <c r="C169" t="s">
+        <v>548</v>
+      </c>
+      <c r="D169" t="s">
+        <v>648</v>
+      </c>
+      <c r="E169"/>
+      <c r="F169" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" t="s">
+        <v>19</v>
+      </c>
+      <c r="I169" t="s">
+        <v>194</v>
+      </c>
+      <c r="J169" t="s">
+        <v>32</v>
+      </c>
+      <c r="K169" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170" t="s">
+        <v>649</v>
+      </c>
+      <c r="B170" t="s">
+        <v>650</v>
+      </c>
+      <c r="C170" t="s">
+        <v>651</v>
+      </c>
+      <c r="D170" t="s">
+        <v>652</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" t="s">
+        <v>19</v>
+      </c>
+      <c r="I170" t="s">
+        <v>26</v>
+      </c>
+      <c r="J170" t="s">
+        <v>42</v>
+      </c>
+      <c r="K170"/>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171" t="s">
+        <v>653</v>
+      </c>
+      <c r="B171" t="s">
+        <v>654</v>
+      </c>
+      <c r="C171" t="s">
+        <v>548</v>
+      </c>
+      <c r="D171" t="s">
+        <v>655</v>
+      </c>
+      <c r="E171"/>
+      <c r="F171" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" t="s">
+        <v>19</v>
+      </c>
+      <c r="I171" t="s">
+        <v>20</v>
+      </c>
+      <c r="J171" t="s">
+        <v>21</v>
+      </c>
+      <c r="K171"/>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172" t="s">
+        <v>656</v>
+      </c>
+      <c r="B172" t="s">
+        <v>657</v>
+      </c>
+      <c r="C172" t="s">
+        <v>556</v>
+      </c>
+      <c r="D172" t="s">
+        <v>658</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172" t="s">
+        <v>17</v>
+      </c>
+      <c r="G172" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" t="s">
+        <v>19</v>
+      </c>
+      <c r="I172" t="s">
+        <v>26</v>
+      </c>
+      <c r="J172" t="s">
+        <v>32</v>
+      </c>
+      <c r="K172"/>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>659</v>
+      </c>
+      <c r="C173" t="s">
+        <v>660</v>
+      </c>
+      <c r="D173" t="s">
+        <v>661</v>
+      </c>
+      <c r="E173"/>
+      <c r="F173" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173"/>
+      <c r="I173" t="s">
+        <v>20</v>
+      </c>
+      <c r="J173"/>
+      <c r="K173"/>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174" t="s">
+        <v>662</v>
+      </c>
+      <c r="B174" t="s">
+        <v>663</v>
+      </c>
+      <c r="C174" t="s">
+        <v>664</v>
+      </c>
+      <c r="D174" t="s">
+        <v>665</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174" t="s">
+        <v>17</v>
+      </c>
+      <c r="G174" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" t="s">
+        <v>19</v>
+      </c>
+      <c r="I174" t="s">
+        <v>26</v>
+      </c>
+      <c r="J174" t="s">
+        <v>190</v>
+      </c>
+      <c r="K174"/>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175" t="s">
+        <v>666</v>
+      </c>
+      <c r="B175" t="s">
+        <v>667</v>
+      </c>
+      <c r="C175" t="s">
+        <v>668</v>
+      </c>
+      <c r="D175" t="s">
+        <v>669</v>
+      </c>
+      <c r="E175"/>
+      <c r="F175" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" t="s">
+        <v>31</v>
+      </c>
+      <c r="I175" t="s">
+        <v>26</v>
+      </c>
+      <c r="J175" t="s">
+        <v>27</v>
+      </c>
+      <c r="K175"/>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>670</v>
+      </c>
+      <c r="C176" t="s">
+        <v>671</v>
+      </c>
+      <c r="D176" t="s">
+        <v>672</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" t="s">
+        <v>19</v>
+      </c>
+      <c r="I176" t="s">
+        <v>20</v>
+      </c>
+      <c r="J176" t="s">
+        <v>190</v>
+      </c>
+      <c r="K176"/>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177" t="s">
+        <v>673</v>
+      </c>
+      <c r="B177" t="s">
+        <v>674</v>
+      </c>
+      <c r="C177" t="s">
+        <v>675</v>
+      </c>
+      <c r="D177" t="s">
+        <v>676</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177" t="s">
+        <v>41</v>
+      </c>
+      <c r="G177" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" t="s">
+        <v>19</v>
+      </c>
+      <c r="I177" t="s">
+        <v>26</v>
+      </c>
+      <c r="J177" t="s">
+        <v>42</v>
+      </c>
+      <c r="K177"/>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178" t="s">
+        <v>677</v>
+      </c>
+      <c r="B178" t="s">
+        <v>678</v>
+      </c>
+      <c r="C178" t="s">
+        <v>679</v>
+      </c>
+      <c r="D178" t="s">
+        <v>680</v>
+      </c>
+      <c r="E178"/>
+      <c r="F178" t="s">
+        <v>17</v>
+      </c>
+      <c r="G178" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" t="s">
+        <v>31</v>
+      </c>
+      <c r="I178" t="s">
+        <v>26</v>
+      </c>
+      <c r="J178" t="s">
+        <v>27</v>
+      </c>
+      <c r="K178"/>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179" t="s">
+        <v>681</v>
+      </c>
+      <c r="B179" t="s">
+        <v>682</v>
+      </c>
+      <c r="C179" t="s">
+        <v>556</v>
+      </c>
+      <c r="D179" t="s">
+        <v>683</v>
+      </c>
+      <c r="E179"/>
+      <c r="F179" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" t="s">
+        <v>18</v>
+      </c>
+      <c r="H179" t="s">
+        <v>19</v>
+      </c>
+      <c r="I179" t="s">
+        <v>26</v>
+      </c>
+      <c r="J179" t="s">
+        <v>21</v>
+      </c>
+      <c r="K179"/>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180" t="s">
+        <v>684</v>
+      </c>
+      <c r="B180" t="s">
+        <v>685</v>
+      </c>
+      <c r="C180" t="s">
+        <v>686</v>
+      </c>
+      <c r="D180" t="s">
+        <v>687</v>
+      </c>
+      <c r="E180"/>
+      <c r="F180" t="s">
+        <v>17</v>
+      </c>
+      <c r="G180" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" t="s">
+        <v>31</v>
+      </c>
+      <c r="I180" t="s">
+        <v>26</v>
+      </c>
+      <c r="J180" t="s">
+        <v>27</v>
+      </c>
+      <c r="K180"/>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181" t="s">
+        <v>688</v>
+      </c>
+      <c r="B181" t="s">
+        <v>689</v>
+      </c>
+      <c r="C181" t="s">
+        <v>690</v>
+      </c>
+      <c r="D181" t="s">
+        <v>691</v>
+      </c>
+      <c r="E181"/>
+      <c r="F181" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" t="s">
+        <v>19</v>
+      </c>
+      <c r="I181" t="s">
+        <v>26</v>
+      </c>
+      <c r="J181" t="s">
+        <v>42</v>
+      </c>
+      <c r="K181"/>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182" t="s">
+        <v>692</v>
+      </c>
+      <c r="B182" t="s">
+        <v>693</v>
+      </c>
+      <c r="C182" t="s">
+        <v>694</v>
+      </c>
+      <c r="D182" t="s">
+        <v>695</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182" t="s">
+        <v>18</v>
+      </c>
+      <c r="H182" t="s">
+        <v>19</v>
+      </c>
+      <c r="I182" t="s">
+        <v>68</v>
+      </c>
+      <c r="J182" t="s">
+        <v>69</v>
+      </c>
+      <c r="K182" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183"/>
+      <c r="B183" t="s">
+        <v>697</v>
+      </c>
+      <c r="C183" t="s">
+        <v>698</v>
+      </c>
+      <c r="D183" t="s">
+        <v>699</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183" t="s">
+        <v>17</v>
+      </c>
+      <c r="G183" t="s">
+        <v>18</v>
+      </c>
+      <c r="H183" t="s">
+        <v>19</v>
+      </c>
+      <c r="I183" t="s">
+        <v>26</v>
+      </c>
+      <c r="J183" t="s">
+        <v>104</v>
+      </c>
+      <c r="K183"/>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184"/>
+      <c r="B184" t="s">
+        <v>700</v>
+      </c>
+      <c r="C184"/>
+      <c r="D184"/>
+      <c r="E184"/>
+      <c r="F184" t="s">
+        <v>41</v>
+      </c>
+      <c r="G184" t="s">
+        <v>18</v>
+      </c>
+      <c r="H184" t="s">
+        <v>19</v>
+      </c>
+      <c r="I184" t="s">
+        <v>26</v>
+      </c>
+      <c r="J184" t="s">
+        <v>21</v>
+      </c>
+      <c r="K184"/>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185" t="s">
+        <v>701</v>
+      </c>
+      <c r="B185" t="s">
+        <v>702</v>
+      </c>
+      <c r="C185" t="s">
+        <v>703</v>
+      </c>
+      <c r="D185" t="s">
+        <v>704</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185" t="s">
+        <v>41</v>
+      </c>
+      <c r="G185" t="s">
+        <v>18</v>
+      </c>
+      <c r="H185" t="s">
+        <v>19</v>
+      </c>
+      <c r="I185" t="s">
+        <v>26</v>
+      </c>
+      <c r="J185" t="s">
+        <v>42</v>
+      </c>
+      <c r="K185"/>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186" t="s">
+        <v>705</v>
+      </c>
+      <c r="B186" t="s">
+        <v>706</v>
+      </c>
+      <c r="C186" t="s">
+        <v>707</v>
+      </c>
+      <c r="D186" t="s">
+        <v>708</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186" t="s">
+        <v>41</v>
+      </c>
+      <c r="G186" t="s">
+        <v>18</v>
+      </c>
+      <c r="H186" t="s">
+        <v>19</v>
+      </c>
+      <c r="I186" t="s">
+        <v>194</v>
+      </c>
+      <c r="J186" t="s">
+        <v>21</v>
+      </c>
+      <c r="K186"/>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187" t="s">
+        <v>709</v>
+      </c>
+      <c r="B187" t="s">
+        <v>710</v>
+      </c>
+      <c r="C187" t="s">
+        <v>711</v>
+      </c>
+      <c r="D187" t="s">
+        <v>712</v>
+      </c>
+      <c r="E187"/>
+      <c r="F187" t="s">
+        <v>17</v>
+      </c>
+      <c r="G187" t="s">
+        <v>18</v>
+      </c>
+      <c r="H187" t="s">
+        <v>19</v>
+      </c>
+      <c r="I187" t="s">
+        <v>26</v>
+      </c>
+      <c r="J187" t="s">
+        <v>32</v>
+      </c>
+      <c r="K187"/>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" t="s">
+        <v>713</v>
+      </c>
+      <c r="B188" t="s">
+        <v>714</v>
+      </c>
+      <c r="C188" t="s">
+        <v>715</v>
+      </c>
+      <c r="D188" t="s">
+        <v>716</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188" t="s">
+        <v>18</v>
+      </c>
+      <c r="H188" t="s">
+        <v>31</v>
+      </c>
+      <c r="I188" t="s">
+        <v>68</v>
+      </c>
+      <c r="J188" t="s">
+        <v>27</v>
+      </c>
+      <c r="K188"/>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189" t="s">
+        <v>717</v>
+      </c>
+      <c r="B189" t="s">
+        <v>718</v>
+      </c>
+      <c r="C189" t="s">
+        <v>719</v>
+      </c>
+      <c r="D189" t="s">
+        <v>720</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189" t="s">
+        <v>18</v>
+      </c>
+      <c r="H189" t="s">
+        <v>31</v>
+      </c>
+      <c r="I189" t="s">
+        <v>20</v>
+      </c>
+      <c r="J189" t="s">
+        <v>27</v>
+      </c>
+      <c r="K189"/>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190" t="s">
+        <v>721</v>
+      </c>
+      <c r="B190" t="s">
+        <v>722</v>
+      </c>
+      <c r="C190" t="s">
+        <v>723</v>
+      </c>
+      <c r="D190" t="s">
+        <v>724</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" t="s">
+        <v>18</v>
+      </c>
+      <c r="H190" t="s">
+        <v>31</v>
+      </c>
+      <c r="I190" t="s">
+        <v>26</v>
+      </c>
+      <c r="J190" t="s">
+        <v>27</v>
+      </c>
+      <c r="K190"/>
+    </row>
+    <row r="191" spans="1:11">
+      <c r="A191"/>
+      <c r="B191" t="s">
+        <v>725</v>
+      </c>
+      <c r="C191" t="s">
+        <v>726</v>
+      </c>
+      <c r="D191" t="s">
+        <v>727</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191" t="s">
+        <v>448</v>
+      </c>
+      <c r="G191" t="s">
+        <v>18</v>
+      </c>
+      <c r="H191" t="s">
+        <v>19</v>
+      </c>
+      <c r="I191" t="s">
+        <v>26</v>
+      </c>
+      <c r="J191" t="s">
+        <v>27</v>
+      </c>
+      <c r="K191"/>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192"/>
+      <c r="B192" t="s">
+        <v>728</v>
+      </c>
+      <c r="C192" t="s">
+        <v>729</v>
+      </c>
+      <c r="D192" t="s">
+        <v>730</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192" t="s">
+        <v>17</v>
+      </c>
+      <c r="G192" t="s">
+        <v>18</v>
+      </c>
+      <c r="H192" t="s">
+        <v>19</v>
+      </c>
+      <c r="I192" t="s">
+        <v>26</v>
+      </c>
+      <c r="J192" t="s">
+        <v>21</v>
+      </c>
+      <c r="K192"/>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193" t="s">
+        <v>731</v>
+      </c>
+      <c r="B193" t="s">
+        <v>732</v>
+      </c>
+      <c r="C193" t="s">
+        <v>733</v>
+      </c>
+      <c r="D193" t="s">
+        <v>734</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193" t="s">
+        <v>18</v>
+      </c>
+      <c r="H193" t="s">
+        <v>31</v>
+      </c>
+      <c r="I193" t="s">
+        <v>68</v>
+      </c>
+      <c r="J193" t="s">
+        <v>27</v>
+      </c>
+      <c r="K193"/>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194" t="s">
+        <v>735</v>
+      </c>
+      <c r="B194" t="s">
+        <v>736</v>
+      </c>
+      <c r="C194" t="s">
+        <v>737</v>
+      </c>
+      <c r="D194" t="s">
+        <v>738</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194" t="s">
+        <v>18</v>
+      </c>
+      <c r="H194" t="s">
+        <v>31</v>
+      </c>
+      <c r="I194" t="s">
+        <v>26</v>
+      </c>
+      <c r="J194" t="s">
+        <v>63</v>
+      </c>
+      <c r="K194"/>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195" t="s">
+        <v>739</v>
+      </c>
+      <c r="B195" t="s">
+        <v>740</v>
+      </c>
+      <c r="C195" t="s">
+        <v>741</v>
+      </c>
+      <c r="D195" t="s">
+        <v>742</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195" t="s">
+        <v>448</v>
+      </c>
+      <c r="G195" t="s">
+        <v>18</v>
+      </c>
+      <c r="H195" t="s">
+        <v>19</v>
+      </c>
+      <c r="I195" t="s">
+        <v>26</v>
+      </c>
+      <c r="J195" t="s">
+        <v>32</v>
+      </c>
+      <c r="K195"/>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196" t="s">
+        <v>743</v>
+      </c>
+      <c r="B196" t="s">
+        <v>744</v>
+      </c>
+      <c r="C196" t="s">
+        <v>744</v>
+      </c>
+      <c r="D196" t="s">
+        <v>745</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196" t="s">
+        <v>17</v>
+      </c>
+      <c r="G196" t="s">
+        <v>18</v>
+      </c>
+      <c r="H196" t="s">
+        <v>31</v>
+      </c>
+      <c r="I196" t="s">
+        <v>26</v>
+      </c>
+      <c r="J196" t="s">
+        <v>63</v>
+      </c>
+      <c r="K196"/>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>746</v>
+      </c>
+      <c r="C197" t="s">
+        <v>747</v>
+      </c>
+      <c r="D197" t="s">
+        <v>748</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197" t="s">
+        <v>18</v>
+      </c>
+      <c r="H197" t="s">
+        <v>19</v>
+      </c>
+      <c r="I197" t="s">
+        <v>26</v>
+      </c>
+      <c r="J197" t="s">
+        <v>86</v>
+      </c>
+      <c r="K197"/>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" t="s">
+        <v>749</v>
+      </c>
+      <c r="B198" t="s">
+        <v>750</v>
+      </c>
+      <c r="C198" t="s">
+        <v>751</v>
+      </c>
+      <c r="D198" t="s">
+        <v>752</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198" t="s">
+        <v>18</v>
+      </c>
+      <c r="H198" t="s">
+        <v>31</v>
+      </c>
+      <c r="I198" t="s">
+        <v>26</v>
+      </c>
+      <c r="J198" t="s">
+        <v>63</v>
+      </c>
+      <c r="K198"/>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" t="s">
+        <v>753</v>
+      </c>
+      <c r="B199" t="s">
+        <v>754</v>
+      </c>
+      <c r="C199" t="s">
+        <v>755</v>
+      </c>
+      <c r="D199"/>
+      <c r="E199"/>
+      <c r="F199" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199" t="s">
+        <v>18</v>
+      </c>
+      <c r="H199" t="s">
+        <v>31</v>
+      </c>
+      <c r="I199" t="s">
+        <v>26</v>
+      </c>
+      <c r="J199" t="s">
+        <v>27</v>
+      </c>
+      <c r="K199"/>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" t="s">
+        <v>756</v>
+      </c>
+      <c r="B200" t="s">
+        <v>757</v>
+      </c>
+      <c r="C200" t="s">
+        <v>758</v>
+      </c>
+      <c r="D200" t="s">
+        <v>759</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" t="s">
+        <v>18</v>
+      </c>
+      <c r="H200" t="s">
+        <v>19</v>
+      </c>
+      <c r="I200" t="s">
+        <v>26</v>
+      </c>
+      <c r="J200" t="s">
+        <v>32</v>
+      </c>
+      <c r="K200"/>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201" t="s">
+        <v>760</v>
+      </c>
+      <c r="B201" t="s">
+        <v>761</v>
+      </c>
+      <c r="C201" t="s">
+        <v>762</v>
+      </c>
+      <c r="D201" t="s">
+        <v>763</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201" t="s">
+        <v>17</v>
+      </c>
+      <c r="G201" t="s">
+        <v>18</v>
+      </c>
+      <c r="H201" t="s">
+        <v>19</v>
+      </c>
+      <c r="I201" t="s">
+        <v>26</v>
+      </c>
+      <c r="J201" t="s">
+        <v>21</v>
+      </c>
+      <c r="K201"/>
+    </row>
+    <row r="202" spans="1:11">
+      <c r="A202" t="s">
+        <v>764</v>
+      </c>
+      <c r="B202" t="s">
+        <v>765</v>
+      </c>
+      <c r="C202" t="s">
+        <v>766</v>
+      </c>
+      <c r="D202" t="s">
+        <v>767</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" t="s">
+        <v>18</v>
+      </c>
+      <c r="H202" t="s">
+        <v>19</v>
+      </c>
+      <c r="I202" t="s">
+        <v>68</v>
+      </c>
+      <c r="J202" t="s">
+        <v>21</v>
+      </c>
+      <c r="K202"/>
+    </row>
+    <row r="203" spans="1:11">
+      <c r="A203" t="s">
+        <v>768</v>
+      </c>
+      <c r="B203" t="s">
+        <v>769</v>
+      </c>
+      <c r="C203" t="s">
+        <v>770</v>
+      </c>
+      <c r="D203" t="s">
+        <v>771</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" t="s">
+        <v>18</v>
+      </c>
+      <c r="H203" t="s">
+        <v>19</v>
+      </c>
+      <c r="I203" t="s">
+        <v>26</v>
+      </c>
+      <c r="J203" t="s">
+        <v>276</v>
+      </c>
+      <c r="K203"/>
+    </row>
+    <row r="204" spans="1:11">
+      <c r="A204" t="s">
+        <v>772</v>
+      </c>
+      <c r="B204" t="s">
+        <v>773</v>
+      </c>
+      <c r="C204" t="s">
+        <v>741</v>
+      </c>
+      <c r="D204" t="s">
+        <v>774</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204" t="s">
+        <v>18</v>
+      </c>
+      <c r="H204" t="s">
+        <v>19</v>
+      </c>
+      <c r="I204" t="s">
+        <v>26</v>
+      </c>
+      <c r="J204" t="s">
+        <v>42</v>
+      </c>
+      <c r="K204"/>
+    </row>
+    <row r="205" spans="1:11">
+      <c r="A205" t="s">
+        <v>775</v>
+      </c>
+      <c r="B205" t="s">
+        <v>776</v>
+      </c>
+      <c r="C205" t="s">
+        <v>777</v>
+      </c>
+      <c r="D205" t="s">
+        <v>778</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205" t="s">
+        <v>17</v>
+      </c>
+      <c r="G205" t="s">
+        <v>18</v>
+      </c>
+      <c r="H205" t="s">
+        <v>19</v>
+      </c>
+      <c r="I205" t="s">
+        <v>26</v>
+      </c>
+      <c r="J205" t="s">
+        <v>32</v>
+      </c>
+      <c r="K205"/>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="A206" t="s">
+        <v>779</v>
+      </c>
+      <c r="B206" t="s">
+        <v>780</v>
+      </c>
+      <c r="C206" t="s">
+        <v>781</v>
+      </c>
+      <c r="D206" t="s">
+        <v>782</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206" t="s">
+        <v>17</v>
+      </c>
+      <c r="G206" t="s">
+        <v>18</v>
+      </c>
+      <c r="H206" t="s">
+        <v>19</v>
+      </c>
+      <c r="I206" t="s">
+        <v>20</v>
+      </c>
+      <c r="J206" t="s">
+        <v>21</v>
+      </c>
+      <c r="K206"/>
+    </row>
+    <row r="207" spans="1:11">
+      <c r="A207" t="s">
+        <v>783</v>
+      </c>
+      <c r="B207" t="s">
+        <v>784</v>
+      </c>
+      <c r="C207" t="s">
+        <v>556</v>
+      </c>
+      <c r="D207" t="s">
+        <v>785</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207" t="s">
+        <v>17</v>
+      </c>
+      <c r="G207" t="s">
+        <v>18</v>
+      </c>
+      <c r="H207" t="s">
+        <v>19</v>
+      </c>
+      <c r="I207" t="s">
+        <v>26</v>
+      </c>
+      <c r="J207" t="s">
+        <v>104</v>
+      </c>
+      <c r="K207"/>
+    </row>
+    <row r="208" spans="1:11">
+      <c r="A208" t="s">
+        <v>786</v>
+      </c>
+      <c r="B208" t="s">
+        <v>787</v>
+      </c>
+      <c r="C208" t="s">
+        <v>788</v>
+      </c>
+      <c r="D208" t="s">
+        <v>789</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208" t="s">
+        <v>18</v>
+      </c>
+      <c r="H208" t="s">
+        <v>31</v>
+      </c>
+      <c r="I208" t="s">
+        <v>26</v>
+      </c>
+      <c r="J208" t="s">
+        <v>63</v>
+      </c>
+      <c r="K208"/>
+    </row>
+    <row r="209" spans="1:11">
+      <c r="A209" t="s">
+        <v>790</v>
+      </c>
+      <c r="B209" t="s">
+        <v>791</v>
+      </c>
+      <c r="C209" t="s">
+        <v>792</v>
+      </c>
+      <c r="D209" t="s">
+        <v>793</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209" t="s">
+        <v>17</v>
+      </c>
+      <c r="G209" t="s">
+        <v>18</v>
+      </c>
+      <c r="H209" t="s">
+        <v>31</v>
+      </c>
+      <c r="I209" t="s">
+        <v>26</v>
+      </c>
+      <c r="J209" t="s">
+        <v>27</v>
+      </c>
+      <c r="K209"/>
+    </row>
+    <row r="210" spans="1:11">
+      <c r="A210"/>
+      <c r="B210" t="s">
+        <v>794</v>
+      </c>
+      <c r="C210" t="s">
+        <v>795</v>
+      </c>
+      <c r="D210" t="s">
+        <v>796</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210" t="s">
+        <v>17</v>
+      </c>
+      <c r="G210" t="s">
+        <v>18</v>
+      </c>
+      <c r="H210" t="s">
+        <v>31</v>
+      </c>
+      <c r="I210" t="s">
+        <v>20</v>
+      </c>
+      <c r="J210" t="s">
+        <v>27</v>
+      </c>
+      <c r="K210"/>
+    </row>
+    <row r="211" spans="1:11">
+      <c r="A211" t="s">
+        <v>797</v>
+      </c>
+      <c r="B211" t="s">
+        <v>798</v>
+      </c>
+      <c r="C211" t="s">
+        <v>799</v>
+      </c>
+      <c r="D211" t="s">
+        <v>800</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211" t="s">
+        <v>17</v>
+      </c>
+      <c r="G211" t="s">
+        <v>18</v>
+      </c>
+      <c r="H211" t="s">
+        <v>31</v>
+      </c>
+      <c r="I211" t="s">
+        <v>68</v>
+      </c>
+      <c r="J211" t="s">
+        <v>21</v>
+      </c>
+      <c r="K211"/>
+    </row>
+    <row r="212" spans="1:11">
+      <c r="A212"/>
+      <c r="B212" t="s">
+        <v>801</v>
+      </c>
+      <c r="C212" t="s">
+        <v>556</v>
+      </c>
+      <c r="D212" t="s">
+        <v>802</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212" t="s">
+        <v>18</v>
+      </c>
+      <c r="H212" t="s">
+        <v>19</v>
+      </c>
+      <c r="I212" t="s">
+        <v>26</v>
+      </c>
+      <c r="J212" t="s">
+        <v>32</v>
+      </c>
+      <c r="K212"/>
+    </row>
+    <row r="213" spans="1:11">
+      <c r="A213" t="s">
+        <v>803</v>
+      </c>
+      <c r="B213" t="s">
+        <v>804</v>
+      </c>
+      <c r="C213" t="s">
+        <v>805</v>
+      </c>
+      <c r="D213" t="s">
+        <v>806</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213" t="s">
+        <v>18</v>
+      </c>
+      <c r="H213" t="s">
+        <v>19</v>
+      </c>
+      <c r="I213" t="s">
+        <v>26</v>
+      </c>
+      <c r="J213" t="s">
+        <v>276</v>
+      </c>
+      <c r="K213"/>
+    </row>
+    <row r="214" spans="1:11">
+      <c r="A214" t="s">
+        <v>807</v>
+      </c>
+      <c r="B214" t="s">
+        <v>808</v>
+      </c>
+      <c r="C214" t="s">
+        <v>809</v>
+      </c>
+      <c r="D214" t="s">
+        <v>810</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214" t="s">
+        <v>18</v>
+      </c>
+      <c r="H214" t="s">
+        <v>19</v>
+      </c>
+      <c r="I214" t="s">
+        <v>26</v>
+      </c>
+      <c r="J214" t="s">
+        <v>334</v>
+      </c>
+      <c r="K214"/>
+    </row>
+    <row r="215" spans="1:11">
+      <c r="A215" t="s">
+        <v>811</v>
+      </c>
+      <c r="B215" t="s">
+        <v>812</v>
+      </c>
+      <c r="C215" t="s">
+        <v>813</v>
+      </c>
+      <c r="D215" t="s">
+        <v>814</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215" t="s">
+        <v>17</v>
+      </c>
+      <c r="G215" t="s">
+        <v>18</v>
+      </c>
+      <c r="H215" t="s">
+        <v>19</v>
+      </c>
+      <c r="I215" t="s">
+        <v>26</v>
+      </c>
+      <c r="J215" t="s">
+        <v>104</v>
+      </c>
+      <c r="K215"/>
+    </row>
+    <row r="216" spans="1:11">
+      <c r="A216" t="s">
+        <v>815</v>
+      </c>
+      <c r="B216" t="s">
+        <v>816</v>
+      </c>
+      <c r="C216" t="s">
+        <v>715</v>
+      </c>
+      <c r="D216" t="s">
+        <v>817</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216" t="s">
+        <v>17</v>
+      </c>
+      <c r="G216" t="s">
+        <v>18</v>
+      </c>
+      <c r="H216" t="s">
+        <v>19</v>
+      </c>
+      <c r="I216" t="s">
+        <v>26</v>
+      </c>
+      <c r="J216" t="s">
+        <v>32</v>
+      </c>
+      <c r="K216"/>
+    </row>
+    <row r="217" spans="1:11">
+      <c r="A217" t="s">
+        <v>818</v>
+      </c>
+      <c r="B217" t="s">
+        <v>819</v>
+      </c>
+      <c r="C217" t="s">
+        <v>819</v>
+      </c>
+      <c r="D217" t="s">
+        <v>820</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217" t="s">
+        <v>17</v>
+      </c>
+      <c r="G217" t="s">
+        <v>18</v>
+      </c>
+      <c r="H217" t="s">
+        <v>19</v>
+      </c>
+      <c r="I217" t="s">
+        <v>26</v>
+      </c>
+      <c r="J217" t="s">
+        <v>32</v>
+      </c>
+      <c r="K217"/>
+    </row>
+    <row r="218" spans="1:11">
+      <c r="A218" t="s">
+        <v>821</v>
+      </c>
+      <c r="B218" t="s">
+        <v>822</v>
+      </c>
+      <c r="C218" t="s">
+        <v>733</v>
+      </c>
+      <c r="D218" t="s">
+        <v>823</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218" t="s">
+        <v>17</v>
+      </c>
+      <c r="G218" t="s">
+        <v>18</v>
+      </c>
+      <c r="H218" t="s">
+        <v>19</v>
+      </c>
+      <c r="I218" t="s">
+        <v>20</v>
+      </c>
+      <c r="J218" t="s">
+        <v>21</v>
+      </c>
+      <c r="K218"/>
+    </row>
+    <row r="219" spans="1:11">
+      <c r="A219" t="s">
+        <v>824</v>
+      </c>
+      <c r="B219" t="s">
+        <v>825</v>
+      </c>
+      <c r="C219" t="s">
+        <v>826</v>
+      </c>
+      <c r="D219" t="s">
+        <v>827</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219" t="s">
+        <v>17</v>
+      </c>
+      <c r="G219" t="s">
+        <v>18</v>
+      </c>
+      <c r="H219" t="s">
+        <v>19</v>
+      </c>
+      <c r="I219" t="s">
+        <v>26</v>
+      </c>
+      <c r="J219" t="s">
+        <v>419</v>
+      </c>
+      <c r="K219"/>
+    </row>
+    <row r="220" spans="1:11">
+      <c r="A220" t="s">
+        <v>828</v>
+      </c>
+      <c r="B220" t="s">
+        <v>829</v>
+      </c>
+      <c r="C220" t="s">
+        <v>830</v>
+      </c>
+      <c r="D220" t="s">
+        <v>831</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" t="s">
+        <v>18</v>
+      </c>
+      <c r="H220" t="s">
+        <v>31</v>
+      </c>
+      <c r="I220" t="s">
+        <v>20</v>
+      </c>
+      <c r="J220" t="s">
+        <v>27</v>
+      </c>
+      <c r="K220"/>
+    </row>
+    <row r="221" spans="1:11">
+      <c r="A221" t="s">
+        <v>832</v>
+      </c>
+      <c r="B221" t="s">
+        <v>833</v>
+      </c>
+      <c r="C221" t="s">
+        <v>834</v>
+      </c>
+      <c r="D221" t="s">
+        <v>835</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" t="s">
+        <v>18</v>
+      </c>
+      <c r="H221" t="s">
+        <v>31</v>
+      </c>
+      <c r="I221" t="s">
+        <v>20</v>
+      </c>
+      <c r="J221" t="s">
+        <v>27</v>
+      </c>
+      <c r="K221"/>
+    </row>
+    <row r="222" spans="1:11">
+      <c r="A222" t="s">
+        <v>836</v>
+      </c>
+      <c r="B222" t="s">
+        <v>837</v>
+      </c>
+      <c r="C222" t="s">
+        <v>838</v>
+      </c>
+      <c r="D222" t="s">
+        <v>839</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" t="s">
+        <v>18</v>
+      </c>
+      <c r="H222" t="s">
+        <v>19</v>
+      </c>
+      <c r="I222" t="s">
+        <v>26</v>
+      </c>
+      <c r="J222" t="s">
+        <v>32</v>
+      </c>
+      <c r="K222"/>
+    </row>
+    <row r="223" spans="1:11">
+      <c r="A223" t="s">
+        <v>840</v>
+      </c>
+      <c r="B223" t="s">
+        <v>841</v>
+      </c>
+      <c r="C223" t="s">
+        <v>842</v>
+      </c>
+      <c r="D223" t="s">
+        <v>843</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223" t="s">
+        <v>41</v>
+      </c>
+      <c r="G223" t="s">
+        <v>18</v>
+      </c>
+      <c r="H223" t="s">
+        <v>19</v>
+      </c>
+      <c r="I223" t="s">
+        <v>68</v>
+      </c>
+      <c r="J223" t="s">
+        <v>104</v>
+      </c>
+      <c r="K223" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11">
+      <c r="A224" t="s">
+        <v>845</v>
+      </c>
+      <c r="B224" t="s">
+        <v>846</v>
+      </c>
+      <c r="C224" t="s">
+        <v>847</v>
+      </c>
+      <c r="D224" t="s">
+        <v>848</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224" t="s">
+        <v>18</v>
+      </c>
+      <c r="H224" t="s">
+        <v>31</v>
+      </c>
+      <c r="I224" t="s">
+        <v>20</v>
+      </c>
+      <c r="J224" t="s">
+        <v>27</v>
+      </c>
+      <c r="K224"/>
+    </row>
+    <row r="225" spans="1:11">
+      <c r="A225" t="s">
+        <v>849</v>
+      </c>
+      <c r="B225" t="s">
+        <v>850</v>
+      </c>
+      <c r="C225" t="s">
+        <v>851</v>
+      </c>
+      <c r="D225" t="s">
+        <v>852</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225" t="s">
+        <v>17</v>
+      </c>
+      <c r="G225" t="s">
+        <v>18</v>
+      </c>
+      <c r="H225" t="s">
+        <v>31</v>
+      </c>
+      <c r="I225" t="s">
+        <v>26</v>
+      </c>
+      <c r="J225" t="s">
+        <v>63</v>
+      </c>
+      <c r="K225"/>
+    </row>
+    <row r="226" spans="1:11">
+      <c r="A226"/>
+      <c r="B226" t="s">
+        <v>853</v>
+      </c>
+      <c r="C226" t="s">
+        <v>853</v>
+      </c>
+      <c r="D226" t="s">
+        <v>854</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226" t="s">
+        <v>17</v>
+      </c>
+      <c r="G226" t="s">
+        <v>18</v>
+      </c>
+      <c r="H226" t="s">
+        <v>19</v>
+      </c>
+      <c r="I226" t="s">
+        <v>26</v>
+      </c>
+      <c r="J226" t="s">
+        <v>855</v>
+      </c>
+      <c r="K226"/>
+    </row>
+    <row r="227" spans="1:11">
+      <c r="A227" t="s">
+        <v>856</v>
+      </c>
+      <c r="B227" t="s">
+        <v>857</v>
+      </c>
+      <c r="C227" t="s">
+        <v>858</v>
+      </c>
+      <c r="D227" t="s">
+        <v>859</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227" t="s">
+        <v>17</v>
+      </c>
+      <c r="G227" t="s">
+        <v>18</v>
+      </c>
+      <c r="H227" t="s">
+        <v>31</v>
+      </c>
+      <c r="I227" t="s">
+        <v>20</v>
+      </c>
+      <c r="J227" t="s">
+        <v>27</v>
+      </c>
+      <c r="K227"/>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228" t="s">
+        <v>860</v>
+      </c>
+      <c r="B228" t="s">
+        <v>861</v>
+      </c>
+      <c r="C228" t="s">
+        <v>862</v>
+      </c>
+      <c r="D228" t="s">
+        <v>863</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228" t="s">
+        <v>41</v>
+      </c>
+      <c r="G228" t="s">
+        <v>18</v>
+      </c>
+      <c r="H228" t="s">
+        <v>19</v>
+      </c>
+      <c r="I228" t="s">
+        <v>68</v>
+      </c>
+      <c r="J228" t="s">
+        <v>21</v>
+      </c>
+      <c r="K228" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11">
+      <c r="A229" t="s">
+        <v>865</v>
+      </c>
+      <c r="B229" t="s">
+        <v>866</v>
+      </c>
+      <c r="C229" t="s">
+        <v>866</v>
+      </c>
+      <c r="D229" t="s">
+        <v>867</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229" t="s">
+        <v>18</v>
+      </c>
+      <c r="H229" t="s">
+        <v>19</v>
+      </c>
+      <c r="I229" t="s">
+        <v>68</v>
+      </c>
+      <c r="J229" t="s">
+        <v>21</v>
+      </c>
+      <c r="K229"/>
+    </row>
+    <row r="230" spans="1:11">
+      <c r="A230" t="s">
+        <v>868</v>
+      </c>
+      <c r="B230" t="s">
+        <v>869</v>
+      </c>
+      <c r="C230" t="s">
+        <v>870</v>
+      </c>
+      <c r="D230" t="s">
+        <v>871</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230" t="s">
+        <v>18</v>
+      </c>
+      <c r="H230" t="s">
+        <v>31</v>
+      </c>
+      <c r="I230" t="s">
+        <v>20</v>
+      </c>
+      <c r="J230" t="s">
+        <v>27</v>
+      </c>
+      <c r="K230"/>
+    </row>
+    <row r="231" spans="1:11">
+      <c r="A231" t="s">
+        <v>872</v>
+      </c>
+      <c r="B231" t="s">
+        <v>873</v>
+      </c>
+      <c r="C231" t="s">
+        <v>874</v>
+      </c>
+      <c r="D231" t="s">
+        <v>875</v>
+      </c>
+      <c r="E231"/>
+      <c r="F231" t="s">
+        <v>17</v>
+      </c>
+      <c r="G231" t="s">
+        <v>18</v>
+      </c>
+      <c r="H231" t="s">
+        <v>19</v>
+      </c>
+      <c r="I231" t="s">
+        <v>26</v>
+      </c>
+      <c r="J231" t="s">
+        <v>276</v>
+      </c>
+      <c r="K231"/>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232" t="s">
+        <v>876</v>
+      </c>
+      <c r="B232" t="s">
+        <v>877</v>
+      </c>
+      <c r="C232" t="s">
+        <v>878</v>
+      </c>
+      <c r="D232" t="s">
+        <v>712</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232" t="s">
+        <v>18</v>
+      </c>
+      <c r="H232" t="s">
+        <v>19</v>
+      </c>
+      <c r="I232" t="s">
+        <v>26</v>
+      </c>
+      <c r="J232" t="s">
+        <v>32</v>
+      </c>
+      <c r="K232"/>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233" t="s">
+        <v>879</v>
+      </c>
+      <c r="B233" t="s">
+        <v>880</v>
+      </c>
+      <c r="C233" t="s">
+        <v>881</v>
+      </c>
+      <c r="D233" t="s">
+        <v>882</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233" t="s">
+        <v>17</v>
+      </c>
+      <c r="G233" t="s">
+        <v>18</v>
+      </c>
+      <c r="H233" t="s">
+        <v>31</v>
+      </c>
+      <c r="I233" t="s">
+        <v>26</v>
+      </c>
+      <c r="J233" t="s">
+        <v>63</v>
+      </c>
+      <c r="K233"/>
+    </row>
+    <row r="234" spans="1:11">
+      <c r="A234"/>
+      <c r="B234" t="s">
+        <v>883</v>
+      </c>
+      <c r="C234" t="s">
+        <v>884</v>
+      </c>
+      <c r="D234" t="s">
+        <v>885</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" t="s">
+        <v>31</v>
+      </c>
+      <c r="I234" t="s">
+        <v>20</v>
+      </c>
+      <c r="J234" t="s">
+        <v>27</v>
+      </c>
+      <c r="K234"/>
+    </row>
+    <row r="235" spans="1:11">
+      <c r="A235" t="s">
+        <v>886</v>
+      </c>
+      <c r="B235" t="s">
+        <v>887</v>
+      </c>
+      <c r="C235" t="s">
+        <v>888</v>
+      </c>
+      <c r="D235" t="s">
+        <v>889</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" t="s">
+        <v>18</v>
+      </c>
+      <c r="H235" t="s">
+        <v>19</v>
+      </c>
+      <c r="I235" t="s">
+        <v>68</v>
+      </c>
+      <c r="J235" t="s">
+        <v>21</v>
+      </c>
+      <c r="K235" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11">
+      <c r="A236" t="s">
+        <v>890</v>
+      </c>
+      <c r="B236" t="s">
+        <v>891</v>
+      </c>
+      <c r="C236" t="s">
+        <v>892</v>
+      </c>
+      <c r="D236" t="s">
+        <v>893</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236" t="s">
+        <v>18</v>
+      </c>
+      <c r="H236" t="s">
+        <v>19</v>
+      </c>
+      <c r="I236" t="s">
+        <v>194</v>
+      </c>
+      <c r="J236" t="s">
+        <v>32</v>
+      </c>
+      <c r="K236" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237" t="s">
+        <v>894</v>
+      </c>
+      <c r="B237" t="s">
+        <v>895</v>
+      </c>
+      <c r="C237" t="s">
+        <v>896</v>
+      </c>
+      <c r="D237" t="s">
+        <v>897</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237" t="s">
+        <v>17</v>
+      </c>
+      <c r="G237" t="s">
+        <v>18</v>
+      </c>
+      <c r="H237" t="s">
+        <v>19</v>
+      </c>
+      <c r="I237" t="s">
+        <v>26</v>
+      </c>
+      <c r="J237" t="s">
+        <v>104</v>
+      </c>
+      <c r="K237"/>
+    </row>
+    <row r="238" spans="1:11">
+      <c r="A238" t="s">
+        <v>898</v>
+      </c>
+      <c r="B238" t="s">
+        <v>899</v>
+      </c>
+      <c r="C238" t="s">
+        <v>900</v>
+      </c>
+      <c r="D238" t="s">
+        <v>901</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" t="s">
+        <v>18</v>
+      </c>
+      <c r="H238" t="s">
+        <v>19</v>
+      </c>
+      <c r="I238" t="s">
+        <v>68</v>
+      </c>
+      <c r="J238" t="s">
+        <v>21</v>
+      </c>
+      <c r="K238"/>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="A239" t="s">
+        <v>902</v>
+      </c>
+      <c r="B239" t="s">
+        <v>903</v>
+      </c>
+      <c r="C239" t="s">
+        <v>904</v>
+      </c>
+      <c r="D239" t="s">
+        <v>905</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239" t="s">
+        <v>41</v>
+      </c>
+      <c r="G239" t="s">
+        <v>18</v>
+      </c>
+      <c r="H239" t="s">
+        <v>19</v>
+      </c>
+      <c r="I239" t="s">
+        <v>194</v>
+      </c>
+      <c r="J239" t="s">
+        <v>42</v>
+      </c>
+      <c r="K239" t="s">
         <v>43</v>
       </c>
-      <c r="B12" t="s">
-[...6 lines deleted...]
-      <c r="E12" t="s">
+    </row>
+    <row r="240" spans="1:11">
+      <c r="A240" t="s">
+        <v>906</v>
+      </c>
+      <c r="B240" t="s">
+        <v>907</v>
+      </c>
+      <c r="C240" t="s">
+        <v>907</v>
+      </c>
+      <c r="D240" t="s">
+        <v>908</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240" t="s">
+        <v>17</v>
+      </c>
+      <c r="G240" t="s">
+        <v>18</v>
+      </c>
+      <c r="H240" t="s">
+        <v>31</v>
+      </c>
+      <c r="I240"/>
+      <c r="J240" t="s">
+        <v>27</v>
+      </c>
+      <c r="K240"/>
+    </row>
+    <row r="241" spans="1:11">
+      <c r="A241" t="s">
+        <v>909</v>
+      </c>
+      <c r="B241" t="s">
+        <v>910</v>
+      </c>
+      <c r="C241" t="s">
+        <v>884</v>
+      </c>
+      <c r="D241" t="s">
+        <v>911</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241" t="s">
+        <v>18</v>
+      </c>
+      <c r="H241" t="s">
+        <v>31</v>
+      </c>
+      <c r="I241" t="s">
+        <v>26</v>
+      </c>
+      <c r="J241" t="s">
+        <v>63</v>
+      </c>
+      <c r="K241"/>
+    </row>
+    <row r="242" spans="1:11">
+      <c r="A242"/>
+      <c r="B242" t="s">
+        <v>912</v>
+      </c>
+      <c r="C242" t="s">
+        <v>913</v>
+      </c>
+      <c r="D242" t="s">
+        <v>914</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242" t="s">
+        <v>17</v>
+      </c>
+      <c r="G242" t="s">
+        <v>18</v>
+      </c>
+      <c r="H242" t="s">
+        <v>31</v>
+      </c>
+      <c r="I242" t="s">
+        <v>20</v>
+      </c>
+      <c r="J242" t="s">
+        <v>27</v>
+      </c>
+      <c r="K242"/>
+    </row>
+    <row r="243" spans="1:11">
+      <c r="A243" t="s">
+        <v>915</v>
+      </c>
+      <c r="B243" t="s">
+        <v>916</v>
+      </c>
+      <c r="C243" t="s">
+        <v>917</v>
+      </c>
+      <c r="D243" t="s">
+        <v>918</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243" t="s">
+        <v>17</v>
+      </c>
+      <c r="G243" t="s">
+        <v>18</v>
+      </c>
+      <c r="H243" t="s">
+        <v>31</v>
+      </c>
+      <c r="I243" t="s">
+        <v>26</v>
+      </c>
+      <c r="J243" t="s">
+        <v>63</v>
+      </c>
+      <c r="K243"/>
+    </row>
+    <row r="244" spans="1:11">
+      <c r="A244" t="s">
+        <v>919</v>
+      </c>
+      <c r="B244" t="s">
+        <v>920</v>
+      </c>
+      <c r="C244" t="s">
+        <v>920</v>
+      </c>
+      <c r="D244" t="s">
+        <v>921</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244" t="s">
+        <v>17</v>
+      </c>
+      <c r="G244" t="s">
+        <v>18</v>
+      </c>
+      <c r="H244" t="s">
+        <v>31</v>
+      </c>
+      <c r="I244" t="s">
+        <v>20</v>
+      </c>
+      <c r="J244" t="s">
+        <v>27</v>
+      </c>
+      <c r="K244"/>
+    </row>
+    <row r="245" spans="1:11">
+      <c r="A245"/>
+      <c r="B245" t="s">
+        <v>922</v>
+      </c>
+      <c r="C245" t="s">
+        <v>923</v>
+      </c>
+      <c r="D245" t="s">
+        <v>924</v>
+      </c>
+      <c r="E245"/>
+      <c r="F245" t="s">
+        <v>17</v>
+      </c>
+      <c r="G245" t="s">
+        <v>18</v>
+      </c>
+      <c r="H245" t="s">
+        <v>19</v>
+      </c>
+      <c r="I245" t="s">
+        <v>26</v>
+      </c>
+      <c r="J245" t="s">
+        <v>21</v>
+      </c>
+      <c r="K245"/>
+    </row>
+    <row r="246" spans="1:11">
+      <c r="A246" t="s">
+        <v>925</v>
+      </c>
+      <c r="B246" t="s">
+        <v>926</v>
+      </c>
+      <c r="C246" t="s">
+        <v>927</v>
+      </c>
+      <c r="D246" t="s">
+        <v>928</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246" t="s">
+        <v>41</v>
+      </c>
+      <c r="G246" t="s">
+        <v>18</v>
+      </c>
+      <c r="H246" t="s">
+        <v>19</v>
+      </c>
+      <c r="I246" t="s">
+        <v>68</v>
+      </c>
+      <c r="J246" t="s">
+        <v>21</v>
+      </c>
+      <c r="K246"/>
+    </row>
+    <row r="247" spans="1:11">
+      <c r="A247" t="s">
+        <v>929</v>
+      </c>
+      <c r="B247" t="s">
+        <v>930</v>
+      </c>
+      <c r="C247" t="s">
+        <v>931</v>
+      </c>
+      <c r="D247" t="s">
+        <v>932</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247" t="s">
+        <v>18</v>
+      </c>
+      <c r="H247" t="s">
+        <v>31</v>
+      </c>
+      <c r="I247" t="s">
+        <v>20</v>
+      </c>
+      <c r="J247" t="s">
+        <v>27</v>
+      </c>
+      <c r="K247"/>
+    </row>
+    <row r="248" spans="1:11">
+      <c r="A248" t="s">
+        <v>933</v>
+      </c>
+      <c r="B248" t="s">
+        <v>934</v>
+      </c>
+      <c r="C248" t="s">
+        <v>934</v>
+      </c>
+      <c r="D248" t="s">
+        <v>935</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248" t="s">
+        <v>17</v>
+      </c>
+      <c r="G248" t="s">
+        <v>18</v>
+      </c>
+      <c r="H248" t="s">
+        <v>19</v>
+      </c>
+      <c r="I248" t="s">
+        <v>26</v>
+      </c>
+      <c r="J248" t="s">
         <v>32</v>
       </c>
-      <c r="F12" t="s">
-[...108 lines deleted...]
-      <c r="E16" t="s">
+      <c r="K248"/>
+    </row>
+    <row r="249" spans="1:11">
+      <c r="A249" t="s">
+        <v>936</v>
+      </c>
+      <c r="B249" t="s">
+        <v>937</v>
+      </c>
+      <c r="C249" t="s">
+        <v>938</v>
+      </c>
+      <c r="D249" t="s">
+        <v>939</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249" t="s">
+        <v>17</v>
+      </c>
+      <c r="G249" t="s">
+        <v>18</v>
+      </c>
+      <c r="H249" t="s">
+        <v>19</v>
+      </c>
+      <c r="I249" t="s">
+        <v>26</v>
+      </c>
+      <c r="J249" t="s">
+        <v>334</v>
+      </c>
+      <c r="K249"/>
+    </row>
+    <row r="250" spans="1:11">
+      <c r="A250" t="s">
+        <v>940</v>
+      </c>
+      <c r="B250" t="s">
+        <v>941</v>
+      </c>
+      <c r="C250" t="s">
+        <v>942</v>
+      </c>
+      <c r="D250" t="s">
+        <v>943</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250" t="s">
+        <v>17</v>
+      </c>
+      <c r="G250" t="s">
+        <v>18</v>
+      </c>
+      <c r="H250" t="s">
+        <v>31</v>
+      </c>
+      <c r="I250" t="s">
+        <v>68</v>
+      </c>
+      <c r="J250" t="s">
+        <v>27</v>
+      </c>
+      <c r="K250"/>
+    </row>
+    <row r="251" spans="1:11">
+      <c r="A251" t="s">
+        <v>944</v>
+      </c>
+      <c r="B251" t="s">
+        <v>945</v>
+      </c>
+      <c r="C251" t="s">
+        <v>946</v>
+      </c>
+      <c r="D251" t="s">
+        <v>947</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251" t="s">
+        <v>17</v>
+      </c>
+      <c r="G251" t="s">
+        <v>18</v>
+      </c>
+      <c r="H251" t="s">
+        <v>19</v>
+      </c>
+      <c r="I251" t="s">
+        <v>68</v>
+      </c>
+      <c r="J251" t="s">
+        <v>21</v>
+      </c>
+      <c r="K251"/>
+    </row>
+    <row r="252" spans="1:11">
+      <c r="A252" t="s">
+        <v>948</v>
+      </c>
+      <c r="B252" t="s">
+        <v>949</v>
+      </c>
+      <c r="C252" t="s">
+        <v>949</v>
+      </c>
+      <c r="D252" t="s">
+        <v>950</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252" t="s">
+        <v>41</v>
+      </c>
+      <c r="G252" t="s">
+        <v>18</v>
+      </c>
+      <c r="H252" t="s">
+        <v>19</v>
+      </c>
+      <c r="I252" t="s">
+        <v>26</v>
+      </c>
+      <c r="J252" t="s">
         <v>32</v>
       </c>
-      <c r="F16" t="s">
-[...17 lines deleted...]
-      <c r="B17" t="s">
+      <c r="K252"/>
+    </row>
+    <row r="253" spans="1:11">
+      <c r="A253" t="s">
+        <v>951</v>
+      </c>
+      <c r="B253" t="s">
+        <v>952</v>
+      </c>
+      <c r="C253" t="s">
+        <v>952</v>
+      </c>
+      <c r="D253" t="s">
+        <v>953</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253" t="s">
+        <v>17</v>
+      </c>
+      <c r="G253" t="s">
+        <v>18</v>
+      </c>
+      <c r="H253" t="s">
+        <v>19</v>
+      </c>
+      <c r="I253" t="s">
+        <v>26</v>
+      </c>
+      <c r="J253" t="s">
+        <v>104</v>
+      </c>
+      <c r="K253"/>
+    </row>
+    <row r="254" spans="1:11">
+      <c r="A254" t="s">
+        <v>954</v>
+      </c>
+      <c r="B254" t="s">
+        <v>955</v>
+      </c>
+      <c r="C254" t="s">
+        <v>956</v>
+      </c>
+      <c r="D254" t="s">
+        <v>957</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254" t="s">
+        <v>17</v>
+      </c>
+      <c r="G254" t="s">
+        <v>18</v>
+      </c>
+      <c r="H254" t="s">
+        <v>31</v>
+      </c>
+      <c r="I254" t="s">
+        <v>26</v>
+      </c>
+      <c r="J254" t="s">
         <v>63</v>
       </c>
-      <c r="C17" t="s">
-[...43 lines deleted...]
-      <c r="I18" t="s">
+      <c r="K254"/>
+    </row>
+    <row r="255" spans="1:11">
+      <c r="A255" t="s">
+        <v>958</v>
+      </c>
+      <c r="B255" t="s">
+        <v>959</v>
+      </c>
+      <c r="C255" t="s">
+        <v>959</v>
+      </c>
+      <c r="D255" t="s">
+        <v>960</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255" t="s">
+        <v>17</v>
+      </c>
+      <c r="G255" t="s">
+        <v>18</v>
+      </c>
+      <c r="H255" t="s">
+        <v>19</v>
+      </c>
+      <c r="I255" t="s">
         <v>68</v>
       </c>
-      <c r="J18"/>
-[...143 lines deleted...]
-      <c r="B24" t="s">
+      <c r="J255" t="s">
+        <v>21</v>
+      </c>
+      <c r="K255"/>
+    </row>
+    <row r="256" spans="1:11">
+      <c r="A256" t="s">
+        <v>961</v>
+      </c>
+      <c r="B256" t="s">
+        <v>962</v>
+      </c>
+      <c r="C256" t="s">
+        <v>962</v>
+      </c>
+      <c r="D256" t="s">
+        <v>831</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256" t="s">
+        <v>17</v>
+      </c>
+      <c r="G256" t="s">
+        <v>18</v>
+      </c>
+      <c r="H256" t="s">
+        <v>19</v>
+      </c>
+      <c r="I256" t="s">
+        <v>26</v>
+      </c>
+      <c r="J256" t="s">
+        <v>21</v>
+      </c>
+      <c r="K256"/>
+    </row>
+    <row r="257" spans="1:11">
+      <c r="A257" t="s">
+        <v>963</v>
+      </c>
+      <c r="B257" t="s">
+        <v>964</v>
+      </c>
+      <c r="C257" t="s">
+        <v>965</v>
+      </c>
+      <c r="D257" t="s">
+        <v>966</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257" t="s">
+        <v>18</v>
+      </c>
+      <c r="H257" t="s">
+        <v>19</v>
+      </c>
+      <c r="I257" t="s">
+        <v>26</v>
+      </c>
+      <c r="J257" t="s">
+        <v>21</v>
+      </c>
+      <c r="K257"/>
+    </row>
+    <row r="258" spans="1:11">
+      <c r="A258" t="s">
+        <v>967</v>
+      </c>
+      <c r="B258" t="s">
+        <v>968</v>
+      </c>
+      <c r="C258" t="s">
+        <v>969</v>
+      </c>
+      <c r="D258" t="s">
+        <v>970</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258" t="s">
+        <v>17</v>
+      </c>
+      <c r="G258" t="s">
+        <v>18</v>
+      </c>
+      <c r="H258" t="s">
+        <v>31</v>
+      </c>
+      <c r="I258" t="s">
+        <v>26</v>
+      </c>
+      <c r="J258" t="s">
+        <v>104</v>
+      </c>
+      <c r="K258"/>
+    </row>
+    <row r="259" spans="1:11">
+      <c r="A259" t="s">
+        <v>971</v>
+      </c>
+      <c r="B259" t="s">
+        <v>972</v>
+      </c>
+      <c r="C259" t="s">
+        <v>972</v>
+      </c>
+      <c r="D259" t="s">
+        <v>973</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259" t="s">
+        <v>17</v>
+      </c>
+      <c r="G259" t="s">
+        <v>18</v>
+      </c>
+      <c r="H259" t="s">
+        <v>19</v>
+      </c>
+      <c r="I259" t="s">
+        <v>20</v>
+      </c>
+      <c r="J259" t="s">
+        <v>21</v>
+      </c>
+      <c r="K259"/>
+    </row>
+    <row r="260" spans="1:11">
+      <c r="A260" t="s">
+        <v>974</v>
+      </c>
+      <c r="B260" t="s">
+        <v>975</v>
+      </c>
+      <c r="C260" t="s">
+        <v>976</v>
+      </c>
+      <c r="D260" t="s">
+        <v>977</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260" t="s">
+        <v>17</v>
+      </c>
+      <c r="G260" t="s">
+        <v>18</v>
+      </c>
+      <c r="H260" t="s">
+        <v>19</v>
+      </c>
+      <c r="I260" t="s">
+        <v>194</v>
+      </c>
+      <c r="J260" t="s">
+        <v>95</v>
+      </c>
+      <c r="K260" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11">
+      <c r="A261" t="s">
+        <v>979</v>
+      </c>
+      <c r="B261" t="s">
+        <v>980</v>
+      </c>
+      <c r="C261" t="s">
+        <v>981</v>
+      </c>
+      <c r="D261" t="s">
+        <v>982</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261" t="s">
+        <v>17</v>
+      </c>
+      <c r="G261" t="s">
+        <v>18</v>
+      </c>
+      <c r="H261" t="s">
+        <v>19</v>
+      </c>
+      <c r="I261" t="s">
+        <v>26</v>
+      </c>
+      <c r="J261" t="s">
+        <v>104</v>
+      </c>
+      <c r="K261"/>
+    </row>
+    <row r="262" spans="1:11">
+      <c r="A262" t="s">
+        <v>983</v>
+      </c>
+      <c r="B262" t="s">
+        <v>984</v>
+      </c>
+      <c r="C262" t="s">
+        <v>985</v>
+      </c>
+      <c r="D262" t="s">
+        <v>280</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262" t="s">
+        <v>18</v>
+      </c>
+      <c r="H262" t="s">
+        <v>31</v>
+      </c>
+      <c r="I262" t="s">
+        <v>20</v>
+      </c>
+      <c r="J262" t="s">
+        <v>27</v>
+      </c>
+      <c r="K262"/>
+    </row>
+    <row r="263" spans="1:11">
+      <c r="A263" t="s">
+        <v>986</v>
+      </c>
+      <c r="B263" t="s">
+        <v>987</v>
+      </c>
+      <c r="C263" t="s">
+        <v>988</v>
+      </c>
+      <c r="D263" t="s">
+        <v>989</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263" t="s">
+        <v>41</v>
+      </c>
+      <c r="G263" t="s">
+        <v>18</v>
+      </c>
+      <c r="H263" t="s">
+        <v>19</v>
+      </c>
+      <c r="I263" t="s">
+        <v>68</v>
+      </c>
+      <c r="J263" t="s">
+        <v>276</v>
+      </c>
+      <c r="K263"/>
+    </row>
+    <row r="264" spans="1:11">
+      <c r="A264" t="s">
+        <v>990</v>
+      </c>
+      <c r="B264" t="s">
+        <v>991</v>
+      </c>
+      <c r="C264" t="s">
+        <v>992</v>
+      </c>
+      <c r="D264" t="s">
+        <v>993</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264" t="s">
+        <v>17</v>
+      </c>
+      <c r="G264" t="s">
+        <v>18</v>
+      </c>
+      <c r="H264" t="s">
+        <v>19</v>
+      </c>
+      <c r="I264" t="s">
+        <v>68</v>
+      </c>
+      <c r="J264" t="s">
+        <v>21</v>
+      </c>
+      <c r="K264"/>
+    </row>
+    <row r="265" spans="1:11">
+      <c r="A265" t="s">
+        <v>994</v>
+      </c>
+      <c r="B265" t="s">
+        <v>995</v>
+      </c>
+      <c r="C265" t="s">
+        <v>996</v>
+      </c>
+      <c r="D265" t="s">
+        <v>997</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265" t="s">
+        <v>17</v>
+      </c>
+      <c r="G265" t="s">
+        <v>18</v>
+      </c>
+      <c r="H265" t="s">
+        <v>31</v>
+      </c>
+      <c r="I265" t="s">
+        <v>68</v>
+      </c>
+      <c r="J265" t="s">
+        <v>27</v>
+      </c>
+      <c r="K265"/>
+    </row>
+    <row r="266" spans="1:11">
+      <c r="A266"/>
+      <c r="B266" t="s">
+        <v>998</v>
+      </c>
+      <c r="C266" t="s">
+        <v>998</v>
+      </c>
+      <c r="D266" t="s">
+        <v>999</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266" t="s">
+        <v>17</v>
+      </c>
+      <c r="G266" t="s">
+        <v>18</v>
+      </c>
+      <c r="H266" t="s">
+        <v>19</v>
+      </c>
+      <c r="I266" t="s">
+        <v>26</v>
+      </c>
+      <c r="J266" t="s">
+        <v>21</v>
+      </c>
+      <c r="K266"/>
+    </row>
+    <row r="267" spans="1:11">
+      <c r="A267" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267" t="s">
+        <v>17</v>
+      </c>
+      <c r="G267" t="s">
+        <v>18</v>
+      </c>
+      <c r="H267" t="s">
+        <v>19</v>
+      </c>
+      <c r="I267" t="s">
+        <v>26</v>
+      </c>
+      <c r="J267" t="s">
+        <v>32</v>
+      </c>
+      <c r="K267"/>
+    </row>
+    <row r="268" spans="1:11">
+      <c r="A268" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268" t="s">
+        <v>17</v>
+      </c>
+      <c r="G268" t="s">
+        <v>18</v>
+      </c>
+      <c r="H268" t="s">
+        <v>31</v>
+      </c>
+      <c r="I268" t="s">
+        <v>20</v>
+      </c>
+      <c r="J268" t="s">
+        <v>27</v>
+      </c>
+      <c r="K268"/>
+    </row>
+    <row r="269" spans="1:11">
+      <c r="A269" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269" t="s">
+        <v>17</v>
+      </c>
+      <c r="G269" t="s">
+        <v>18</v>
+      </c>
+      <c r="H269" t="s">
+        <v>19</v>
+      </c>
+      <c r="I269" t="s">
+        <v>26</v>
+      </c>
+      <c r="J269" t="s">
         <v>86</v>
       </c>
-      <c r="C24" t="s">
-[...27 lines deleted...]
-      <c r="C25" t="s">
+      <c r="K269"/>
+    </row>
+    <row r="270" spans="1:11">
+      <c r="A270" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270" t="s">
+        <v>17</v>
+      </c>
+      <c r="G270" t="s">
+        <v>18</v>
+      </c>
+      <c r="H270" t="s">
+        <v>31</v>
+      </c>
+      <c r="I270" t="s">
+        <v>26</v>
+      </c>
+      <c r="J270" t="s">
+        <v>27</v>
+      </c>
+      <c r="K270"/>
+    </row>
+    <row r="271" spans="1:11">
+      <c r="A271" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D271" t="s">
+        <v>835</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271" t="s">
+        <v>17</v>
+      </c>
+      <c r="G271" t="s">
+        <v>18</v>
+      </c>
+      <c r="H271" t="s">
+        <v>31</v>
+      </c>
+      <c r="I271" t="s">
+        <v>68</v>
+      </c>
+      <c r="J271" t="s">
+        <v>27</v>
+      </c>
+      <c r="K271"/>
+    </row>
+    <row r="272" spans="1:11">
+      <c r="A272" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272" t="s">
+        <v>17</v>
+      </c>
+      <c r="G272" t="s">
+        <v>18</v>
+      </c>
+      <c r="H272" t="s">
+        <v>19</v>
+      </c>
+      <c r="I272" t="s">
+        <v>68</v>
+      </c>
+      <c r="J272" t="s">
+        <v>21</v>
+      </c>
+      <c r="K272"/>
+    </row>
+    <row r="273" spans="1:11">
+      <c r="A273" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273" t="s">
+        <v>41</v>
+      </c>
+      <c r="G273" t="s">
+        <v>18</v>
+      </c>
+      <c r="H273" t="s">
+        <v>19</v>
+      </c>
+      <c r="I273" t="s">
+        <v>68</v>
+      </c>
+      <c r="J273" t="s">
+        <v>419</v>
+      </c>
+      <c r="K273" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11">
+      <c r="A274" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274" t="s">
+        <v>17</v>
+      </c>
+      <c r="G274" t="s">
+        <v>18</v>
+      </c>
+      <c r="H274" t="s">
+        <v>31</v>
+      </c>
+      <c r="I274" t="s">
+        <v>68</v>
+      </c>
+      <c r="J274" t="s">
+        <v>27</v>
+      </c>
+      <c r="K274"/>
+    </row>
+    <row r="275" spans="1:11">
+      <c r="A275" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275" t="s">
+        <v>41</v>
+      </c>
+      <c r="G275" t="s">
+        <v>18</v>
+      </c>
+      <c r="H275" t="s">
+        <v>19</v>
+      </c>
+      <c r="I275" t="s">
+        <v>26</v>
+      </c>
+      <c r="J275" t="s">
+        <v>104</v>
+      </c>
+      <c r="K275"/>
+    </row>
+    <row r="276" spans="1:11">
+      <c r="A276" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276" t="s">
+        <v>41</v>
+      </c>
+      <c r="G276" t="s">
+        <v>18</v>
+      </c>
+      <c r="H276" t="s">
+        <v>19</v>
+      </c>
+      <c r="I276" t="s">
+        <v>26</v>
+      </c>
+      <c r="J276" t="s">
+        <v>21</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11">
+      <c r="A277" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C277" t="s">
+        <v>988</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277" t="s">
+        <v>17</v>
+      </c>
+      <c r="G277" t="s">
+        <v>18</v>
+      </c>
+      <c r="H277" t="s">
+        <v>31</v>
+      </c>
+      <c r="I277" t="s">
+        <v>26</v>
+      </c>
+      <c r="J277" t="s">
+        <v>27</v>
+      </c>
+      <c r="K277"/>
+    </row>
+    <row r="278" spans="1:11">
+      <c r="A278" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278" t="s">
+        <v>17</v>
+      </c>
+      <c r="G278" t="s">
+        <v>18</v>
+      </c>
+      <c r="H278" t="s">
+        <v>19</v>
+      </c>
+      <c r="I278" t="s">
+        <v>26</v>
+      </c>
+      <c r="J278" t="s">
+        <v>21</v>
+      </c>
+      <c r="K278"/>
+    </row>
+    <row r="279" spans="1:11">
+      <c r="A279" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279" t="s">
+        <v>41</v>
+      </c>
+      <c r="G279" t="s">
+        <v>18</v>
+      </c>
+      <c r="H279" t="s">
+        <v>19</v>
+      </c>
+      <c r="I279" t="s">
+        <v>26</v>
+      </c>
+      <c r="J279" t="s">
+        <v>21</v>
+      </c>
+      <c r="K279"/>
+    </row>
+    <row r="280" spans="1:11">
+      <c r="A280" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280" t="s">
+        <v>17</v>
+      </c>
+      <c r="G280" t="s">
+        <v>18</v>
+      </c>
+      <c r="H280" t="s">
+        <v>31</v>
+      </c>
+      <c r="I280" t="s">
+        <v>20</v>
+      </c>
+      <c r="J280" t="s">
+        <v>27</v>
+      </c>
+      <c r="K280"/>
+    </row>
+    <row r="281" spans="1:11">
+      <c r="A281" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C281" t="s">
+        <v>988</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281" t="s">
+        <v>17</v>
+      </c>
+      <c r="G281" t="s">
+        <v>18</v>
+      </c>
+      <c r="H281" t="s">
+        <v>31</v>
+      </c>
+      <c r="I281" t="s">
+        <v>26</v>
+      </c>
+      <c r="J281" t="s">
+        <v>63</v>
+      </c>
+      <c r="K281"/>
+    </row>
+    <row r="282" spans="1:11">
+      <c r="A282" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282" t="s">
+        <v>17</v>
+      </c>
+      <c r="G282" t="s">
+        <v>18</v>
+      </c>
+      <c r="H282" t="s">
+        <v>19</v>
+      </c>
+      <c r="I282" t="s">
+        <v>68</v>
+      </c>
+      <c r="J282" t="s">
+        <v>21</v>
+      </c>
+      <c r="K282"/>
+    </row>
+    <row r="283" spans="1:11">
+      <c r="A283"/>
+      <c r="B283" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283" t="s">
+        <v>17</v>
+      </c>
+      <c r="G283" t="s">
+        <v>18</v>
+      </c>
+      <c r="H283" t="s">
+        <v>31</v>
+      </c>
+      <c r="I283" t="s">
+        <v>20</v>
+      </c>
+      <c r="J283" t="s">
+        <v>27</v>
+      </c>
+      <c r="K283"/>
+    </row>
+    <row r="284" spans="1:11">
+      <c r="A284" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D284" t="s">
+        <v>970</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284" t="s">
+        <v>17</v>
+      </c>
+      <c r="G284" t="s">
+        <v>18</v>
+      </c>
+      <c r="H284" t="s">
+        <v>19</v>
+      </c>
+      <c r="I284" t="s">
+        <v>26</v>
+      </c>
+      <c r="J284" t="s">
+        <v>104</v>
+      </c>
+      <c r="K284"/>
+    </row>
+    <row r="285" spans="1:11">
+      <c r="A285" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285" t="s">
+        <v>17</v>
+      </c>
+      <c r="G285" t="s">
+        <v>18</v>
+      </c>
+      <c r="H285" t="s">
+        <v>19</v>
+      </c>
+      <c r="I285" t="s">
+        <v>26</v>
+      </c>
+      <c r="J285" t="s">
+        <v>104</v>
+      </c>
+      <c r="K285"/>
+    </row>
+    <row r="286" spans="1:11">
+      <c r="A286" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286" t="s">
+        <v>17</v>
+      </c>
+      <c r="G286" t="s">
+        <v>18</v>
+      </c>
+      <c r="H286" t="s">
+        <v>19</v>
+      </c>
+      <c r="I286" t="s">
+        <v>194</v>
+      </c>
+      <c r="J286" t="s">
+        <v>21</v>
+      </c>
+      <c r="K286" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11">
+      <c r="A287" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287" t="s">
+        <v>17</v>
+      </c>
+      <c r="G287" t="s">
+        <v>18</v>
+      </c>
+      <c r="H287" t="s">
+        <v>19</v>
+      </c>
+      <c r="I287"/>
+      <c r="J287" t="s">
+        <v>86</v>
+      </c>
+      <c r="K287"/>
+    </row>
+    <row r="288" spans="1:11">
+      <c r="A288" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288" t="s">
+        <v>17</v>
+      </c>
+      <c r="G288" t="s">
+        <v>18</v>
+      </c>
+      <c r="H288" t="s">
+        <v>31</v>
+      </c>
+      <c r="I288" t="s">
+        <v>26</v>
+      </c>
+      <c r="J288" t="s">
+        <v>190</v>
+      </c>
+      <c r="K288"/>
+    </row>
+    <row r="289" spans="1:11">
+      <c r="A289" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289" t="s">
+        <v>17</v>
+      </c>
+      <c r="G289" t="s">
+        <v>18</v>
+      </c>
+      <c r="H289" t="s">
+        <v>31</v>
+      </c>
+      <c r="I289" t="s">
+        <v>20</v>
+      </c>
+      <c r="J289" t="s">
+        <v>27</v>
+      </c>
+      <c r="K289"/>
+    </row>
+    <row r="290" spans="1:11">
+      <c r="A290" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290" t="s">
+        <v>41</v>
+      </c>
+      <c r="G290" t="s">
+        <v>18</v>
+      </c>
+      <c r="H290" t="s">
+        <v>449</v>
+      </c>
+      <c r="I290" t="s">
+        <v>68</v>
+      </c>
+      <c r="J290" t="s">
+        <v>21</v>
+      </c>
+      <c r="K290"/>
+    </row>
+    <row r="291" spans="1:11">
+      <c r="A291"/>
+      <c r="B291" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291" t="s">
+        <v>17</v>
+      </c>
+      <c r="G291" t="s">
+        <v>18</v>
+      </c>
+      <c r="H291" t="s">
+        <v>31</v>
+      </c>
+      <c r="I291" t="s">
+        <v>20</v>
+      </c>
+      <c r="J291" t="s">
+        <v>27</v>
+      </c>
+      <c r="K291"/>
+    </row>
+    <row r="292" spans="1:11">
+      <c r="A292" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292" t="s">
+        <v>17</v>
+      </c>
+      <c r="G292" t="s">
+        <v>18</v>
+      </c>
+      <c r="H292" t="s">
+        <v>31</v>
+      </c>
+      <c r="I292" t="s">
+        <v>20</v>
+      </c>
+      <c r="J292" t="s">
+        <v>27</v>
+      </c>
+      <c r="K292"/>
+    </row>
+    <row r="293" spans="1:11">
+      <c r="A293" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293" t="s">
+        <v>17</v>
+      </c>
+      <c r="G293" t="s">
+        <v>18</v>
+      </c>
+      <c r="H293" t="s">
+        <v>19</v>
+      </c>
+      <c r="I293" t="s">
+        <v>26</v>
+      </c>
+      <c r="J293" t="s">
+        <v>21</v>
+      </c>
+      <c r="K293"/>
+    </row>
+    <row r="294" spans="1:11">
+      <c r="A294" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294" t="s">
+        <v>17</v>
+      </c>
+      <c r="G294" t="s">
+        <v>18</v>
+      </c>
+      <c r="H294" t="s">
+        <v>31</v>
+      </c>
+      <c r="I294" t="s">
+        <v>26</v>
+      </c>
+      <c r="J294" t="s">
         <v>90</v>
       </c>
-      <c r="D25"/>
-[...96 lines deleted...]
-      <c r="I28" t="s">
+      <c r="K294"/>
+    </row>
+    <row r="295" spans="1:11">
+      <c r="A295" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295" t="s">
+        <v>17</v>
+      </c>
+      <c r="G295" t="s">
+        <v>18</v>
+      </c>
+      <c r="H295" t="s">
+        <v>31</v>
+      </c>
+      <c r="I295" t="s">
+        <v>20</v>
+      </c>
+      <c r="J295" t="s">
+        <v>27</v>
+      </c>
+      <c r="K295"/>
+    </row>
+    <row r="296" spans="1:11">
+      <c r="A296" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296" t="s">
+        <v>41</v>
+      </c>
+      <c r="G296" t="s">
+        <v>18</v>
+      </c>
+      <c r="H296" t="s">
+        <v>449</v>
+      </c>
+      <c r="I296" t="s">
+        <v>26</v>
+      </c>
+      <c r="J296" t="s">
+        <v>21</v>
+      </c>
+      <c r="K296"/>
+    </row>
+    <row r="297" spans="1:11">
+      <c r="A297" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297" t="s">
+        <v>41</v>
+      </c>
+      <c r="G297" t="s">
+        <v>18</v>
+      </c>
+      <c r="H297" t="s">
+        <v>19</v>
+      </c>
+      <c r="I297" t="s">
+        <v>26</v>
+      </c>
+      <c r="J297" t="s">
+        <v>21</v>
+      </c>
+      <c r="K297"/>
+    </row>
+    <row r="298" spans="1:11">
+      <c r="A298" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298" t="s">
+        <v>41</v>
+      </c>
+      <c r="G298" t="s">
+        <v>18</v>
+      </c>
+      <c r="H298" t="s">
+        <v>19</v>
+      </c>
+      <c r="I298" t="s">
+        <v>20</v>
+      </c>
+      <c r="J298" t="s">
+        <v>42</v>
+      </c>
+      <c r="K298"/>
+    </row>
+    <row r="299" spans="1:11">
+      <c r="A299" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299" t="s">
+        <v>448</v>
+      </c>
+      <c r="G299" t="s">
+        <v>18</v>
+      </c>
+      <c r="H299" t="s">
+        <v>19</v>
+      </c>
+      <c r="I299" t="s">
+        <v>26</v>
+      </c>
+      <c r="J299" t="s">
+        <v>21</v>
+      </c>
+      <c r="K299"/>
+    </row>
+    <row r="300" spans="1:11">
+      <c r="A300" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300" t="s">
+        <v>41</v>
+      </c>
+      <c r="G300" t="s">
+        <v>18</v>
+      </c>
+      <c r="H300" t="s">
+        <v>449</v>
+      </c>
+      <c r="I300" t="s">
+        <v>26</v>
+      </c>
+      <c r="J300" t="s">
+        <v>21</v>
+      </c>
+      <c r="K300"/>
+    </row>
+    <row r="301" spans="1:11">
+      <c r="A301"/>
+      <c r="B301" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C301" t="s">
+        <v>556</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301" t="s">
+        <v>448</v>
+      </c>
+      <c r="G301" t="s">
+        <v>18</v>
+      </c>
+      <c r="H301" t="s">
+        <v>449</v>
+      </c>
+      <c r="I301" t="s">
         <v>68</v>
       </c>
-      <c r="J28"/>
-[...6298 lines deleted...]
-      <c r="A257" t="s">
+      <c r="J301" t="s">
+        <v>21</v>
+      </c>
+      <c r="K301"/>
+    </row>
+    <row r="302" spans="1:11">
+      <c r="A302"/>
+      <c r="B302" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302" t="s">
+        <v>17</v>
+      </c>
+      <c r="G302" t="s">
+        <v>18</v>
+      </c>
+      <c r="H302" t="s">
+        <v>19</v>
+      </c>
+      <c r="I302" t="s">
+        <v>26</v>
+      </c>
+      <c r="J302" t="s">
+        <v>21</v>
+      </c>
+      <c r="K302"/>
+    </row>
+    <row r="303" spans="1:11">
+      <c r="A303" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C303" t="s">
+        <v>777</v>
+      </c>
+      <c r="D303" t="s">
         <v>712</v>
       </c>
-      <c r="B257" t="s">
-[...1300 lines deleted...]
-      </c>
+      <c r="E303"/>
       <c r="F303" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G303" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H303" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I303" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-    <row r="304" spans="1:10">
+        <v>26</v>
+      </c>
+      <c r="J303" t="s">
+        <v>21</v>
+      </c>
+      <c r="K303"/>
+    </row>
+    <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>842</v>
+        <v>1130</v>
       </c>
       <c r="B304" t="s">
-        <v>843</v>
+        <v>1131</v>
       </c>
       <c r="C304" t="s">
-        <v>842</v>
-[...4 lines deleted...]
-      </c>
+        <v>1131</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E304"/>
       <c r="F304" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G304" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="H304"/>
+        <v>18</v>
+      </c>
+      <c r="H304" t="s">
+        <v>19</v>
+      </c>
       <c r="I304" t="s">
         <v>68</v>
       </c>
-      <c r="J304"/>
-[...1 lines deleted...]
-    <row r="305" spans="1:10">
+      <c r="J304" t="s">
+        <v>21</v>
+      </c>
+      <c r="K304"/>
+    </row>
+    <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>844</v>
+        <v>1133</v>
       </c>
       <c r="B305" t="s">
-        <v>845</v>
+        <v>1134</v>
       </c>
       <c r="C305" t="s">
-        <v>846</v>
-[...4 lines deleted...]
-      </c>
+        <v>1135</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E305"/>
       <c r="F305" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G305" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H305" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-    <row r="306" spans="1:10">
+        <v>19</v>
+      </c>
+      <c r="I305"/>
+      <c r="J305" t="s">
+        <v>27</v>
+      </c>
+      <c r="K305"/>
+    </row>
+    <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>847</v>
+        <v>1137</v>
       </c>
       <c r="B306" t="s">
-        <v>848</v>
+        <v>1138</v>
       </c>
       <c r="C306" t="s">
-        <v>849</v>
+        <v>1139</v>
       </c>
       <c r="D306"/>
-      <c r="E306" t="s">
+      <c r="E306"/>
+      <c r="F306" t="s">
+        <v>17</v>
+      </c>
+      <c r="G306" t="s">
+        <v>18</v>
+      </c>
+      <c r="H306" t="s">
+        <v>19</v>
+      </c>
+      <c r="I306" t="s">
+        <v>26</v>
+      </c>
+      <c r="J306" t="s">
+        <v>276</v>
+      </c>
+      <c r="K306"/>
+    </row>
+    <row r="307" spans="1:11">
+      <c r="A307" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307" t="s">
+        <v>448</v>
+      </c>
+      <c r="G307" t="s">
+        <v>18</v>
+      </c>
+      <c r="H307" t="s">
+        <v>19</v>
+      </c>
+      <c r="I307" t="s">
+        <v>26</v>
+      </c>
+      <c r="J307" t="s">
+        <v>21</v>
+      </c>
+      <c r="K307"/>
+    </row>
+    <row r="308" spans="1:11">
+      <c r="A308"/>
+      <c r="B308" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D308"/>
+      <c r="E308"/>
+      <c r="F308" t="s">
+        <v>17</v>
+      </c>
+      <c r="G308" t="s">
+        <v>18</v>
+      </c>
+      <c r="H308" t="s">
+        <v>19</v>
+      </c>
+      <c r="I308" t="s">
+        <v>26</v>
+      </c>
+      <c r="J308" t="s">
+        <v>104</v>
+      </c>
+      <c r="K308"/>
+    </row>
+    <row r="309" spans="1:11">
+      <c r="A309" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309" t="s">
+        <v>448</v>
+      </c>
+      <c r="G309" t="s">
+        <v>18</v>
+      </c>
+      <c r="H309" t="s">
+        <v>449</v>
+      </c>
+      <c r="I309" t="s">
+        <v>26</v>
+      </c>
+      <c r="J309" t="s">
+        <v>276</v>
+      </c>
+      <c r="K309"/>
+    </row>
+    <row r="310" spans="1:11">
+      <c r="A310"/>
+      <c r="B310" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310" t="s">
+        <v>17</v>
+      </c>
+      <c r="G310" t="s">
+        <v>18</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I310"/>
+      <c r="J310" t="s">
+        <v>63</v>
+      </c>
+      <c r="K310"/>
+    </row>
+    <row r="311" spans="1:11">
+      <c r="A311" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311" t="s">
+        <v>17</v>
+      </c>
+      <c r="G311" t="s">
+        <v>18</v>
+      </c>
+      <c r="H311" t="s">
+        <v>31</v>
+      </c>
+      <c r="I311" t="s">
+        <v>20</v>
+      </c>
+      <c r="J311" t="s">
+        <v>27</v>
+      </c>
+      <c r="K311"/>
+    </row>
+    <row r="312" spans="1:11">
+      <c r="A312" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312" t="s">
+        <v>17</v>
+      </c>
+      <c r="G312" t="s">
+        <v>18</v>
+      </c>
+      <c r="H312" t="s">
+        <v>19</v>
+      </c>
+      <c r="I312" t="s">
+        <v>68</v>
+      </c>
+      <c r="J312" t="s">
+        <v>21</v>
+      </c>
+      <c r="K312"/>
+    </row>
+    <row r="313" spans="1:11">
+      <c r="A313" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C313" t="s">
+        <v>526</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313" t="s">
+        <v>17</v>
+      </c>
+      <c r="G313" t="s">
+        <v>18</v>
+      </c>
+      <c r="H313" t="s">
+        <v>31</v>
+      </c>
+      <c r="I313" t="s">
+        <v>20</v>
+      </c>
+      <c r="J313" t="s">
+        <v>27</v>
+      </c>
+      <c r="K313"/>
+    </row>
+    <row r="314" spans="1:11">
+      <c r="A314" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314" t="s">
+        <v>17</v>
+      </c>
+      <c r="G314" t="s">
+        <v>18</v>
+      </c>
+      <c r="H314" t="s">
+        <v>31</v>
+      </c>
+      <c r="I314" t="s">
+        <v>26</v>
+      </c>
+      <c r="J314" t="s">
+        <v>27</v>
+      </c>
+      <c r="K314"/>
+    </row>
+    <row r="315" spans="1:11">
+      <c r="A315"/>
+      <c r="B315" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315" t="s">
+        <v>17</v>
+      </c>
+      <c r="G315" t="s">
+        <v>18</v>
+      </c>
+      <c r="H315" t="s">
+        <v>19</v>
+      </c>
+      <c r="I315" t="s">
+        <v>20</v>
+      </c>
+      <c r="J315" t="s">
+        <v>21</v>
+      </c>
+      <c r="K315"/>
+    </row>
+    <row r="316" spans="1:11">
+      <c r="A316" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C316" t="s">
+        <v>556</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316" t="s">
+        <v>17</v>
+      </c>
+      <c r="G316" t="s">
+        <v>18</v>
+      </c>
+      <c r="H316" t="s">
+        <v>19</v>
+      </c>
+      <c r="I316" t="s">
+        <v>20</v>
+      </c>
+      <c r="J316" t="s">
+        <v>21</v>
+      </c>
+      <c r="K316"/>
+    </row>
+    <row r="317" spans="1:11">
+      <c r="A317" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317" t="s">
+        <v>17</v>
+      </c>
+      <c r="G317" t="s">
+        <v>18</v>
+      </c>
+      <c r="H317" t="s">
+        <v>31</v>
+      </c>
+      <c r="I317" t="s">
+        <v>26</v>
+      </c>
+      <c r="J317" t="s">
+        <v>27</v>
+      </c>
+      <c r="K317"/>
+    </row>
+    <row r="318" spans="1:11">
+      <c r="A318"/>
+      <c r="B318" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318" t="s">
+        <v>17</v>
+      </c>
+      <c r="G318" t="s">
+        <v>18</v>
+      </c>
+      <c r="H318" t="s">
+        <v>19</v>
+      </c>
+      <c r="I318" t="s">
+        <v>26</v>
+      </c>
+      <c r="J318" t="s">
+        <v>21</v>
+      </c>
+      <c r="K318"/>
+    </row>
+    <row r="319" spans="1:11">
+      <c r="A319" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319" t="s">
+        <v>17</v>
+      </c>
+      <c r="G319" t="s">
+        <v>18</v>
+      </c>
+      <c r="H319" t="s">
+        <v>19</v>
+      </c>
+      <c r="I319" t="s">
+        <v>20</v>
+      </c>
+      <c r="J319" t="s">
+        <v>21</v>
+      </c>
+      <c r="K319"/>
+    </row>
+    <row r="320" spans="1:11">
+      <c r="A320" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320" t="s">
+        <v>17</v>
+      </c>
+      <c r="G320" t="s">
+        <v>18</v>
+      </c>
+      <c r="H320" t="s">
+        <v>31</v>
+      </c>
+      <c r="I320" t="s">
+        <v>20</v>
+      </c>
+      <c r="J320" t="s">
+        <v>27</v>
+      </c>
+      <c r="K320"/>
+    </row>
+    <row r="321" spans="1:11">
+      <c r="A321" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321" t="s">
+        <v>17</v>
+      </c>
+      <c r="G321" t="s">
+        <v>18</v>
+      </c>
+      <c r="H321" t="s">
+        <v>19</v>
+      </c>
+      <c r="I321" t="s">
+        <v>26</v>
+      </c>
+      <c r="J321" t="s">
+        <v>27</v>
+      </c>
+      <c r="K321"/>
+    </row>
+    <row r="322" spans="1:11">
+      <c r="A322" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322" t="s">
+        <v>17</v>
+      </c>
+      <c r="G322" t="s">
+        <v>18</v>
+      </c>
+      <c r="H322" t="s">
+        <v>31</v>
+      </c>
+      <c r="I322" t="s">
+        <v>20</v>
+      </c>
+      <c r="J322" t="s">
+        <v>27</v>
+      </c>
+      <c r="K322"/>
+    </row>
+    <row r="323" spans="1:11">
+      <c r="A323" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323" t="s">
+        <v>41</v>
+      </c>
+      <c r="G323" t="s">
+        <v>18</v>
+      </c>
+      <c r="H323" t="s">
+        <v>19</v>
+      </c>
+      <c r="I323" t="s">
+        <v>68</v>
+      </c>
+      <c r="J323" t="s">
+        <v>21</v>
+      </c>
+      <c r="K323"/>
+    </row>
+    <row r="324" spans="1:11">
+      <c r="A324" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324" t="s">
+        <v>17</v>
+      </c>
+      <c r="G324" t="s">
+        <v>18</v>
+      </c>
+      <c r="H324" t="s">
+        <v>449</v>
+      </c>
+      <c r="I324" t="s">
+        <v>26</v>
+      </c>
+      <c r="J324" t="s">
+        <v>21</v>
+      </c>
+      <c r="K324"/>
+    </row>
+    <row r="325" spans="1:11">
+      <c r="A325" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325" t="s">
+        <v>17</v>
+      </c>
+      <c r="G325" t="s">
+        <v>18</v>
+      </c>
+      <c r="H325" t="s">
+        <v>19</v>
+      </c>
+      <c r="I325" t="s">
+        <v>194</v>
+      </c>
+      <c r="J325" t="s">
+        <v>21</v>
+      </c>
+      <c r="K325" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11">
+      <c r="A326"/>
+      <c r="B326" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326" t="s">
+        <v>448</v>
+      </c>
+      <c r="G326" t="s">
+        <v>18</v>
+      </c>
+      <c r="H326" t="s">
+        <v>19</v>
+      </c>
+      <c r="I326" t="s">
+        <v>68</v>
+      </c>
+      <c r="J326" t="s">
+        <v>21</v>
+      </c>
+      <c r="K326"/>
+    </row>
+    <row r="327" spans="1:11">
+      <c r="A327"/>
+      <c r="B327" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327" t="s">
+        <v>17</v>
+      </c>
+      <c r="G327" t="s">
+        <v>18</v>
+      </c>
+      <c r="H327" t="s">
+        <v>19</v>
+      </c>
+      <c r="I327" t="s">
+        <v>26</v>
+      </c>
+      <c r="J327" t="s">
+        <v>334</v>
+      </c>
+      <c r="K327"/>
+    </row>
+    <row r="328" spans="1:11">
+      <c r="A328"/>
+      <c r="B328" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328" t="s">
+        <v>17</v>
+      </c>
+      <c r="G328" t="s">
+        <v>18</v>
+      </c>
+      <c r="H328" t="s">
+        <v>31</v>
+      </c>
+      <c r="I328" t="s">
+        <v>20</v>
+      </c>
+      <c r="J328" t="s">
+        <v>27</v>
+      </c>
+      <c r="K328"/>
+    </row>
+    <row r="329" spans="1:11">
+      <c r="A329" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329" t="s">
+        <v>17</v>
+      </c>
+      <c r="G329" t="s">
+        <v>18</v>
+      </c>
+      <c r="H329" t="s">
+        <v>19</v>
+      </c>
+      <c r="I329" t="s">
+        <v>26</v>
+      </c>
+      <c r="J329" t="s">
+        <v>21</v>
+      </c>
+      <c r="K329"/>
+    </row>
+    <row r="330" spans="1:11">
+      <c r="A330"/>
+      <c r="B330" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D330"/>
+      <c r="E330"/>
+      <c r="F330" t="s">
+        <v>17</v>
+      </c>
+      <c r="G330" t="s">
+        <v>18</v>
+      </c>
+      <c r="H330" t="s">
+        <v>31</v>
+      </c>
+      <c r="I330" t="s">
+        <v>26</v>
+      </c>
+      <c r="J330" t="s">
+        <v>63</v>
+      </c>
+      <c r="K330"/>
+    </row>
+    <row r="331" spans="1:11">
+      <c r="A331"/>
+      <c r="B331" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D331"/>
+      <c r="E331"/>
+      <c r="F331" t="s">
+        <v>17</v>
+      </c>
+      <c r="G331" t="s">
+        <v>18</v>
+      </c>
+      <c r="H331" t="s">
+        <v>31</v>
+      </c>
+      <c r="I331" t="s">
+        <v>26</v>
+      </c>
+      <c r="J331" t="s">
+        <v>63</v>
+      </c>
+      <c r="K331"/>
+    </row>
+    <row r="332" spans="1:11">
+      <c r="A332" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332" t="s">
+        <v>17</v>
+      </c>
+      <c r="G332" t="s">
+        <v>18</v>
+      </c>
+      <c r="H332" t="s">
+        <v>31</v>
+      </c>
+      <c r="I332" t="s">
+        <v>20</v>
+      </c>
+      <c r="J332" t="s">
+        <v>27</v>
+      </c>
+      <c r="K332"/>
+    </row>
+    <row r="333" spans="1:11">
+      <c r="A333" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333" t="s">
+        <v>17</v>
+      </c>
+      <c r="G333" t="s">
+        <v>18</v>
+      </c>
+      <c r="H333" t="s">
+        <v>31</v>
+      </c>
+      <c r="I333" t="s">
+        <v>20</v>
+      </c>
+      <c r="J333" t="s">
+        <v>27</v>
+      </c>
+      <c r="K333"/>
+    </row>
+    <row r="334" spans="1:11">
+      <c r="A334"/>
+      <c r="B334" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D334"/>
+      <c r="E334"/>
+      <c r="F334" t="s">
+        <v>17</v>
+      </c>
+      <c r="G334" t="s">
+        <v>18</v>
+      </c>
+      <c r="H334" t="s">
+        <v>31</v>
+      </c>
+      <c r="I334" t="s">
+        <v>26</v>
+      </c>
+      <c r="J334" t="s">
+        <v>63</v>
+      </c>
+      <c r="K334"/>
+    </row>
+    <row r="335" spans="1:11">
+      <c r="A335" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335" t="s">
+        <v>17</v>
+      </c>
+      <c r="G335" t="s">
+        <v>18</v>
+      </c>
+      <c r="H335" t="s">
+        <v>19</v>
+      </c>
+      <c r="I335" t="s">
+        <v>20</v>
+      </c>
+      <c r="J335" t="s">
+        <v>21</v>
+      </c>
+      <c r="K335"/>
+    </row>
+    <row r="336" spans="1:11">
+      <c r="A336" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E336"/>
+      <c r="F336" t="s">
+        <v>17</v>
+      </c>
+      <c r="G336" t="s">
+        <v>18</v>
+      </c>
+      <c r="H336" t="s">
+        <v>19</v>
+      </c>
+      <c r="I336" t="s">
+        <v>68</v>
+      </c>
+      <c r="J336" t="s">
+        <v>21</v>
+      </c>
+      <c r="K336"/>
+    </row>
+    <row r="337" spans="1:11">
+      <c r="A337"/>
+      <c r="B337" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D337"/>
+      <c r="E337"/>
+      <c r="F337" t="s">
+        <v>17</v>
+      </c>
+      <c r="G337" t="s">
+        <v>18</v>
+      </c>
+      <c r="H337" t="s">
+        <v>19</v>
+      </c>
+      <c r="I337" t="s">
+        <v>26</v>
+      </c>
+      <c r="J337" t="s">
+        <v>21</v>
+      </c>
+      <c r="K337"/>
+    </row>
+    <row r="338" spans="1:11">
+      <c r="A338" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338" t="s">
+        <v>17</v>
+      </c>
+      <c r="G338" t="s">
+        <v>18</v>
+      </c>
+      <c r="H338" t="s">
+        <v>19</v>
+      </c>
+      <c r="I338" t="s">
+        <v>20</v>
+      </c>
+      <c r="J338" t="s">
+        <v>21</v>
+      </c>
+      <c r="K338"/>
+    </row>
+    <row r="339" spans="1:11">
+      <c r="A339" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339" t="s">
+        <v>17</v>
+      </c>
+      <c r="G339" t="s">
+        <v>18</v>
+      </c>
+      <c r="H339" t="s">
+        <v>19</v>
+      </c>
+      <c r="I339" t="s">
+        <v>20</v>
+      </c>
+      <c r="J339" t="s">
+        <v>21</v>
+      </c>
+      <c r="K339"/>
+    </row>
+    <row r="340" spans="1:11">
+      <c r="A340"/>
+      <c r="B340" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E340"/>
+      <c r="F340" t="s">
+        <v>17</v>
+      </c>
+      <c r="G340" t="s">
+        <v>18</v>
+      </c>
+      <c r="H340" t="s">
+        <v>19</v>
+      </c>
+      <c r="I340" t="s">
+        <v>26</v>
+      </c>
+      <c r="J340" t="s">
+        <v>90</v>
+      </c>
+      <c r="K340"/>
+    </row>
+    <row r="341" spans="1:11">
+      <c r="A341" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E341"/>
+      <c r="F341" t="s">
+        <v>17</v>
+      </c>
+      <c r="G341" t="s">
+        <v>18</v>
+      </c>
+      <c r="H341" t="s">
+        <v>19</v>
+      </c>
+      <c r="I341" t="s">
+        <v>26</v>
+      </c>
+      <c r="J341" t="s">
+        <v>21</v>
+      </c>
+      <c r="K341"/>
+    </row>
+    <row r="342" spans="1:11">
+      <c r="A342"/>
+      <c r="B342" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E342"/>
+      <c r="F342" t="s">
+        <v>17</v>
+      </c>
+      <c r="G342" t="s">
+        <v>18</v>
+      </c>
+      <c r="H342" t="s">
+        <v>31</v>
+      </c>
+      <c r="I342" t="s">
+        <v>20</v>
+      </c>
+      <c r="J342" t="s">
+        <v>27</v>
+      </c>
+      <c r="K342"/>
+    </row>
+    <row r="343" spans="1:11">
+      <c r="A343"/>
+      <c r="B343" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D343"/>
+      <c r="E343"/>
+      <c r="F343" t="s">
+        <v>17</v>
+      </c>
+      <c r="G343" t="s">
+        <v>18</v>
+      </c>
+      <c r="H343" t="s">
+        <v>19</v>
+      </c>
+      <c r="I343" t="s">
+        <v>20</v>
+      </c>
+      <c r="J343" t="s">
+        <v>21</v>
+      </c>
+      <c r="K343"/>
+    </row>
+    <row r="344" spans="1:11">
+      <c r="A344" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E344"/>
+      <c r="F344" t="s">
+        <v>17</v>
+      </c>
+      <c r="G344" t="s">
+        <v>18</v>
+      </c>
+      <c r="H344" t="s">
+        <v>19</v>
+      </c>
+      <c r="I344" t="s">
+        <v>68</v>
+      </c>
+      <c r="J344" t="s">
+        <v>21</v>
+      </c>
+      <c r="K344"/>
+    </row>
+    <row r="345" spans="1:11">
+      <c r="A345" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D345" t="s">
+        <v>901</v>
+      </c>
+      <c r="E345"/>
+      <c r="F345" t="s">
+        <v>41</v>
+      </c>
+      <c r="G345" t="s">
+        <v>18</v>
+      </c>
+      <c r="H345" t="s">
+        <v>19</v>
+      </c>
+      <c r="I345" t="s">
+        <v>26</v>
+      </c>
+      <c r="J345" t="s">
+        <v>42</v>
+      </c>
+      <c r="K345"/>
+    </row>
+    <row r="346" spans="1:11">
+      <c r="A346" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E346"/>
+      <c r="F346" t="s">
+        <v>41</v>
+      </c>
+      <c r="G346" t="s">
+        <v>18</v>
+      </c>
+      <c r="H346" t="s">
+        <v>19</v>
+      </c>
+      <c r="I346" t="s">
+        <v>26</v>
+      </c>
+      <c r="J346" t="s">
+        <v>42</v>
+      </c>
+      <c r="K346" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11">
+      <c r="A347" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E347"/>
+      <c r="F347" t="s">
+        <v>41</v>
+      </c>
+      <c r="G347" t="s">
+        <v>18</v>
+      </c>
+      <c r="H347" t="s">
+        <v>31</v>
+      </c>
+      <c r="I347" t="s">
+        <v>26</v>
+      </c>
+      <c r="J347" t="s">
+        <v>27</v>
+      </c>
+      <c r="K347"/>
+    </row>
+    <row r="348" spans="1:11">
+      <c r="A348" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E348"/>
+      <c r="F348" t="s">
+        <v>17</v>
+      </c>
+      <c r="G348" t="s">
+        <v>18</v>
+      </c>
+      <c r="H348" t="s">
+        <v>19</v>
+      </c>
+      <c r="I348" t="s">
+        <v>26</v>
+      </c>
+      <c r="J348" t="s">
+        <v>42</v>
+      </c>
+      <c r="K348"/>
+    </row>
+    <row r="349" spans="1:11">
+      <c r="A349" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E349"/>
+      <c r="F349" t="s">
+        <v>17</v>
+      </c>
+      <c r="G349" t="s">
+        <v>18</v>
+      </c>
+      <c r="H349" t="s">
+        <v>19</v>
+      </c>
+      <c r="I349" t="s">
+        <v>26</v>
+      </c>
+      <c r="J349" t="s">
+        <v>21</v>
+      </c>
+      <c r="K349"/>
+    </row>
+    <row r="350" spans="1:11">
+      <c r="A350"/>
+      <c r="B350" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E350"/>
+      <c r="F350" t="s">
+        <v>17</v>
+      </c>
+      <c r="G350" t="s">
+        <v>18</v>
+      </c>
+      <c r="H350" t="s">
+        <v>19</v>
+      </c>
+      <c r="I350" t="s">
+        <v>26</v>
+      </c>
+      <c r="J350" t="s">
+        <v>377</v>
+      </c>
+      <c r="K350"/>
+    </row>
+    <row r="351" spans="1:11">
+      <c r="A351"/>
+      <c r="B351" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C351" t="s">
+        <v>884</v>
+      </c>
+      <c r="D351"/>
+      <c r="E351"/>
+      <c r="F351" t="s">
+        <v>17</v>
+      </c>
+      <c r="G351" t="s">
+        <v>18</v>
+      </c>
+      <c r="H351" t="s">
+        <v>19</v>
+      </c>
+      <c r="I351" t="s">
+        <v>26</v>
+      </c>
+      <c r="J351" t="s">
+        <v>42</v>
+      </c>
+      <c r="K351"/>
+    </row>
+    <row r="352" spans="1:11">
+      <c r="A352" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C352" t="s">
+        <v>102</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E352"/>
+      <c r="F352" t="s">
+        <v>17</v>
+      </c>
+      <c r="G352" t="s">
+        <v>18</v>
+      </c>
+      <c r="H352" t="s">
+        <v>19</v>
+      </c>
+      <c r="I352" t="s">
+        <v>26</v>
+      </c>
+      <c r="J352" t="s">
+        <v>104</v>
+      </c>
+      <c r="K352"/>
+    </row>
+    <row r="353" spans="1:11">
+      <c r="A353" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E353"/>
+      <c r="F353" t="s">
+        <v>17</v>
+      </c>
+      <c r="G353" t="s">
+        <v>18</v>
+      </c>
+      <c r="H353" t="s">
+        <v>19</v>
+      </c>
+      <c r="I353" t="s">
+        <v>26</v>
+      </c>
+      <c r="J353" t="s">
+        <v>377</v>
+      </c>
+      <c r="K353"/>
+    </row>
+    <row r="354" spans="1:11">
+      <c r="A354" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E354"/>
+      <c r="F354" t="s">
+        <v>17</v>
+      </c>
+      <c r="G354" t="s">
+        <v>18</v>
+      </c>
+      <c r="H354" t="s">
+        <v>19</v>
+      </c>
+      <c r="I354" t="s">
+        <v>26</v>
+      </c>
+      <c r="J354" t="s">
+        <v>27</v>
+      </c>
+      <c r="K354"/>
+    </row>
+    <row r="355" spans="1:11">
+      <c r="A355" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E355"/>
+      <c r="F355" t="s">
+        <v>17</v>
+      </c>
+      <c r="G355" t="s">
+        <v>18</v>
+      </c>
+      <c r="H355" t="s">
+        <v>19</v>
+      </c>
+      <c r="I355" t="s">
+        <v>26</v>
+      </c>
+      <c r="J355" t="s">
         <v>32</v>
       </c>
-      <c r="F306" t="s">
-[...96 lines deleted...]
-      <c r="A310" t="s">
+      <c r="K355"/>
+    </row>
+    <row r="356" spans="1:11">
+      <c r="A356"/>
+      <c r="B356" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E356"/>
+      <c r="F356" t="s">
+        <v>17</v>
+      </c>
+      <c r="G356" t="s">
+        <v>18</v>
+      </c>
+      <c r="H356" t="s">
+        <v>19</v>
+      </c>
+      <c r="I356" t="s">
+        <v>26</v>
+      </c>
+      <c r="J356" t="s">
+        <v>32</v>
+      </c>
+      <c r="K356"/>
+    </row>
+    <row r="357" spans="1:11">
+      <c r="A357" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E357"/>
+      <c r="F357" t="s">
+        <v>17</v>
+      </c>
+      <c r="G357" t="s">
+        <v>18</v>
+      </c>
+      <c r="H357" t="s">
+        <v>19</v>
+      </c>
+      <c r="I357" t="s">
+        <v>26</v>
+      </c>
+      <c r="J357" t="s">
+        <v>32</v>
+      </c>
+      <c r="K357"/>
+    </row>
+    <row r="358" spans="1:11">
+      <c r="A358"/>
+      <c r="B358" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E358"/>
+      <c r="F358" t="s">
+        <v>17</v>
+      </c>
+      <c r="G358" t="s">
+        <v>18</v>
+      </c>
+      <c r="H358" t="s">
+        <v>19</v>
+      </c>
+      <c r="I358" t="s">
+        <v>26</v>
+      </c>
+      <c r="J358" t="s">
+        <v>32</v>
+      </c>
+      <c r="K358"/>
+    </row>
+    <row r="359" spans="1:11">
+      <c r="A359"/>
+      <c r="B359" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E359"/>
+      <c r="F359" t="s">
+        <v>17</v>
+      </c>
+      <c r="G359" t="s">
+        <v>18</v>
+      </c>
+      <c r="H359" t="s">
+        <v>19</v>
+      </c>
+      <c r="I359" t="s">
+        <v>26</v>
+      </c>
+      <c r="J359" t="s">
+        <v>90</v>
+      </c>
+      <c r="K359"/>
+    </row>
+    <row r="360" spans="1:11">
+      <c r="A360"/>
+      <c r="B360" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D360"/>
+      <c r="E360"/>
+      <c r="F360" t="s">
+        <v>17</v>
+      </c>
+      <c r="G360" t="s">
+        <v>18</v>
+      </c>
+      <c r="H360" t="s">
+        <v>19</v>
+      </c>
+      <c r="I360" t="s">
+        <v>26</v>
+      </c>
+      <c r="J360" t="s">
+        <v>32</v>
+      </c>
+      <c r="K360"/>
+    </row>
+    <row r="361" spans="1:11">
+      <c r="A361"/>
+      <c r="B361" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D361"/>
+      <c r="E361"/>
+      <c r="F361" t="s">
+        <v>17</v>
+      </c>
+      <c r="G361" t="s">
+        <v>18</v>
+      </c>
+      <c r="H361" t="s">
+        <v>19</v>
+      </c>
+      <c r="I361" t="s">
+        <v>68</v>
+      </c>
+      <c r="J361" t="s">
+        <v>21</v>
+      </c>
+      <c r="K361"/>
+    </row>
+    <row r="362" spans="1:11">
+      <c r="A362"/>
+      <c r="B362" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D362"/>
+      <c r="E362"/>
+      <c r="F362" t="s">
+        <v>17</v>
+      </c>
+      <c r="G362" t="s">
+        <v>18</v>
+      </c>
+      <c r="H362" t="s">
+        <v>19</v>
+      </c>
+      <c r="I362" t="s">
+        <v>26</v>
+      </c>
+      <c r="J362" t="s">
+        <v>136</v>
+      </c>
+      <c r="K362"/>
+    </row>
+    <row r="363" spans="1:11">
+      <c r="A363"/>
+      <c r="B363" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E363"/>
+      <c r="F363" t="s">
+        <v>17</v>
+      </c>
+      <c r="G363" t="s">
+        <v>18</v>
+      </c>
+      <c r="H363" t="s">
+        <v>19</v>
+      </c>
+      <c r="I363" t="s">
+        <v>26</v>
+      </c>
+      <c r="J363" t="s">
+        <v>32</v>
+      </c>
+      <c r="K363"/>
+    </row>
+    <row r="364" spans="1:11">
+      <c r="A364"/>
+      <c r="B364" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E364"/>
+      <c r="F364" t="s">
+        <v>17</v>
+      </c>
+      <c r="G364" t="s">
+        <v>18</v>
+      </c>
+      <c r="H364" t="s">
+        <v>31</v>
+      </c>
+      <c r="I364" t="s">
+        <v>20</v>
+      </c>
+      <c r="J364" t="s">
+        <v>27</v>
+      </c>
+      <c r="K364"/>
+    </row>
+    <row r="365" spans="1:11">
+      <c r="A365"/>
+      <c r="B365" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E365"/>
+      <c r="F365" t="s">
+        <v>17</v>
+      </c>
+      <c r="G365" t="s">
+        <v>18</v>
+      </c>
+      <c r="H365" t="s">
+        <v>31</v>
+      </c>
+      <c r="I365" t="s">
+        <v>20</v>
+      </c>
+      <c r="J365" t="s">
+        <v>27</v>
+      </c>
+      <c r="K365"/>
+    </row>
+    <row r="366" spans="1:11">
+      <c r="A366"/>
+      <c r="B366" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C366" t="s">
+        <v>777</v>
+      </c>
+      <c r="D366"/>
+      <c r="E366"/>
+      <c r="F366" t="s">
+        <v>17</v>
+      </c>
+      <c r="G366" t="s">
+        <v>18</v>
+      </c>
+      <c r="H366" t="s">
+        <v>19</v>
+      </c>
+      <c r="I366" t="s">
+        <v>26</v>
+      </c>
+      <c r="J366" t="s">
+        <v>32</v>
+      </c>
+      <c r="K366"/>
+    </row>
+    <row r="367" spans="1:11">
+      <c r="A367" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E367"/>
+      <c r="F367" t="s">
+        <v>17</v>
+      </c>
+      <c r="G367" t="s">
+        <v>18</v>
+      </c>
+      <c r="H367" t="s">
+        <v>31</v>
+      </c>
+      <c r="I367" t="s">
+        <v>26</v>
+      </c>
+      <c r="J367" t="s">
+        <v>27</v>
+      </c>
+      <c r="K367"/>
+    </row>
+    <row r="368" spans="1:11">
+      <c r="A368"/>
+      <c r="B368" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D368"/>
+      <c r="E368"/>
+      <c r="F368" t="s">
+        <v>17</v>
+      </c>
+      <c r="G368" t="s">
+        <v>18</v>
+      </c>
+      <c r="H368" t="s">
+        <v>19</v>
+      </c>
+      <c r="I368" t="s">
+        <v>26</v>
+      </c>
+      <c r="J368" t="s">
+        <v>21</v>
+      </c>
+      <c r="K368"/>
+    </row>
+    <row r="369" spans="1:11">
+      <c r="A369" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C369" t="s">
+        <v>813</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E369"/>
+      <c r="F369" t="s">
+        <v>17</v>
+      </c>
+      <c r="G369" t="s">
+        <v>18</v>
+      </c>
+      <c r="H369" t="s">
+        <v>19</v>
+      </c>
+      <c r="I369" t="s">
+        <v>26</v>
+      </c>
+      <c r="J369" t="s">
+        <v>32</v>
+      </c>
+      <c r="K369"/>
+    </row>
+    <row r="370" spans="1:11">
+      <c r="A370"/>
+      <c r="B370" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C370" t="s">
+        <v>556</v>
+      </c>
+      <c r="D370"/>
+      <c r="E370"/>
+      <c r="F370" t="s">
+        <v>17</v>
+      </c>
+      <c r="G370" t="s">
+        <v>18</v>
+      </c>
+      <c r="H370" t="s">
+        <v>19</v>
+      </c>
+      <c r="I370" t="s">
+        <v>26</v>
+      </c>
+      <c r="J370" t="s">
+        <v>32</v>
+      </c>
+      <c r="K370"/>
+    </row>
+    <row r="371" spans="1:11">
+      <c r="A371"/>
+      <c r="B371" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D371"/>
+      <c r="E371"/>
+      <c r="F371" t="s">
+        <v>17</v>
+      </c>
+      <c r="G371" t="s">
+        <v>18</v>
+      </c>
+      <c r="H371" t="s">
+        <v>19</v>
+      </c>
+      <c r="I371" t="s">
+        <v>26</v>
+      </c>
+      <c r="J371" t="s">
+        <v>32</v>
+      </c>
+      <c r="K371"/>
+    </row>
+    <row r="372" spans="1:11">
+      <c r="A372" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E372"/>
+      <c r="F372" t="s">
+        <v>17</v>
+      </c>
+      <c r="G372" t="s">
+        <v>18</v>
+      </c>
+      <c r="H372" t="s">
+        <v>19</v>
+      </c>
+      <c r="I372" t="s">
+        <v>20</v>
+      </c>
+      <c r="J372" t="s">
+        <v>95</v>
+      </c>
+      <c r="K372"/>
+    </row>
+    <row r="373" spans="1:11">
+      <c r="A373"/>
+      <c r="B373" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E373"/>
+      <c r="F373" t="s">
+        <v>17</v>
+      </c>
+      <c r="G373" t="s">
+        <v>18</v>
+      </c>
+      <c r="H373" t="s">
+        <v>19</v>
+      </c>
+      <c r="I373" t="s">
+        <v>26</v>
+      </c>
+      <c r="J373" t="s">
+        <v>32</v>
+      </c>
+      <c r="K373"/>
+    </row>
+    <row r="374" spans="1:11">
+      <c r="A374" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E374"/>
+      <c r="F374" t="s">
+        <v>17</v>
+      </c>
+      <c r="G374" t="s">
+        <v>18</v>
+      </c>
+      <c r="H374" t="s">
+        <v>19</v>
+      </c>
+      <c r="I374" t="s">
+        <v>20</v>
+      </c>
+      <c r="J374" t="s">
+        <v>21</v>
+      </c>
+      <c r="K374"/>
+    </row>
+    <row r="375" spans="1:11">
+      <c r="A375"/>
+      <c r="B375" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D375"/>
+      <c r="E375"/>
+      <c r="F375" t="s">
+        <v>17</v>
+      </c>
+      <c r="G375" t="s">
+        <v>18</v>
+      </c>
+      <c r="H375" t="s">
+        <v>31</v>
+      </c>
+      <c r="I375" t="s">
+        <v>20</v>
+      </c>
+      <c r="J375" t="s">
+        <v>27</v>
+      </c>
+      <c r="K375"/>
+    </row>
+    <row r="376" spans="1:11">
+      <c r="A376" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C376" t="s">
+        <v>177</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376" t="s">
+        <v>17</v>
+      </c>
+      <c r="G376" t="s">
+        <v>18</v>
+      </c>
+      <c r="H376" t="s">
+        <v>31</v>
+      </c>
+      <c r="I376" t="s">
+        <v>26</v>
+      </c>
+      <c r="J376" t="s">
+        <v>27</v>
+      </c>
+      <c r="K376"/>
+    </row>
+    <row r="377" spans="1:11">
+      <c r="A377" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E377"/>
+      <c r="F377" t="s">
+        <v>17</v>
+      </c>
+      <c r="G377" t="s">
+        <v>18</v>
+      </c>
+      <c r="H377" t="s">
+        <v>31</v>
+      </c>
+      <c r="I377" t="s">
+        <v>20</v>
+      </c>
+      <c r="J377" t="s">
+        <v>27</v>
+      </c>
+      <c r="K377"/>
+    </row>
+    <row r="378" spans="1:11">
+      <c r="A378"/>
+      <c r="B378" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E378"/>
+      <c r="F378" t="s">
+        <v>17</v>
+      </c>
+      <c r="G378" t="s">
+        <v>18</v>
+      </c>
+      <c r="H378" t="s">
+        <v>19</v>
+      </c>
+      <c r="I378" t="s">
+        <v>26</v>
+      </c>
+      <c r="J378" t="s">
+        <v>21</v>
+      </c>
+      <c r="K378"/>
+    </row>
+    <row r="379" spans="1:11">
+      <c r="A379" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379" t="s">
+        <v>17</v>
+      </c>
+      <c r="G379" t="s">
+        <v>18</v>
+      </c>
+      <c r="H379" t="s">
+        <v>19</v>
+      </c>
+      <c r="I379"/>
+      <c r="J379" t="s">
+        <v>27</v>
+      </c>
+      <c r="K379"/>
+    </row>
+    <row r="380" spans="1:11">
+      <c r="A380" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E380"/>
+      <c r="F380" t="s">
+        <v>17</v>
+      </c>
+      <c r="G380" t="s">
+        <v>18</v>
+      </c>
+      <c r="H380" t="s">
+        <v>19</v>
+      </c>
+      <c r="I380"/>
+      <c r="J380" t="s">
+        <v>27</v>
+      </c>
+      <c r="K380"/>
+    </row>
+    <row r="381" spans="1:11">
+      <c r="A381" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E381"/>
+      <c r="F381" t="s">
+        <v>17</v>
+      </c>
+      <c r="G381" t="s">
+        <v>18</v>
+      </c>
+      <c r="H381" t="s">
+        <v>19</v>
+      </c>
+      <c r="I381"/>
+      <c r="J381" t="s">
+        <v>27</v>
+      </c>
+      <c r="K381"/>
+    </row>
+    <row r="382" spans="1:11">
+      <c r="A382" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E382"/>
+      <c r="F382" t="s">
+        <v>17</v>
+      </c>
+      <c r="G382" t="s">
+        <v>18</v>
+      </c>
+      <c r="H382" t="s">
+        <v>19</v>
+      </c>
+      <c r="I382"/>
+      <c r="J382" t="s">
+        <v>27</v>
+      </c>
+      <c r="K382"/>
+    </row>
+    <row r="383" spans="1:11">
+      <c r="A383" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E383"/>
+      <c r="F383" t="s">
+        <v>17</v>
+      </c>
+      <c r="G383" t="s">
+        <v>18</v>
+      </c>
+      <c r="H383" t="s">
+        <v>19</v>
+      </c>
+      <c r="I383" t="s">
+        <v>26</v>
+      </c>
+      <c r="J383" t="s">
+        <v>27</v>
+      </c>
+      <c r="K383"/>
+    </row>
+    <row r="384" spans="1:11">
+      <c r="A384" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E384"/>
+      <c r="F384" t="s">
+        <v>17</v>
+      </c>
+      <c r="G384" t="s">
+        <v>18</v>
+      </c>
+      <c r="H384" t="s">
+        <v>19</v>
+      </c>
+      <c r="I384" t="s">
+        <v>26</v>
+      </c>
+      <c r="J384" t="s">
+        <v>27</v>
+      </c>
+      <c r="K384"/>
+    </row>
+    <row r="385" spans="1:11">
+      <c r="A385" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E385"/>
+      <c r="F385" t="s">
+        <v>17</v>
+      </c>
+      <c r="G385" t="s">
+        <v>18</v>
+      </c>
+      <c r="H385" t="s">
+        <v>19</v>
+      </c>
+      <c r="I385"/>
+      <c r="J385" t="s">
+        <v>27</v>
+      </c>
+      <c r="K385"/>
+    </row>
+    <row r="386" spans="1:11">
+      <c r="A386" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E386"/>
+      <c r="F386" t="s">
+        <v>17</v>
+      </c>
+      <c r="G386" t="s">
+        <v>18</v>
+      </c>
+      <c r="H386" t="s">
+        <v>19</v>
+      </c>
+      <c r="I386" t="s">
+        <v>26</v>
+      </c>
+      <c r="J386" t="s">
+        <v>27</v>
+      </c>
+      <c r="K386"/>
+    </row>
+    <row r="387" spans="1:11">
+      <c r="A387" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E387"/>
+      <c r="F387" t="s">
+        <v>17</v>
+      </c>
+      <c r="G387" t="s">
+        <v>18</v>
+      </c>
+      <c r="H387" t="s">
+        <v>19</v>
+      </c>
+      <c r="I387"/>
+      <c r="J387" t="s">
+        <v>27</v>
+      </c>
+      <c r="K387"/>
+    </row>
+    <row r="388" spans="1:11">
+      <c r="A388" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E388"/>
+      <c r="F388" t="s">
+        <v>17</v>
+      </c>
+      <c r="G388" t="s">
+        <v>18</v>
+      </c>
+      <c r="H388" t="s">
+        <v>19</v>
+      </c>
+      <c r="I388"/>
+      <c r="J388" t="s">
+        <v>69</v>
+      </c>
+      <c r="K388"/>
+    </row>
+    <row r="389" spans="1:11">
+      <c r="A389" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E389"/>
+      <c r="F389" t="s">
+        <v>17</v>
+      </c>
+      <c r="G389" t="s">
+        <v>18</v>
+      </c>
+      <c r="H389" t="s">
+        <v>19</v>
+      </c>
+      <c r="I389" t="s">
+        <v>26</v>
+      </c>
+      <c r="J389" t="s">
+        <v>21</v>
+      </c>
+      <c r="K389"/>
+    </row>
+    <row r="390" spans="1:11">
+      <c r="A390"/>
+      <c r="B390" t="s">
+        <v>211</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D390"/>
+      <c r="E390"/>
+      <c r="F390" t="s">
+        <v>17</v>
+      </c>
+      <c r="G390" t="s">
+        <v>18</v>
+      </c>
+      <c r="H390" t="s">
+        <v>19</v>
+      </c>
+      <c r="I390" t="s">
+        <v>26</v>
+      </c>
+      <c r="J390" t="s">
+        <v>21</v>
+      </c>
+      <c r="K390"/>
+    </row>
+    <row r="391" spans="1:11">
+      <c r="A391"/>
+      <c r="B391" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D391"/>
+      <c r="E391"/>
+      <c r="F391" t="s">
+        <v>17</v>
+      </c>
+      <c r="G391" t="s">
+        <v>18</v>
+      </c>
+      <c r="H391" t="s">
+        <v>19</v>
+      </c>
+      <c r="I391" t="s">
+        <v>26</v>
+      </c>
+      <c r="J391" t="s">
+        <v>21</v>
+      </c>
+      <c r="K391"/>
+    </row>
+    <row r="392" spans="1:11">
+      <c r="A392"/>
+      <c r="B392" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D392"/>
+      <c r="E392"/>
+      <c r="F392" t="s">
+        <v>17</v>
+      </c>
+      <c r="G392" t="s">
+        <v>18</v>
+      </c>
+      <c r="H392" t="s">
+        <v>19</v>
+      </c>
+      <c r="I392" t="s">
+        <v>26</v>
+      </c>
+      <c r="J392" t="s">
+        <v>21</v>
+      </c>
+      <c r="K392"/>
+    </row>
+    <row r="393" spans="1:11">
+      <c r="A393" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E393"/>
+      <c r="F393" t="s">
+        <v>17</v>
+      </c>
+      <c r="G393" t="s">
+        <v>18</v>
+      </c>
+      <c r="H393" t="s">
+        <v>19</v>
+      </c>
+      <c r="I393" t="s">
+        <v>26</v>
+      </c>
+      <c r="J393" t="s">
+        <v>21</v>
+      </c>
+      <c r="K393"/>
+    </row>
+    <row r="394" spans="1:11">
+      <c r="A394"/>
+      <c r="B394" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D394"/>
+      <c r="E394"/>
+      <c r="F394" t="s">
+        <v>17</v>
+      </c>
+      <c r="G394" t="s">
+        <v>18</v>
+      </c>
+      <c r="H394" t="s">
+        <v>19</v>
+      </c>
+      <c r="I394" t="s">
+        <v>26</v>
+      </c>
+      <c r="J394" t="s">
+        <v>21</v>
+      </c>
+      <c r="K394"/>
+    </row>
+    <row r="395" spans="1:11">
+      <c r="A395"/>
+      <c r="B395" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D395"/>
+      <c r="E395"/>
+      <c r="F395" t="s">
+        <v>17</v>
+      </c>
+      <c r="G395" t="s">
+        <v>18</v>
+      </c>
+      <c r="H395" t="s">
+        <v>19</v>
+      </c>
+      <c r="I395" t="s">
+        <v>26</v>
+      </c>
+      <c r="J395" t="s">
+        <v>21</v>
+      </c>
+      <c r="K395"/>
+    </row>
+    <row r="396" spans="1:11">
+      <c r="A396" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E396"/>
+      <c r="F396" t="s">
+        <v>448</v>
+      </c>
+      <c r="G396" t="s">
+        <v>18</v>
+      </c>
+      <c r="H396" t="s">
+        <v>449</v>
+      </c>
+      <c r="I396" t="s">
+        <v>26</v>
+      </c>
+      <c r="J396" t="s">
+        <v>42</v>
+      </c>
+      <c r="K396"/>
+    </row>
+    <row r="397" spans="1:11">
+      <c r="A397" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E397"/>
+      <c r="F397" t="s">
+        <v>448</v>
+      </c>
+      <c r="G397" t="s">
+        <v>18</v>
+      </c>
+      <c r="H397" t="s">
+        <v>449</v>
+      </c>
+      <c r="I397" t="s">
+        <v>26</v>
+      </c>
+      <c r="J397" t="s">
+        <v>104</v>
+      </c>
+      <c r="K397"/>
+    </row>
+    <row r="398" spans="1:11">
+      <c r="A398"/>
+      <c r="B398" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D398"/>
+      <c r="E398"/>
+      <c r="F398" t="s">
+        <v>17</v>
+      </c>
+      <c r="G398" t="s">
+        <v>18</v>
+      </c>
+      <c r="H398" t="s">
+        <v>19</v>
+      </c>
+      <c r="I398" t="s">
+        <v>26</v>
+      </c>
+      <c r="J398" t="s">
+        <v>104</v>
+      </c>
+      <c r="K398"/>
+    </row>
+    <row r="399" spans="1:11">
+      <c r="A399" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E399"/>
+      <c r="F399" t="s">
+        <v>41</v>
+      </c>
+      <c r="G399" t="s">
+        <v>18</v>
+      </c>
+      <c r="H399" t="s">
+        <v>449</v>
+      </c>
+      <c r="I399" t="s">
+        <v>26</v>
+      </c>
+      <c r="J399" t="s">
+        <v>69</v>
+      </c>
+      <c r="K399"/>
+    </row>
+    <row r="400" spans="1:11">
+      <c r="A400" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400" t="s">
+        <v>17</v>
+      </c>
+      <c r="G400" t="s">
+        <v>18</v>
+      </c>
+      <c r="H400" t="s">
+        <v>19</v>
+      </c>
+      <c r="I400"/>
+      <c r="J400" t="s">
+        <v>27</v>
+      </c>
+      <c r="K400"/>
+    </row>
+    <row r="401" spans="1:11">
+      <c r="A401"/>
+      <c r="B401" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E401"/>
+      <c r="F401" t="s">
+        <v>448</v>
+      </c>
+      <c r="G401" t="s">
+        <v>18</v>
+      </c>
+      <c r="H401" t="s">
+        <v>449</v>
+      </c>
+      <c r="I401" t="s">
+        <v>68</v>
+      </c>
+      <c r="J401" t="s">
+        <v>21</v>
+      </c>
+      <c r="K401"/>
+    </row>
+    <row r="402" spans="1:11">
+      <c r="A402" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E402"/>
+      <c r="F402" t="s">
+        <v>17</v>
+      </c>
+      <c r="G402" t="s">
+        <v>18</v>
+      </c>
+      <c r="H402" t="s">
+        <v>19</v>
+      </c>
+      <c r="I402" t="s">
+        <v>20</v>
+      </c>
+      <c r="J402" t="s">
+        <v>27</v>
+      </c>
+      <c r="K402"/>
+    </row>
+    <row r="403" spans="1:11">
+      <c r="A403"/>
+      <c r="B403" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E403"/>
+      <c r="F403" t="s">
+        <v>17</v>
+      </c>
+      <c r="G403" t="s">
+        <v>18</v>
+      </c>
+      <c r="H403" t="s">
+        <v>19</v>
+      </c>
+      <c r="I403" t="s">
+        <v>26</v>
+      </c>
+      <c r="J403" t="s">
+        <v>21</v>
+      </c>
+      <c r="K403"/>
+    </row>
+    <row r="404" spans="1:11">
+      <c r="A404"/>
+      <c r="B404" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E404"/>
+      <c r="F404" t="s">
+        <v>17</v>
+      </c>
+      <c r="G404" t="s">
+        <v>18</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I404" t="s">
+        <v>26</v>
+      </c>
+      <c r="J404" t="s">
+        <v>63</v>
+      </c>
+      <c r="K404"/>
+    </row>
+    <row r="405" spans="1:11">
+      <c r="A405" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E405"/>
+      <c r="F405" t="s">
+        <v>17</v>
+      </c>
+      <c r="G405" t="s">
+        <v>18</v>
+      </c>
+      <c r="H405" t="s">
+        <v>19</v>
+      </c>
+      <c r="I405" t="s">
+        <v>26</v>
+      </c>
+      <c r="J405" t="s">
+        <v>42</v>
+      </c>
+      <c r="K405"/>
+    </row>
+    <row r="406" spans="1:11">
+      <c r="A406"/>
+      <c r="B406" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C406" t="s">
+        <v>834</v>
+      </c>
+      <c r="D406"/>
+      <c r="E406"/>
+      <c r="F406" t="s">
+        <v>17</v>
+      </c>
+      <c r="G406" t="s">
+        <v>18</v>
+      </c>
+      <c r="H406" t="s">
+        <v>19</v>
+      </c>
+      <c r="I406" t="s">
+        <v>20</v>
+      </c>
+      <c r="J406" t="s">
+        <v>21</v>
+      </c>
+      <c r="K406"/>
+    </row>
+    <row r="407" spans="1:11">
+      <c r="A407" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E407"/>
+      <c r="F407" t="s">
+        <v>17</v>
+      </c>
+      <c r="G407" t="s">
+        <v>18</v>
+      </c>
+      <c r="H407" t="s">
+        <v>19</v>
+      </c>
+      <c r="I407" t="s">
+        <v>26</v>
+      </c>
+      <c r="J407" t="s">
+        <v>21</v>
+      </c>
+      <c r="K407"/>
+    </row>
+    <row r="408" spans="1:11">
+      <c r="A408"/>
+      <c r="B408" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D408"/>
+      <c r="E408"/>
+      <c r="F408" t="s">
+        <v>17</v>
+      </c>
+      <c r="G408" t="s">
+        <v>18</v>
+      </c>
+      <c r="H408" t="s">
+        <v>19</v>
+      </c>
+      <c r="I408" t="s">
+        <v>26</v>
+      </c>
+      <c r="J408" t="s">
+        <v>21</v>
+      </c>
+      <c r="K408"/>
+    </row>
+    <row r="409" spans="1:11">
+      <c r="A409"/>
+      <c r="B409" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E409"/>
+      <c r="F409" t="s">
+        <v>17</v>
+      </c>
+      <c r="G409" t="s">
+        <v>18</v>
+      </c>
+      <c r="H409" t="s">
+        <v>19</v>
+      </c>
+      <c r="I409" t="s">
+        <v>26</v>
+      </c>
+      <c r="J409"/>
+      <c r="K409"/>
+    </row>
+    <row r="410" spans="1:11">
+      <c r="A410" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E410"/>
+      <c r="F410" t="s">
+        <v>17</v>
+      </c>
+      <c r="G410" t="s">
+        <v>18</v>
+      </c>
+      <c r="H410" t="s">
+        <v>19</v>
+      </c>
+      <c r="I410" t="s">
+        <v>26</v>
+      </c>
+      <c r="J410" t="s">
+        <v>334</v>
+      </c>
+      <c r="K410"/>
+    </row>
+    <row r="411" spans="1:11">
+      <c r="A411" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E411"/>
+      <c r="F411" t="s">
+        <v>17</v>
+      </c>
+      <c r="G411" t="s">
+        <v>18</v>
+      </c>
+      <c r="H411" t="s">
+        <v>19</v>
+      </c>
+      <c r="I411" t="s">
+        <v>26</v>
+      </c>
+      <c r="J411" t="s">
+        <v>276</v>
+      </c>
+      <c r="K411"/>
+    </row>
+    <row r="412" spans="1:11">
+      <c r="A412"/>
+      <c r="B412" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E412"/>
+      <c r="F412" t="s">
+        <v>17</v>
+      </c>
+      <c r="G412" t="s">
+        <v>18</v>
+      </c>
+      <c r="H412" t="s">
+        <v>19</v>
+      </c>
+      <c r="I412"/>
+      <c r="J412" t="s">
+        <v>21</v>
+      </c>
+      <c r="K412"/>
+    </row>
+    <row r="413" spans="1:11">
+      <c r="A413" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E413"/>
+      <c r="F413" t="s">
+        <v>41</v>
+      </c>
+      <c r="G413" t="s">
+        <v>18</v>
+      </c>
+      <c r="H413" t="s">
+        <v>19</v>
+      </c>
+      <c r="I413" t="s">
+        <v>68</v>
+      </c>
+      <c r="J413" t="s">
+        <v>377</v>
+      </c>
+      <c r="K413"/>
+    </row>
+    <row r="414" spans="1:11">
+      <c r="A414"/>
+      <c r="B414" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C414"/>
+      <c r="D414" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E414"/>
+      <c r="F414" t="s">
+        <v>17</v>
+      </c>
+      <c r="G414" t="s">
+        <v>18</v>
+      </c>
+      <c r="H414" t="s">
+        <v>19</v>
+      </c>
+      <c r="I414" t="s">
+        <v>26</v>
+      </c>
+      <c r="J414" t="s">
+        <v>334</v>
+      </c>
+      <c r="K414"/>
+    </row>
+    <row r="415" spans="1:11">
+      <c r="A415" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C415"/>
+      <c r="D415" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E415"/>
+      <c r="F415" t="s">
+        <v>17</v>
+      </c>
+      <c r="G415" t="s">
+        <v>18</v>
+      </c>
+      <c r="H415" t="s">
+        <v>19</v>
+      </c>
+      <c r="I415" t="s">
+        <v>26</v>
+      </c>
+      <c r="J415" t="s">
+        <v>42</v>
+      </c>
+      <c r="K415"/>
+    </row>
+    <row r="416" spans="1:11">
+      <c r="A416" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E416"/>
+      <c r="F416" t="s">
+        <v>17</v>
+      </c>
+      <c r="G416" t="s">
+        <v>18</v>
+      </c>
+      <c r="H416" t="s">
+        <v>19</v>
+      </c>
+      <c r="I416" t="s">
+        <v>26</v>
+      </c>
+      <c r="J416" t="s">
+        <v>27</v>
+      </c>
+      <c r="K416"/>
+    </row>
+    <row r="417" spans="1:11">
+      <c r="A417" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E417"/>
+      <c r="F417" t="s">
+        <v>17</v>
+      </c>
+      <c r="G417" t="s">
+        <v>18</v>
+      </c>
+      <c r="H417" t="s">
+        <v>19</v>
+      </c>
+      <c r="I417" t="s">
+        <v>26</v>
+      </c>
+      <c r="J417" t="s">
+        <v>42</v>
+      </c>
+      <c r="K417"/>
+    </row>
+    <row r="418" spans="1:11">
+      <c r="A418"/>
+      <c r="B418" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C418"/>
+      <c r="D418" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E418"/>
+      <c r="F418" t="s">
+        <v>17</v>
+      </c>
+      <c r="G418" t="s">
+        <v>18</v>
+      </c>
+      <c r="H418" t="s">
+        <v>19</v>
+      </c>
+      <c r="I418" t="s">
+        <v>26</v>
+      </c>
+      <c r="J418" t="s">
+        <v>42</v>
+      </c>
+      <c r="K418"/>
+    </row>
+    <row r="419" spans="1:11">
+      <c r="A419" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E419"/>
+      <c r="F419" t="s">
+        <v>17</v>
+      </c>
+      <c r="G419" t="s">
+        <v>18</v>
+      </c>
+      <c r="H419" t="s">
+        <v>19</v>
+      </c>
+      <c r="I419" t="s">
+        <v>26</v>
+      </c>
+      <c r="J419" t="s">
+        <v>21</v>
+      </c>
+      <c r="K419"/>
+    </row>
+    <row r="420" spans="1:11">
+      <c r="A420" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E420"/>
+      <c r="F420" t="s">
+        <v>17</v>
+      </c>
+      <c r="G420" t="s">
+        <v>18</v>
+      </c>
+      <c r="H420" t="s">
+        <v>19</v>
+      </c>
+      <c r="I420" t="s">
+        <v>26</v>
+      </c>
+      <c r="J420" t="s">
+        <v>21</v>
+      </c>
+      <c r="K420"/>
+    </row>
+    <row r="421" spans="1:11">
+      <c r="A421" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E421"/>
+      <c r="F421" t="s">
+        <v>17</v>
+      </c>
+      <c r="G421" t="s">
+        <v>18</v>
+      </c>
+      <c r="H421" t="s">
+        <v>19</v>
+      </c>
+      <c r="I421" t="s">
+        <v>26</v>
+      </c>
+      <c r="J421" t="s">
+        <v>42</v>
+      </c>
+      <c r="K421"/>
+    </row>
+    <row r="422" spans="1:11">
+      <c r="A422" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C422"/>
+      <c r="D422" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E422"/>
+      <c r="F422" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G422" t="s">
+        <v>18</v>
+      </c>
+      <c r="H422" t="s">
+        <v>19</v>
+      </c>
+      <c r="I422" t="s">
+        <v>26</v>
+      </c>
+      <c r="J422" t="s">
+        <v>42</v>
+      </c>
+      <c r="K422"/>
+    </row>
+    <row r="423" spans="1:11">
+      <c r="A423" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E423"/>
+      <c r="F423" t="s">
+        <v>41</v>
+      </c>
+      <c r="G423" t="s">
+        <v>18</v>
+      </c>
+      <c r="H423" t="s">
+        <v>449</v>
+      </c>
+      <c r="I423" t="s">
+        <v>26</v>
+      </c>
+      <c r="J423" t="s">
+        <v>42</v>
+      </c>
+      <c r="K423"/>
+    </row>
+    <row r="424" spans="1:11">
+      <c r="A424" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C424"/>
+      <c r="D424" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E424"/>
+      <c r="F424" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G424" t="s">
+        <v>18</v>
+      </c>
+      <c r="H424" t="s">
+        <v>19</v>
+      </c>
+      <c r="I424" t="s">
+        <v>26</v>
+      </c>
+      <c r="J424" t="s">
+        <v>86</v>
+      </c>
+      <c r="K424"/>
+    </row>
+    <row r="425" spans="1:11">
+      <c r="A425" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E425"/>
+      <c r="F425" t="s">
+        <v>17</v>
+      </c>
+      <c r="G425" t="s">
+        <v>18</v>
+      </c>
+      <c r="H425" t="s">
+        <v>19</v>
+      </c>
+      <c r="I425" t="s">
+        <v>26</v>
+      </c>
+      <c r="J425" t="s">
+        <v>42</v>
+      </c>
+      <c r="K425"/>
+    </row>
+    <row r="426" spans="1:11">
+      <c r="A426"/>
+      <c r="B426" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C426"/>
+      <c r="D426"/>
+      <c r="E426"/>
+      <c r="F426" t="s">
+        <v>233</v>
+      </c>
+      <c r="G426" t="s">
+        <v>18</v>
+      </c>
+      <c r="H426" t="s">
+        <v>19</v>
+      </c>
+      <c r="I426" t="s">
+        <v>26</v>
+      </c>
+      <c r="J426" t="s">
+        <v>86</v>
+      </c>
+      <c r="K426"/>
+    </row>
+    <row r="427" spans="1:11">
+      <c r="A427" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E427"/>
+      <c r="F427" t="s">
+        <v>17</v>
+      </c>
+      <c r="G427" t="s">
+        <v>18</v>
+      </c>
+      <c r="H427" t="s">
+        <v>19</v>
+      </c>
+      <c r="I427" t="s">
+        <v>194</v>
+      </c>
+      <c r="J427" t="s">
+        <v>42</v>
+      </c>
+      <c r="K427"/>
+    </row>
+    <row r="428" spans="1:11">
+      <c r="A428" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C428"/>
+      <c r="D428" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E428"/>
+      <c r="F428" t="s">
+        <v>17</v>
+      </c>
+      <c r="G428" t="s">
+        <v>18</v>
+      </c>
+      <c r="H428" t="s">
+        <v>19</v>
+      </c>
+      <c r="I428" t="s">
+        <v>26</v>
+      </c>
+      <c r="J428" t="s">
+        <v>42</v>
+      </c>
+      <c r="K428"/>
+    </row>
+    <row r="429" spans="1:11">
+      <c r="A429" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E429"/>
+      <c r="F429" t="s">
+        <v>17</v>
+      </c>
+      <c r="G429" t="s">
+        <v>18</v>
+      </c>
+      <c r="H429" t="s">
+        <v>19</v>
+      </c>
+      <c r="I429" t="s">
+        <v>26</v>
+      </c>
+      <c r="J429" t="s">
+        <v>21</v>
+      </c>
+      <c r="K429"/>
+    </row>
+    <row r="430" spans="1:11">
+      <c r="A430" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E430"/>
+      <c r="F430" t="s">
+        <v>17</v>
+      </c>
+      <c r="G430" t="s">
+        <v>18</v>
+      </c>
+      <c r="H430" t="s">
+        <v>19</v>
+      </c>
+      <c r="I430" t="s">
+        <v>26</v>
+      </c>
+      <c r="J430" t="s">
+        <v>42</v>
+      </c>
+      <c r="K430"/>
+    </row>
+    <row r="431" spans="1:11">
+      <c r="A431" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C431"/>
+      <c r="D431" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E431"/>
+      <c r="F431" t="s">
+        <v>17</v>
+      </c>
+      <c r="G431" t="s">
+        <v>18</v>
+      </c>
+      <c r="H431" t="s">
+        <v>19</v>
+      </c>
+      <c r="I431" t="s">
+        <v>26</v>
+      </c>
+      <c r="J431" t="s">
+        <v>42</v>
+      </c>
+      <c r="K431"/>
+    </row>
+    <row r="432" spans="1:11">
+      <c r="A432"/>
+      <c r="B432" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E432"/>
+      <c r="F432" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G432" t="s">
+        <v>18</v>
+      </c>
+      <c r="H432" t="s">
+        <v>19</v>
+      </c>
+      <c r="I432" t="s">
+        <v>26</v>
+      </c>
+      <c r="J432" t="s">
+        <v>86</v>
+      </c>
+      <c r="K432"/>
+    </row>
+    <row r="433" spans="1:11">
+      <c r="A433" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C433"/>
+      <c r="D433" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E433"/>
+      <c r="F433" t="s">
+        <v>17</v>
+      </c>
+      <c r="G433" t="s">
+        <v>18</v>
+      </c>
+      <c r="H433" t="s">
+        <v>19</v>
+      </c>
+      <c r="I433" t="s">
+        <v>26</v>
+      </c>
+      <c r="J433" t="s">
+        <v>42</v>
+      </c>
+      <c r="K433"/>
+    </row>
+    <row r="434" spans="1:11">
+      <c r="A434" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C434"/>
+      <c r="D434" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E434"/>
+      <c r="F434" t="s">
+        <v>17</v>
+      </c>
+      <c r="G434" t="s">
+        <v>18</v>
+      </c>
+      <c r="H434" t="s">
+        <v>19</v>
+      </c>
+      <c r="I434" t="s">
+        <v>26</v>
+      </c>
+      <c r="J434" t="s">
+        <v>42</v>
+      </c>
+      <c r="K434"/>
+    </row>
+    <row r="435" spans="1:11">
+      <c r="A435"/>
+      <c r="B435" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C435"/>
+      <c r="D435" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E435"/>
+      <c r="F435" t="s">
+        <v>17</v>
+      </c>
+      <c r="G435" t="s">
+        <v>18</v>
+      </c>
+      <c r="H435" t="s">
+        <v>19</v>
+      </c>
+      <c r="I435" t="s">
+        <v>26</v>
+      </c>
+      <c r="J435" t="s">
+        <v>86</v>
+      </c>
+      <c r="K435"/>
+    </row>
+    <row r="436" spans="1:11">
+      <c r="A436"/>
+      <c r="B436" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E436"/>
+      <c r="F436" t="s">
+        <v>17</v>
+      </c>
+      <c r="G436" t="s">
+        <v>18</v>
+      </c>
+      <c r="H436" t="s">
+        <v>19</v>
+      </c>
+      <c r="I436" t="s">
+        <v>26</v>
+      </c>
+      <c r="J436" t="s">
+        <v>42</v>
+      </c>
+      <c r="K436"/>
+    </row>
+    <row r="437" spans="1:11">
+      <c r="A437" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C437"/>
+      <c r="D437" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E437"/>
+      <c r="F437" t="s">
+        <v>17</v>
+      </c>
+      <c r="G437" t="s">
+        <v>18</v>
+      </c>
+      <c r="H437" t="s">
+        <v>19</v>
+      </c>
+      <c r="I437" t="s">
+        <v>26</v>
+      </c>
+      <c r="J437" t="s">
+        <v>42</v>
+      </c>
+      <c r="K437"/>
+    </row>
+    <row r="438" spans="1:11">
+      <c r="A438" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C438"/>
+      <c r="D438" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E438"/>
+      <c r="F438" t="s">
+        <v>17</v>
+      </c>
+      <c r="G438" t="s">
+        <v>18</v>
+      </c>
+      <c r="H438" t="s">
+        <v>19</v>
+      </c>
+      <c r="I438" t="s">
+        <v>26</v>
+      </c>
+      <c r="J438" t="s">
+        <v>42</v>
+      </c>
+      <c r="K438"/>
+    </row>
+    <row r="439" spans="1:11">
+      <c r="A439"/>
+      <c r="B439" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C439"/>
+      <c r="D439" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E439"/>
+      <c r="F439" t="s">
+        <v>17</v>
+      </c>
+      <c r="G439" t="s">
+        <v>18</v>
+      </c>
+      <c r="H439" t="s">
+        <v>19</v>
+      </c>
+      <c r="I439" t="s">
+        <v>26</v>
+      </c>
+      <c r="J439" t="s">
+        <v>86</v>
+      </c>
+      <c r="K439"/>
+    </row>
+    <row r="440" spans="1:11">
+      <c r="A440" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C440"/>
+      <c r="D440" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E440"/>
+      <c r="F440" t="s">
+        <v>17</v>
+      </c>
+      <c r="G440" t="s">
+        <v>18</v>
+      </c>
+      <c r="H440" t="s">
+        <v>19</v>
+      </c>
+      <c r="I440" t="s">
+        <v>26</v>
+      </c>
+      <c r="J440" t="s">
+        <v>276</v>
+      </c>
+      <c r="K440"/>
+    </row>
+    <row r="441" spans="1:11">
+      <c r="A441" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C441"/>
+      <c r="D441" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E441"/>
+      <c r="F441" t="s">
+        <v>17</v>
+      </c>
+      <c r="G441" t="s">
+        <v>18</v>
+      </c>
+      <c r="H441" t="s">
+        <v>19</v>
+      </c>
+      <c r="I441" t="s">
+        <v>26</v>
+      </c>
+      <c r="J441" t="s">
+        <v>42</v>
+      </c>
+      <c r="K441"/>
+    </row>
+    <row r="442" spans="1:11">
+      <c r="A442"/>
+      <c r="B442" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C442"/>
+      <c r="D442" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E442"/>
+      <c r="F442" t="s">
+        <v>17</v>
+      </c>
+      <c r="G442" t="s">
+        <v>18</v>
+      </c>
+      <c r="H442" t="s">
+        <v>19</v>
+      </c>
+      <c r="I442" t="s">
+        <v>26</v>
+      </c>
+      <c r="J442" t="s">
+        <v>42</v>
+      </c>
+      <c r="K442"/>
+    </row>
+    <row r="443" spans="1:11">
+      <c r="A443"/>
+      <c r="B443" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E443"/>
+      <c r="F443" t="s">
+        <v>17</v>
+      </c>
+      <c r="G443" t="s">
+        <v>18</v>
+      </c>
+      <c r="H443" t="s">
+        <v>19</v>
+      </c>
+      <c r="I443" t="s">
+        <v>26</v>
+      </c>
+      <c r="J443" t="s">
+        <v>27</v>
+      </c>
+      <c r="K443"/>
+    </row>
+    <row r="444" spans="1:11">
+      <c r="A444" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C444"/>
+      <c r="D444" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E444"/>
+      <c r="F444" t="s">
+        <v>17</v>
+      </c>
+      <c r="G444" t="s">
+        <v>18</v>
+      </c>
+      <c r="H444" t="s">
+        <v>19</v>
+      </c>
+      <c r="I444" t="s">
+        <v>26</v>
+      </c>
+      <c r="J444" t="s">
+        <v>42</v>
+      </c>
+      <c r="K444"/>
+    </row>
+    <row r="445" spans="1:11">
+      <c r="A445" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E445"/>
+      <c r="F445" t="s">
+        <v>17</v>
+      </c>
+      <c r="G445" t="s">
+        <v>18</v>
+      </c>
+      <c r="H445" t="s">
+        <v>19</v>
+      </c>
+      <c r="I445" t="s">
+        <v>26</v>
+      </c>
+      <c r="J445" t="s">
+        <v>42</v>
+      </c>
+      <c r="K445"/>
+    </row>
+    <row r="446" spans="1:11">
+      <c r="A446" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E446"/>
+      <c r="F446" t="s">
+        <v>17</v>
+      </c>
+      <c r="G446" t="s">
+        <v>18</v>
+      </c>
+      <c r="H446" t="s">
+        <v>19</v>
+      </c>
+      <c r="I446" t="s">
+        <v>26</v>
+      </c>
+      <c r="J446" t="s">
+        <v>42</v>
+      </c>
+      <c r="K446"/>
+    </row>
+    <row r="447" spans="1:11">
+      <c r="A447" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C447"/>
+      <c r="D447" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E447"/>
+      <c r="F447" t="s">
+        <v>17</v>
+      </c>
+      <c r="G447" t="s">
+        <v>18</v>
+      </c>
+      <c r="H447" t="s">
+        <v>19</v>
+      </c>
+      <c r="I447" t="s">
+        <v>26</v>
+      </c>
+      <c r="J447" t="s">
+        <v>27</v>
+      </c>
+      <c r="K447"/>
+    </row>
+    <row r="448" spans="1:11">
+      <c r="A448" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E448"/>
+      <c r="F448" t="s">
+        <v>17</v>
+      </c>
+      <c r="G448" t="s">
+        <v>18</v>
+      </c>
+      <c r="H448" t="s">
+        <v>19</v>
+      </c>
+      <c r="I448" t="s">
+        <v>26</v>
+      </c>
+      <c r="J448" t="s">
+        <v>27</v>
+      </c>
+      <c r="K448"/>
+    </row>
+    <row r="449" spans="1:11">
+      <c r="A449" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E449"/>
+      <c r="F449" t="s">
+        <v>17</v>
+      </c>
+      <c r="G449" t="s">
+        <v>18</v>
+      </c>
+      <c r="H449" t="s">
+        <v>19</v>
+      </c>
+      <c r="I449" t="s">
+        <v>26</v>
+      </c>
+      <c r="J449" t="s">
+        <v>42</v>
+      </c>
+      <c r="K449"/>
+    </row>
+    <row r="450" spans="1:11">
+      <c r="A450"/>
+      <c r="B450" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E450"/>
+      <c r="F450" t="s">
+        <v>17</v>
+      </c>
+      <c r="G450" t="s">
+        <v>18</v>
+      </c>
+      <c r="H450" t="s">
+        <v>19</v>
+      </c>
+      <c r="I450" t="s">
+        <v>26</v>
+      </c>
+      <c r="J450" t="s">
+        <v>42</v>
+      </c>
+      <c r="K450"/>
+    </row>
+    <row r="451" spans="1:11">
+      <c r="A451" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C451"/>
+      <c r="D451" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E451"/>
+      <c r="F451" t="s">
+        <v>17</v>
+      </c>
+      <c r="G451" t="s">
+        <v>18</v>
+      </c>
+      <c r="H451" t="s">
+        <v>19</v>
+      </c>
+      <c r="I451" t="s">
+        <v>26</v>
+      </c>
+      <c r="J451" t="s">
+        <v>27</v>
+      </c>
+      <c r="K451"/>
+    </row>
+    <row r="452" spans="1:11">
+      <c r="A452" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E452"/>
+      <c r="F452" t="s">
+        <v>17</v>
+      </c>
+      <c r="G452" t="s">
+        <v>18</v>
+      </c>
+      <c r="H452" t="s">
+        <v>19</v>
+      </c>
+      <c r="I452" t="s">
+        <v>26</v>
+      </c>
+      <c r="J452" t="s">
+        <v>86</v>
+      </c>
+      <c r="K452"/>
+    </row>
+    <row r="453" spans="1:11">
+      <c r="A453" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E453"/>
+      <c r="F453" t="s">
+        <v>17</v>
+      </c>
+      <c r="G453" t="s">
+        <v>18</v>
+      </c>
+      <c r="H453" t="s">
+        <v>19</v>
+      </c>
+      <c r="I453" t="s">
+        <v>26</v>
+      </c>
+      <c r="J453" t="s">
+        <v>377</v>
+      </c>
+      <c r="K453"/>
+    </row>
+    <row r="454" spans="1:11">
+      <c r="A454" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C454"/>
+      <c r="D454" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E454"/>
+      <c r="F454" t="s">
+        <v>17</v>
+      </c>
+      <c r="G454" t="s">
+        <v>18</v>
+      </c>
+      <c r="H454" t="s">
+        <v>19</v>
+      </c>
+      <c r="I454" t="s">
+        <v>26</v>
+      </c>
+      <c r="J454" t="s">
+        <v>86</v>
+      </c>
+      <c r="K454"/>
+    </row>
+    <row r="455" spans="1:11">
+      <c r="A455"/>
+      <c r="B455" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C455"/>
+      <c r="D455" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E455"/>
+      <c r="F455" t="s">
+        <v>17</v>
+      </c>
+      <c r="G455" t="s">
+        <v>18</v>
+      </c>
+      <c r="H455" t="s">
+        <v>19</v>
+      </c>
+      <c r="I455" t="s">
+        <v>26</v>
+      </c>
+      <c r="J455" t="s">
+        <v>86</v>
+      </c>
+      <c r="K455"/>
+    </row>
+    <row r="456" spans="1:11">
+      <c r="A456" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E456"/>
+      <c r="F456" t="s">
+        <v>17</v>
+      </c>
+      <c r="G456" t="s">
+        <v>18</v>
+      </c>
+      <c r="H456" t="s">
+        <v>19</v>
+      </c>
+      <c r="I456" t="s">
+        <v>26</v>
+      </c>
+      <c r="J456" t="s">
+        <v>69</v>
+      </c>
+      <c r="K456"/>
+    </row>
+    <row r="457" spans="1:11">
+      <c r="A457" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C457"/>
+      <c r="D457" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E457"/>
+      <c r="F457" t="s">
+        <v>17</v>
+      </c>
+      <c r="G457" t="s">
+        <v>18</v>
+      </c>
+      <c r="H457" t="s">
+        <v>19</v>
+      </c>
+      <c r="I457" t="s">
+        <v>26</v>
+      </c>
+      <c r="J457" t="s">
+        <v>86</v>
+      </c>
+      <c r="K457"/>
+    </row>
+    <row r="458" spans="1:11">
+      <c r="A458"/>
+      <c r="B458" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E458"/>
+      <c r="F458" t="s">
+        <v>17</v>
+      </c>
+      <c r="G458" t="s">
+        <v>18</v>
+      </c>
+      <c r="H458" t="s">
+        <v>19</v>
+      </c>
+      <c r="I458" t="s">
+        <v>194</v>
+      </c>
+      <c r="J458" t="s">
+        <v>377</v>
+      </c>
+      <c r="K458"/>
+    </row>
+    <row r="459" spans="1:11">
+      <c r="A459" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E459"/>
+      <c r="F459" t="s">
+        <v>17</v>
+      </c>
+      <c r="G459" t="s">
+        <v>18</v>
+      </c>
+      <c r="H459" t="s">
+        <v>19</v>
+      </c>
+      <c r="I459" t="s">
+        <v>26</v>
+      </c>
+      <c r="J459" t="s">
+        <v>69</v>
+      </c>
+      <c r="K459"/>
+    </row>
+    <row r="460" spans="1:11">
+      <c r="A460" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E460"/>
+      <c r="F460" t="s">
+        <v>17</v>
+      </c>
+      <c r="G460" t="s">
+        <v>18</v>
+      </c>
+      <c r="H460" t="s">
+        <v>19</v>
+      </c>
+      <c r="I460" t="s">
+        <v>26</v>
+      </c>
+      <c r="J460" t="s">
+        <v>1628</v>
+      </c>
+      <c r="K460"/>
+    </row>
+    <row r="461" spans="1:11">
+      <c r="A461"/>
+      <c r="B461" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E461"/>
+      <c r="F461" t="s">
+        <v>17</v>
+      </c>
+      <c r="G461" t="s">
+        <v>18</v>
+      </c>
+      <c r="H461" t="s">
+        <v>19</v>
+      </c>
+      <c r="I461" t="s">
+        <v>26</v>
+      </c>
+      <c r="J461" t="s">
+        <v>377</v>
+      </c>
+      <c r="K461"/>
+    </row>
+    <row r="462" spans="1:11">
+      <c r="A462" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C462"/>
+      <c r="D462" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E462"/>
+      <c r="F462" t="s">
+        <v>17</v>
+      </c>
+      <c r="G462" t="s">
+        <v>18</v>
+      </c>
+      <c r="H462" t="s">
+        <v>19</v>
+      </c>
+      <c r="I462" t="s">
+        <v>26</v>
+      </c>
+      <c r="J462" t="s">
+        <v>1628</v>
+      </c>
+      <c r="K462"/>
+    </row>
+    <row r="463" spans="1:11">
+      <c r="A463" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E463"/>
+      <c r="F463" t="s">
+        <v>17</v>
+      </c>
+      <c r="G463" t="s">
+        <v>18</v>
+      </c>
+      <c r="H463" t="s">
+        <v>19</v>
+      </c>
+      <c r="I463" t="s">
+        <v>26</v>
+      </c>
+      <c r="J463" t="s">
+        <v>276</v>
+      </c>
+      <c r="K463"/>
+    </row>
+    <row r="464" spans="1:11">
+      <c r="A464" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E464"/>
+      <c r="F464" t="s">
+        <v>41</v>
+      </c>
+      <c r="G464" t="s">
+        <v>18</v>
+      </c>
+      <c r="H464" t="s">
+        <v>19</v>
+      </c>
+      <c r="I464" t="s">
+        <v>26</v>
+      </c>
+      <c r="J464" t="s">
+        <v>1641</v>
+      </c>
+      <c r="K464"/>
+    </row>
+    <row r="465" spans="1:11">
+      <c r="A465"/>
+      <c r="B465" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E465"/>
+      <c r="F465" t="s">
+        <v>17</v>
+      </c>
+      <c r="G465" t="s">
+        <v>18</v>
+      </c>
+      <c r="H465" t="s">
+        <v>19</v>
+      </c>
+      <c r="I465" t="s">
+        <v>26</v>
+      </c>
+      <c r="J465" t="s">
+        <v>377</v>
+      </c>
+      <c r="K465"/>
+    </row>
+    <row r="466" spans="1:11">
+      <c r="A466" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C466"/>
+      <c r="D466" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E466"/>
+      <c r="F466" t="s">
+        <v>17</v>
+      </c>
+      <c r="G466" t="s">
+        <v>18</v>
+      </c>
+      <c r="H466" t="s">
+        <v>19</v>
+      </c>
+      <c r="I466" t="s">
+        <v>26</v>
+      </c>
+      <c r="J466" t="s">
+        <v>1628</v>
+      </c>
+      <c r="K466"/>
+    </row>
+    <row r="467" spans="1:11">
+      <c r="A467" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E467"/>
+      <c r="F467" t="s">
+        <v>17</v>
+      </c>
+      <c r="G467" t="s">
+        <v>18</v>
+      </c>
+      <c r="H467" t="s">
+        <v>19</v>
+      </c>
+      <c r="I467" t="s">
+        <v>26</v>
+      </c>
+      <c r="J467" t="s">
+        <v>21</v>
+      </c>
+      <c r="K467"/>
+    </row>
+    <row r="468" spans="1:11">
+      <c r="A468" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E468"/>
+      <c r="F468" t="s">
+        <v>17</v>
+      </c>
+      <c r="G468" t="s">
+        <v>18</v>
+      </c>
+      <c r="H468" t="s">
+        <v>19</v>
+      </c>
+      <c r="I468" t="s">
+        <v>26</v>
+      </c>
+      <c r="J468" t="s">
+        <v>377</v>
+      </c>
+      <c r="K468"/>
+    </row>
+    <row r="469" spans="1:11">
+      <c r="A469"/>
+      <c r="B469" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E469"/>
+      <c r="F469" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G469" t="s">
+        <v>18</v>
+      </c>
+      <c r="H469" t="s">
+        <v>19</v>
+      </c>
+      <c r="I469" t="s">
+        <v>26</v>
+      </c>
+      <c r="J469" t="s">
+        <v>377</v>
+      </c>
+      <c r="K469"/>
+    </row>
+    <row r="470" spans="1:11">
+      <c r="A470" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E470"/>
+      <c r="F470" t="s">
+        <v>41</v>
+      </c>
+      <c r="G470" t="s">
+        <v>18</v>
+      </c>
+      <c r="H470" t="s">
+        <v>19</v>
+      </c>
+      <c r="I470" t="s">
+        <v>26</v>
+      </c>
+      <c r="J470" t="s">
+        <v>1641</v>
+      </c>
+      <c r="K470"/>
+    </row>
+    <row r="471" spans="1:11">
+      <c r="A471"/>
+      <c r="B471" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E471"/>
+      <c r="F471" t="s">
+        <v>17</v>
+      </c>
+      <c r="G471" t="s">
+        <v>18</v>
+      </c>
+      <c r="H471" t="s">
+        <v>19</v>
+      </c>
+      <c r="I471" t="s">
+        <v>26</v>
+      </c>
+      <c r="J471" t="s">
+        <v>377</v>
+      </c>
+      <c r="K471"/>
+    </row>
+    <row r="472" spans="1:11">
+      <c r="A472"/>
+      <c r="B472" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E472"/>
+      <c r="F472" t="s">
+        <v>17</v>
+      </c>
+      <c r="G472" t="s">
+        <v>18</v>
+      </c>
+      <c r="H472" t="s">
+        <v>19</v>
+      </c>
+      <c r="I472" t="s">
+        <v>26</v>
+      </c>
+      <c r="J472" t="s">
+        <v>377</v>
+      </c>
+      <c r="K472"/>
+    </row>
+    <row r="473" spans="1:11">
+      <c r="A473" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E473"/>
+      <c r="F473" t="s">
+        <v>41</v>
+      </c>
+      <c r="G473" t="s">
+        <v>18</v>
+      </c>
+      <c r="H473" t="s">
+        <v>19</v>
+      </c>
+      <c r="I473" t="s">
+        <v>26</v>
+      </c>
+      <c r="J473" t="s">
+        <v>42</v>
+      </c>
+      <c r="K473"/>
+    </row>
+    <row r="474" spans="1:11">
+      <c r="A474"/>
+      <c r="B474" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E474"/>
+      <c r="F474" t="s">
+        <v>233</v>
+      </c>
+      <c r="G474" t="s">
+        <v>18</v>
+      </c>
+      <c r="H474" t="s">
+        <v>19</v>
+      </c>
+      <c r="I474" t="s">
+        <v>26</v>
+      </c>
+      <c r="J474" t="s">
+        <v>377</v>
+      </c>
+      <c r="K474"/>
+    </row>
+    <row r="475" spans="1:11">
+      <c r="A475" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E475"/>
+      <c r="F475" t="s">
+        <v>17</v>
+      </c>
+      <c r="G475" t="s">
+        <v>18</v>
+      </c>
+      <c r="H475" t="s">
+        <v>19</v>
+      </c>
+      <c r="I475" t="s">
+        <v>26</v>
+      </c>
+      <c r="J475" t="s">
+        <v>377</v>
+      </c>
+      <c r="K475"/>
+    </row>
+    <row r="476" spans="1:11">
+      <c r="A476"/>
+      <c r="B476" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E476"/>
+      <c r="F476" t="s">
+        <v>17</v>
+      </c>
+      <c r="G476" t="s">
+        <v>18</v>
+      </c>
+      <c r="H476" t="s">
+        <v>19</v>
+      </c>
+      <c r="I476" t="s">
+        <v>26</v>
+      </c>
+      <c r="J476" t="s">
+        <v>377</v>
+      </c>
+      <c r="K476"/>
+    </row>
+    <row r="477" spans="1:11">
+      <c r="A477" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E477"/>
+      <c r="F477" t="s">
+        <v>17</v>
+      </c>
+      <c r="G477" t="s">
+        <v>18</v>
+      </c>
+      <c r="H477" t="s">
+        <v>19</v>
+      </c>
+      <c r="I477" t="s">
+        <v>26</v>
+      </c>
+      <c r="J477" t="s">
+        <v>27</v>
+      </c>
+      <c r="K477"/>
+    </row>
+    <row r="478" spans="1:11">
+      <c r="A478" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E478"/>
+      <c r="F478" t="s">
+        <v>41</v>
+      </c>
+      <c r="G478" t="s">
+        <v>18</v>
+      </c>
+      <c r="H478" t="s">
+        <v>19</v>
+      </c>
+      <c r="I478" t="s">
+        <v>26</v>
+      </c>
+      <c r="J478" t="s">
+        <v>104</v>
+      </c>
+      <c r="K478"/>
+    </row>
+    <row r="479" spans="1:11">
+      <c r="A479" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E479"/>
+      <c r="F479" t="s">
+        <v>17</v>
+      </c>
+      <c r="G479" t="s">
+        <v>18</v>
+      </c>
+      <c r="H479" t="s">
+        <v>19</v>
+      </c>
+      <c r="I479" t="s">
+        <v>26</v>
+      </c>
+      <c r="J479" t="s">
+        <v>377</v>
+      </c>
+      <c r="K479"/>
+    </row>
+    <row r="480" spans="1:11">
+      <c r="A480" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E480"/>
+      <c r="F480" t="s">
+        <v>17</v>
+      </c>
+      <c r="G480" t="s">
+        <v>18</v>
+      </c>
+      <c r="H480" t="s">
+        <v>19</v>
+      </c>
+      <c r="I480" t="s">
+        <v>26</v>
+      </c>
+      <c r="J480" t="s">
+        <v>42</v>
+      </c>
+      <c r="K480"/>
+    </row>
+    <row r="481" spans="1:11">
+      <c r="A481" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C481"/>
+      <c r="D481" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E481"/>
+      <c r="F481" t="s">
+        <v>17</v>
+      </c>
+      <c r="G481" t="s">
+        <v>18</v>
+      </c>
+      <c r="H481" t="s">
+        <v>19</v>
+      </c>
+      <c r="I481" t="s">
+        <v>26</v>
+      </c>
+      <c r="J481" t="s">
+        <v>21</v>
+      </c>
+      <c r="K481"/>
+    </row>
+    <row r="482" spans="1:11">
+      <c r="A482"/>
+      <c r="B482" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E482"/>
+      <c r="F482" t="s">
+        <v>17</v>
+      </c>
+      <c r="G482" t="s">
+        <v>18</v>
+      </c>
+      <c r="H482" t="s">
+        <v>19</v>
+      </c>
+      <c r="I482" t="s">
+        <v>26</v>
+      </c>
+      <c r="J482" t="s">
+        <v>377</v>
+      </c>
+      <c r="K482"/>
+    </row>
+    <row r="483" spans="1:11">
+      <c r="A483"/>
+      <c r="B483" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E483"/>
+      <c r="F483" t="s">
+        <v>41</v>
+      </c>
+      <c r="G483" t="s">
+        <v>18</v>
+      </c>
+      <c r="H483" t="s">
+        <v>19</v>
+      </c>
+      <c r="I483" t="s">
+        <v>26</v>
+      </c>
+      <c r="J483" t="s">
+        <v>377</v>
+      </c>
+      <c r="K483"/>
+    </row>
+    <row r="484" spans="1:11">
+      <c r="A484" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E484"/>
+      <c r="F484" t="s">
+        <v>41</v>
+      </c>
+      <c r="G484" t="s">
+        <v>18</v>
+      </c>
+      <c r="H484" t="s">
+        <v>19</v>
+      </c>
+      <c r="I484" t="s">
+        <v>26</v>
+      </c>
+      <c r="J484" t="s">
+        <v>42</v>
+      </c>
+      <c r="K484"/>
+    </row>
+    <row r="485" spans="1:11">
+      <c r="A485" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C485"/>
+      <c r="D485" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E485"/>
+      <c r="F485" t="s">
+        <v>17</v>
+      </c>
+      <c r="G485" t="s">
+        <v>18</v>
+      </c>
+      <c r="H485" t="s">
+        <v>19</v>
+      </c>
+      <c r="I485" t="s">
+        <v>26</v>
+      </c>
+      <c r="J485" t="s">
+        <v>104</v>
+      </c>
+      <c r="K485"/>
+    </row>
+    <row r="486" spans="1:11">
+      <c r="A486" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C486"/>
+      <c r="D486" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E486"/>
+      <c r="F486" t="s">
+        <v>17</v>
+      </c>
+      <c r="G486" t="s">
+        <v>18</v>
+      </c>
+      <c r="H486" t="s">
+        <v>19</v>
+      </c>
+      <c r="I486" t="s">
+        <v>26</v>
+      </c>
+      <c r="J486" t="s">
+        <v>104</v>
+      </c>
+      <c r="K486"/>
+    </row>
+    <row r="487" spans="1:11">
+      <c r="A487" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C487"/>
+      <c r="D487" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E487"/>
+      <c r="F487" t="s">
+        <v>17</v>
+      </c>
+      <c r="G487" t="s">
+        <v>18</v>
+      </c>
+      <c r="H487" t="s">
+        <v>19</v>
+      </c>
+      <c r="I487" t="s">
+        <v>26</v>
+      </c>
+      <c r="J487" t="s">
+        <v>104</v>
+      </c>
+      <c r="K487"/>
+    </row>
+    <row r="488" spans="1:11">
+      <c r="A488"/>
+      <c r="B488" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E488"/>
+      <c r="F488" t="s">
+        <v>17</v>
+      </c>
+      <c r="G488" t="s">
+        <v>18</v>
+      </c>
+      <c r="H488" t="s">
+        <v>19</v>
+      </c>
+      <c r="I488" t="s">
+        <v>26</v>
+      </c>
+      <c r="J488" t="s">
+        <v>104</v>
+      </c>
+      <c r="K488"/>
+    </row>
+    <row r="489" spans="1:11">
+      <c r="A489" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C489"/>
+      <c r="D489" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E489"/>
+      <c r="F489" t="s">
+        <v>17</v>
+      </c>
+      <c r="G489" t="s">
+        <v>18</v>
+      </c>
+      <c r="H489" t="s">
+        <v>19</v>
+      </c>
+      <c r="I489" t="s">
+        <v>26</v>
+      </c>
+      <c r="J489" t="s">
+        <v>276</v>
+      </c>
+      <c r="K489"/>
+    </row>
+    <row r="490" spans="1:11">
+      <c r="A490"/>
+      <c r="B490" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C490"/>
+      <c r="D490" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E490"/>
+      <c r="F490" t="s">
+        <v>17</v>
+      </c>
+      <c r="G490" t="s">
+        <v>18</v>
+      </c>
+      <c r="H490" t="s">
+        <v>19</v>
+      </c>
+      <c r="I490" t="s">
+        <v>26</v>
+      </c>
+      <c r="J490" t="s">
+        <v>104</v>
+      </c>
+      <c r="K490"/>
+    </row>
+    <row r="491" spans="1:11">
+      <c r="A491" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C491"/>
+      <c r="D491" t="s">
+        <v>1729</v>
+      </c>
+      <c r="E491"/>
+      <c r="F491" t="s">
+        <v>17</v>
+      </c>
+      <c r="G491" t="s">
+        <v>18</v>
+      </c>
+      <c r="H491" t="s">
+        <v>19</v>
+      </c>
+      <c r="I491" t="s">
+        <v>26</v>
+      </c>
+      <c r="J491" t="s">
+        <v>104</v>
+      </c>
+      <c r="K491"/>
+    </row>
+    <row r="492" spans="1:11">
+      <c r="A492" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E492"/>
+      <c r="F492" t="s">
+        <v>17</v>
+      </c>
+      <c r="G492" t="s">
+        <v>18</v>
+      </c>
+      <c r="H492" t="s">
+        <v>19</v>
+      </c>
+      <c r="I492" t="s">
+        <v>26</v>
+      </c>
+      <c r="J492" t="s">
+        <v>42</v>
+      </c>
+      <c r="K492"/>
+    </row>
+    <row r="493" spans="1:11">
+      <c r="A493" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E493"/>
+      <c r="F493" t="s">
+        <v>17</v>
+      </c>
+      <c r="G493" t="s">
+        <v>18</v>
+      </c>
+      <c r="H493" t="s">
+        <v>19</v>
+      </c>
+      <c r="I493" t="s">
+        <v>26</v>
+      </c>
+      <c r="J493" t="s">
+        <v>27</v>
+      </c>
+      <c r="K493"/>
+    </row>
+    <row r="494" spans="1:11">
+      <c r="A494" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E494"/>
+      <c r="F494" t="s">
+        <v>17</v>
+      </c>
+      <c r="G494" t="s">
+        <v>18</v>
+      </c>
+      <c r="H494" t="s">
+        <v>19</v>
+      </c>
+      <c r="I494" t="s">
+        <v>26</v>
+      </c>
+      <c r="J494" t="s">
+        <v>276</v>
+      </c>
+      <c r="K494"/>
+    </row>
+    <row r="495" spans="1:11">
+      <c r="A495" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E495"/>
+      <c r="F495" t="s">
+        <v>17</v>
+      </c>
+      <c r="G495" t="s">
+        <v>18</v>
+      </c>
+      <c r="H495" t="s">
+        <v>19</v>
+      </c>
+      <c r="I495" t="s">
+        <v>26</v>
+      </c>
+      <c r="J495" t="s">
+        <v>104</v>
+      </c>
+      <c r="K495"/>
+    </row>
+    <row r="496" spans="1:11">
+      <c r="A496" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C496"/>
+      <c r="D496" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E496"/>
+      <c r="F496" t="s">
+        <v>17</v>
+      </c>
+      <c r="G496" t="s">
+        <v>18</v>
+      </c>
+      <c r="H496" t="s">
+        <v>19</v>
+      </c>
+      <c r="I496" t="s">
+        <v>26</v>
+      </c>
+      <c r="J496" t="s">
+        <v>104</v>
+      </c>
+      <c r="K496"/>
+    </row>
+    <row r="497" spans="1:11">
+      <c r="A497"/>
+      <c r="B497" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C497"/>
+      <c r="D497" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E497"/>
+      <c r="F497" t="s">
+        <v>17</v>
+      </c>
+      <c r="G497" t="s">
+        <v>18</v>
+      </c>
+      <c r="H497" t="s">
+        <v>19</v>
+      </c>
+      <c r="I497" t="s">
+        <v>26</v>
+      </c>
+      <c r="J497" t="s">
+        <v>276</v>
+      </c>
+      <c r="K497"/>
+    </row>
+    <row r="498" spans="1:11">
+      <c r="A498" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E498"/>
+      <c r="F498" t="s">
+        <v>233</v>
+      </c>
+      <c r="G498" t="s">
+        <v>18</v>
+      </c>
+      <c r="H498" t="s">
+        <v>449</v>
+      </c>
+      <c r="I498" t="s">
+        <v>26</v>
+      </c>
+      <c r="J498" t="s">
+        <v>104</v>
+      </c>
+      <c r="K498"/>
+    </row>
+    <row r="499" spans="1:11">
+      <c r="A499" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E499"/>
+      <c r="F499" t="s">
+        <v>17</v>
+      </c>
+      <c r="G499" t="s">
+        <v>18</v>
+      </c>
+      <c r="H499" t="s">
+        <v>19</v>
+      </c>
+      <c r="I499" t="s">
+        <v>26</v>
+      </c>
+      <c r="J499" t="s">
+        <v>104</v>
+      </c>
+      <c r="K499"/>
+    </row>
+    <row r="500" spans="1:11">
+      <c r="A500" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E500"/>
+      <c r="F500" t="s">
+        <v>17</v>
+      </c>
+      <c r="G500" t="s">
+        <v>18</v>
+      </c>
+      <c r="H500" t="s">
+        <v>19</v>
+      </c>
+      <c r="I500" t="s">
+        <v>26</v>
+      </c>
+      <c r="J500" t="s">
+        <v>104</v>
+      </c>
+      <c r="K500"/>
+    </row>
+    <row r="501" spans="1:11">
+      <c r="A501" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C501"/>
+      <c r="D501" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E501"/>
+      <c r="F501" t="s">
+        <v>17</v>
+      </c>
+      <c r="G501" t="s">
+        <v>18</v>
+      </c>
+      <c r="H501" t="s">
+        <v>19</v>
+      </c>
+      <c r="I501" t="s">
+        <v>26</v>
+      </c>
+      <c r="J501" t="s">
+        <v>276</v>
+      </c>
+      <c r="K501"/>
+    </row>
+    <row r="502" spans="1:11">
+      <c r="A502"/>
+      <c r="B502" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C502"/>
+      <c r="D502"/>
+      <c r="E502"/>
+      <c r="F502" t="s">
+        <v>17</v>
+      </c>
+      <c r="G502" t="s">
+        <v>18</v>
+      </c>
+      <c r="H502" t="s">
+        <v>19</v>
+      </c>
+      <c r="I502" t="s">
+        <v>26</v>
+      </c>
+      <c r="J502" t="s">
+        <v>136</v>
+      </c>
+      <c r="K502"/>
+    </row>
+    <row r="503" spans="1:11">
+      <c r="A503" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C503"/>
+      <c r="D503" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E503"/>
+      <c r="F503" t="s">
+        <v>17</v>
+      </c>
+      <c r="G503" t="s">
+        <v>18</v>
+      </c>
+      <c r="H503" t="s">
+        <v>19</v>
+      </c>
+      <c r="I503" t="s">
+        <v>26</v>
+      </c>
+      <c r="J503" t="s">
+        <v>136</v>
+      </c>
+      <c r="K503"/>
+    </row>
+    <row r="504" spans="1:11">
+      <c r="A504" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E504"/>
+      <c r="F504" t="s">
+        <v>17</v>
+      </c>
+      <c r="G504" t="s">
+        <v>18</v>
+      </c>
+      <c r="H504" t="s">
+        <v>19</v>
+      </c>
+      <c r="I504" t="s">
+        <v>26</v>
+      </c>
+      <c r="J504" t="s">
+        <v>27</v>
+      </c>
+      <c r="K504"/>
+    </row>
+    <row r="505" spans="1:11">
+      <c r="A505"/>
+      <c r="B505" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C505"/>
+      <c r="D505" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E505"/>
+      <c r="F505" t="s">
+        <v>17</v>
+      </c>
+      <c r="G505" t="s">
+        <v>18</v>
+      </c>
+      <c r="H505" t="s">
+        <v>19</v>
+      </c>
+      <c r="I505" t="s">
+        <v>26</v>
+      </c>
+      <c r="J505" t="s">
+        <v>136</v>
+      </c>
+      <c r="K505"/>
+    </row>
+    <row r="506" spans="1:11">
+      <c r="A506" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E506"/>
+      <c r="F506" t="s">
+        <v>41</v>
+      </c>
+      <c r="G506" t="s">
+        <v>18</v>
+      </c>
+      <c r="H506" t="s">
+        <v>19</v>
+      </c>
+      <c r="I506" t="s">
+        <v>26</v>
+      </c>
+      <c r="J506" t="s">
+        <v>136</v>
+      </c>
+      <c r="K506"/>
+    </row>
+    <row r="507" spans="1:11">
+      <c r="A507" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C507"/>
+      <c r="D507" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E507"/>
+      <c r="F507" t="s">
+        <v>17</v>
+      </c>
+      <c r="G507" t="s">
+        <v>18</v>
+      </c>
+      <c r="H507" t="s">
+        <v>19</v>
+      </c>
+      <c r="I507" t="s">
+        <v>26</v>
+      </c>
+      <c r="J507" t="s">
+        <v>136</v>
+      </c>
+      <c r="K507"/>
+    </row>
+    <row r="508" spans="1:11">
+      <c r="A508" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C508"/>
+      <c r="D508" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E508"/>
+      <c r="F508" t="s">
+        <v>17</v>
+      </c>
+      <c r="G508" t="s">
+        <v>18</v>
+      </c>
+      <c r="H508" t="s">
+        <v>19</v>
+      </c>
+      <c r="I508" t="s">
+        <v>26</v>
+      </c>
+      <c r="J508" t="s">
+        <v>27</v>
+      </c>
+      <c r="K508"/>
+    </row>
+    <row r="509" spans="1:11">
+      <c r="A509" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C509"/>
+      <c r="D509" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E509"/>
+      <c r="F509" t="s">
+        <v>17</v>
+      </c>
+      <c r="G509" t="s">
+        <v>18</v>
+      </c>
+      <c r="H509" t="s">
+        <v>19</v>
+      </c>
+      <c r="I509" t="s">
+        <v>26</v>
+      </c>
+      <c r="J509" t="s">
+        <v>136</v>
+      </c>
+      <c r="K509"/>
+    </row>
+    <row r="510" spans="1:11">
+      <c r="A510"/>
+      <c r="B510" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C510"/>
+      <c r="D510" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E510"/>
+      <c r="F510" t="s">
+        <v>17</v>
+      </c>
+      <c r="G510" t="s">
+        <v>18</v>
+      </c>
+      <c r="H510" t="s">
+        <v>19</v>
+      </c>
+      <c r="I510" t="s">
+        <v>26</v>
+      </c>
+      <c r="J510" t="s">
+        <v>136</v>
+      </c>
+      <c r="K510"/>
+    </row>
+    <row r="511" spans="1:11">
+      <c r="A511" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C511"/>
+      <c r="D511" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E511"/>
+      <c r="F511" t="s">
+        <v>17</v>
+      </c>
+      <c r="G511" t="s">
+        <v>18</v>
+      </c>
+      <c r="H511" t="s">
+        <v>19</v>
+      </c>
+      <c r="I511" t="s">
+        <v>26</v>
+      </c>
+      <c r="J511" t="s">
+        <v>1794</v>
+      </c>
+      <c r="K511"/>
+    </row>
+    <row r="512" spans="1:11">
+      <c r="A512"/>
+      <c r="B512" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C512"/>
+      <c r="D512" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E512"/>
+      <c r="F512" t="s">
+        <v>17</v>
+      </c>
+      <c r="G512" t="s">
+        <v>18</v>
+      </c>
+      <c r="H512" t="s">
+        <v>19</v>
+      </c>
+      <c r="I512" t="s">
+        <v>26</v>
+      </c>
+      <c r="J512" t="s">
+        <v>95</v>
+      </c>
+      <c r="K512"/>
+    </row>
+    <row r="513" spans="1:11">
+      <c r="A513" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C513"/>
+      <c r="D513" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E513"/>
+      <c r="F513" t="s">
+        <v>17</v>
+      </c>
+      <c r="G513" t="s">
+        <v>18</v>
+      </c>
+      <c r="H513" t="s">
+        <v>19</v>
+      </c>
+      <c r="I513" t="s">
+        <v>26</v>
+      </c>
+      <c r="J513" t="s">
+        <v>27</v>
+      </c>
+      <c r="K513"/>
+    </row>
+    <row r="514" spans="1:11">
+      <c r="A514" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C514"/>
+      <c r="D514" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E514"/>
+      <c r="F514" t="s">
+        <v>17</v>
+      </c>
+      <c r="G514" t="s">
+        <v>18</v>
+      </c>
+      <c r="H514" t="s">
+        <v>19</v>
+      </c>
+      <c r="I514" t="s">
+        <v>26</v>
+      </c>
+      <c r="J514" t="s">
+        <v>21</v>
+      </c>
+      <c r="K514"/>
+    </row>
+    <row r="515" spans="1:11">
+      <c r="A515"/>
+      <c r="B515" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E515"/>
+      <c r="F515" t="s">
+        <v>448</v>
+      </c>
+      <c r="G515" t="s">
+        <v>18</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I515" t="s">
+        <v>26</v>
+      </c>
+      <c r="J515" t="s">
+        <v>21</v>
+      </c>
+      <c r="K515"/>
+    </row>
+    <row r="516" spans="1:11">
+      <c r="A516" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E516"/>
+      <c r="F516" t="s">
+        <v>448</v>
+      </c>
+      <c r="G516" t="s">
+        <v>18</v>
+      </c>
+      <c r="H516" t="s">
+        <v>449</v>
+      </c>
+      <c r="I516" t="s">
+        <v>26</v>
+      </c>
+      <c r="J516" t="s">
+        <v>42</v>
+      </c>
+      <c r="K516"/>
+    </row>
+    <row r="517" spans="1:11">
+      <c r="A517" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E517"/>
+      <c r="F517" t="s">
+        <v>41</v>
+      </c>
+      <c r="G517" t="s">
+        <v>18</v>
+      </c>
+      <c r="H517" t="s">
+        <v>19</v>
+      </c>
+      <c r="I517" t="s">
+        <v>194</v>
+      </c>
+      <c r="J517" t="s">
+        <v>95</v>
+      </c>
+      <c r="K517" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="518" spans="1:11">
+      <c r="A518" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E518"/>
+      <c r="F518" t="s">
+        <v>41</v>
+      </c>
+      <c r="G518" t="s">
+        <v>18</v>
+      </c>
+      <c r="H518" t="s">
+        <v>19</v>
+      </c>
+      <c r="I518" t="s">
+        <v>68</v>
+      </c>
+      <c r="J518" t="s">
+        <v>21</v>
+      </c>
+      <c r="K518" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="519" spans="1:11">
+      <c r="A519" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E519"/>
+      <c r="F519" t="s">
+        <v>17</v>
+      </c>
+      <c r="G519" t="s">
+        <v>18</v>
+      </c>
+      <c r="H519" t="s">
+        <v>19</v>
+      </c>
+      <c r="I519" t="s">
+        <v>68</v>
+      </c>
+      <c r="J519" t="s">
+        <v>86</v>
+      </c>
+      <c r="K519"/>
+    </row>
+    <row r="520" spans="1:11">
+      <c r="A520" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E520"/>
+      <c r="F520" t="s">
+        <v>17</v>
+      </c>
+      <c r="G520" t="s">
+        <v>18</v>
+      </c>
+      <c r="H520" t="s">
+        <v>19</v>
+      </c>
+      <c r="I520" t="s">
+        <v>26</v>
+      </c>
+      <c r="J520" t="s">
+        <v>334</v>
+      </c>
+      <c r="K520"/>
+    </row>
+    <row r="521" spans="1:11">
+      <c r="A521" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E521"/>
+      <c r="F521" t="s">
+        <v>17</v>
+      </c>
+      <c r="G521" t="s">
+        <v>18</v>
+      </c>
+      <c r="H521" t="s">
+        <v>19</v>
+      </c>
+      <c r="I521" t="s">
+        <v>26</v>
+      </c>
+      <c r="J521" t="s">
+        <v>334</v>
+      </c>
+      <c r="K521"/>
+    </row>
+    <row r="522" spans="1:11">
+      <c r="A522" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E522"/>
+      <c r="F522" t="s">
+        <v>17</v>
+      </c>
+      <c r="G522" t="s">
+        <v>18</v>
+      </c>
+      <c r="H522" t="s">
+        <v>19</v>
+      </c>
+      <c r="I522" t="s">
+        <v>194</v>
+      </c>
+      <c r="J522" t="s">
+        <v>21</v>
+      </c>
+      <c r="K522"/>
+    </row>
+    <row r="523" spans="1:11">
+      <c r="A523" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C523" t="s">
+        <v>629</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E523"/>
+      <c r="F523" t="s">
+        <v>41</v>
+      </c>
+      <c r="G523" t="s">
+        <v>18</v>
+      </c>
+      <c r="H523" t="s">
+        <v>19</v>
+      </c>
+      <c r="I523" t="s">
+        <v>26</v>
+      </c>
+      <c r="J523" t="s">
+        <v>21</v>
+      </c>
+      <c r="K523"/>
+    </row>
+    <row r="524" spans="1:11">
+      <c r="A524" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E524"/>
+      <c r="F524" t="s">
+        <v>41</v>
+      </c>
+      <c r="G524" t="s">
+        <v>18</v>
+      </c>
+      <c r="H524" t="s">
+        <v>449</v>
+      </c>
+      <c r="I524" t="s">
+        <v>26</v>
+      </c>
+      <c r="J524" t="s">
+        <v>21</v>
+      </c>
+      <c r="K524"/>
+    </row>
+    <row r="525" spans="1:11">
+      <c r="A525" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E525"/>
+      <c r="F525" t="s">
+        <v>17</v>
+      </c>
+      <c r="G525" t="s">
+        <v>18</v>
+      </c>
+      <c r="H525" t="s">
+        <v>19</v>
+      </c>
+      <c r="I525" t="s">
+        <v>26</v>
+      </c>
+      <c r="J525" t="s">
+        <v>42</v>
+      </c>
+      <c r="K525"/>
+    </row>
+    <row r="526" spans="1:11">
+      <c r="A526">
+        <v>5258963121</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E526"/>
+      <c r="F526" t="s">
+        <v>41</v>
+      </c>
+      <c r="G526" t="s">
+        <v>18</v>
+      </c>
+      <c r="H526" t="s">
+        <v>19</v>
+      </c>
+      <c r="I526" t="s">
+        <v>26</v>
+      </c>
+      <c r="J526" t="s">
+        <v>136</v>
+      </c>
+      <c r="K526"/>
+    </row>
+    <row r="527" spans="1:11">
+      <c r="A527">
+        <v>1234</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D527" t="s">
+        <v>42</v>
+      </c>
+      <c r="E527"/>
+      <c r="F527" t="s">
+        <v>41</v>
+      </c>
+      <c r="G527" t="s">
+        <v>18</v>
+      </c>
+      <c r="H527" t="s">
+        <v>19</v>
+      </c>
+      <c r="I527" t="s">
+        <v>26</v>
+      </c>
+      <c r="J527" t="s">
+        <v>42</v>
+      </c>
+      <c r="K527"/>
+    </row>
+    <row r="528" spans="1:11">
+      <c r="A528" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E528"/>
+      <c r="F528" t="s">
+        <v>41</v>
+      </c>
+      <c r="G528" t="s">
+        <v>18</v>
+      </c>
+      <c r="H528" t="s">
+        <v>19</v>
+      </c>
+      <c r="I528" t="s">
+        <v>26</v>
+      </c>
+      <c r="J528" t="s">
+        <v>21</v>
+      </c>
+      <c r="K528"/>
+    </row>
+    <row r="529" spans="1:11">
+      <c r="A529" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C529" t="s">
+        <v>121</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E529"/>
+      <c r="F529" t="s">
+        <v>41</v>
+      </c>
+      <c r="G529" t="s">
+        <v>18</v>
+      </c>
+      <c r="H529" t="s">
+        <v>19</v>
+      </c>
+      <c r="I529" t="s">
+        <v>26</v>
+      </c>
+      <c r="J529" t="s">
+        <v>21</v>
+      </c>
+      <c r="K529"/>
+    </row>
+    <row r="530" spans="1:11">
+      <c r="A530" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E530"/>
+      <c r="F530" t="s">
+        <v>448</v>
+      </c>
+      <c r="G530" t="s">
+        <v>18</v>
+      </c>
+      <c r="H530" t="s">
+        <v>19</v>
+      </c>
+      <c r="I530" t="s">
+        <v>26</v>
+      </c>
+      <c r="J530" t="s">
+        <v>104</v>
+      </c>
+      <c r="K530"/>
+    </row>
+    <row r="531" spans="1:11">
+      <c r="A531"/>
+      <c r="B531" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E531"/>
+      <c r="F531" t="s">
+        <v>41</v>
+      </c>
+      <c r="G531" t="s">
+        <v>18</v>
+      </c>
+      <c r="H531" t="s">
+        <v>19</v>
+      </c>
+      <c r="I531" t="s">
+        <v>194</v>
+      </c>
+      <c r="J531" t="s">
+        <v>276</v>
+      </c>
+      <c r="K531" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="532" spans="1:11">
+      <c r="A532" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E532"/>
+      <c r="F532" t="s">
+        <v>41</v>
+      </c>
+      <c r="G532" t="s">
+        <v>18</v>
+      </c>
+      <c r="H532" t="s">
+        <v>19</v>
+      </c>
+      <c r="I532" t="s">
+        <v>26</v>
+      </c>
+      <c r="J532" t="s">
+        <v>42</v>
+      </c>
+      <c r="K532"/>
+    </row>
+    <row r="533" spans="1:11">
+      <c r="A533" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E533"/>
+      <c r="F533" t="s">
+        <v>17</v>
+      </c>
+      <c r="G533" t="s">
+        <v>18</v>
+      </c>
+      <c r="H533" t="s">
+        <v>19</v>
+      </c>
+      <c r="I533" t="s">
+        <v>194</v>
+      </c>
+      <c r="J533" t="s">
+        <v>21</v>
+      </c>
+      <c r="K533"/>
+    </row>
+    <row r="534" spans="1:11">
+      <c r="A534" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E534"/>
+      <c r="F534" t="s">
+        <v>41</v>
+      </c>
+      <c r="G534" t="s">
+        <v>18</v>
+      </c>
+      <c r="H534" t="s">
+        <v>19</v>
+      </c>
+      <c r="I534" t="s">
+        <v>194</v>
+      </c>
+      <c r="J534" t="s">
+        <v>21</v>
+      </c>
+      <c r="K534"/>
+    </row>
+    <row r="535" spans="1:11">
+      <c r="A535" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C535" t="s">
+        <v>548</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E535"/>
+      <c r="F535" t="s">
+        <v>41</v>
+      </c>
+      <c r="G535" t="s">
+        <v>18</v>
+      </c>
+      <c r="H535" t="s">
+        <v>449</v>
+      </c>
+      <c r="I535" t="s">
+        <v>26</v>
+      </c>
+      <c r="J535" t="s">
+        <v>42</v>
+      </c>
+      <c r="K535"/>
+    </row>
+    <row r="536" spans="1:11">
+      <c r="A536" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E536"/>
+      <c r="F536" t="s">
+        <v>448</v>
+      </c>
+      <c r="G536" t="s">
+        <v>18</v>
+      </c>
+      <c r="H536" t="s">
+        <v>449</v>
+      </c>
+      <c r="I536" t="s">
+        <v>26</v>
+      </c>
+      <c r="J536" t="s">
+        <v>42</v>
+      </c>
+      <c r="K536"/>
+    </row>
+    <row r="537" spans="1:11">
+      <c r="A537" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E537"/>
+      <c r="F537" t="s">
+        <v>41</v>
+      </c>
+      <c r="G537" t="s">
+        <v>18</v>
+      </c>
+      <c r="H537" t="s">
+        <v>19</v>
+      </c>
+      <c r="I537" t="s">
+        <v>194</v>
+      </c>
+      <c r="J537" t="s">
+        <v>42</v>
+      </c>
+      <c r="K537"/>
+    </row>
+    <row r="538" spans="1:11">
+      <c r="A538" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E538"/>
+      <c r="F538" t="s">
+        <v>41</v>
+      </c>
+      <c r="G538" t="s">
+        <v>18</v>
+      </c>
+      <c r="H538" t="s">
+        <v>449</v>
+      </c>
+      <c r="I538" t="s">
+        <v>26</v>
+      </c>
+      <c r="J538" t="s">
+        <v>21</v>
+      </c>
+      <c r="K538"/>
+    </row>
+    <row r="539" spans="1:11">
+      <c r="A539" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E539"/>
+      <c r="F539" t="s">
+        <v>41</v>
+      </c>
+      <c r="G539" t="s">
+        <v>18</v>
+      </c>
+      <c r="H539" t="s">
+        <v>449</v>
+      </c>
+      <c r="I539" t="s">
+        <v>26</v>
+      </c>
+      <c r="J539" t="s">
+        <v>42</v>
+      </c>
+      <c r="K539"/>
+    </row>
+    <row r="540" spans="1:11">
+      <c r="A540" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E540"/>
+      <c r="F540" t="s">
+        <v>41</v>
+      </c>
+      <c r="G540" t="s">
+        <v>18</v>
+      </c>
+      <c r="H540" t="s">
+        <v>19</v>
+      </c>
+      <c r="I540" t="s">
+        <v>26</v>
+      </c>
+      <c r="J540" t="s">
+        <v>42</v>
+      </c>
+      <c r="K540"/>
+    </row>
+    <row r="541" spans="1:11">
+      <c r="A541" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E541"/>
+      <c r="F541" t="s">
+        <v>448</v>
+      </c>
+      <c r="G541" t="s">
+        <v>18</v>
+      </c>
+      <c r="H541" t="s">
+        <v>449</v>
+      </c>
+      <c r="I541" t="s">
+        <v>26</v>
+      </c>
+      <c r="J541" t="s">
+        <v>21</v>
+      </c>
+      <c r="K541"/>
+    </row>
+    <row r="542" spans="1:11">
+      <c r="A542"/>
+      <c r="B542" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D542"/>
+      <c r="E542"/>
+      <c r="F542" t="s">
+        <v>17</v>
+      </c>
+      <c r="G542" t="s">
+        <v>18</v>
+      </c>
+      <c r="H542" t="s">
+        <v>19</v>
+      </c>
+      <c r="I542" t="s">
+        <v>68</v>
+      </c>
+      <c r="J542" t="s">
+        <v>21</v>
+      </c>
+      <c r="K542"/>
+    </row>
+    <row r="543" spans="1:11">
+      <c r="A543"/>
+      <c r="B543" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E543"/>
+      <c r="F543" t="s">
+        <v>41</v>
+      </c>
+      <c r="G543" t="s">
+        <v>18</v>
+      </c>
+      <c r="H543" t="s">
+        <v>19</v>
+      </c>
+      <c r="I543" t="s">
+        <v>26</v>
+      </c>
+      <c r="J543" t="s">
+        <v>21</v>
+      </c>
+      <c r="K543"/>
+    </row>
+    <row r="544" spans="1:11">
+      <c r="A544" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E544"/>
+      <c r="F544" t="s">
+        <v>448</v>
+      </c>
+      <c r="G544" t="s">
+        <v>18</v>
+      </c>
+      <c r="H544" t="s">
+        <v>19</v>
+      </c>
+      <c r="I544" t="s">
+        <v>194</v>
+      </c>
+      <c r="J544" t="s">
+        <v>42</v>
+      </c>
+      <c r="K544"/>
+    </row>
+    <row r="545" spans="1:11">
+      <c r="A545" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E545"/>
+      <c r="F545" t="s">
+        <v>448</v>
+      </c>
+      <c r="G545" t="s">
+        <v>18</v>
+      </c>
+      <c r="H545" t="s">
+        <v>19</v>
+      </c>
+      <c r="I545" t="s">
+        <v>194</v>
+      </c>
+      <c r="J545" t="s">
+        <v>276</v>
+      </c>
+      <c r="K545"/>
+    </row>
+    <row r="546" spans="1:11">
+      <c r="A546" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C546" t="s">
+        <v>161</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E546"/>
+      <c r="F546" t="s">
+        <v>41</v>
+      </c>
+      <c r="G546" t="s">
+        <v>18</v>
+      </c>
+      <c r="H546" t="s">
+        <v>19</v>
+      </c>
+      <c r="I546" t="s">
+        <v>194</v>
+      </c>
+      <c r="J546" t="s">
+        <v>27</v>
+      </c>
+      <c r="K546"/>
+    </row>
+    <row r="547" spans="1:11">
+      <c r="A547" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E547"/>
+      <c r="F547" t="s">
+        <v>41</v>
+      </c>
+      <c r="G547" t="s">
+        <v>18</v>
+      </c>
+      <c r="H547" t="s">
+        <v>19</v>
+      </c>
+      <c r="I547" t="s">
+        <v>194</v>
+      </c>
+      <c r="J547" t="s">
+        <v>104</v>
+      </c>
+      <c r="K547"/>
+    </row>
+    <row r="548" spans="1:11">
+      <c r="A548" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E548"/>
+      <c r="F548" t="s">
+        <v>41</v>
+      </c>
+      <c r="G548" t="s">
+        <v>18</v>
+      </c>
+      <c r="H548" t="s">
+        <v>449</v>
+      </c>
+      <c r="I548" t="s">
+        <v>194</v>
+      </c>
+      <c r="J548" t="s">
+        <v>21</v>
+      </c>
+      <c r="K548"/>
+    </row>
+    <row r="549" spans="1:11">
+      <c r="A549" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E549"/>
+      <c r="F549" t="s">
+        <v>41</v>
+      </c>
+      <c r="G549" t="s">
+        <v>18</v>
+      </c>
+      <c r="H549" t="s">
+        <v>19</v>
+      </c>
+      <c r="I549" t="s">
+        <v>194</v>
+      </c>
+      <c r="J549" t="s">
+        <v>21</v>
+      </c>
+      <c r="K549"/>
+    </row>
+    <row r="550" spans="1:11">
+      <c r="A550"/>
+      <c r="B550" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E550"/>
+      <c r="F550" t="s">
+        <v>41</v>
+      </c>
+      <c r="G550" t="s">
+        <v>18</v>
+      </c>
+      <c r="H550" t="s">
+        <v>449</v>
+      </c>
+      <c r="I550" t="s">
+        <v>194</v>
+      </c>
+      <c r="J550" t="s">
+        <v>21</v>
+      </c>
+      <c r="K550"/>
+    </row>
+    <row r="551" spans="1:11">
+      <c r="A551" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E551"/>
+      <c r="F551" t="s">
+        <v>448</v>
+      </c>
+      <c r="G551" t="s">
+        <v>18</v>
+      </c>
+      <c r="H551" t="s">
+        <v>449</v>
+      </c>
+      <c r="I551" t="s">
+        <v>26</v>
+      </c>
+      <c r="J551" t="s">
+        <v>42</v>
+      </c>
+      <c r="K551"/>
+    </row>
+    <row r="552" spans="1:11">
+      <c r="A552" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E552"/>
+      <c r="F552" t="s">
+        <v>448</v>
+      </c>
+      <c r="G552" t="s">
+        <v>18</v>
+      </c>
+      <c r="H552" t="s">
+        <v>19</v>
+      </c>
+      <c r="I552" t="s">
+        <v>194</v>
+      </c>
+      <c r="J552" t="s">
+        <v>21</v>
+      </c>
+      <c r="K552"/>
+    </row>
+    <row r="553" spans="1:11">
+      <c r="A553" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E553"/>
+      <c r="F553" t="s">
+        <v>17</v>
+      </c>
+      <c r="G553" t="s">
+        <v>18</v>
+      </c>
+      <c r="H553" t="s">
+        <v>19</v>
+      </c>
+      <c r="I553" t="s">
+        <v>26</v>
+      </c>
+      <c r="J553" t="s">
+        <v>104</v>
+      </c>
+      <c r="K553"/>
+    </row>
+    <row r="554" spans="1:11">
+      <c r="A554" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E554"/>
+      <c r="F554" t="s">
+        <v>17</v>
+      </c>
+      <c r="G554" t="s">
+        <v>18</v>
+      </c>
+      <c r="H554" t="s">
+        <v>19</v>
+      </c>
+      <c r="I554" t="s">
+        <v>194</v>
+      </c>
+      <c r="J554" t="s">
+        <v>42</v>
+      </c>
+      <c r="K554" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="555" spans="1:11">
+      <c r="A555" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E555"/>
+      <c r="F555" t="s">
+        <v>41</v>
+      </c>
+      <c r="G555" t="s">
+        <v>18</v>
+      </c>
+      <c r="H555" t="s">
+        <v>19</v>
+      </c>
+      <c r="I555" t="s">
+        <v>26</v>
+      </c>
+      <c r="J555" t="s">
+        <v>32</v>
+      </c>
+      <c r="K555"/>
+    </row>
+    <row r="556" spans="1:11">
+      <c r="A556" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E556"/>
+      <c r="F556" t="s">
+        <v>448</v>
+      </c>
+      <c r="G556" t="s">
+        <v>18</v>
+      </c>
+      <c r="H556" t="s">
+        <v>449</v>
+      </c>
+      <c r="I556" t="s">
+        <v>26</v>
+      </c>
+      <c r="J556" t="s">
+        <v>276</v>
+      </c>
+      <c r="K556"/>
+    </row>
+    <row r="557" spans="1:11">
+      <c r="A557" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E557"/>
+      <c r="F557" t="s">
+        <v>17</v>
+      </c>
+      <c r="G557" t="s">
+        <v>18</v>
+      </c>
+      <c r="H557" t="s">
+        <v>449</v>
+      </c>
+      <c r="I557" t="s">
+        <v>26</v>
+      </c>
+      <c r="J557" t="s">
+        <v>276</v>
+      </c>
+      <c r="K557"/>
+    </row>
+    <row r="558" spans="1:11">
+      <c r="A558" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E558"/>
+      <c r="F558" t="s">
+        <v>41</v>
+      </c>
+      <c r="G558" t="s">
+        <v>18</v>
+      </c>
+      <c r="H558" t="s">
+        <v>449</v>
+      </c>
+      <c r="I558" t="s">
+        <v>26</v>
+      </c>
+      <c r="J558" t="s">
+        <v>32</v>
+      </c>
+      <c r="K558"/>
+    </row>
+    <row r="559" spans="1:11">
+      <c r="A559" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E559"/>
+      <c r="F559" t="s">
+        <v>448</v>
+      </c>
+      <c r="G559" t="s">
+        <v>18</v>
+      </c>
+      <c r="H559" t="s">
+        <v>449</v>
+      </c>
+      <c r="I559" t="s">
+        <v>26</v>
+      </c>
+      <c r="J559" t="s">
+        <v>42</v>
+      </c>
+      <c r="K559"/>
+    </row>
+    <row r="560" spans="1:11">
+      <c r="A560"/>
+      <c r="B560" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E560"/>
+      <c r="F560" t="s">
+        <v>41</v>
+      </c>
+      <c r="G560" t="s">
+        <v>18</v>
+      </c>
+      <c r="H560" t="s">
+        <v>449</v>
+      </c>
+      <c r="I560" t="s">
+        <v>26</v>
+      </c>
+      <c r="J560" t="s">
+        <v>21</v>
+      </c>
+      <c r="K560"/>
+    </row>
+    <row r="561" spans="1:11">
+      <c r="A561" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E561"/>
+      <c r="F561" t="s">
+        <v>41</v>
+      </c>
+      <c r="G561" t="s">
+        <v>18</v>
+      </c>
+      <c r="H561" t="s">
+        <v>19</v>
+      </c>
+      <c r="I561" t="s">
+        <v>68</v>
+      </c>
+      <c r="J561" t="s">
+        <v>21</v>
+      </c>
+      <c r="K561"/>
+    </row>
+    <row r="562" spans="1:11">
+      <c r="A562" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E562"/>
+      <c r="F562" t="s">
+        <v>448</v>
+      </c>
+      <c r="G562" t="s">
+        <v>18</v>
+      </c>
+      <c r="H562" t="s">
+        <v>19</v>
+      </c>
+      <c r="I562" t="s">
+        <v>26</v>
+      </c>
+      <c r="J562" t="s">
+        <v>27</v>
+      </c>
+      <c r="K562"/>
+    </row>
+    <row r="563" spans="1:11">
+      <c r="A563" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E563"/>
+      <c r="F563" t="s">
+        <v>17</v>
+      </c>
+      <c r="G563" t="s">
+        <v>18</v>
+      </c>
+      <c r="H563" t="s">
+        <v>19</v>
+      </c>
+      <c r="I563" t="s">
+        <v>194</v>
+      </c>
+      <c r="J563" t="s">
+        <v>32</v>
+      </c>
+      <c r="K563" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="564" spans="1:11">
+      <c r="A564" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E564"/>
+      <c r="F564" t="s">
+        <v>17</v>
+      </c>
+      <c r="G564" t="s">
+        <v>18</v>
+      </c>
+      <c r="H564" t="s">
+        <v>19</v>
+      </c>
+      <c r="I564" t="s">
+        <v>26</v>
+      </c>
+      <c r="J564" t="s">
+        <v>276</v>
+      </c>
+      <c r="K564"/>
+    </row>
+    <row r="565" spans="1:11">
+      <c r="A565" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E565"/>
+      <c r="F565" t="s">
+        <v>448</v>
+      </c>
+      <c r="G565" t="s">
+        <v>18</v>
+      </c>
+      <c r="H565" t="s">
+        <v>19</v>
+      </c>
+      <c r="I565" t="s">
+        <v>26</v>
+      </c>
+      <c r="J565" t="s">
+        <v>21</v>
+      </c>
+      <c r="K565"/>
+    </row>
+    <row r="566" spans="1:11">
+      <c r="A566"/>
+      <c r="B566" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D566"/>
+      <c r="E566"/>
+      <c r="F566" t="s">
+        <v>17</v>
+      </c>
+      <c r="G566" t="s">
+        <v>18</v>
+      </c>
+      <c r="H566" t="s">
+        <v>19</v>
+      </c>
+      <c r="I566" t="s">
+        <v>26</v>
+      </c>
+      <c r="J566"/>
+      <c r="K566"/>
+    </row>
+    <row r="567" spans="1:11">
+      <c r="A567" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E567"/>
+      <c r="F567" t="s">
+        <v>17</v>
+      </c>
+      <c r="G567" t="s">
+        <v>18</v>
+      </c>
+      <c r="H567" t="s">
+        <v>19</v>
+      </c>
+      <c r="I567" t="s">
+        <v>26</v>
+      </c>
+      <c r="J567" t="s">
+        <v>21</v>
+      </c>
+      <c r="K567"/>
+    </row>
+    <row r="568" spans="1:11">
+      <c r="A568" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E568"/>
+      <c r="F568" t="s">
+        <v>41</v>
+      </c>
+      <c r="G568" t="s">
+        <v>18</v>
+      </c>
+      <c r="H568" t="s">
+        <v>19</v>
+      </c>
+      <c r="I568" t="s">
+        <v>26</v>
+      </c>
+      <c r="J568" t="s">
+        <v>42</v>
+      </c>
+      <c r="K568"/>
+    </row>
+    <row r="569" spans="1:11">
+      <c r="A569"/>
+      <c r="B569" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D569"/>
+      <c r="E569"/>
+      <c r="F569" t="s">
+        <v>41</v>
+      </c>
+      <c r="G569" t="s">
+        <v>18</v>
+      </c>
+      <c r="H569" t="s">
+        <v>19</v>
+      </c>
+      <c r="I569" t="s">
+        <v>194</v>
+      </c>
+      <c r="J569"/>
+      <c r="K569" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="570" spans="1:11">
+      <c r="A570" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E570"/>
+      <c r="F570" t="s">
+        <v>41</v>
+      </c>
+      <c r="G570" t="s">
+        <v>18</v>
+      </c>
+      <c r="H570" t="s">
+        <v>19</v>
+      </c>
+      <c r="I570" t="s">
+        <v>26</v>
+      </c>
+      <c r="J570" t="s">
+        <v>21</v>
+      </c>
+      <c r="K570"/>
+    </row>
+    <row r="571" spans="1:11">
+      <c r="A571" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E571"/>
+      <c r="F571" t="s">
+        <v>233</v>
+      </c>
+      <c r="G571" t="s">
+        <v>18</v>
+      </c>
+      <c r="H571" t="s">
+        <v>449</v>
+      </c>
+      <c r="I571" t="s">
+        <v>26</v>
+      </c>
+      <c r="J571" t="s">
+        <v>21</v>
+      </c>
+      <c r="K571"/>
+    </row>
+    <row r="572" spans="1:11">
+      <c r="A572" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E572"/>
+      <c r="F572" t="s">
+        <v>17</v>
+      </c>
+      <c r="G572" t="s">
+        <v>18</v>
+      </c>
+      <c r="H572" t="s">
+        <v>19</v>
+      </c>
+      <c r="I572" t="s">
+        <v>26</v>
+      </c>
+      <c r="J572" t="s">
+        <v>21</v>
+      </c>
+      <c r="K572"/>
+    </row>
+    <row r="573" spans="1:11">
+      <c r="A573" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E573"/>
+      <c r="F573" t="s">
+        <v>448</v>
+      </c>
+      <c r="G573" t="s">
+        <v>18</v>
+      </c>
+      <c r="H573" t="s">
+        <v>19</v>
+      </c>
+      <c r="I573" t="s">
+        <v>26</v>
+      </c>
+      <c r="J573" t="s">
+        <v>21</v>
+      </c>
+      <c r="K573"/>
+    </row>
+    <row r="574" spans="1:11">
+      <c r="A574"/>
+      <c r="B574" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E574"/>
+      <c r="F574" t="s">
+        <v>17</v>
+      </c>
+      <c r="G574" t="s">
+        <v>18</v>
+      </c>
+      <c r="H574" t="s">
+        <v>19</v>
+      </c>
+      <c r="I574" t="s">
+        <v>26</v>
+      </c>
+      <c r="J574" t="s">
+        <v>21</v>
+      </c>
+      <c r="K574"/>
+    </row>
+    <row r="575" spans="1:11">
+      <c r="A575" t="s">
+        <v>2009</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E575"/>
+      <c r="F575" t="s">
+        <v>17</v>
+      </c>
+      <c r="G575" t="s">
+        <v>18</v>
+      </c>
+      <c r="H575" t="s">
+        <v>19</v>
+      </c>
+      <c r="I575" t="s">
+        <v>26</v>
+      </c>
+      <c r="J575" t="s">
+        <v>21</v>
+      </c>
+      <c r="K575"/>
+    </row>
+    <row r="576" spans="1:11">
+      <c r="A576" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E576"/>
+      <c r="F576" t="s">
+        <v>17</v>
+      </c>
+      <c r="G576" t="s">
+        <v>18</v>
+      </c>
+      <c r="H576" t="s">
+        <v>19</v>
+      </c>
+      <c r="I576" t="s">
+        <v>26</v>
+      </c>
+      <c r="J576" t="s">
+        <v>276</v>
+      </c>
+      <c r="K576"/>
+    </row>
+    <row r="577" spans="1:11">
+      <c r="A577" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E577"/>
+      <c r="F577" t="s">
+        <v>17</v>
+      </c>
+      <c r="G577" t="s">
+        <v>18</v>
+      </c>
+      <c r="H577" t="s">
+        <v>19</v>
+      </c>
+      <c r="I577" t="s">
+        <v>26</v>
+      </c>
+      <c r="J577" t="s">
+        <v>27</v>
+      </c>
+      <c r="K577"/>
+    </row>
+    <row r="578" spans="1:11">
+      <c r="A578" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E578"/>
+      <c r="F578" t="s">
+        <v>17</v>
+      </c>
+      <c r="G578" t="s">
+        <v>18</v>
+      </c>
+      <c r="H578" t="s">
+        <v>19</v>
+      </c>
+      <c r="I578" t="s">
+        <v>26</v>
+      </c>
+      <c r="J578" t="s">
+        <v>21</v>
+      </c>
+      <c r="K578"/>
+    </row>
+    <row r="579" spans="1:11">
+      <c r="A579" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E579"/>
+      <c r="F579" t="s">
+        <v>17</v>
+      </c>
+      <c r="G579" t="s">
+        <v>18</v>
+      </c>
+      <c r="H579" t="s">
+        <v>19</v>
+      </c>
+      <c r="I579" t="s">
+        <v>194</v>
+      </c>
+      <c r="J579" t="s">
+        <v>27</v>
+      </c>
+      <c r="K579" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="580" spans="1:11">
+      <c r="A580"/>
+      <c r="B580" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D580"/>
+      <c r="E580"/>
+      <c r="F580" t="s">
+        <v>41</v>
+      </c>
+      <c r="G580" t="s">
+        <v>18</v>
+      </c>
+      <c r="H580" t="s">
+        <v>19</v>
+      </c>
+      <c r="I580" t="s">
+        <v>194</v>
+      </c>
+      <c r="J580" t="s">
+        <v>21</v>
+      </c>
+      <c r="K580" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="581" spans="1:11">
+      <c r="A581"/>
+      <c r="B581" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E581"/>
+      <c r="F581" t="s">
+        <v>17</v>
+      </c>
+      <c r="G581" t="s">
+        <v>18</v>
+      </c>
+      <c r="H581" t="s">
+        <v>19</v>
+      </c>
+      <c r="I581" t="s">
+        <v>194</v>
+      </c>
+      <c r="J581" t="s">
+        <v>86</v>
+      </c>
+      <c r="K581" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="582" spans="1:11">
+      <c r="A582"/>
+      <c r="B582" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D582"/>
+      <c r="E582"/>
+      <c r="F582" t="s">
+        <v>17</v>
+      </c>
+      <c r="G582" t="s">
+        <v>18</v>
+      </c>
+      <c r="H582" t="s">
+        <v>19</v>
+      </c>
+      <c r="I582" t="s">
+        <v>194</v>
+      </c>
+      <c r="J582"/>
+      <c r="K582" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="583" spans="1:11">
+      <c r="A583" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E583"/>
+      <c r="F583" t="s">
+        <v>448</v>
+      </c>
+      <c r="G583" t="s">
+        <v>18</v>
+      </c>
+      <c r="H583" t="s">
+        <v>449</v>
+      </c>
+      <c r="I583" t="s">
+        <v>26</v>
+      </c>
+      <c r="J583" t="s">
+        <v>69</v>
+      </c>
+      <c r="K583"/>
+    </row>
+    <row r="584" spans="1:11">
+      <c r="A584" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E584"/>
+      <c r="F584" t="s">
+        <v>448</v>
+      </c>
+      <c r="G584" t="s">
+        <v>18</v>
+      </c>
+      <c r="H584" t="s">
+        <v>449</v>
+      </c>
+      <c r="I584" t="s">
+        <v>26</v>
+      </c>
+      <c r="J584" t="s">
+        <v>104</v>
+      </c>
+      <c r="K584"/>
+    </row>
+    <row r="585" spans="1:11">
+      <c r="A585"/>
+      <c r="B585" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D585"/>
+      <c r="E585"/>
+      <c r="F585" t="s">
+        <v>448</v>
+      </c>
+      <c r="G585" t="s">
+        <v>18</v>
+      </c>
+      <c r="H585" t="s">
+        <v>449</v>
+      </c>
+      <c r="I585" t="s">
+        <v>26</v>
+      </c>
+      <c r="J585"/>
+      <c r="K585"/>
+    </row>
+    <row r="586" spans="1:11">
+      <c r="A586"/>
+      <c r="B586" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E586"/>
+      <c r="F586" t="s">
+        <v>448</v>
+      </c>
+      <c r="G586" t="s">
+        <v>18</v>
+      </c>
+      <c r="H586" t="s">
+        <v>449</v>
+      </c>
+      <c r="I586" t="s">
+        <v>26</v>
+      </c>
+      <c r="J586" t="s">
+        <v>32</v>
+      </c>
+      <c r="K586"/>
+    </row>
+    <row r="587" spans="1:11">
+      <c r="A587"/>
+      <c r="B587" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E587"/>
+      <c r="F587" t="s">
+        <v>448</v>
+      </c>
+      <c r="G587" t="s">
+        <v>18</v>
+      </c>
+      <c r="H587" t="s">
+        <v>449</v>
+      </c>
+      <c r="I587" t="s">
+        <v>26</v>
+      </c>
+      <c r="J587" t="s">
+        <v>104</v>
+      </c>
+      <c r="K587"/>
+    </row>
+    <row r="588" spans="1:11">
+      <c r="A588" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E588"/>
+      <c r="F588" t="s">
+        <v>448</v>
+      </c>
+      <c r="G588" t="s">
+        <v>18</v>
+      </c>
+      <c r="H588" t="s">
+        <v>449</v>
+      </c>
+      <c r="I588" t="s">
+        <v>26</v>
+      </c>
+      <c r="J588" t="s">
+        <v>104</v>
+      </c>
+      <c r="K588"/>
+    </row>
+    <row r="589" spans="1:11">
+      <c r="A589" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E589"/>
+      <c r="F589" t="s">
+        <v>448</v>
+      </c>
+      <c r="G589" t="s">
+        <v>18</v>
+      </c>
+      <c r="H589" t="s">
+        <v>449</v>
+      </c>
+      <c r="I589" t="s">
+        <v>26</v>
+      </c>
+      <c r="J589" t="s">
+        <v>104</v>
+      </c>
+      <c r="K589"/>
+    </row>
+    <row r="590" spans="1:11">
+      <c r="A590" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E590"/>
+      <c r="F590" t="s">
+        <v>448</v>
+      </c>
+      <c r="G590" t="s">
+        <v>18</v>
+      </c>
+      <c r="H590" t="s">
+        <v>449</v>
+      </c>
+      <c r="I590" t="s">
+        <v>26</v>
+      </c>
+      <c r="J590" t="s">
+        <v>32</v>
+      </c>
+      <c r="K590"/>
+    </row>
+    <row r="591" spans="1:11">
+      <c r="A591" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E591"/>
+      <c r="F591" t="s">
+        <v>448</v>
+      </c>
+      <c r="G591" t="s">
+        <v>18</v>
+      </c>
+      <c r="H591" t="s">
+        <v>449</v>
+      </c>
+      <c r="I591" t="s">
+        <v>26</v>
+      </c>
+      <c r="J591" t="s">
+        <v>32</v>
+      </c>
+      <c r="K591"/>
+    </row>
+    <row r="592" spans="1:11">
+      <c r="A592"/>
+      <c r="B592" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D592"/>
+      <c r="E592"/>
+      <c r="F592" t="s">
+        <v>448</v>
+      </c>
+      <c r="G592" t="s">
+        <v>18</v>
+      </c>
+      <c r="H592" t="s">
+        <v>449</v>
+      </c>
+      <c r="I592" t="s">
+        <v>26</v>
+      </c>
+      <c r="J592" t="s">
+        <v>32</v>
+      </c>
+      <c r="K592"/>
+    </row>
+    <row r="593" spans="1:11">
+      <c r="A593" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E593"/>
+      <c r="F593" t="s">
+        <v>448</v>
+      </c>
+      <c r="G593" t="s">
+        <v>18</v>
+      </c>
+      <c r="H593" t="s">
+        <v>449</v>
+      </c>
+      <c r="I593" t="s">
+        <v>26</v>
+      </c>
+      <c r="J593" t="s">
+        <v>276</v>
+      </c>
+      <c r="K593"/>
+    </row>
+    <row r="594" spans="1:11">
+      <c r="A594" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E594"/>
+      <c r="F594" t="s">
+        <v>448</v>
+      </c>
+      <c r="G594" t="s">
+        <v>18</v>
+      </c>
+      <c r="H594" t="s">
+        <v>449</v>
+      </c>
+      <c r="I594" t="s">
+        <v>26</v>
+      </c>
+      <c r="J594" t="s">
+        <v>32</v>
+      </c>
+      <c r="K594"/>
+    </row>
+    <row r="595" spans="1:11">
+      <c r="A595" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E595"/>
+      <c r="F595" t="s">
+        <v>448</v>
+      </c>
+      <c r="G595" t="s">
+        <v>18</v>
+      </c>
+      <c r="H595" t="s">
+        <v>449</v>
+      </c>
+      <c r="I595" t="s">
+        <v>26</v>
+      </c>
+      <c r="J595" t="s">
+        <v>42</v>
+      </c>
+      <c r="K595"/>
+    </row>
+    <row r="596" spans="1:11">
+      <c r="A596" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E596"/>
+      <c r="F596" t="s">
+        <v>448</v>
+      </c>
+      <c r="G596" t="s">
+        <v>18</v>
+      </c>
+      <c r="H596" t="s">
+        <v>449</v>
+      </c>
+      <c r="I596" t="s">
+        <v>26</v>
+      </c>
+      <c r="J596" t="s">
+        <v>42</v>
+      </c>
+      <c r="K596"/>
+    </row>
+    <row r="597" spans="1:11">
+      <c r="A597" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E597"/>
+      <c r="F597" t="s">
+        <v>448</v>
+      </c>
+      <c r="G597" t="s">
+        <v>18</v>
+      </c>
+      <c r="H597" t="s">
+        <v>449</v>
+      </c>
+      <c r="I597" t="s">
+        <v>26</v>
+      </c>
+      <c r="J597" t="s">
+        <v>42</v>
+      </c>
+      <c r="K597"/>
+    </row>
+    <row r="598" spans="1:11">
+      <c r="A598" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E598"/>
+      <c r="F598" t="s">
+        <v>448</v>
+      </c>
+      <c r="G598" t="s">
+        <v>18</v>
+      </c>
+      <c r="H598" t="s">
+        <v>449</v>
+      </c>
+      <c r="I598" t="s">
+        <v>26</v>
+      </c>
+      <c r="J598" t="s">
+        <v>42</v>
+      </c>
+      <c r="K598"/>
+    </row>
+    <row r="599" spans="1:11">
+      <c r="A599" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E599"/>
+      <c r="F599" t="s">
+        <v>41</v>
+      </c>
+      <c r="G599" t="s">
+        <v>18</v>
+      </c>
+      <c r="H599" t="s">
+        <v>449</v>
+      </c>
+      <c r="I599" t="s">
+        <v>26</v>
+      </c>
+      <c r="J599" t="s">
+        <v>42</v>
+      </c>
+      <c r="K599"/>
+    </row>
+    <row r="600" spans="1:11">
+      <c r="A600" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E600"/>
+      <c r="F600" t="s">
+        <v>448</v>
+      </c>
+      <c r="G600" t="s">
+        <v>18</v>
+      </c>
+      <c r="H600" t="s">
+        <v>449</v>
+      </c>
+      <c r="I600" t="s">
+        <v>26</v>
+      </c>
+      <c r="J600" t="s">
+        <v>42</v>
+      </c>
+      <c r="K600"/>
+    </row>
+    <row r="601" spans="1:11">
+      <c r="A601" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E601"/>
+      <c r="F601" t="s">
+        <v>448</v>
+      </c>
+      <c r="G601" t="s">
+        <v>18</v>
+      </c>
+      <c r="H601" t="s">
+        <v>449</v>
+      </c>
+      <c r="I601" t="s">
+        <v>26</v>
+      </c>
+      <c r="J601" t="s">
+        <v>42</v>
+      </c>
+      <c r="K601"/>
+    </row>
+    <row r="602" spans="1:11">
+      <c r="A602" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E602"/>
+      <c r="F602" t="s">
+        <v>448</v>
+      </c>
+      <c r="G602" t="s">
+        <v>18</v>
+      </c>
+      <c r="H602" t="s">
+        <v>449</v>
+      </c>
+      <c r="I602" t="s">
+        <v>26</v>
+      </c>
+      <c r="J602" t="s">
+        <v>276</v>
+      </c>
+      <c r="K602"/>
+    </row>
+    <row r="603" spans="1:11">
+      <c r="A603" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B603" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E603"/>
+      <c r="F603" t="s">
+        <v>41</v>
+      </c>
+      <c r="G603" t="s">
+        <v>18</v>
+      </c>
+      <c r="H603" t="s">
+        <v>449</v>
+      </c>
+      <c r="I603" t="s">
+        <v>26</v>
+      </c>
+      <c r="J603" t="s">
+        <v>21</v>
+      </c>
+      <c r="K603"/>
+    </row>
+    <row r="604" spans="1:11">
+      <c r="A604"/>
+      <c r="B604" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D604"/>
+      <c r="E604"/>
+      <c r="F604" t="s">
+        <v>448</v>
+      </c>
+      <c r="G604" t="s">
+        <v>18</v>
+      </c>
+      <c r="H604" t="s">
+        <v>449</v>
+      </c>
+      <c r="I604" t="s">
+        <v>26</v>
+      </c>
+      <c r="J604" t="s">
+        <v>21</v>
+      </c>
+      <c r="K604"/>
+    </row>
+    <row r="605" spans="1:11">
+      <c r="A605" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D605"/>
+      <c r="E605"/>
+      <c r="F605" t="s">
+        <v>448</v>
+      </c>
+      <c r="G605" t="s">
+        <v>18</v>
+      </c>
+      <c r="H605" t="s">
+        <v>449</v>
+      </c>
+      <c r="I605" t="s">
+        <v>26</v>
+      </c>
+      <c r="J605" t="s">
+        <v>21</v>
+      </c>
+      <c r="K605"/>
+    </row>
+    <row r="606" spans="1:11">
+      <c r="A606" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E606"/>
+      <c r="F606" t="s">
+        <v>448</v>
+      </c>
+      <c r="G606" t="s">
+        <v>18</v>
+      </c>
+      <c r="H606" t="s">
+        <v>449</v>
+      </c>
+      <c r="I606" t="s">
+        <v>26</v>
+      </c>
+      <c r="J606" t="s">
+        <v>276</v>
+      </c>
+      <c r="K606"/>
+    </row>
+    <row r="607" spans="1:11">
+      <c r="A607"/>
+      <c r="B607" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E607"/>
+      <c r="F607" t="s">
+        <v>448</v>
+      </c>
+      <c r="G607" t="s">
+        <v>18</v>
+      </c>
+      <c r="H607" t="s">
+        <v>449</v>
+      </c>
+      <c r="I607" t="s">
+        <v>26</v>
+      </c>
+      <c r="J607" t="s">
+        <v>21</v>
+      </c>
+      <c r="K607"/>
+    </row>
+    <row r="608" spans="1:11">
+      <c r="A608"/>
+      <c r="B608" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E608"/>
+      <c r="F608" t="s">
+        <v>448</v>
+      </c>
+      <c r="G608" t="s">
+        <v>18</v>
+      </c>
+      <c r="H608" t="s">
+        <v>449</v>
+      </c>
+      <c r="I608" t="s">
+        <v>26</v>
+      </c>
+      <c r="J608" t="s">
+        <v>276</v>
+      </c>
+      <c r="K608"/>
+    </row>
+    <row r="609" spans="1:11">
+      <c r="A609" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B609" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E609"/>
+      <c r="F609" t="s">
+        <v>41</v>
+      </c>
+      <c r="G609" t="s">
+        <v>18</v>
+      </c>
+      <c r="H609" t="s">
+        <v>449</v>
+      </c>
+      <c r="I609" t="s">
+        <v>26</v>
+      </c>
+      <c r="J609" t="s">
+        <v>21</v>
+      </c>
+      <c r="K609"/>
+    </row>
+    <row r="610" spans="1:11">
+      <c r="A610"/>
+      <c r="B610" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D610"/>
+      <c r="E610"/>
+      <c r="F610" t="s">
+        <v>448</v>
+      </c>
+      <c r="G610" t="s">
+        <v>18</v>
+      </c>
+      <c r="H610" t="s">
+        <v>449</v>
+      </c>
+      <c r="I610" t="s">
+        <v>26</v>
+      </c>
+      <c r="J610" t="s">
+        <v>377</v>
+      </c>
+      <c r="K610"/>
+    </row>
+    <row r="611" spans="1:11">
+      <c r="A611"/>
+      <c r="B611" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E611"/>
+      <c r="F611" t="s">
+        <v>41</v>
+      </c>
+      <c r="G611" t="s">
+        <v>18</v>
+      </c>
+      <c r="H611" t="s">
+        <v>449</v>
+      </c>
+      <c r="I611" t="s">
+        <v>26</v>
+      </c>
+      <c r="J611" t="s">
+        <v>21</v>
+      </c>
+      <c r="K611"/>
+    </row>
+    <row r="612" spans="1:11">
+      <c r="A612" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E612"/>
+      <c r="F612" t="s">
+        <v>41</v>
+      </c>
+      <c r="G612" t="s">
+        <v>18</v>
+      </c>
+      <c r="H612" t="s">
+        <v>449</v>
+      </c>
+      <c r="I612" t="s">
+        <v>26</v>
+      </c>
+      <c r="J612" t="s">
+        <v>21</v>
+      </c>
+      <c r="K612"/>
+    </row>
+    <row r="613" spans="1:11">
+      <c r="A613" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B613" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E613"/>
+      <c r="F613" t="s">
+        <v>448</v>
+      </c>
+      <c r="G613" t="s">
+        <v>18</v>
+      </c>
+      <c r="H613" t="s">
+        <v>449</v>
+      </c>
+      <c r="I613" t="s">
+        <v>26</v>
+      </c>
+      <c r="J613" t="s">
+        <v>21</v>
+      </c>
+      <c r="K613"/>
+    </row>
+    <row r="614" spans="1:11">
+      <c r="A614"/>
+      <c r="B614" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D614"/>
+      <c r="E614"/>
+      <c r="F614" t="s">
+        <v>448</v>
+      </c>
+      <c r="G614" t="s">
+        <v>18</v>
+      </c>
+      <c r="H614" t="s">
+        <v>449</v>
+      </c>
+      <c r="I614" t="s">
+        <v>26</v>
+      </c>
+      <c r="J614" t="s">
+        <v>21</v>
+      </c>
+      <c r="K614"/>
+    </row>
+    <row r="615" spans="1:11">
+      <c r="A615" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B615" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E615"/>
+      <c r="F615" t="s">
+        <v>448</v>
+      </c>
+      <c r="G615" t="s">
+        <v>18</v>
+      </c>
+      <c r="H615" t="s">
+        <v>19</v>
+      </c>
+      <c r="I615" t="s">
+        <v>26</v>
+      </c>
+      <c r="J615" t="s">
+        <v>276</v>
+      </c>
+      <c r="K615"/>
+    </row>
+    <row r="616" spans="1:11">
+      <c r="A616" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B616" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E616"/>
+      <c r="F616" t="s">
+        <v>17</v>
+      </c>
+      <c r="G616" t="s">
+        <v>18</v>
+      </c>
+      <c r="H616" t="s">
+        <v>19</v>
+      </c>
+      <c r="I616" t="s">
+        <v>26</v>
+      </c>
+      <c r="J616" t="s">
+        <v>21</v>
+      </c>
+      <c r="K616"/>
+    </row>
+    <row r="617" spans="1:11">
+      <c r="A617" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E617"/>
+      <c r="F617" t="s">
+        <v>17</v>
+      </c>
+      <c r="G617" t="s">
+        <v>18</v>
+      </c>
+      <c r="H617" t="s">
+        <v>19</v>
+      </c>
+      <c r="I617" t="s">
+        <v>26</v>
+      </c>
+      <c r="J617" t="s">
+        <v>27</v>
+      </c>
+      <c r="K617"/>
+    </row>
+    <row r="618" spans="1:11">
+      <c r="A618" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E618"/>
+      <c r="F618" t="s">
+        <v>17</v>
+      </c>
+      <c r="G618" t="s">
+        <v>18</v>
+      </c>
+      <c r="H618" t="s">
+        <v>19</v>
+      </c>
+      <c r="I618" t="s">
+        <v>26</v>
+      </c>
+      <c r="J618" t="s">
+        <v>321</v>
+      </c>
+      <c r="K618"/>
+    </row>
+    <row r="619" spans="1:11">
+      <c r="A619" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E619"/>
+      <c r="F619" t="s">
+        <v>17</v>
+      </c>
+      <c r="G619" t="s">
+        <v>18</v>
+      </c>
+      <c r="H619" t="s">
+        <v>19</v>
+      </c>
+      <c r="I619" t="s">
+        <v>26</v>
+      </c>
+      <c r="J619" t="s">
+        <v>27</v>
+      </c>
+      <c r="K619"/>
+    </row>
+    <row r="620" spans="1:11">
+      <c r="A620" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E620"/>
+      <c r="F620" t="s">
+        <v>448</v>
+      </c>
+      <c r="G620" t="s">
+        <v>18</v>
+      </c>
+      <c r="H620" t="s">
+        <v>19</v>
+      </c>
+      <c r="I620" t="s">
+        <v>26</v>
+      </c>
+      <c r="J620" t="s">
+        <v>276</v>
+      </c>
+      <c r="K620"/>
+    </row>
+    <row r="621" spans="1:11">
+      <c r="A621" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B621" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E621"/>
+      <c r="F621" t="s">
+        <v>17</v>
+      </c>
+      <c r="G621" t="s">
+        <v>18</v>
+      </c>
+      <c r="H621" t="s">
+        <v>19</v>
+      </c>
+      <c r="I621" t="s">
+        <v>26</v>
+      </c>
+      <c r="J621"/>
+      <c r="K621"/>
+    </row>
+    <row r="622" spans="1:11">
+      <c r="A622" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E622"/>
+      <c r="F622" t="s">
+        <v>17</v>
+      </c>
+      <c r="G622" t="s">
+        <v>18</v>
+      </c>
+      <c r="H622" t="s">
+        <v>19</v>
+      </c>
+      <c r="I622" t="s">
+        <v>26</v>
+      </c>
+      <c r="J622" t="s">
+        <v>27</v>
+      </c>
+      <c r="K622"/>
+    </row>
+    <row r="623" spans="1:11">
+      <c r="A623" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B623" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E623"/>
+      <c r="F623" t="s">
+        <v>17</v>
+      </c>
+      <c r="G623" t="s">
+        <v>18</v>
+      </c>
+      <c r="H623" t="s">
+        <v>19</v>
+      </c>
+      <c r="I623" t="s">
+        <v>26</v>
+      </c>
+      <c r="J623" t="s">
+        <v>27</v>
+      </c>
+      <c r="K623"/>
+    </row>
+    <row r="624" spans="1:11">
+      <c r="A624" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E624"/>
+      <c r="F624" t="s">
+        <v>17</v>
+      </c>
+      <c r="G624" t="s">
+        <v>18</v>
+      </c>
+      <c r="H624" t="s">
+        <v>19</v>
+      </c>
+      <c r="I624" t="s">
+        <v>26</v>
+      </c>
+      <c r="J624" t="s">
+        <v>21</v>
+      </c>
+      <c r="K624"/>
+    </row>
+    <row r="625" spans="1:11">
+      <c r="A625" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E625"/>
+      <c r="F625" t="s">
+        <v>17</v>
+      </c>
+      <c r="G625" t="s">
+        <v>18</v>
+      </c>
+      <c r="H625" t="s">
+        <v>19</v>
+      </c>
+      <c r="I625" t="s">
+        <v>26</v>
+      </c>
+      <c r="J625" t="s">
+        <v>27</v>
+      </c>
+      <c r="K625"/>
+    </row>
+    <row r="626" spans="1:11">
+      <c r="A626" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E626"/>
+      <c r="F626" t="s">
+        <v>17</v>
+      </c>
+      <c r="G626" t="s">
+        <v>18</v>
+      </c>
+      <c r="H626" t="s">
+        <v>19</v>
+      </c>
+      <c r="I626" t="s">
+        <v>26</v>
+      </c>
+      <c r="J626" t="s">
+        <v>32</v>
+      </c>
+      <c r="K626"/>
+    </row>
+    <row r="627" spans="1:11">
+      <c r="A627" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C627"/>
+      <c r="D627" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E627"/>
+      <c r="F627" t="s">
+        <v>17</v>
+      </c>
+      <c r="G627" t="s">
+        <v>18</v>
+      </c>
+      <c r="H627" t="s">
+        <v>19</v>
+      </c>
+      <c r="I627" t="s">
+        <v>26</v>
+      </c>
+      <c r="J627" t="s">
+        <v>27</v>
+      </c>
+      <c r="K627"/>
+    </row>
+    <row r="628" spans="1:11">
+      <c r="A628" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E628"/>
+      <c r="F628" t="s">
+        <v>41</v>
+      </c>
+      <c r="G628" t="s">
+        <v>18</v>
+      </c>
+      <c r="H628" t="s">
+        <v>19</v>
+      </c>
+      <c r="I628" t="s">
+        <v>26</v>
+      </c>
+      <c r="J628" t="s">
+        <v>21</v>
+      </c>
+      <c r="K628"/>
+    </row>
+    <row r="629" spans="1:11">
+      <c r="A629" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E629"/>
+      <c r="F629" t="s">
+        <v>17</v>
+      </c>
+      <c r="G629" t="s">
+        <v>18</v>
+      </c>
+      <c r="H629" t="s">
+        <v>19</v>
+      </c>
+      <c r="I629" t="s">
+        <v>26</v>
+      </c>
+      <c r="J629" t="s">
+        <v>21</v>
+      </c>
+      <c r="K629"/>
+    </row>
+    <row r="630" spans="1:11">
+      <c r="A630" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E630"/>
+      <c r="F630" t="s">
+        <v>448</v>
+      </c>
+      <c r="G630" t="s">
+        <v>18</v>
+      </c>
+      <c r="H630" t="s">
+        <v>19</v>
+      </c>
+      <c r="I630" t="s">
+        <v>26</v>
+      </c>
+      <c r="J630" t="s">
+        <v>21</v>
+      </c>
+      <c r="K630"/>
+    </row>
+    <row r="631" spans="1:11">
+      <c r="A631" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E631"/>
+      <c r="F631" t="s">
+        <v>17</v>
+      </c>
+      <c r="G631" t="s">
+        <v>18</v>
+      </c>
+      <c r="H631" t="s">
+        <v>19</v>
+      </c>
+      <c r="I631" t="s">
+        <v>26</v>
+      </c>
+      <c r="J631" t="s">
+        <v>27</v>
+      </c>
+      <c r="K631"/>
+    </row>
+    <row r="632" spans="1:11">
+      <c r="A632" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B632" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E632"/>
+      <c r="F632" t="s">
+        <v>17</v>
+      </c>
+      <c r="G632" t="s">
+        <v>18</v>
+      </c>
+      <c r="H632" t="s">
+        <v>19</v>
+      </c>
+      <c r="I632" t="s">
+        <v>26</v>
+      </c>
+      <c r="J632" t="s">
+        <v>27</v>
+      </c>
+      <c r="K632"/>
+    </row>
+    <row r="633" spans="1:11">
+      <c r="A633" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E633"/>
+      <c r="F633" t="s">
+        <v>17</v>
+      </c>
+      <c r="G633" t="s">
+        <v>18</v>
+      </c>
+      <c r="H633" t="s">
+        <v>19</v>
+      </c>
+      <c r="I633" t="s">
+        <v>26</v>
+      </c>
+      <c r="J633" t="s">
+        <v>42</v>
+      </c>
+      <c r="K633"/>
+    </row>
+    <row r="634" spans="1:11">
+      <c r="A634" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E634"/>
+      <c r="F634" t="s">
+        <v>17</v>
+      </c>
+      <c r="G634" t="s">
+        <v>18</v>
+      </c>
+      <c r="H634" t="s">
+        <v>19</v>
+      </c>
+      <c r="I634" t="s">
+        <v>26</v>
+      </c>
+      <c r="J634" t="s">
+        <v>21</v>
+      </c>
+      <c r="K634"/>
+    </row>
+    <row r="635" spans="1:11">
+      <c r="A635" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E635"/>
+      <c r="F635" t="s">
+        <v>17</v>
+      </c>
+      <c r="G635" t="s">
+        <v>18</v>
+      </c>
+      <c r="H635" t="s">
+        <v>19</v>
+      </c>
+      <c r="I635" t="s">
+        <v>26</v>
+      </c>
+      <c r="J635" t="s">
+        <v>21</v>
+      </c>
+      <c r="K635"/>
+    </row>
+    <row r="636" spans="1:11">
+      <c r="A636" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E636"/>
+      <c r="F636" t="s">
+        <v>17</v>
+      </c>
+      <c r="G636" t="s">
+        <v>18</v>
+      </c>
+      <c r="H636" t="s">
+        <v>19</v>
+      </c>
+      <c r="I636" t="s">
+        <v>26</v>
+      </c>
+      <c r="J636" t="s">
+        <v>27</v>
+      </c>
+      <c r="K636"/>
+    </row>
+    <row r="637" spans="1:11">
+      <c r="A637" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E637"/>
+      <c r="F637" t="s">
+        <v>41</v>
+      </c>
+      <c r="G637" t="s">
+        <v>18</v>
+      </c>
+      <c r="H637" t="s">
+        <v>19</v>
+      </c>
+      <c r="I637" t="s">
+        <v>26</v>
+      </c>
+      <c r="J637" t="s">
+        <v>32</v>
+      </c>
+      <c r="K637"/>
+    </row>
+    <row r="638" spans="1:11">
+      <c r="A638"/>
+      <c r="B638" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E638"/>
+      <c r="F638" t="s">
+        <v>17</v>
+      </c>
+      <c r="G638" t="s">
+        <v>18</v>
+      </c>
+      <c r="H638" t="s">
+        <v>19</v>
+      </c>
+      <c r="I638" t="s">
+        <v>26</v>
+      </c>
+      <c r="J638" t="s">
+        <v>27</v>
+      </c>
+      <c r="K638"/>
+    </row>
+    <row r="639" spans="1:11">
+      <c r="A639" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E639"/>
+      <c r="F639" t="s">
+        <v>17</v>
+      </c>
+      <c r="G639" t="s">
+        <v>18</v>
+      </c>
+      <c r="H639" t="s">
+        <v>19</v>
+      </c>
+      <c r="I639" t="s">
+        <v>26</v>
+      </c>
+      <c r="J639" t="s">
+        <v>32</v>
+      </c>
+      <c r="K639"/>
+    </row>
+    <row r="640" spans="1:11">
+      <c r="A640" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E640"/>
+      <c r="F640" t="s">
+        <v>17</v>
+      </c>
+      <c r="G640" t="s">
+        <v>18</v>
+      </c>
+      <c r="H640" t="s">
+        <v>19</v>
+      </c>
+      <c r="I640" t="s">
+        <v>26</v>
+      </c>
+      <c r="J640" t="s">
+        <v>27</v>
+      </c>
+      <c r="K640"/>
+    </row>
+    <row r="641" spans="1:11">
+      <c r="A641" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E641"/>
+      <c r="F641" t="s">
+        <v>17</v>
+      </c>
+      <c r="G641" t="s">
+        <v>18</v>
+      </c>
+      <c r="H641" t="s">
+        <v>19</v>
+      </c>
+      <c r="I641" t="s">
+        <v>26</v>
+      </c>
+      <c r="J641" t="s">
+        <v>42</v>
+      </c>
+      <c r="K641"/>
+    </row>
+    <row r="642" spans="1:11">
+      <c r="A642" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E642"/>
+      <c r="F642" t="s">
+        <v>17</v>
+      </c>
+      <c r="G642" t="s">
+        <v>18</v>
+      </c>
+      <c r="H642" t="s">
+        <v>19</v>
+      </c>
+      <c r="I642" t="s">
+        <v>26</v>
+      </c>
+      <c r="J642" t="s">
+        <v>27</v>
+      </c>
+      <c r="K642"/>
+    </row>
+    <row r="643" spans="1:11">
+      <c r="A643" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E643"/>
+      <c r="F643" t="s">
+        <v>17</v>
+      </c>
+      <c r="G643" t="s">
+        <v>18</v>
+      </c>
+      <c r="H643" t="s">
+        <v>19</v>
+      </c>
+      <c r="I643" t="s">
+        <v>26</v>
+      </c>
+      <c r="J643" t="s">
+        <v>104</v>
+      </c>
+      <c r="K643"/>
+    </row>
+    <row r="644" spans="1:11">
+      <c r="A644" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E644"/>
+      <c r="F644" t="s">
+        <v>17</v>
+      </c>
+      <c r="G644" t="s">
+        <v>18</v>
+      </c>
+      <c r="H644" t="s">
+        <v>19</v>
+      </c>
+      <c r="I644" t="s">
+        <v>26</v>
+      </c>
+      <c r="J644" t="s">
+        <v>21</v>
+      </c>
+      <c r="K644"/>
+    </row>
+    <row r="645" spans="1:11">
+      <c r="A645" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E645"/>
+      <c r="F645" t="s">
+        <v>17</v>
+      </c>
+      <c r="G645" t="s">
+        <v>18</v>
+      </c>
+      <c r="H645" t="s">
+        <v>19</v>
+      </c>
+      <c r="I645" t="s">
+        <v>26</v>
+      </c>
+      <c r="J645" t="s">
+        <v>42</v>
+      </c>
+      <c r="K645"/>
+    </row>
+    <row r="646" spans="1:11">
+      <c r="A646" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E646"/>
+      <c r="F646" t="s">
+        <v>17</v>
+      </c>
+      <c r="G646" t="s">
+        <v>18</v>
+      </c>
+      <c r="H646" t="s">
+        <v>19</v>
+      </c>
+      <c r="I646" t="s">
+        <v>26</v>
+      </c>
+      <c r="J646" t="s">
+        <v>21</v>
+      </c>
+      <c r="K646"/>
+    </row>
+    <row r="647" spans="1:11">
+      <c r="A647" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E647"/>
+      <c r="F647" t="s">
+        <v>17</v>
+      </c>
+      <c r="G647" t="s">
+        <v>18</v>
+      </c>
+      <c r="H647" t="s">
+        <v>19</v>
+      </c>
+      <c r="I647" t="s">
+        <v>26</v>
+      </c>
+      <c r="J647" t="s">
+        <v>27</v>
+      </c>
+      <c r="K647"/>
+    </row>
+    <row r="648" spans="1:11">
+      <c r="A648" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E648"/>
+      <c r="F648" t="s">
+        <v>17</v>
+      </c>
+      <c r="G648" t="s">
+        <v>18</v>
+      </c>
+      <c r="H648" t="s">
+        <v>19</v>
+      </c>
+      <c r="I648" t="s">
+        <v>26</v>
+      </c>
+      <c r="J648" t="s">
+        <v>21</v>
+      </c>
+      <c r="K648"/>
+    </row>
+    <row r="649" spans="1:11">
+      <c r="A649" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E649"/>
+      <c r="F649" t="s">
+        <v>41</v>
+      </c>
+      <c r="G649" t="s">
+        <v>18</v>
+      </c>
+      <c r="H649" t="s">
+        <v>19</v>
+      </c>
+      <c r="I649" t="s">
+        <v>26</v>
+      </c>
+      <c r="J649" t="s">
+        <v>42</v>
+      </c>
+      <c r="K649"/>
+    </row>
+    <row r="650" spans="1:11">
+      <c r="A650" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E650"/>
+      <c r="F650" t="s">
+        <v>17</v>
+      </c>
+      <c r="G650" t="s">
+        <v>18</v>
+      </c>
+      <c r="H650" t="s">
+        <v>19</v>
+      </c>
+      <c r="I650" t="s">
+        <v>26</v>
+      </c>
+      <c r="J650" t="s">
+        <v>21</v>
+      </c>
+      <c r="K650"/>
+    </row>
+    <row r="651" spans="1:11">
+      <c r="A651" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B651" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C651" t="s">
+        <v>165</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E651"/>
+      <c r="F651" t="s">
+        <v>41</v>
+      </c>
+      <c r="G651" t="s">
+        <v>18</v>
+      </c>
+      <c r="H651" t="s">
+        <v>19</v>
+      </c>
+      <c r="I651" t="s">
+        <v>26</v>
+      </c>
+      <c r="J651" t="s">
+        <v>21</v>
+      </c>
+      <c r="K651"/>
+    </row>
+    <row r="652" spans="1:11">
+      <c r="A652" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E652"/>
+      <c r="F652" t="s">
+        <v>17</v>
+      </c>
+      <c r="G652" t="s">
+        <v>18</v>
+      </c>
+      <c r="H652" t="s">
+        <v>19</v>
+      </c>
+      <c r="I652" t="s">
+        <v>26</v>
+      </c>
+      <c r="J652" t="s">
+        <v>27</v>
+      </c>
+      <c r="K652"/>
+    </row>
+    <row r="653" spans="1:11">
+      <c r="A653" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B653" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C653"/>
+      <c r="D653" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E653"/>
+      <c r="F653" t="s">
+        <v>17</v>
+      </c>
+      <c r="G653" t="s">
+        <v>18</v>
+      </c>
+      <c r="H653" t="s">
+        <v>19</v>
+      </c>
+      <c r="I653" t="s">
+        <v>26</v>
+      </c>
+      <c r="J653" t="s">
         <v>855</v>
       </c>
-      <c r="B310" t="s">
-[...62 lines deleted...]
-      <c r="E312" t="s">
+      <c r="K653"/>
+    </row>
+    <row r="654" spans="1:11">
+      <c r="A654" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B654" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E654"/>
+      <c r="F654" t="s">
+        <v>17</v>
+      </c>
+      <c r="G654" t="s">
+        <v>18</v>
+      </c>
+      <c r="H654" t="s">
+        <v>19</v>
+      </c>
+      <c r="I654" t="s">
+        <v>26</v>
+      </c>
+      <c r="J654" t="s">
+        <v>27</v>
+      </c>
+      <c r="K654"/>
+    </row>
+    <row r="655" spans="1:11">
+      <c r="A655" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B655" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E655"/>
+      <c r="F655" t="s">
+        <v>17</v>
+      </c>
+      <c r="G655" t="s">
+        <v>18</v>
+      </c>
+      <c r="H655" t="s">
+        <v>19</v>
+      </c>
+      <c r="I655" t="s">
+        <v>26</v>
+      </c>
+      <c r="J655" t="s">
+        <v>32</v>
+      </c>
+      <c r="K655"/>
+    </row>
+    <row r="656" spans="1:11">
+      <c r="A656" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B656" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E656"/>
+      <c r="F656" t="s">
+        <v>17</v>
+      </c>
+      <c r="G656" t="s">
+        <v>18</v>
+      </c>
+      <c r="H656" t="s">
+        <v>19</v>
+      </c>
+      <c r="I656" t="s">
+        <v>26</v>
+      </c>
+      <c r="J656" t="s">
+        <v>21</v>
+      </c>
+      <c r="K656"/>
+    </row>
+    <row r="657" spans="1:11">
+      <c r="A657" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E657"/>
+      <c r="F657" t="s">
+        <v>17</v>
+      </c>
+      <c r="G657" t="s">
+        <v>18</v>
+      </c>
+      <c r="H657" t="s">
+        <v>19</v>
+      </c>
+      <c r="I657" t="s">
+        <v>26</v>
+      </c>
+      <c r="J657" t="s">
+        <v>27</v>
+      </c>
+      <c r="K657"/>
+    </row>
+    <row r="658" spans="1:11">
+      <c r="A658" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B658" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E658"/>
+      <c r="F658" t="s">
+        <v>17</v>
+      </c>
+      <c r="G658" t="s">
+        <v>18</v>
+      </c>
+      <c r="H658" t="s">
+        <v>19</v>
+      </c>
+      <c r="I658" t="s">
+        <v>26</v>
+      </c>
+      <c r="J658" t="s">
+        <v>21</v>
+      </c>
+      <c r="K658"/>
+    </row>
+    <row r="659" spans="1:11">
+      <c r="A659"/>
+      <c r="B659" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E659"/>
+      <c r="F659" t="s">
+        <v>17</v>
+      </c>
+      <c r="G659" t="s">
+        <v>18</v>
+      </c>
+      <c r="H659" t="s">
+        <v>449</v>
+      </c>
+      <c r="I659" t="s">
+        <v>26</v>
+      </c>
+      <c r="J659" t="s">
+        <v>69</v>
+      </c>
+      <c r="K659"/>
+    </row>
+    <row r="660" spans="1:11">
+      <c r="A660" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B660" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E660"/>
+      <c r="F660" t="s">
+        <v>17</v>
+      </c>
+      <c r="G660" t="s">
+        <v>18</v>
+      </c>
+      <c r="H660" t="s">
+        <v>19</v>
+      </c>
+      <c r="I660" t="s">
+        <v>194</v>
+      </c>
+      <c r="J660" t="s">
+        <v>27</v>
+      </c>
+      <c r="K660"/>
+    </row>
+    <row r="661" spans="1:11">
+      <c r="A661" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B661" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E661"/>
+      <c r="F661" t="s">
+        <v>17</v>
+      </c>
+      <c r="G661" t="s">
+        <v>18</v>
+      </c>
+      <c r="H661" t="s">
+        <v>19</v>
+      </c>
+      <c r="I661" t="s">
+        <v>26</v>
+      </c>
+      <c r="J661"/>
+      <c r="K661"/>
+    </row>
+    <row r="662" spans="1:11">
+      <c r="A662" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B662" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E662"/>
+      <c r="F662" t="s">
+        <v>17</v>
+      </c>
+      <c r="G662" t="s">
+        <v>18</v>
+      </c>
+      <c r="H662" t="s">
+        <v>19</v>
+      </c>
+      <c r="I662" t="s">
+        <v>26</v>
+      </c>
+      <c r="J662" t="s">
+        <v>21</v>
+      </c>
+      <c r="K662"/>
+    </row>
+    <row r="663" spans="1:11">
+      <c r="A663" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B663" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E663"/>
+      <c r="F663" t="s">
+        <v>17</v>
+      </c>
+      <c r="G663" t="s">
+        <v>18</v>
+      </c>
+      <c r="H663" t="s">
+        <v>19</v>
+      </c>
+      <c r="I663" t="s">
+        <v>26</v>
+      </c>
+      <c r="J663" t="s">
+        <v>104</v>
+      </c>
+      <c r="K663"/>
+    </row>
+    <row r="664" spans="1:11">
+      <c r="A664" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B664" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E664"/>
+      <c r="F664" t="s">
+        <v>17</v>
+      </c>
+      <c r="G664" t="s">
+        <v>18</v>
+      </c>
+      <c r="H664" t="s">
+        <v>19</v>
+      </c>
+      <c r="I664" t="s">
+        <v>26</v>
+      </c>
+      <c r="J664" t="s">
+        <v>27</v>
+      </c>
+      <c r="K664"/>
+    </row>
+    <row r="665" spans="1:11">
+      <c r="A665" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B665" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E665"/>
+      <c r="F665" t="s">
+        <v>17</v>
+      </c>
+      <c r="G665" t="s">
+        <v>18</v>
+      </c>
+      <c r="H665" t="s">
+        <v>19</v>
+      </c>
+      <c r="I665" t="s">
+        <v>26</v>
+      </c>
+      <c r="J665" t="s">
+        <v>104</v>
+      </c>
+      <c r="K665"/>
+    </row>
+    <row r="666" spans="1:11">
+      <c r="A666" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E666"/>
+      <c r="F666" t="s">
+        <v>17</v>
+      </c>
+      <c r="G666" t="s">
+        <v>18</v>
+      </c>
+      <c r="H666" t="s">
+        <v>19</v>
+      </c>
+      <c r="I666" t="s">
+        <v>26</v>
+      </c>
+      <c r="J666" t="s">
+        <v>276</v>
+      </c>
+      <c r="K666"/>
+    </row>
+    <row r="667" spans="1:11">
+      <c r="A667" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E667"/>
+      <c r="F667" t="s">
+        <v>17</v>
+      </c>
+      <c r="G667" t="s">
+        <v>18</v>
+      </c>
+      <c r="H667" t="s">
+        <v>19</v>
+      </c>
+      <c r="I667" t="s">
+        <v>26</v>
+      </c>
+      <c r="J667"/>
+      <c r="K667"/>
+    </row>
+    <row r="668" spans="1:11">
+      <c r="A668" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E668"/>
+      <c r="F668" t="s">
+        <v>17</v>
+      </c>
+      <c r="G668" t="s">
+        <v>18</v>
+      </c>
+      <c r="H668" t="s">
+        <v>19</v>
+      </c>
+      <c r="I668" t="s">
+        <v>26</v>
+      </c>
+      <c r="J668" t="s">
+        <v>21</v>
+      </c>
+      <c r="K668"/>
+    </row>
+    <row r="669" spans="1:11">
+      <c r="A669" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E669"/>
+      <c r="F669" t="s">
+        <v>17</v>
+      </c>
+      <c r="G669" t="s">
+        <v>18</v>
+      </c>
+      <c r="H669" t="s">
+        <v>19</v>
+      </c>
+      <c r="I669" t="s">
+        <v>26</v>
+      </c>
+      <c r="J669" t="s">
+        <v>21</v>
+      </c>
+      <c r="K669"/>
+    </row>
+    <row r="670" spans="1:11">
+      <c r="A670" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E670"/>
+      <c r="F670" t="s">
+        <v>17</v>
+      </c>
+      <c r="G670" t="s">
+        <v>18</v>
+      </c>
+      <c r="H670" t="s">
+        <v>19</v>
+      </c>
+      <c r="I670" t="s">
+        <v>26</v>
+      </c>
+      <c r="J670" t="s">
+        <v>32</v>
+      </c>
+      <c r="K670"/>
+    </row>
+    <row r="671" spans="1:11">
+      <c r="A671" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E671"/>
+      <c r="F671" t="s">
+        <v>17</v>
+      </c>
+      <c r="G671" t="s">
+        <v>18</v>
+      </c>
+      <c r="H671" t="s">
+        <v>19</v>
+      </c>
+      <c r="I671" t="s">
+        <v>26</v>
+      </c>
+      <c r="J671" t="s">
+        <v>27</v>
+      </c>
+      <c r="K671"/>
+    </row>
+    <row r="672" spans="1:11">
+      <c r="A672" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E672"/>
+      <c r="F672" t="s">
+        <v>41</v>
+      </c>
+      <c r="G672" t="s">
+        <v>18</v>
+      </c>
+      <c r="H672" t="s">
+        <v>19</v>
+      </c>
+      <c r="I672" t="s">
+        <v>26</v>
+      </c>
+      <c r="J672" t="s">
+        <v>42</v>
+      </c>
+      <c r="K672"/>
+    </row>
+    <row r="673" spans="1:11">
+      <c r="A673" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E673"/>
+      <c r="F673" t="s">
+        <v>17</v>
+      </c>
+      <c r="G673" t="s">
+        <v>18</v>
+      </c>
+      <c r="H673" t="s">
+        <v>19</v>
+      </c>
+      <c r="I673" t="s">
+        <v>26</v>
+      </c>
+      <c r="J673" t="s">
+        <v>27</v>
+      </c>
+      <c r="K673"/>
+    </row>
+    <row r="674" spans="1:11">
+      <c r="A674" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E674"/>
+      <c r="F674" t="s">
+        <v>17</v>
+      </c>
+      <c r="G674" t="s">
+        <v>18</v>
+      </c>
+      <c r="H674" t="s">
+        <v>19</v>
+      </c>
+      <c r="I674" t="s">
+        <v>26</v>
+      </c>
+      <c r="J674" t="s">
+        <v>42</v>
+      </c>
+      <c r="K674"/>
+    </row>
+    <row r="675" spans="1:11">
+      <c r="A675" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E675"/>
+      <c r="F675" t="s">
+        <v>41</v>
+      </c>
+      <c r="G675" t="s">
+        <v>18</v>
+      </c>
+      <c r="H675" t="s">
+        <v>19</v>
+      </c>
+      <c r="I675" t="s">
+        <v>26</v>
+      </c>
+      <c r="J675" t="s">
+        <v>21</v>
+      </c>
+      <c r="K675"/>
+    </row>
+    <row r="676" spans="1:11">
+      <c r="A676" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E676"/>
+      <c r="F676" t="s">
+        <v>17</v>
+      </c>
+      <c r="G676" t="s">
+        <v>18</v>
+      </c>
+      <c r="H676" t="s">
+        <v>19</v>
+      </c>
+      <c r="I676" t="s">
+        <v>26</v>
+      </c>
+      <c r="J676" t="s">
+        <v>21</v>
+      </c>
+      <c r="K676"/>
+    </row>
+    <row r="677" spans="1:11">
+      <c r="A677" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E677"/>
+      <c r="F677" t="s">
+        <v>448</v>
+      </c>
+      <c r="G677" t="s">
+        <v>18</v>
+      </c>
+      <c r="H677" t="s">
+        <v>449</v>
+      </c>
+      <c r="I677" t="s">
+        <v>26</v>
+      </c>
+      <c r="J677" t="s">
+        <v>21</v>
+      </c>
+      <c r="K677"/>
+    </row>
+    <row r="678" spans="1:11">
+      <c r="A678" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E678"/>
+      <c r="F678" t="s">
+        <v>17</v>
+      </c>
+      <c r="G678" t="s">
+        <v>18</v>
+      </c>
+      <c r="H678" t="s">
+        <v>19</v>
+      </c>
+      <c r="I678" t="s">
+        <v>26</v>
+      </c>
+      <c r="J678" t="s">
+        <v>27</v>
+      </c>
+      <c r="K678"/>
+    </row>
+    <row r="679" spans="1:11">
+      <c r="A679" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E679"/>
+      <c r="F679" t="s">
+        <v>448</v>
+      </c>
+      <c r="G679" t="s">
+        <v>18</v>
+      </c>
+      <c r="H679" t="s">
+        <v>449</v>
+      </c>
+      <c r="I679" t="s">
+        <v>26</v>
+      </c>
+      <c r="J679" t="s">
+        <v>21</v>
+      </c>
+      <c r="K679"/>
+    </row>
+    <row r="680" spans="1:11">
+      <c r="A680" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E680"/>
+      <c r="F680" t="s">
+        <v>448</v>
+      </c>
+      <c r="G680" t="s">
+        <v>18</v>
+      </c>
+      <c r="H680" t="s">
+        <v>449</v>
+      </c>
+      <c r="I680" t="s">
+        <v>26</v>
+      </c>
+      <c r="J680" t="s">
+        <v>69</v>
+      </c>
+      <c r="K680"/>
+    </row>
+    <row r="681" spans="1:11">
+      <c r="A681" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E681"/>
+      <c r="F681" t="s">
+        <v>17</v>
+      </c>
+      <c r="G681" t="s">
+        <v>18</v>
+      </c>
+      <c r="H681" t="s">
+        <v>19</v>
+      </c>
+      <c r="I681" t="s">
+        <v>26</v>
+      </c>
+      <c r="J681" t="s">
+        <v>21</v>
+      </c>
+      <c r="K681"/>
+    </row>
+    <row r="682" spans="1:11">
+      <c r="A682" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E682"/>
+      <c r="F682" t="s">
+        <v>17</v>
+      </c>
+      <c r="G682" t="s">
+        <v>18</v>
+      </c>
+      <c r="H682" t="s">
+        <v>19</v>
+      </c>
+      <c r="I682" t="s">
+        <v>26</v>
+      </c>
+      <c r="J682" t="s">
+        <v>21</v>
+      </c>
+      <c r="K682"/>
+    </row>
+    <row r="683" spans="1:11">
+      <c r="A683" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E683"/>
+      <c r="F683" t="s">
+        <v>448</v>
+      </c>
+      <c r="G683" t="s">
+        <v>18</v>
+      </c>
+      <c r="H683" t="s">
+        <v>449</v>
+      </c>
+      <c r="I683" t="s">
+        <v>26</v>
+      </c>
+      <c r="J683" t="s">
+        <v>21</v>
+      </c>
+      <c r="K683"/>
+    </row>
+    <row r="684" spans="1:11">
+      <c r="A684"/>
+      <c r="B684" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E684"/>
+      <c r="F684" t="s">
+        <v>17</v>
+      </c>
+      <c r="G684" t="s">
+        <v>18</v>
+      </c>
+      <c r="H684" t="s">
+        <v>19</v>
+      </c>
+      <c r="I684" t="s">
+        <v>26</v>
+      </c>
+      <c r="J684" t="s">
+        <v>21</v>
+      </c>
+      <c r="K684"/>
+    </row>
+    <row r="685" spans="1:11">
+      <c r="A685" t="s">
+        <v>2345</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E685"/>
+      <c r="F685" t="s">
+        <v>41</v>
+      </c>
+      <c r="G685" t="s">
+        <v>18</v>
+      </c>
+      <c r="H685" t="s">
+        <v>19</v>
+      </c>
+      <c r="I685" t="s">
+        <v>26</v>
+      </c>
+      <c r="J685" t="s">
+        <v>276</v>
+      </c>
+      <c r="K685"/>
+    </row>
+    <row r="686" spans="1:11">
+      <c r="A686" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E686"/>
+      <c r="F686" t="s">
+        <v>17</v>
+      </c>
+      <c r="G686" t="s">
+        <v>18</v>
+      </c>
+      <c r="H686" t="s">
+        <v>19</v>
+      </c>
+      <c r="I686" t="s">
+        <v>26</v>
+      </c>
+      <c r="J686" t="s">
+        <v>95</v>
+      </c>
+      <c r="K686"/>
+    </row>
+    <row r="687" spans="1:11">
+      <c r="A687"/>
+      <c r="B687" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E687"/>
+      <c r="F687" t="s">
+        <v>17</v>
+      </c>
+      <c r="G687" t="s">
+        <v>18</v>
+      </c>
+      <c r="H687" t="s">
+        <v>19</v>
+      </c>
+      <c r="I687" t="s">
+        <v>26</v>
+      </c>
+      <c r="J687" t="s">
+        <v>21</v>
+      </c>
+      <c r="K687"/>
+    </row>
+    <row r="688" spans="1:11">
+      <c r="A688" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E688"/>
+      <c r="F688" t="s">
+        <v>17</v>
+      </c>
+      <c r="G688" t="s">
+        <v>18</v>
+      </c>
+      <c r="H688" t="s">
+        <v>19</v>
+      </c>
+      <c r="I688" t="s">
+        <v>194</v>
+      </c>
+      <c r="J688" t="s">
+        <v>27</v>
+      </c>
+      <c r="K688"/>
+    </row>
+    <row r="689" spans="1:11">
+      <c r="A689" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E689"/>
+      <c r="F689" t="s">
+        <v>448</v>
+      </c>
+      <c r="G689" t="s">
+        <v>18</v>
+      </c>
+      <c r="H689" t="s">
+        <v>19</v>
+      </c>
+      <c r="I689" t="s">
+        <v>194</v>
+      </c>
+      <c r="J689" t="s">
+        <v>21</v>
+      </c>
+      <c r="K689"/>
+    </row>
+    <row r="690" spans="1:11">
+      <c r="A690"/>
+      <c r="B690" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E690"/>
+      <c r="F690" t="s">
+        <v>17</v>
+      </c>
+      <c r="G690" t="s">
+        <v>18</v>
+      </c>
+      <c r="H690" t="s">
+        <v>19</v>
+      </c>
+      <c r="I690" t="s">
+        <v>26</v>
+      </c>
+      <c r="J690" t="s">
+        <v>69</v>
+      </c>
+      <c r="K690"/>
+    </row>
+    <row r="691" spans="1:11">
+      <c r="A691" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E691"/>
+      <c r="F691" t="s">
+        <v>17</v>
+      </c>
+      <c r="G691" t="s">
+        <v>18</v>
+      </c>
+      <c r="H691" t="s">
+        <v>19</v>
+      </c>
+      <c r="I691" t="s">
+        <v>26</v>
+      </c>
+      <c r="J691" t="s">
+        <v>276</v>
+      </c>
+      <c r="K691"/>
+    </row>
+    <row r="692" spans="1:11">
+      <c r="A692" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E692"/>
+      <c r="F692" t="s">
+        <v>17</v>
+      </c>
+      <c r="G692" t="s">
+        <v>18</v>
+      </c>
+      <c r="H692" t="s">
+        <v>19</v>
+      </c>
+      <c r="I692" t="s">
+        <v>26</v>
+      </c>
+      <c r="J692" t="s">
+        <v>27</v>
+      </c>
+      <c r="K692"/>
+    </row>
+    <row r="693" spans="1:11">
+      <c r="A693" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E693"/>
+      <c r="F693" t="s">
+        <v>17</v>
+      </c>
+      <c r="G693" t="s">
+        <v>18</v>
+      </c>
+      <c r="H693" t="s">
+        <v>19</v>
+      </c>
+      <c r="I693" t="s">
+        <v>26</v>
+      </c>
+      <c r="J693" t="s">
+        <v>21</v>
+      </c>
+      <c r="K693"/>
+    </row>
+    <row r="694" spans="1:11">
+      <c r="A694"/>
+      <c r="B694" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E694"/>
+      <c r="F694" t="s">
+        <v>17</v>
+      </c>
+      <c r="G694" t="s">
+        <v>18</v>
+      </c>
+      <c r="H694" t="s">
+        <v>19</v>
+      </c>
+      <c r="I694" t="s">
+        <v>26</v>
+      </c>
+      <c r="J694" t="s">
+        <v>21</v>
+      </c>
+      <c r="K694"/>
+    </row>
+    <row r="695" spans="1:11">
+      <c r="A695" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E695"/>
+      <c r="F695" t="s">
+        <v>17</v>
+      </c>
+      <c r="G695" t="s">
+        <v>18</v>
+      </c>
+      <c r="H695" t="s">
+        <v>19</v>
+      </c>
+      <c r="I695" t="s">
+        <v>26</v>
+      </c>
+      <c r="J695" t="s">
+        <v>21</v>
+      </c>
+      <c r="K695"/>
+    </row>
+    <row r="696" spans="1:11">
+      <c r="A696" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E696"/>
+      <c r="F696" t="s">
+        <v>17</v>
+      </c>
+      <c r="G696" t="s">
+        <v>18</v>
+      </c>
+      <c r="H696" t="s">
+        <v>19</v>
+      </c>
+      <c r="I696" t="s">
+        <v>26</v>
+      </c>
+      <c r="J696" t="s">
+        <v>21</v>
+      </c>
+      <c r="K696"/>
+    </row>
+    <row r="697" spans="1:11">
+      <c r="A697"/>
+      <c r="B697" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D697" t="s">
+        <v>21</v>
+      </c>
+      <c r="E697"/>
+      <c r="F697" t="s">
+        <v>448</v>
+      </c>
+      <c r="G697" t="s">
+        <v>18</v>
+      </c>
+      <c r="H697" t="s">
+        <v>449</v>
+      </c>
+      <c r="I697" t="s">
+        <v>26</v>
+      </c>
+      <c r="J697" t="s">
+        <v>21</v>
+      </c>
+      <c r="K697" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="698" spans="1:11">
+      <c r="A698"/>
+      <c r="B698" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E698"/>
+      <c r="F698" t="s">
+        <v>17</v>
+      </c>
+      <c r="G698" t="s">
+        <v>18</v>
+      </c>
+      <c r="H698" t="s">
+        <v>449</v>
+      </c>
+      <c r="I698" t="s">
+        <v>68</v>
+      </c>
+      <c r="J698"/>
+      <c r="K698"/>
+    </row>
+    <row r="699" spans="1:11">
+      <c r="A699"/>
+      <c r="B699" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D699"/>
+      <c r="E699"/>
+      <c r="F699" t="s">
+        <v>17</v>
+      </c>
+      <c r="G699" t="s">
+        <v>18</v>
+      </c>
+      <c r="H699" t="s">
+        <v>19</v>
+      </c>
+      <c r="I699" t="s">
+        <v>26</v>
+      </c>
+      <c r="J699" t="s">
+        <v>21</v>
+      </c>
+      <c r="K699"/>
+    </row>
+    <row r="700" spans="1:11">
+      <c r="A700" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D700" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E700"/>
+      <c r="F700" t="s">
+        <v>41</v>
+      </c>
+      <c r="G700" t="s">
+        <v>18</v>
+      </c>
+      <c r="H700" t="s">
+        <v>449</v>
+      </c>
+      <c r="I700" t="s">
+        <v>26</v>
+      </c>
+      <c r="J700" t="s">
+        <v>21</v>
+      </c>
+      <c r="K700"/>
+    </row>
+    <row r="701" spans="1:11">
+      <c r="A701"/>
+      <c r="B701" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E701"/>
+      <c r="F701" t="s">
+        <v>17</v>
+      </c>
+      <c r="G701" t="s">
+        <v>18</v>
+      </c>
+      <c r="H701" t="s">
+        <v>449</v>
+      </c>
+      <c r="I701" t="s">
+        <v>26</v>
+      </c>
+      <c r="J701" t="s">
+        <v>21</v>
+      </c>
+      <c r="K701"/>
+    </row>
+    <row r="702" spans="1:11">
+      <c r="A702" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E702"/>
+      <c r="F702" t="s">
+        <v>17</v>
+      </c>
+      <c r="G702" t="s">
+        <v>18</v>
+      </c>
+      <c r="H702" t="s">
+        <v>19</v>
+      </c>
+      <c r="I702" t="s">
+        <v>26</v>
+      </c>
+      <c r="J702" t="s">
+        <v>42</v>
+      </c>
+      <c r="K702"/>
+    </row>
+    <row r="703" spans="1:11">
+      <c r="A703"/>
+      <c r="B703" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E703"/>
+      <c r="F703" t="s">
+        <v>448</v>
+      </c>
+      <c r="G703" t="s">
+        <v>18</v>
+      </c>
+      <c r="H703" t="s">
+        <v>19</v>
+      </c>
+      <c r="I703" t="s">
+        <v>26</v>
+      </c>
+      <c r="J703" t="s">
+        <v>27</v>
+      </c>
+      <c r="K703"/>
+    </row>
+    <row r="704" spans="1:11">
+      <c r="A704" t="s">
+        <v>2393</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E704"/>
+      <c r="F704" t="s">
+        <v>233</v>
+      </c>
+      <c r="G704" t="s">
+        <v>18</v>
+      </c>
+      <c r="H704" t="s">
+        <v>19</v>
+      </c>
+      <c r="I704" t="s">
+        <v>26</v>
+      </c>
+      <c r="J704" t="s">
+        <v>21</v>
+      </c>
+      <c r="K704"/>
+    </row>
+    <row r="705" spans="1:11">
+      <c r="A705"/>
+      <c r="B705" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E705"/>
+      <c r="F705" t="s">
+        <v>448</v>
+      </c>
+      <c r="G705" t="s">
+        <v>18</v>
+      </c>
+      <c r="H705" t="s">
+        <v>19</v>
+      </c>
+      <c r="I705" t="s">
+        <v>26</v>
+      </c>
+      <c r="J705" t="s">
+        <v>21</v>
+      </c>
+      <c r="K705"/>
+    </row>
+    <row r="706" spans="1:11">
+      <c r="A706" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E706"/>
+      <c r="F706" t="s">
+        <v>17</v>
+      </c>
+      <c r="G706" t="s">
+        <v>18</v>
+      </c>
+      <c r="H706" t="s">
+        <v>19</v>
+      </c>
+      <c r="I706" t="s">
+        <v>26</v>
+      </c>
+      <c r="J706" t="s">
+        <v>27</v>
+      </c>
+      <c r="K706"/>
+    </row>
+    <row r="707" spans="1:11">
+      <c r="A707"/>
+      <c r="B707" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E707"/>
+      <c r="F707" t="s">
+        <v>17</v>
+      </c>
+      <c r="G707" t="s">
+        <v>18</v>
+      </c>
+      <c r="H707" t="s">
+        <v>19</v>
+      </c>
+      <c r="I707" t="s">
+        <v>26</v>
+      </c>
+      <c r="J707" t="s">
+        <v>21</v>
+      </c>
+      <c r="K707"/>
+    </row>
+    <row r="708" spans="1:11">
+      <c r="A708"/>
+      <c r="B708" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E708"/>
+      <c r="F708" t="s">
+        <v>448</v>
+      </c>
+      <c r="G708" t="s">
+        <v>18</v>
+      </c>
+      <c r="H708" t="s">
+        <v>19</v>
+      </c>
+      <c r="I708" t="s">
+        <v>194</v>
+      </c>
+      <c r="J708" t="s">
+        <v>27</v>
+      </c>
+      <c r="K708"/>
+    </row>
+    <row r="709" spans="1:11">
+      <c r="A709" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E709"/>
+      <c r="F709" t="s">
+        <v>17</v>
+      </c>
+      <c r="G709" t="s">
+        <v>18</v>
+      </c>
+      <c r="H709" t="s">
+        <v>19</v>
+      </c>
+      <c r="I709" t="s">
+        <v>26</v>
+      </c>
+      <c r="J709" t="s">
+        <v>27</v>
+      </c>
+      <c r="K709"/>
+    </row>
+    <row r="710" spans="1:11">
+      <c r="A710" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E710"/>
+      <c r="F710" t="s">
+        <v>17</v>
+      </c>
+      <c r="G710" t="s">
+        <v>18</v>
+      </c>
+      <c r="H710" t="s">
+        <v>19</v>
+      </c>
+      <c r="I710" t="s">
+        <v>26</v>
+      </c>
+      <c r="J710" t="s">
+        <v>419</v>
+      </c>
+      <c r="K710"/>
+    </row>
+    <row r="711" spans="1:11">
+      <c r="A711" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E711"/>
+      <c r="F711" t="s">
+        <v>17</v>
+      </c>
+      <c r="G711" t="s">
+        <v>18</v>
+      </c>
+      <c r="H711" t="s">
+        <v>19</v>
+      </c>
+      <c r="I711" t="s">
+        <v>26</v>
+      </c>
+      <c r="J711" t="s">
+        <v>27</v>
+      </c>
+      <c r="K711"/>
+    </row>
+    <row r="712" spans="1:11">
+      <c r="A712" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E712"/>
+      <c r="F712" t="s">
+        <v>17</v>
+      </c>
+      <c r="G712" t="s">
+        <v>18</v>
+      </c>
+      <c r="H712" t="s">
+        <v>19</v>
+      </c>
+      <c r="I712" t="s">
+        <v>26</v>
+      </c>
+      <c r="J712" t="s">
+        <v>21</v>
+      </c>
+      <c r="K712"/>
+    </row>
+    <row r="713" spans="1:11">
+      <c r="A713" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E713"/>
+      <c r="F713" t="s">
+        <v>17</v>
+      </c>
+      <c r="G713" t="s">
+        <v>18</v>
+      </c>
+      <c r="H713" t="s">
+        <v>19</v>
+      </c>
+      <c r="I713" t="s">
+        <v>26</v>
+      </c>
+      <c r="J713" t="s">
+        <v>21</v>
+      </c>
+      <c r="K713"/>
+    </row>
+    <row r="714" spans="1:11">
+      <c r="A714" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E714"/>
+      <c r="F714" t="s">
+        <v>448</v>
+      </c>
+      <c r="G714" t="s">
+        <v>18</v>
+      </c>
+      <c r="H714" t="s">
+        <v>19</v>
+      </c>
+      <c r="I714" t="s">
+        <v>26</v>
+      </c>
+      <c r="J714" t="s">
+        <v>27</v>
+      </c>
+      <c r="K714"/>
+    </row>
+    <row r="715" spans="1:11">
+      <c r="A715" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E715"/>
+      <c r="F715" t="s">
+        <v>17</v>
+      </c>
+      <c r="G715" t="s">
+        <v>18</v>
+      </c>
+      <c r="H715" t="s">
+        <v>19</v>
+      </c>
+      <c r="I715" t="s">
+        <v>26</v>
+      </c>
+      <c r="J715" t="s">
+        <v>32</v>
+      </c>
+      <c r="K715"/>
+    </row>
+    <row r="716" spans="1:11">
+      <c r="A716" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E716"/>
+      <c r="F716" t="s">
+        <v>17</v>
+      </c>
+      <c r="G716" t="s">
+        <v>18</v>
+      </c>
+      <c r="H716" t="s">
+        <v>19</v>
+      </c>
+      <c r="I716" t="s">
+        <v>26</v>
+      </c>
+      <c r="J716" t="s">
+        <v>21</v>
+      </c>
+      <c r="K716"/>
+    </row>
+    <row r="717" spans="1:11">
+      <c r="A717" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E717"/>
+      <c r="F717" t="s">
+        <v>17</v>
+      </c>
+      <c r="G717" t="s">
+        <v>18</v>
+      </c>
+      <c r="H717" t="s">
+        <v>19</v>
+      </c>
+      <c r="I717" t="s">
+        <v>26</v>
+      </c>
+      <c r="J717" t="s">
+        <v>21</v>
+      </c>
+      <c r="K717"/>
+    </row>
+    <row r="718" spans="1:11">
+      <c r="A718" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E718"/>
+      <c r="F718" t="s">
+        <v>17</v>
+      </c>
+      <c r="G718" t="s">
+        <v>18</v>
+      </c>
+      <c r="H718" t="s">
+        <v>19</v>
+      </c>
+      <c r="I718" t="s">
+        <v>26</v>
+      </c>
+      <c r="J718" t="s">
+        <v>21</v>
+      </c>
+      <c r="K718"/>
+    </row>
+    <row r="719" spans="1:11">
+      <c r="A719" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E719"/>
+      <c r="F719" t="s">
+        <v>17</v>
+      </c>
+      <c r="G719" t="s">
+        <v>18</v>
+      </c>
+      <c r="H719" t="s">
+        <v>19</v>
+      </c>
+      <c r="I719" t="s">
+        <v>26</v>
+      </c>
+      <c r="J719" t="s">
+        <v>21</v>
+      </c>
+      <c r="K719"/>
+    </row>
+    <row r="720" spans="1:11">
+      <c r="A720"/>
+      <c r="B720" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E720"/>
+      <c r="F720" t="s">
+        <v>448</v>
+      </c>
+      <c r="G720" t="s">
+        <v>18</v>
+      </c>
+      <c r="H720" t="s">
+        <v>449</v>
+      </c>
+      <c r="I720" t="s">
+        <v>26</v>
+      </c>
+      <c r="J720" t="s">
+        <v>32</v>
+      </c>
+      <c r="K720"/>
+    </row>
+    <row r="721" spans="1:11">
+      <c r="A721"/>
+      <c r="B721" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E721"/>
+      <c r="F721" t="s">
+        <v>17</v>
+      </c>
+      <c r="G721" t="s">
+        <v>18</v>
+      </c>
+      <c r="H721" t="s">
+        <v>19</v>
+      </c>
+      <c r="I721" t="s">
+        <v>26</v>
+      </c>
+      <c r="J721" t="s">
+        <v>276</v>
+      </c>
+      <c r="K721"/>
+    </row>
+    <row r="722" spans="1:11">
+      <c r="A722" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E722"/>
+      <c r="F722" t="s">
+        <v>17</v>
+      </c>
+      <c r="G722" t="s">
+        <v>18</v>
+      </c>
+      <c r="H722" t="s">
+        <v>19</v>
+      </c>
+      <c r="I722" t="s">
+        <v>26</v>
+      </c>
+      <c r="J722" t="s">
+        <v>27</v>
+      </c>
+      <c r="K722"/>
+    </row>
+    <row r="723" spans="1:11">
+      <c r="A723" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E723"/>
+      <c r="F723" t="s">
+        <v>17</v>
+      </c>
+      <c r="G723" t="s">
+        <v>18</v>
+      </c>
+      <c r="H723" t="s">
+        <v>19</v>
+      </c>
+      <c r="I723" t="s">
+        <v>26</v>
+      </c>
+      <c r="J723" t="s">
+        <v>86</v>
+      </c>
+      <c r="K723"/>
+    </row>
+    <row r="724" spans="1:11">
+      <c r="A724" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E724"/>
+      <c r="F724" t="s">
+        <v>448</v>
+      </c>
+      <c r="G724" t="s">
+        <v>18</v>
+      </c>
+      <c r="H724" t="s">
+        <v>19</v>
+      </c>
+      <c r="I724" t="s">
+        <v>26</v>
+      </c>
+      <c r="J724" t="s">
+        <v>21</v>
+      </c>
+      <c r="K724"/>
+    </row>
+    <row r="725" spans="1:11">
+      <c r="A725" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E725"/>
+      <c r="F725" t="s">
+        <v>17</v>
+      </c>
+      <c r="G725" t="s">
+        <v>18</v>
+      </c>
+      <c r="H725" t="s">
+        <v>19</v>
+      </c>
+      <c r="I725" t="s">
+        <v>26</v>
+      </c>
+      <c r="J725" t="s">
+        <v>104</v>
+      </c>
+      <c r="K725"/>
+    </row>
+    <row r="726" spans="1:11">
+      <c r="A726" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E726"/>
+      <c r="F726" t="s">
+        <v>448</v>
+      </c>
+      <c r="G726" t="s">
+        <v>18</v>
+      </c>
+      <c r="H726" t="s">
+        <v>449</v>
+      </c>
+      <c r="I726" t="s">
+        <v>26</v>
+      </c>
+      <c r="J726" t="s">
+        <v>276</v>
+      </c>
+      <c r="K726"/>
+    </row>
+    <row r="727" spans="1:11">
+      <c r="A727" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E727"/>
+      <c r="F727" t="s">
+        <v>17</v>
+      </c>
+      <c r="G727" t="s">
+        <v>18</v>
+      </c>
+      <c r="H727" t="s">
+        <v>19</v>
+      </c>
+      <c r="I727" t="s">
+        <v>26</v>
+      </c>
+      <c r="J727" t="s">
+        <v>27</v>
+      </c>
+      <c r="K727"/>
+    </row>
+    <row r="728" spans="1:11">
+      <c r="A728" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E728"/>
+      <c r="F728" t="s">
+        <v>17</v>
+      </c>
+      <c r="G728" t="s">
+        <v>18</v>
+      </c>
+      <c r="H728" t="s">
+        <v>19</v>
+      </c>
+      <c r="I728" t="s">
+        <v>26</v>
+      </c>
+      <c r="J728" t="s">
+        <v>27</v>
+      </c>
+      <c r="K728"/>
+    </row>
+    <row r="729" spans="1:11">
+      <c r="A729" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E729"/>
+      <c r="F729" t="s">
+        <v>17</v>
+      </c>
+      <c r="G729" t="s">
+        <v>18</v>
+      </c>
+      <c r="H729" t="s">
+        <v>19</v>
+      </c>
+      <c r="I729" t="s">
+        <v>26</v>
+      </c>
+      <c r="J729" t="s">
+        <v>42</v>
+      </c>
+      <c r="K729"/>
+    </row>
+    <row r="730" spans="1:11">
+      <c r="A730" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E730"/>
+      <c r="F730" t="s">
+        <v>17</v>
+      </c>
+      <c r="G730" t="s">
+        <v>18</v>
+      </c>
+      <c r="H730" t="s">
+        <v>19</v>
+      </c>
+      <c r="I730" t="s">
+        <v>26</v>
+      </c>
+      <c r="J730" t="s">
+        <v>27</v>
+      </c>
+      <c r="K730"/>
+    </row>
+    <row r="731" spans="1:11">
+      <c r="A731" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E731"/>
+      <c r="F731" t="s">
+        <v>17</v>
+      </c>
+      <c r="G731" t="s">
+        <v>18</v>
+      </c>
+      <c r="H731" t="s">
+        <v>19</v>
+      </c>
+      <c r="I731" t="s">
+        <v>26</v>
+      </c>
+      <c r="J731" t="s">
+        <v>32</v>
+      </c>
+      <c r="K731"/>
+    </row>
+    <row r="732" spans="1:11">
+      <c r="A732" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E732"/>
+      <c r="F732" t="s">
+        <v>17</v>
+      </c>
+      <c r="G732" t="s">
+        <v>18</v>
+      </c>
+      <c r="H732" t="s">
+        <v>19</v>
+      </c>
+      <c r="I732" t="s">
+        <v>26</v>
+      </c>
+      <c r="J732" t="s">
+        <v>21</v>
+      </c>
+      <c r="K732"/>
+    </row>
+    <row r="733" spans="1:11">
+      <c r="A733" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E733"/>
+      <c r="F733" t="s">
+        <v>17</v>
+      </c>
+      <c r="G733" t="s">
+        <v>18</v>
+      </c>
+      <c r="H733" t="s">
+        <v>19</v>
+      </c>
+      <c r="I733" t="s">
+        <v>26</v>
+      </c>
+      <c r="J733" t="s">
+        <v>27</v>
+      </c>
+      <c r="K733"/>
+    </row>
+    <row r="734" spans="1:11">
+      <c r="A734" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E734"/>
+      <c r="F734" t="s">
+        <v>17</v>
+      </c>
+      <c r="G734" t="s">
+        <v>18</v>
+      </c>
+      <c r="H734" t="s">
+        <v>19</v>
+      </c>
+      <c r="I734" t="s">
+        <v>26</v>
+      </c>
+      <c r="J734" t="s">
+        <v>27</v>
+      </c>
+      <c r="K734"/>
+    </row>
+    <row r="735" spans="1:11">
+      <c r="A735" t="s">
+        <v>2488</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E735"/>
+      <c r="F735" t="s">
+        <v>17</v>
+      </c>
+      <c r="G735" t="s">
+        <v>18</v>
+      </c>
+      <c r="H735" t="s">
+        <v>19</v>
+      </c>
+      <c r="I735" t="s">
+        <v>26</v>
+      </c>
+      <c r="J735" t="s">
+        <v>21</v>
+      </c>
+      <c r="K735"/>
+    </row>
+    <row r="736" spans="1:11">
+      <c r="A736" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E736"/>
+      <c r="F736" t="s">
+        <v>17</v>
+      </c>
+      <c r="G736" t="s">
+        <v>18</v>
+      </c>
+      <c r="H736" t="s">
+        <v>19</v>
+      </c>
+      <c r="I736" t="s">
+        <v>26</v>
+      </c>
+      <c r="J736" t="s">
+        <v>321</v>
+      </c>
+      <c r="K736"/>
+    </row>
+    <row r="737" spans="1:11">
+      <c r="A737" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E737"/>
+      <c r="F737" t="s">
+        <v>17</v>
+      </c>
+      <c r="G737" t="s">
+        <v>18</v>
+      </c>
+      <c r="H737" t="s">
+        <v>19</v>
+      </c>
+      <c r="I737" t="s">
+        <v>26</v>
+      </c>
+      <c r="J737" t="s">
+        <v>27</v>
+      </c>
+      <c r="K737"/>
+    </row>
+    <row r="738" spans="1:11">
+      <c r="A738" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E738"/>
+      <c r="F738" t="s">
+        <v>17</v>
+      </c>
+      <c r="G738" t="s">
+        <v>18</v>
+      </c>
+      <c r="H738" t="s">
+        <v>19</v>
+      </c>
+      <c r="I738" t="s">
+        <v>26</v>
+      </c>
+      <c r="J738" t="s">
+        <v>21</v>
+      </c>
+      <c r="K738"/>
+    </row>
+    <row r="739" spans="1:11">
+      <c r="A739" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E739"/>
+      <c r="F739" t="s">
+        <v>17</v>
+      </c>
+      <c r="G739" t="s">
+        <v>18</v>
+      </c>
+      <c r="H739" t="s">
+        <v>19</v>
+      </c>
+      <c r="I739" t="s">
+        <v>26</v>
+      </c>
+      <c r="J739" t="s">
+        <v>21</v>
+      </c>
+      <c r="K739"/>
+    </row>
+    <row r="740" spans="1:11">
+      <c r="A740" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E740"/>
+      <c r="F740" t="s">
+        <v>17</v>
+      </c>
+      <c r="G740" t="s">
+        <v>18</v>
+      </c>
+      <c r="H740" t="s">
+        <v>19</v>
+      </c>
+      <c r="I740" t="s">
+        <v>26</v>
+      </c>
+      <c r="J740" t="s">
+        <v>21</v>
+      </c>
+      <c r="K740"/>
+    </row>
+    <row r="741" spans="1:11">
+      <c r="A741" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E741"/>
+      <c r="F741" t="s">
+        <v>17</v>
+      </c>
+      <c r="G741" t="s">
+        <v>18</v>
+      </c>
+      <c r="H741" t="s">
+        <v>19</v>
+      </c>
+      <c r="I741" t="s">
+        <v>26</v>
+      </c>
+      <c r="J741" t="s">
+        <v>21</v>
+      </c>
+      <c r="K741"/>
+    </row>
+    <row r="742" spans="1:11">
+      <c r="A742" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E742"/>
+      <c r="F742" t="s">
+        <v>17</v>
+      </c>
+      <c r="G742" t="s">
+        <v>18</v>
+      </c>
+      <c r="H742" t="s">
+        <v>19</v>
+      </c>
+      <c r="I742" t="s">
+        <v>26</v>
+      </c>
+      <c r="J742" t="s">
+        <v>32</v>
+      </c>
+      <c r="K742"/>
+    </row>
+    <row r="743" spans="1:11">
+      <c r="A743" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E743"/>
+      <c r="F743" t="s">
+        <v>17</v>
+      </c>
+      <c r="G743" t="s">
+        <v>18</v>
+      </c>
+      <c r="H743" t="s">
+        <v>19</v>
+      </c>
+      <c r="I743" t="s">
+        <v>26</v>
+      </c>
+      <c r="J743" t="s">
+        <v>42</v>
+      </c>
+      <c r="K743"/>
+    </row>
+    <row r="744" spans="1:11">
+      <c r="A744" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E744"/>
+      <c r="F744" t="s">
+        <v>17</v>
+      </c>
+      <c r="G744" t="s">
+        <v>18</v>
+      </c>
+      <c r="H744" t="s">
+        <v>19</v>
+      </c>
+      <c r="I744" t="s">
+        <v>194</v>
+      </c>
+      <c r="J744" t="s">
+        <v>27</v>
+      </c>
+      <c r="K744"/>
+    </row>
+    <row r="745" spans="1:11">
+      <c r="A745"/>
+      <c r="B745" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E745"/>
+      <c r="F745" t="s">
+        <v>17</v>
+      </c>
+      <c r="G745" t="s">
+        <v>18</v>
+      </c>
+      <c r="H745" t="s">
+        <v>19</v>
+      </c>
+      <c r="I745" t="s">
+        <v>26</v>
+      </c>
+      <c r="J745" t="s">
+        <v>27</v>
+      </c>
+      <c r="K745"/>
+    </row>
+    <row r="746" spans="1:11">
+      <c r="A746" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E746"/>
+      <c r="F746" t="s">
+        <v>233</v>
+      </c>
+      <c r="G746" t="s">
+        <v>18</v>
+      </c>
+      <c r="H746" t="s">
+        <v>19</v>
+      </c>
+      <c r="I746" t="s">
+        <v>26</v>
+      </c>
+      <c r="J746" t="s">
+        <v>21</v>
+      </c>
+      <c r="K746"/>
+    </row>
+    <row r="747" spans="1:11">
+      <c r="A747" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E747"/>
+      <c r="F747" t="s">
+        <v>41</v>
+      </c>
+      <c r="G747" t="s">
+        <v>18</v>
+      </c>
+      <c r="H747" t="s">
+        <v>19</v>
+      </c>
+      <c r="I747" t="s">
+        <v>26</v>
+      </c>
+      <c r="J747" t="s">
+        <v>104</v>
+      </c>
+      <c r="K747"/>
+    </row>
+    <row r="748" spans="1:11">
+      <c r="A748"/>
+      <c r="B748" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E748"/>
+      <c r="F748" t="s">
+        <v>448</v>
+      </c>
+      <c r="G748" t="s">
+        <v>18</v>
+      </c>
+      <c r="H748" t="s">
+        <v>19</v>
+      </c>
+      <c r="I748" t="s">
+        <v>26</v>
+      </c>
+      <c r="J748" t="s">
+        <v>42</v>
+      </c>
+      <c r="K748"/>
+    </row>
+    <row r="749" spans="1:11">
+      <c r="A749"/>
+      <c r="B749" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D749"/>
+      <c r="E749"/>
+      <c r="F749" t="s">
+        <v>17</v>
+      </c>
+      <c r="G749" t="s">
+        <v>18</v>
+      </c>
+      <c r="H749" t="s">
+        <v>19</v>
+      </c>
+      <c r="I749" t="s">
+        <v>26</v>
+      </c>
+      <c r="J749"/>
+      <c r="K749"/>
+    </row>
+    <row r="750" spans="1:11">
+      <c r="A750" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E750"/>
+      <c r="F750" t="s">
+        <v>17</v>
+      </c>
+      <c r="G750" t="s">
+        <v>18</v>
+      </c>
+      <c r="H750" t="s">
+        <v>19</v>
+      </c>
+      <c r="I750" t="s">
+        <v>26</v>
+      </c>
+      <c r="J750" t="s">
+        <v>32</v>
+      </c>
+      <c r="K750"/>
+    </row>
+    <row r="751" spans="1:11">
+      <c r="A751" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E751"/>
+      <c r="F751" t="s">
+        <v>233</v>
+      </c>
+      <c r="G751" t="s">
+        <v>18</v>
+      </c>
+      <c r="H751" t="s">
+        <v>19</v>
+      </c>
+      <c r="I751" t="s">
+        <v>68</v>
+      </c>
+      <c r="J751" t="s">
+        <v>21</v>
+      </c>
+      <c r="K751"/>
+    </row>
+    <row r="752" spans="1:11">
+      <c r="A752" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E752"/>
+      <c r="F752" t="s">
+        <v>17</v>
+      </c>
+      <c r="G752" t="s">
+        <v>18</v>
+      </c>
+      <c r="H752" t="s">
+        <v>19</v>
+      </c>
+      <c r="I752" t="s">
+        <v>26</v>
+      </c>
+      <c r="J752" t="s">
+        <v>21</v>
+      </c>
+      <c r="K752"/>
+    </row>
+    <row r="753" spans="1:11">
+      <c r="A753" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E753"/>
+      <c r="F753" t="s">
+        <v>17</v>
+      </c>
+      <c r="G753" t="s">
+        <v>18</v>
+      </c>
+      <c r="H753" t="s">
+        <v>19</v>
+      </c>
+      <c r="I753" t="s">
+        <v>26</v>
+      </c>
+      <c r="J753" t="s">
+        <v>27</v>
+      </c>
+      <c r="K753"/>
+    </row>
+    <row r="754" spans="1:11">
+      <c r="A754" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E754"/>
+      <c r="F754" t="s">
+        <v>17</v>
+      </c>
+      <c r="G754" t="s">
+        <v>18</v>
+      </c>
+      <c r="H754" t="s">
+        <v>19</v>
+      </c>
+      <c r="I754" t="s">
+        <v>26</v>
+      </c>
+      <c r="J754" t="s">
+        <v>32</v>
+      </c>
+      <c r="K754"/>
+    </row>
+    <row r="755" spans="1:11">
+      <c r="A755" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E755"/>
+      <c r="F755" t="s">
+        <v>17</v>
+      </c>
+      <c r="G755" t="s">
+        <v>18</v>
+      </c>
+      <c r="H755" t="s">
+        <v>19</v>
+      </c>
+      <c r="I755" t="s">
+        <v>26</v>
+      </c>
+      <c r="J755" t="s">
+        <v>21</v>
+      </c>
+      <c r="K755"/>
+    </row>
+    <row r="756" spans="1:11">
+      <c r="A756" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E756"/>
+      <c r="F756" t="s">
+        <v>17</v>
+      </c>
+      <c r="G756" t="s">
+        <v>18</v>
+      </c>
+      <c r="H756" t="s">
+        <v>19</v>
+      </c>
+      <c r="I756" t="s">
+        <v>26</v>
+      </c>
+      <c r="J756" t="s">
+        <v>21</v>
+      </c>
+      <c r="K756"/>
+    </row>
+    <row r="757" spans="1:11">
+      <c r="A757" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E757"/>
+      <c r="F757" t="s">
+        <v>2559</v>
+      </c>
+      <c r="G757" t="s">
+        <v>18</v>
+      </c>
+      <c r="H757" t="s">
+        <v>19</v>
+      </c>
+      <c r="I757" t="s">
+        <v>26</v>
+      </c>
+      <c r="J757" t="s">
+        <v>42</v>
+      </c>
+      <c r="K757"/>
+    </row>
+    <row r="758" spans="1:11">
+      <c r="A758" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E758"/>
+      <c r="F758" t="s">
+        <v>17</v>
+      </c>
+      <c r="G758" t="s">
+        <v>18</v>
+      </c>
+      <c r="H758" t="s">
+        <v>19</v>
+      </c>
+      <c r="I758" t="s">
+        <v>26</v>
+      </c>
+      <c r="J758" t="s">
+        <v>42</v>
+      </c>
+      <c r="K758"/>
+    </row>
+    <row r="759" spans="1:11">
+      <c r="A759" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E759"/>
+      <c r="F759" t="s">
+        <v>17</v>
+      </c>
+      <c r="G759" t="s">
+        <v>18</v>
+      </c>
+      <c r="H759" t="s">
+        <v>19</v>
+      </c>
+      <c r="I759" t="s">
+        <v>26</v>
+      </c>
+      <c r="J759" t="s">
+        <v>21</v>
+      </c>
+      <c r="K759"/>
+    </row>
+    <row r="760" spans="1:11">
+      <c r="A760" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E760"/>
+      <c r="F760" t="s">
+        <v>17</v>
+      </c>
+      <c r="G760" t="s">
+        <v>18</v>
+      </c>
+      <c r="H760" t="s">
+        <v>19</v>
+      </c>
+      <c r="I760" t="s">
+        <v>26</v>
+      </c>
+      <c r="J760" t="s">
+        <v>104</v>
+      </c>
+      <c r="K760"/>
+    </row>
+    <row r="761" spans="1:11">
+      <c r="A761" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E761"/>
+      <c r="F761" t="s">
+        <v>448</v>
+      </c>
+      <c r="G761" t="s">
+        <v>18</v>
+      </c>
+      <c r="H761" t="s">
+        <v>19</v>
+      </c>
+      <c r="I761" t="s">
+        <v>26</v>
+      </c>
+      <c r="J761" t="s">
+        <v>27</v>
+      </c>
+      <c r="K761"/>
+    </row>
+    <row r="762" spans="1:11">
+      <c r="A762"/>
+      <c r="B762" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E762"/>
+      <c r="F762" t="s">
+        <v>17</v>
+      </c>
+      <c r="G762" t="s">
+        <v>18</v>
+      </c>
+      <c r="H762" t="s">
+        <v>19</v>
+      </c>
+      <c r="I762" t="s">
+        <v>26</v>
+      </c>
+      <c r="J762" t="s">
+        <v>27</v>
+      </c>
+      <c r="K762"/>
+    </row>
+    <row r="763" spans="1:11">
+      <c r="A763" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E763"/>
+      <c r="F763" t="s">
+        <v>17</v>
+      </c>
+      <c r="G763" t="s">
+        <v>18</v>
+      </c>
+      <c r="H763" t="s">
+        <v>19</v>
+      </c>
+      <c r="I763" t="s">
+        <v>26</v>
+      </c>
+      <c r="J763" t="s">
+        <v>104</v>
+      </c>
+      <c r="K763"/>
+    </row>
+    <row r="764" spans="1:11">
+      <c r="A764"/>
+      <c r="B764" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E764"/>
+      <c r="F764" t="s">
+        <v>17</v>
+      </c>
+      <c r="G764" t="s">
+        <v>18</v>
+      </c>
+      <c r="H764" t="s">
+        <v>19</v>
+      </c>
+      <c r="I764" t="s">
+        <v>26</v>
+      </c>
+      <c r="J764" t="s">
+        <v>32</v>
+      </c>
+      <c r="K764"/>
+    </row>
+    <row r="765" spans="1:11">
+      <c r="A765" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E765"/>
+      <c r="F765" t="s">
+        <v>17</v>
+      </c>
+      <c r="G765" t="s">
+        <v>18</v>
+      </c>
+      <c r="H765" t="s">
+        <v>19</v>
+      </c>
+      <c r="I765" t="s">
+        <v>26</v>
+      </c>
+      <c r="J765" t="s">
+        <v>21</v>
+      </c>
+      <c r="K765"/>
+    </row>
+    <row r="766" spans="1:11">
+      <c r="A766" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E766"/>
+      <c r="F766" t="s">
+        <v>448</v>
+      </c>
+      <c r="G766" t="s">
+        <v>18</v>
+      </c>
+      <c r="H766" t="s">
+        <v>19</v>
+      </c>
+      <c r="I766" t="s">
+        <v>26</v>
+      </c>
+      <c r="J766" t="s">
+        <v>86</v>
+      </c>
+      <c r="K766"/>
+    </row>
+    <row r="767" spans="1:11">
+      <c r="A767" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E767"/>
+      <c r="F767" t="s">
+        <v>17</v>
+      </c>
+      <c r="G767" t="s">
+        <v>18</v>
+      </c>
+      <c r="H767" t="s">
+        <v>19</v>
+      </c>
+      <c r="I767" t="s">
+        <v>26</v>
+      </c>
+      <c r="J767" t="s">
+        <v>104</v>
+      </c>
+      <c r="K767"/>
+    </row>
+    <row r="768" spans="1:11">
+      <c r="A768"/>
+      <c r="B768" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E768"/>
+      <c r="F768" t="s">
+        <v>448</v>
+      </c>
+      <c r="G768" t="s">
+        <v>18</v>
+      </c>
+      <c r="H768" t="s">
+        <v>19</v>
+      </c>
+      <c r="I768" t="s">
+        <v>26</v>
+      </c>
+      <c r="J768" t="s">
+        <v>27</v>
+      </c>
+      <c r="K768"/>
+    </row>
+    <row r="769" spans="1:11">
+      <c r="A769" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E769"/>
+      <c r="F769" t="s">
+        <v>448</v>
+      </c>
+      <c r="G769" t="s">
+        <v>18</v>
+      </c>
+      <c r="H769" t="s">
+        <v>19</v>
+      </c>
+      <c r="I769" t="s">
+        <v>26</v>
+      </c>
+      <c r="J769" t="s">
+        <v>27</v>
+      </c>
+      <c r="K769"/>
+    </row>
+    <row r="770" spans="1:11">
+      <c r="A770" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E770"/>
+      <c r="F770" t="s">
+        <v>17</v>
+      </c>
+      <c r="G770" t="s">
+        <v>18</v>
+      </c>
+      <c r="H770" t="s">
+        <v>19</v>
+      </c>
+      <c r="I770" t="s">
+        <v>26</v>
+      </c>
+      <c r="J770" t="s">
+        <v>27</v>
+      </c>
+      <c r="K770"/>
+    </row>
+    <row r="771" spans="1:11">
+      <c r="A771"/>
+      <c r="B771" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E771"/>
+      <c r="F771" t="s">
+        <v>17</v>
+      </c>
+      <c r="G771" t="s">
+        <v>18</v>
+      </c>
+      <c r="H771" t="s">
+        <v>19</v>
+      </c>
+      <c r="I771" t="s">
+        <v>26</v>
+      </c>
+      <c r="J771" t="s">
+        <v>21</v>
+      </c>
+      <c r="K771"/>
+    </row>
+    <row r="772" spans="1:11">
+      <c r="A772" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E772"/>
+      <c r="F772" t="s">
+        <v>17</v>
+      </c>
+      <c r="G772" t="s">
+        <v>18</v>
+      </c>
+      <c r="H772" t="s">
+        <v>19</v>
+      </c>
+      <c r="I772" t="s">
+        <v>26</v>
+      </c>
+      <c r="J772" t="s">
+        <v>27</v>
+      </c>
+      <c r="K772"/>
+    </row>
+    <row r="773" spans="1:11">
+      <c r="A773" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E773"/>
+      <c r="F773" t="s">
+        <v>448</v>
+      </c>
+      <c r="G773" t="s">
+        <v>18</v>
+      </c>
+      <c r="H773" t="s">
+        <v>19</v>
+      </c>
+      <c r="I773" t="s">
+        <v>26</v>
+      </c>
+      <c r="J773"/>
+      <c r="K773"/>
+    </row>
+    <row r="774" spans="1:11">
+      <c r="A774" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C774"/>
+      <c r="D774" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E774"/>
+      <c r="F774" t="s">
+        <v>17</v>
+      </c>
+      <c r="G774" t="s">
+        <v>18</v>
+      </c>
+      <c r="H774" t="s">
+        <v>19</v>
+      </c>
+      <c r="I774" t="s">
+        <v>26</v>
+      </c>
+      <c r="J774" t="s">
+        <v>27</v>
+      </c>
+      <c r="K774"/>
+    </row>
+    <row r="775" spans="1:11">
+      <c r="A775" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D775" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E775"/>
+      <c r="F775" t="s">
+        <v>448</v>
+      </c>
+      <c r="G775" t="s">
+        <v>18</v>
+      </c>
+      <c r="H775" t="s">
+        <v>19</v>
+      </c>
+      <c r="I775" t="s">
+        <v>26</v>
+      </c>
+      <c r="J775" t="s">
+        <v>21</v>
+      </c>
+      <c r="K775"/>
+    </row>
+    <row r="776" spans="1:11">
+      <c r="A776" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D776" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E776"/>
+      <c r="F776" t="s">
+        <v>17</v>
+      </c>
+      <c r="G776" t="s">
+        <v>18</v>
+      </c>
+      <c r="H776" t="s">
+        <v>19</v>
+      </c>
+      <c r="I776" t="s">
+        <v>26</v>
+      </c>
+      <c r="J776" t="s">
+        <v>21</v>
+      </c>
+      <c r="K776"/>
+    </row>
+    <row r="777" spans="1:11">
+      <c r="A777"/>
+      <c r="B777" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E777"/>
+      <c r="F777" t="s">
+        <v>17</v>
+      </c>
+      <c r="G777" t="s">
+        <v>18</v>
+      </c>
+      <c r="H777" t="s">
+        <v>19</v>
+      </c>
+      <c r="I777" t="s">
+        <v>26</v>
+      </c>
+      <c r="J777" t="s">
+        <v>27</v>
+      </c>
+      <c r="K777"/>
+    </row>
+    <row r="778" spans="1:11">
+      <c r="A778" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E778"/>
+      <c r="F778" t="s">
+        <v>17</v>
+      </c>
+      <c r="G778" t="s">
+        <v>18</v>
+      </c>
+      <c r="H778" t="s">
+        <v>19</v>
+      </c>
+      <c r="I778" t="s">
+        <v>26</v>
+      </c>
+      <c r="J778" t="s">
+        <v>21</v>
+      </c>
+      <c r="K778"/>
+    </row>
+    <row r="779" spans="1:11">
+      <c r="A779" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D779" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E779"/>
+      <c r="F779" t="s">
+        <v>17</v>
+      </c>
+      <c r="G779" t="s">
+        <v>18</v>
+      </c>
+      <c r="H779" t="s">
+        <v>19</v>
+      </c>
+      <c r="I779" t="s">
+        <v>26</v>
+      </c>
+      <c r="J779" t="s">
+        <v>276</v>
+      </c>
+      <c r="K779"/>
+    </row>
+    <row r="780" spans="1:11">
+      <c r="A780" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D780" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E780"/>
+      <c r="F780" t="s">
+        <v>17</v>
+      </c>
+      <c r="G780" t="s">
+        <v>18</v>
+      </c>
+      <c r="H780" t="s">
+        <v>19</v>
+      </c>
+      <c r="I780" t="s">
+        <v>26</v>
+      </c>
+      <c r="J780" t="s">
+        <v>32</v>
+      </c>
+      <c r="K780"/>
+    </row>
+    <row r="781" spans="1:11">
+      <c r="A781" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E781"/>
+      <c r="F781" t="s">
+        <v>17</v>
+      </c>
+      <c r="G781" t="s">
+        <v>18</v>
+      </c>
+      <c r="H781" t="s">
+        <v>19</v>
+      </c>
+      <c r="I781" t="s">
+        <v>26</v>
+      </c>
+      <c r="J781" t="s">
+        <v>27</v>
+      </c>
+      <c r="K781"/>
+    </row>
+    <row r="782" spans="1:11">
+      <c r="A782" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D782" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E782"/>
+      <c r="F782" t="s">
+        <v>17</v>
+      </c>
+      <c r="G782" t="s">
+        <v>18</v>
+      </c>
+      <c r="H782" t="s">
+        <v>19</v>
+      </c>
+      <c r="I782" t="s">
+        <v>26</v>
+      </c>
+      <c r="J782" t="s">
+        <v>27</v>
+      </c>
+      <c r="K782"/>
+    </row>
+    <row r="783" spans="1:11">
+      <c r="A783"/>
+      <c r="B783" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E783"/>
+      <c r="F783" t="s">
+        <v>17</v>
+      </c>
+      <c r="G783" t="s">
+        <v>18</v>
+      </c>
+      <c r="H783" t="s">
+        <v>19</v>
+      </c>
+      <c r="I783" t="s">
+        <v>26</v>
+      </c>
+      <c r="J783" t="s">
+        <v>27</v>
+      </c>
+      <c r="K783"/>
+    </row>
+    <row r="784" spans="1:11">
+      <c r="A784" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2650</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E784"/>
+      <c r="F784" t="s">
+        <v>17</v>
+      </c>
+      <c r="G784" t="s">
+        <v>18</v>
+      </c>
+      <c r="H784" t="s">
+        <v>19</v>
+      </c>
+      <c r="I784" t="s">
+        <v>26</v>
+      </c>
+      <c r="J784"/>
+      <c r="K784"/>
+    </row>
+    <row r="785" spans="1:11">
+      <c r="A785"/>
+      <c r="B785" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E785"/>
+      <c r="F785" t="s">
+        <v>17</v>
+      </c>
+      <c r="G785" t="s">
+        <v>18</v>
+      </c>
+      <c r="H785" t="s">
+        <v>19</v>
+      </c>
+      <c r="I785" t="s">
+        <v>26</v>
+      </c>
+      <c r="J785" t="s">
+        <v>21</v>
+      </c>
+      <c r="K785"/>
+    </row>
+    <row r="786" spans="1:11">
+      <c r="A786" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D786" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E786"/>
+      <c r="F786" t="s">
+        <v>17</v>
+      </c>
+      <c r="G786" t="s">
+        <v>18</v>
+      </c>
+      <c r="H786" t="s">
+        <v>19</v>
+      </c>
+      <c r="I786" t="s">
+        <v>26</v>
+      </c>
+      <c r="J786" t="s">
+        <v>32</v>
+      </c>
+      <c r="K786"/>
+    </row>
+    <row r="787" spans="1:11">
+      <c r="A787" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2661</v>
+      </c>
+      <c r="E787"/>
+      <c r="F787" t="s">
+        <v>41</v>
+      </c>
+      <c r="G787" t="s">
+        <v>18</v>
+      </c>
+      <c r="H787" t="s">
+        <v>19</v>
+      </c>
+      <c r="I787" t="s">
+        <v>26</v>
+      </c>
+      <c r="J787" t="s">
+        <v>104</v>
+      </c>
+      <c r="K787"/>
+    </row>
+    <row r="788" spans="1:11">
+      <c r="A788" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C788"/>
+      <c r="D788" t="s">
+        <v>2664</v>
+      </c>
+      <c r="E788"/>
+      <c r="F788" t="s">
+        <v>17</v>
+      </c>
+      <c r="G788" t="s">
+        <v>18</v>
+      </c>
+      <c r="H788" t="s">
+        <v>19</v>
+      </c>
+      <c r="I788" t="s">
+        <v>68</v>
+      </c>
+      <c r="J788" t="s">
+        <v>27</v>
+      </c>
+      <c r="K788"/>
+    </row>
+    <row r="789" spans="1:11">
+      <c r="A789" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C789"/>
+      <c r="D789" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E789"/>
+      <c r="F789" t="s">
+        <v>41</v>
+      </c>
+      <c r="G789" t="s">
+        <v>18</v>
+      </c>
+      <c r="H789" t="s">
+        <v>19</v>
+      </c>
+      <c r="I789" t="s">
+        <v>26</v>
+      </c>
+      <c r="J789" t="s">
+        <v>21</v>
+      </c>
+      <c r="K789"/>
+    </row>
+    <row r="790" spans="1:11">
+      <c r="A790" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C790"/>
+      <c r="D790" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E790"/>
+      <c r="F790" t="s">
+        <v>17</v>
+      </c>
+      <c r="G790" t="s">
+        <v>18</v>
+      </c>
+      <c r="H790" t="s">
+        <v>19</v>
+      </c>
+      <c r="I790" t="s">
+        <v>26</v>
+      </c>
+      <c r="J790" t="s">
+        <v>27</v>
+      </c>
+      <c r="K790"/>
+    </row>
+    <row r="791" spans="1:11">
+      <c r="A791" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2673</v>
+      </c>
+      <c r="E791"/>
+      <c r="F791" t="s">
+        <v>17</v>
+      </c>
+      <c r="G791" t="s">
+        <v>18</v>
+      </c>
+      <c r="H791" t="s">
+        <v>19</v>
+      </c>
+      <c r="I791" t="s">
+        <v>26</v>
+      </c>
+      <c r="J791" t="s">
+        <v>27</v>
+      </c>
+      <c r="K791"/>
+    </row>
+    <row r="792" spans="1:11">
+      <c r="A792" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C792"/>
+      <c r="D792" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E792"/>
+      <c r="F792" t="s">
+        <v>17</v>
+      </c>
+      <c r="G792" t="s">
+        <v>18</v>
+      </c>
+      <c r="H792" t="s">
+        <v>19</v>
+      </c>
+      <c r="I792" t="s">
+        <v>26</v>
+      </c>
+      <c r="J792" t="s">
+        <v>27</v>
+      </c>
+      <c r="K792"/>
+    </row>
+    <row r="793" spans="1:11">
+      <c r="A793"/>
+      <c r="B793" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D793"/>
+      <c r="E793"/>
+      <c r="F793" t="s">
+        <v>17</v>
+      </c>
+      <c r="G793" t="s">
+        <v>18</v>
+      </c>
+      <c r="H793" t="s">
+        <v>19</v>
+      </c>
+      <c r="I793" t="s">
+        <v>26</v>
+      </c>
+      <c r="J793"/>
+      <c r="K793"/>
+    </row>
+    <row r="794" spans="1:11">
+      <c r="A794" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2678</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2679</v>
+      </c>
+      <c r="E794"/>
+      <c r="F794" t="s">
+        <v>17</v>
+      </c>
+      <c r="G794" t="s">
+        <v>18</v>
+      </c>
+      <c r="H794" t="s">
+        <v>19</v>
+      </c>
+      <c r="I794" t="s">
+        <v>26</v>
+      </c>
+      <c r="J794" t="s">
+        <v>32</v>
+      </c>
+      <c r="K794"/>
+    </row>
+    <row r="795" spans="1:11">
+      <c r="A795" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E795"/>
+      <c r="F795" t="s">
+        <v>17</v>
+      </c>
+      <c r="G795" t="s">
+        <v>18</v>
+      </c>
+      <c r="H795" t="s">
+        <v>19</v>
+      </c>
+      <c r="I795" t="s">
+        <v>26</v>
+      </c>
+      <c r="J795" t="s">
+        <v>27</v>
+      </c>
+      <c r="K795"/>
+    </row>
+    <row r="796" spans="1:11">
+      <c r="A796" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E796"/>
+      <c r="F796" t="s">
+        <v>17</v>
+      </c>
+      <c r="G796" t="s">
+        <v>18</v>
+      </c>
+      <c r="H796" t="s">
+        <v>19</v>
+      </c>
+      <c r="I796" t="s">
+        <v>26</v>
+      </c>
+      <c r="J796" t="s">
+        <v>21</v>
+      </c>
+      <c r="K796"/>
+    </row>
+    <row r="797" spans="1:11">
+      <c r="A797" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D797"/>
+      <c r="E797"/>
+      <c r="F797" t="s">
+        <v>17</v>
+      </c>
+      <c r="G797" t="s">
+        <v>18</v>
+      </c>
+      <c r="H797" t="s">
+        <v>19</v>
+      </c>
+      <c r="I797" t="s">
+        <v>26</v>
+      </c>
+      <c r="J797"/>
+      <c r="K797"/>
+    </row>
+    <row r="798" spans="1:11">
+      <c r="A798" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2691</v>
+      </c>
+      <c r="E798"/>
+      <c r="F798" t="s">
+        <v>448</v>
+      </c>
+      <c r="G798" t="s">
+        <v>18</v>
+      </c>
+      <c r="H798" t="s">
+        <v>19</v>
+      </c>
+      <c r="I798" t="s">
+        <v>68</v>
+      </c>
+      <c r="J798" t="s">
+        <v>27</v>
+      </c>
+      <c r="K798"/>
+    </row>
+    <row r="799" spans="1:11">
+      <c r="A799" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E799"/>
+      <c r="F799" t="s">
+        <v>17</v>
+      </c>
+      <c r="G799" t="s">
+        <v>18</v>
+      </c>
+      <c r="H799" t="s">
+        <v>19</v>
+      </c>
+      <c r="I799" t="s">
+        <v>26</v>
+      </c>
+      <c r="J799" t="s">
+        <v>21</v>
+      </c>
+      <c r="K799"/>
+    </row>
+    <row r="800" spans="1:11">
+      <c r="A800" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C800"/>
+      <c r="D800" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E800"/>
+      <c r="F800" t="s">
+        <v>17</v>
+      </c>
+      <c r="G800" t="s">
+        <v>18</v>
+      </c>
+      <c r="H800" t="s">
+        <v>19</v>
+      </c>
+      <c r="I800" t="s">
+        <v>68</v>
+      </c>
+      <c r="J800"/>
+      <c r="K800"/>
+    </row>
+    <row r="801" spans="1:11">
+      <c r="A801"/>
+      <c r="B801" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C801"/>
+      <c r="D801"/>
+      <c r="E801"/>
+      <c r="F801" t="s">
+        <v>448</v>
+      </c>
+      <c r="G801" t="s">
+        <v>18</v>
+      </c>
+      <c r="H801" t="s">
+        <v>19</v>
+      </c>
+      <c r="I801" t="s">
+        <v>26</v>
+      </c>
+      <c r="J801"/>
+      <c r="K801"/>
+    </row>
+    <row r="802" spans="1:11">
+      <c r="A802"/>
+      <c r="B802" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C802"/>
+      <c r="D802"/>
+      <c r="E802"/>
+      <c r="F802" t="s">
+        <v>41</v>
+      </c>
+      <c r="G802" t="s">
+        <v>18</v>
+      </c>
+      <c r="H802" t="s">
+        <v>19</v>
+      </c>
+      <c r="I802" t="s">
+        <v>26</v>
+      </c>
+      <c r="J802"/>
+      <c r="K802"/>
+    </row>
+    <row r="803" spans="1:11">
+      <c r="A803" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C803"/>
+      <c r="D803" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E803"/>
+      <c r="F803" t="s">
+        <v>17</v>
+      </c>
+      <c r="G803" t="s">
+        <v>18</v>
+      </c>
+      <c r="H803" t="s">
+        <v>19</v>
+      </c>
+      <c r="I803" t="s">
+        <v>26</v>
+      </c>
+      <c r="J803" t="s">
+        <v>276</v>
+      </c>
+      <c r="K803"/>
+    </row>
+    <row r="804" spans="1:11">
+      <c r="A804" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C804"/>
+      <c r="D804" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E804"/>
+      <c r="F804" t="s">
+        <v>17</v>
+      </c>
+      <c r="G804" t="s">
+        <v>18</v>
+      </c>
+      <c r="H804" t="s">
+        <v>19</v>
+      </c>
+      <c r="I804" t="s">
+        <v>26</v>
+      </c>
+      <c r="J804" t="s">
+        <v>21</v>
+      </c>
+      <c r="K804"/>
+    </row>
+    <row r="805" spans="1:11">
+      <c r="A805" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C805"/>
+      <c r="D805" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E805"/>
+      <c r="F805" t="s">
+        <v>17</v>
+      </c>
+      <c r="G805" t="s">
+        <v>18</v>
+      </c>
+      <c r="H805" t="s">
+        <v>19</v>
+      </c>
+      <c r="I805" t="s">
+        <v>26</v>
+      </c>
+      <c r="J805" t="s">
+        <v>42</v>
+      </c>
+      <c r="K805"/>
+    </row>
+    <row r="806" spans="1:11">
+      <c r="A806" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E806"/>
+      <c r="F806" t="s">
+        <v>448</v>
+      </c>
+      <c r="G806" t="s">
+        <v>18</v>
+      </c>
+      <c r="H806" t="s">
+        <v>19</v>
+      </c>
+      <c r="I806" t="s">
+        <v>26</v>
+      </c>
+      <c r="J806" t="s">
+        <v>27</v>
+      </c>
+      <c r="K806"/>
+    </row>
+    <row r="807" spans="1:11">
+      <c r="A807" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C807"/>
+      <c r="D807" t="s">
+        <v>800</v>
+      </c>
+      <c r="E807"/>
+      <c r="F807" t="s">
+        <v>17</v>
+      </c>
+      <c r="G807" t="s">
+        <v>18</v>
+      </c>
+      <c r="H807" t="s">
+        <v>19</v>
+      </c>
+      <c r="I807" t="s">
+        <v>26</v>
+      </c>
+      <c r="J807"/>
+      <c r="K807"/>
+    </row>
+    <row r="808" spans="1:11">
+      <c r="A808" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C808"/>
+      <c r="D808" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E808"/>
+      <c r="F808" t="s">
+        <v>17</v>
+      </c>
+      <c r="G808" t="s">
+        <v>18</v>
+      </c>
+      <c r="H808" t="s">
+        <v>19</v>
+      </c>
+      <c r="I808" t="s">
+        <v>26</v>
+      </c>
+      <c r="J808" t="s">
+        <v>21</v>
+      </c>
+      <c r="K808"/>
+    </row>
+    <row r="809" spans="1:11">
+      <c r="A809" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C809"/>
+      <c r="D809" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E809"/>
+      <c r="F809" t="s">
+        <v>17</v>
+      </c>
+      <c r="G809" t="s">
+        <v>18</v>
+      </c>
+      <c r="H809" t="s">
+        <v>19</v>
+      </c>
+      <c r="I809" t="s">
+        <v>26</v>
+      </c>
+      <c r="J809" t="s">
+        <v>104</v>
+      </c>
+      <c r="K809"/>
+    </row>
+    <row r="810" spans="1:11">
+      <c r="A810" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C810"/>
+      <c r="D810" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E810"/>
+      <c r="F810" t="s">
+        <v>17</v>
+      </c>
+      <c r="G810" t="s">
+        <v>18</v>
+      </c>
+      <c r="H810" t="s">
+        <v>19</v>
+      </c>
+      <c r="I810" t="s">
+        <v>26</v>
+      </c>
+      <c r="J810" t="s">
+        <v>104</v>
+      </c>
+      <c r="K810"/>
+    </row>
+    <row r="811" spans="1:11">
+      <c r="A811" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E811"/>
+      <c r="F811" t="s">
+        <v>448</v>
+      </c>
+      <c r="G811" t="s">
+        <v>18</v>
+      </c>
+      <c r="H811" t="s">
+        <v>19</v>
+      </c>
+      <c r="I811" t="s">
+        <v>26</v>
+      </c>
+      <c r="J811" t="s">
+        <v>27</v>
+      </c>
+      <c r="K811"/>
+    </row>
+    <row r="812" spans="1:11">
+      <c r="A812" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C812"/>
+      <c r="D812" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E812"/>
+      <c r="F812" t="s">
+        <v>17</v>
+      </c>
+      <c r="G812" t="s">
+        <v>18</v>
+      </c>
+      <c r="H812" t="s">
+        <v>19</v>
+      </c>
+      <c r="I812" t="s">
+        <v>26</v>
+      </c>
+      <c r="J812" t="s">
+        <v>32</v>
+      </c>
+      <c r="K812"/>
+    </row>
+    <row r="813" spans="1:11">
+      <c r="A813" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2733</v>
+      </c>
+      <c r="C813"/>
+      <c r="D813" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E813"/>
+      <c r="F813" t="s">
+        <v>17</v>
+      </c>
+      <c r="G813" t="s">
+        <v>18</v>
+      </c>
+      <c r="H813" t="s">
+        <v>19</v>
+      </c>
+      <c r="I813" t="s">
+        <v>26</v>
+      </c>
+      <c r="J813"/>
+      <c r="K813"/>
+    </row>
+    <row r="814" spans="1:11">
+      <c r="A814" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C814"/>
+      <c r="D814" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E814"/>
+      <c r="F814" t="s">
+        <v>17</v>
+      </c>
+      <c r="G814" t="s">
+        <v>18</v>
+      </c>
+      <c r="H814" t="s">
+        <v>19</v>
+      </c>
+      <c r="I814" t="s">
+        <v>26</v>
+      </c>
+      <c r="J814"/>
+      <c r="K814"/>
+    </row>
+    <row r="815" spans="1:11">
+      <c r="A815" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2739</v>
+      </c>
+      <c r="C815"/>
+      <c r="D815" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E815"/>
+      <c r="F815" t="s">
+        <v>17</v>
+      </c>
+      <c r="G815" t="s">
+        <v>18</v>
+      </c>
+      <c r="H815" t="s">
+        <v>19</v>
+      </c>
+      <c r="I815" t="s">
+        <v>26</v>
+      </c>
+      <c r="J815" t="s">
+        <v>27</v>
+      </c>
+      <c r="K815"/>
+    </row>
+    <row r="816" spans="1:11">
+      <c r="A816" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C816"/>
+      <c r="D816" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E816"/>
+      <c r="F816" t="s">
+        <v>17</v>
+      </c>
+      <c r="G816" t="s">
+        <v>18</v>
+      </c>
+      <c r="H816" t="s">
+        <v>19</v>
+      </c>
+      <c r="I816" t="s">
+        <v>26</v>
+      </c>
+      <c r="J816" t="s">
+        <v>32</v>
+      </c>
+      <c r="K816"/>
+    </row>
+    <row r="817" spans="1:11">
+      <c r="A817"/>
+      <c r="B817" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C817"/>
+      <c r="D817" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E817"/>
+      <c r="F817" t="s">
+        <v>17</v>
+      </c>
+      <c r="G817" t="s">
+        <v>18</v>
+      </c>
+      <c r="H817" t="s">
+        <v>19</v>
+      </c>
+      <c r="I817" t="s">
+        <v>26</v>
+      </c>
+      <c r="J817" t="s">
+        <v>104</v>
+      </c>
+      <c r="K817"/>
+    </row>
+    <row r="818" spans="1:11">
+      <c r="A818" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C818"/>
+      <c r="D818" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E818"/>
+      <c r="F818" t="s">
+        <v>17</v>
+      </c>
+      <c r="G818" t="s">
+        <v>18</v>
+      </c>
+      <c r="H818" t="s">
+        <v>19</v>
+      </c>
+      <c r="I818" t="s">
+        <v>26</v>
+      </c>
+      <c r="J818" t="s">
+        <v>21</v>
+      </c>
+      <c r="K818"/>
+    </row>
+    <row r="819" spans="1:11">
+      <c r="A819" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C819"/>
+      <c r="D819" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E819"/>
+      <c r="F819" t="s">
+        <v>17</v>
+      </c>
+      <c r="G819" t="s">
+        <v>18</v>
+      </c>
+      <c r="H819" t="s">
+        <v>19</v>
+      </c>
+      <c r="I819" t="s">
+        <v>68</v>
+      </c>
+      <c r="J819"/>
+      <c r="K819"/>
+    </row>
+    <row r="820" spans="1:11">
+      <c r="A820" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E820"/>
+      <c r="F820" t="s">
+        <v>17</v>
+      </c>
+      <c r="G820" t="s">
+        <v>18</v>
+      </c>
+      <c r="H820" t="s">
+        <v>19</v>
+      </c>
+      <c r="I820" t="s">
+        <v>26</v>
+      </c>
+      <c r="J820" t="s">
+        <v>27</v>
+      </c>
+      <c r="K820"/>
+    </row>
+    <row r="821" spans="1:11">
+      <c r="A821" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E821"/>
+      <c r="F821" t="s">
+        <v>17</v>
+      </c>
+      <c r="G821" t="s">
+        <v>18</v>
+      </c>
+      <c r="H821" t="s">
+        <v>19</v>
+      </c>
+      <c r="I821" t="s">
+        <v>26</v>
+      </c>
+      <c r="J821" t="s">
+        <v>27</v>
+      </c>
+      <c r="K821"/>
+    </row>
+    <row r="822" spans="1:11">
+      <c r="A822" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E822"/>
+      <c r="F822" t="s">
+        <v>17</v>
+      </c>
+      <c r="G822" t="s">
+        <v>18</v>
+      </c>
+      <c r="H822" t="s">
+        <v>19</v>
+      </c>
+      <c r="I822" t="s">
+        <v>26</v>
+      </c>
+      <c r="J822" t="s">
+        <v>21</v>
+      </c>
+      <c r="K822"/>
+    </row>
+    <row r="823" spans="1:11">
+      <c r="A823" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2763</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E823"/>
+      <c r="F823" t="s">
+        <v>17</v>
+      </c>
+      <c r="G823" t="s">
+        <v>18</v>
+      </c>
+      <c r="H823" t="s">
+        <v>19</v>
+      </c>
+      <c r="I823" t="s">
+        <v>26</v>
+      </c>
+      <c r="J823" t="s">
+        <v>21</v>
+      </c>
+      <c r="K823"/>
+    </row>
+    <row r="824" spans="1:11">
+      <c r="A824" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D824"/>
+      <c r="E824"/>
+      <c r="F824" t="s">
+        <v>17</v>
+      </c>
+      <c r="G824" t="s">
+        <v>18</v>
+      </c>
+      <c r="H824" t="s">
+        <v>19</v>
+      </c>
+      <c r="I824" t="s">
+        <v>26</v>
+      </c>
+      <c r="J824" t="s">
+        <v>136</v>
+      </c>
+      <c r="K824"/>
+    </row>
+    <row r="825" spans="1:11">
+      <c r="A825"/>
+      <c r="B825" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D825"/>
+      <c r="E825"/>
+      <c r="F825" t="s">
+        <v>17</v>
+      </c>
+      <c r="G825" t="s">
+        <v>18</v>
+      </c>
+      <c r="H825" t="s">
+        <v>19</v>
+      </c>
+      <c r="I825" t="s">
+        <v>26</v>
+      </c>
+      <c r="J825"/>
+      <c r="K825"/>
+    </row>
+    <row r="826" spans="1:11">
+      <c r="A826" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E826"/>
+      <c r="F826" t="s">
+        <v>17</v>
+      </c>
+      <c r="G826" t="s">
+        <v>18</v>
+      </c>
+      <c r="H826" t="s">
+        <v>31</v>
+      </c>
+      <c r="I826" t="s">
+        <v>26</v>
+      </c>
+      <c r="J826"/>
+      <c r="K826"/>
+    </row>
+    <row r="827" spans="1:11">
+      <c r="A827" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C827"/>
+      <c r="D827" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E827"/>
+      <c r="F827" t="s">
+        <v>17</v>
+      </c>
+      <c r="G827" t="s">
+        <v>18</v>
+      </c>
+      <c r="H827" t="s">
+        <v>19</v>
+      </c>
+      <c r="I827" t="s">
+        <v>26</v>
+      </c>
+      <c r="J827" t="s">
+        <v>21</v>
+      </c>
+      <c r="K827"/>
+    </row>
+    <row r="828" spans="1:11">
+      <c r="A828"/>
+      <c r="B828" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2776</v>
+      </c>
+      <c r="D828"/>
+      <c r="E828"/>
+      <c r="F828" t="s">
+        <v>17</v>
+      </c>
+      <c r="G828" t="s">
+        <v>18</v>
+      </c>
+      <c r="H828" t="s">
+        <v>19</v>
+      </c>
+      <c r="I828" t="s">
+        <v>26</v>
+      </c>
+      <c r="J828" t="s">
+        <v>21</v>
+      </c>
+      <c r="K828"/>
+    </row>
+    <row r="829" spans="1:11">
+      <c r="A829"/>
+      <c r="B829" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D829"/>
+      <c r="E829"/>
+      <c r="F829" t="s">
+        <v>17</v>
+      </c>
+      <c r="G829" t="s">
+        <v>18</v>
+      </c>
+      <c r="H829" t="s">
+        <v>19</v>
+      </c>
+      <c r="I829" t="s">
+        <v>26</v>
+      </c>
+      <c r="J829"/>
+      <c r="K829"/>
+    </row>
+    <row r="830" spans="1:11">
+      <c r="A830" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2780</v>
+      </c>
+      <c r="E830"/>
+      <c r="F830" t="s">
+        <v>17</v>
+      </c>
+      <c r="G830" t="s">
+        <v>18</v>
+      </c>
+      <c r="H830" t="s">
+        <v>19</v>
+      </c>
+      <c r="I830" t="s">
+        <v>26</v>
+      </c>
+      <c r="J830" t="s">
+        <v>63</v>
+      </c>
+      <c r="K830"/>
+    </row>
+    <row r="831" spans="1:11">
+      <c r="A831" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2782</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2783</v>
+      </c>
+      <c r="E831"/>
+      <c r="F831" t="s">
+        <v>17</v>
+      </c>
+      <c r="G831" t="s">
+        <v>18</v>
+      </c>
+      <c r="H831" t="s">
+        <v>19</v>
+      </c>
+      <c r="I831" t="s">
+        <v>26</v>
+      </c>
+      <c r="J831" t="s">
+        <v>419</v>
+      </c>
+      <c r="K831"/>
+    </row>
+    <row r="832" spans="1:11">
+      <c r="A832"/>
+      <c r="B832" t="s">
+        <v>2784</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D832"/>
+      <c r="E832"/>
+      <c r="F832" t="s">
+        <v>17</v>
+      </c>
+      <c r="G832" t="s">
+        <v>18</v>
+      </c>
+      <c r="H832" t="s">
+        <v>19</v>
+      </c>
+      <c r="I832" t="s">
+        <v>26</v>
+      </c>
+      <c r="J832"/>
+      <c r="K832"/>
+    </row>
+    <row r="833" spans="1:11">
+      <c r="A833" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E833"/>
+      <c r="F833" t="s">
+        <v>448</v>
+      </c>
+      <c r="G833" t="s">
+        <v>18</v>
+      </c>
+      <c r="H833" t="s">
+        <v>19</v>
+      </c>
+      <c r="I833" t="s">
+        <v>26</v>
+      </c>
+      <c r="J833" t="s">
+        <v>21</v>
+      </c>
+      <c r="K833"/>
+    </row>
+    <row r="834" spans="1:11">
+      <c r="A834" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E834"/>
+      <c r="F834" t="s">
+        <v>17</v>
+      </c>
+      <c r="G834" t="s">
+        <v>18</v>
+      </c>
+      <c r="H834" t="s">
+        <v>19</v>
+      </c>
+      <c r="I834" t="s">
+        <v>26</v>
+      </c>
+      <c r="J834" t="s">
+        <v>276</v>
+      </c>
+      <c r="K834"/>
+    </row>
+    <row r="835" spans="1:11">
+      <c r="A835" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E835"/>
+      <c r="F835" t="s">
+        <v>17</v>
+      </c>
+      <c r="G835" t="s">
+        <v>18</v>
+      </c>
+      <c r="H835" t="s">
+        <v>19</v>
+      </c>
+      <c r="I835" t="s">
+        <v>26</v>
+      </c>
+      <c r="J835" t="s">
+        <v>42</v>
+      </c>
+      <c r="K835"/>
+    </row>
+    <row r="836" spans="1:11">
+      <c r="A836"/>
+      <c r="B836" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E836"/>
+      <c r="F836" t="s">
+        <v>17</v>
+      </c>
+      <c r="G836" t="s">
+        <v>18</v>
+      </c>
+      <c r="H836" t="s">
+        <v>19</v>
+      </c>
+      <c r="I836" t="s">
+        <v>26</v>
+      </c>
+      <c r="J836"/>
+      <c r="K836"/>
+    </row>
+    <row r="837" spans="1:11">
+      <c r="A837" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E837"/>
+      <c r="F837" t="s">
+        <v>17</v>
+      </c>
+      <c r="G837" t="s">
+        <v>18</v>
+      </c>
+      <c r="H837" t="s">
+        <v>19</v>
+      </c>
+      <c r="I837" t="s">
+        <v>26</v>
+      </c>
+      <c r="J837" t="s">
+        <v>27</v>
+      </c>
+      <c r="K837"/>
+    </row>
+    <row r="838" spans="1:11">
+      <c r="A838" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E838"/>
+      <c r="F838" t="s">
+        <v>17</v>
+      </c>
+      <c r="G838" t="s">
+        <v>18</v>
+      </c>
+      <c r="H838" t="s">
+        <v>19</v>
+      </c>
+      <c r="I838" t="s">
+        <v>26</v>
+      </c>
+      <c r="J838" t="s">
+        <v>104</v>
+      </c>
+      <c r="K838"/>
+    </row>
+    <row r="839" spans="1:11">
+      <c r="A839" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E839"/>
+      <c r="F839" t="s">
+        <v>17</v>
+      </c>
+      <c r="G839" t="s">
+        <v>18</v>
+      </c>
+      <c r="H839" t="s">
+        <v>19</v>
+      </c>
+      <c r="I839" t="s">
+        <v>26</v>
+      </c>
+      <c r="J839" t="s">
+        <v>27</v>
+      </c>
+      <c r="K839"/>
+    </row>
+    <row r="840" spans="1:11">
+      <c r="A840" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E840"/>
+      <c r="F840" t="s">
+        <v>17</v>
+      </c>
+      <c r="G840" t="s">
+        <v>18</v>
+      </c>
+      <c r="H840" t="s">
+        <v>19</v>
+      </c>
+      <c r="I840" t="s">
+        <v>26</v>
+      </c>
+      <c r="J840" t="s">
+        <v>321</v>
+      </c>
+      <c r="K840"/>
+    </row>
+    <row r="841" spans="1:11">
+      <c r="A841" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D841"/>
+      <c r="E841"/>
+      <c r="F841" t="s">
+        <v>17</v>
+      </c>
+      <c r="G841" t="s">
+        <v>18</v>
+      </c>
+      <c r="H841" t="s">
+        <v>19</v>
+      </c>
+      <c r="I841" t="s">
+        <v>26</v>
+      </c>
+      <c r="J841" t="s">
+        <v>27</v>
+      </c>
+      <c r="K841"/>
+    </row>
+    <row r="842" spans="1:11">
+      <c r="A842"/>
+      <c r="B842" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D842"/>
+      <c r="E842"/>
+      <c r="F842" t="s">
+        <v>17</v>
+      </c>
+      <c r="G842" t="s">
+        <v>18</v>
+      </c>
+      <c r="H842" t="s">
+        <v>19</v>
+      </c>
+      <c r="I842" t="s">
+        <v>26</v>
+      </c>
+      <c r="J842"/>
+      <c r="K842"/>
+    </row>
+    <row r="843" spans="1:11">
+      <c r="A843" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E843"/>
+      <c r="F843" t="s">
+        <v>17</v>
+      </c>
+      <c r="G843" t="s">
+        <v>18</v>
+      </c>
+      <c r="H843" t="s">
+        <v>19</v>
+      </c>
+      <c r="I843" t="s">
+        <v>26</v>
+      </c>
+      <c r="J843" t="s">
+        <v>21</v>
+      </c>
+      <c r="K843"/>
+    </row>
+    <row r="844" spans="1:11">
+      <c r="A844" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E844"/>
+      <c r="F844" t="s">
+        <v>17</v>
+      </c>
+      <c r="G844" t="s">
+        <v>18</v>
+      </c>
+      <c r="H844" t="s">
+        <v>19</v>
+      </c>
+      <c r="I844" t="s">
+        <v>26</v>
+      </c>
+      <c r="J844" t="s">
+        <v>69</v>
+      </c>
+      <c r="K844"/>
+    </row>
+    <row r="845" spans="1:11">
+      <c r="A845" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E845"/>
+      <c r="F845" t="s">
+        <v>17</v>
+      </c>
+      <c r="G845" t="s">
+        <v>18</v>
+      </c>
+      <c r="H845" t="s">
+        <v>19</v>
+      </c>
+      <c r="I845" t="s">
+        <v>26</v>
+      </c>
+      <c r="J845" t="s">
+        <v>27</v>
+      </c>
+      <c r="K845"/>
+    </row>
+    <row r="846" spans="1:11">
+      <c r="A846" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E846"/>
+      <c r="F846" t="s">
+        <v>17</v>
+      </c>
+      <c r="G846" t="s">
+        <v>18</v>
+      </c>
+      <c r="H846" t="s">
+        <v>19</v>
+      </c>
+      <c r="I846" t="s">
+        <v>26</v>
+      </c>
+      <c r="J846" t="s">
+        <v>21</v>
+      </c>
+      <c r="K846"/>
+    </row>
+    <row r="847" spans="1:11">
+      <c r="A847" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E847"/>
+      <c r="F847" t="s">
+        <v>17</v>
+      </c>
+      <c r="G847" t="s">
+        <v>18</v>
+      </c>
+      <c r="H847" t="s">
+        <v>19</v>
+      </c>
+      <c r="I847" t="s">
+        <v>26</v>
+      </c>
+      <c r="J847" t="s">
+        <v>21</v>
+      </c>
+      <c r="K847"/>
+    </row>
+    <row r="848" spans="1:11">
+      <c r="A848" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C848"/>
+      <c r="D848" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E848"/>
+      <c r="F848" t="s">
+        <v>41</v>
+      </c>
+      <c r="G848" t="s">
+        <v>18</v>
+      </c>
+      <c r="H848" t="s">
+        <v>19</v>
+      </c>
+      <c r="I848" t="s">
+        <v>26</v>
+      </c>
+      <c r="J848" t="s">
+        <v>42</v>
+      </c>
+      <c r="K848"/>
+    </row>
+    <row r="849" spans="1:11">
+      <c r="A849" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E849"/>
+      <c r="F849" t="s">
+        <v>17</v>
+      </c>
+      <c r="G849" t="s">
+        <v>18</v>
+      </c>
+      <c r="H849" t="s">
+        <v>19</v>
+      </c>
+      <c r="I849" t="s">
+        <v>26</v>
+      </c>
+      <c r="J849" t="s">
+        <v>104</v>
+      </c>
+      <c r="K849"/>
+    </row>
+    <row r="850" spans="1:11">
+      <c r="A850" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C850"/>
+      <c r="D850" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E850"/>
+      <c r="F850" t="s">
+        <v>17</v>
+      </c>
+      <c r="G850" t="s">
+        <v>18</v>
+      </c>
+      <c r="H850" t="s">
+        <v>19</v>
+      </c>
+      <c r="I850" t="s">
+        <v>26</v>
+      </c>
+      <c r="J850" t="s">
+        <v>104</v>
+      </c>
+      <c r="K850"/>
+    </row>
+    <row r="851" spans="1:11">
+      <c r="A851" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C851"/>
+      <c r="D851" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E851"/>
+      <c r="F851" t="s">
+        <v>17</v>
+      </c>
+      <c r="G851" t="s">
+        <v>18</v>
+      </c>
+      <c r="H851" t="s">
+        <v>19</v>
+      </c>
+      <c r="I851" t="s">
+        <v>26</v>
+      </c>
+      <c r="J851" t="s">
+        <v>21</v>
+      </c>
+      <c r="K851"/>
+    </row>
+    <row r="852" spans="1:11">
+      <c r="A852" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C852"/>
+      <c r="D852" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E852"/>
+      <c r="F852" t="s">
+        <v>17</v>
+      </c>
+      <c r="G852" t="s">
+        <v>18</v>
+      </c>
+      <c r="H852" t="s">
+        <v>19</v>
+      </c>
+      <c r="I852" t="s">
+        <v>26</v>
+      </c>
+      <c r="J852" t="s">
+        <v>32</v>
+      </c>
+      <c r="K852"/>
+    </row>
+    <row r="853" spans="1:11">
+      <c r="A853" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C853"/>
+      <c r="D853" t="s">
+        <v>2844</v>
+      </c>
+      <c r="E853"/>
+      <c r="F853" t="s">
+        <v>17</v>
+      </c>
+      <c r="G853" t="s">
+        <v>18</v>
+      </c>
+      <c r="H853" t="s">
+        <v>19</v>
+      </c>
+      <c r="I853" t="s">
+        <v>26</v>
+      </c>
+      <c r="J853" t="s">
+        <v>104</v>
+      </c>
+      <c r="K853"/>
+    </row>
+    <row r="854" spans="1:11">
+      <c r="A854" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C854"/>
+      <c r="D854" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E854"/>
+      <c r="F854" t="s">
+        <v>17</v>
+      </c>
+      <c r="G854" t="s">
+        <v>18</v>
+      </c>
+      <c r="H854" t="s">
+        <v>19</v>
+      </c>
+      <c r="I854" t="s">
+        <v>26</v>
+      </c>
+      <c r="J854" t="s">
+        <v>276</v>
+      </c>
+      <c r="K854"/>
+    </row>
+    <row r="855" spans="1:11">
+      <c r="A855" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C855"/>
+      <c r="D855" t="s">
+        <v>2850</v>
+      </c>
+      <c r="E855"/>
+      <c r="F855" t="s">
+        <v>17</v>
+      </c>
+      <c r="G855" t="s">
+        <v>18</v>
+      </c>
+      <c r="H855" t="s">
+        <v>19</v>
+      </c>
+      <c r="I855" t="s">
+        <v>26</v>
+      </c>
+      <c r="J855" t="s">
+        <v>42</v>
+      </c>
+      <c r="K855"/>
+    </row>
+    <row r="856" spans="1:11">
+      <c r="A856"/>
+      <c r="B856" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C856"/>
+      <c r="D856" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E856"/>
+      <c r="F856" t="s">
+        <v>41</v>
+      </c>
+      <c r="G856" t="s">
+        <v>18</v>
+      </c>
+      <c r="H856" t="s">
+        <v>19</v>
+      </c>
+      <c r="I856" t="s">
+        <v>26</v>
+      </c>
+      <c r="J856" t="s">
+        <v>21</v>
+      </c>
+      <c r="K856"/>
+    </row>
+    <row r="857" spans="1:11">
+      <c r="A857" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2854</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E857"/>
+      <c r="F857" t="s">
+        <v>41</v>
+      </c>
+      <c r="G857" t="s">
+        <v>18</v>
+      </c>
+      <c r="H857" t="s">
+        <v>19</v>
+      </c>
+      <c r="I857" t="s">
+        <v>26</v>
+      </c>
+      <c r="J857" t="s">
+        <v>27</v>
+      </c>
+      <c r="K857"/>
+    </row>
+    <row r="858" spans="1:11">
+      <c r="A858" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C858"/>
+      <c r="D858" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E858"/>
+      <c r="F858" t="s">
+        <v>17</v>
+      </c>
+      <c r="G858" t="s">
+        <v>18</v>
+      </c>
+      <c r="H858" t="s">
+        <v>19</v>
+      </c>
+      <c r="I858" t="s">
+        <v>26</v>
+      </c>
+      <c r="J858" t="s">
+        <v>21</v>
+      </c>
+      <c r="K858"/>
+    </row>
+    <row r="859" spans="1:11">
+      <c r="A859" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C859"/>
+      <c r="D859" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E859"/>
+      <c r="F859" t="s">
+        <v>41</v>
+      </c>
+      <c r="G859" t="s">
+        <v>18</v>
+      </c>
+      <c r="H859" t="s">
+        <v>19</v>
+      </c>
+      <c r="I859" t="s">
+        <v>26</v>
+      </c>
+      <c r="J859"/>
+      <c r="K859"/>
+    </row>
+    <row r="860" spans="1:11">
+      <c r="A860" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2863</v>
+      </c>
+      <c r="C860"/>
+      <c r="D860" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E860"/>
+      <c r="F860" t="s">
+        <v>17</v>
+      </c>
+      <c r="G860" t="s">
+        <v>18</v>
+      </c>
+      <c r="H860" t="s">
+        <v>19</v>
+      </c>
+      <c r="I860" t="s">
+        <v>26</v>
+      </c>
+      <c r="J860" t="s">
+        <v>21</v>
+      </c>
+      <c r="K860"/>
+    </row>
+    <row r="861" spans="1:11">
+      <c r="A861" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C861"/>
+      <c r="D861" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E861"/>
+      <c r="F861" t="s">
+        <v>17</v>
+      </c>
+      <c r="G861" t="s">
+        <v>18</v>
+      </c>
+      <c r="H861" t="s">
+        <v>19</v>
+      </c>
+      <c r="I861" t="s">
+        <v>26</v>
+      </c>
+      <c r="J861"/>
+      <c r="K861"/>
+    </row>
+    <row r="862" spans="1:11">
+      <c r="A862" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C862"/>
+      <c r="D862" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E862"/>
+      <c r="F862" t="s">
+        <v>17</v>
+      </c>
+      <c r="G862" t="s">
+        <v>18</v>
+      </c>
+      <c r="H862" t="s">
+        <v>19</v>
+      </c>
+      <c r="I862" t="s">
+        <v>26</v>
+      </c>
+      <c r="J862" t="s">
+        <v>32</v>
+      </c>
+      <c r="K862"/>
+    </row>
+    <row r="863" spans="1:11">
+      <c r="A863" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C863"/>
+      <c r="D863" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E863"/>
+      <c r="F863" t="s">
+        <v>448</v>
+      </c>
+      <c r="G863" t="s">
+        <v>18</v>
+      </c>
+      <c r="H863" t="s">
+        <v>19</v>
+      </c>
+      <c r="I863" t="s">
+        <v>26</v>
+      </c>
+      <c r="J863" t="s">
+        <v>21</v>
+      </c>
+      <c r="K863"/>
+    </row>
+    <row r="864" spans="1:11">
+      <c r="A864"/>
+      <c r="B864" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C864"/>
+      <c r="D864" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E864"/>
+      <c r="F864" t="s">
+        <v>17</v>
+      </c>
+      <c r="G864" t="s">
+        <v>18</v>
+      </c>
+      <c r="H864" t="s">
+        <v>19</v>
+      </c>
+      <c r="I864" t="s">
+        <v>26</v>
+      </c>
+      <c r="J864" t="s">
+        <v>21</v>
+      </c>
+      <c r="K864"/>
+    </row>
+    <row r="865" spans="1:11">
+      <c r="A865" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C865"/>
+      <c r="D865" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E865"/>
+      <c r="F865" t="s">
+        <v>448</v>
+      </c>
+      <c r="G865" t="s">
+        <v>18</v>
+      </c>
+      <c r="H865" t="s">
+        <v>19</v>
+      </c>
+      <c r="I865" t="s">
+        <v>26</v>
+      </c>
+      <c r="J865" t="s">
+        <v>27</v>
+      </c>
+      <c r="K865"/>
+    </row>
+    <row r="866" spans="1:11">
+      <c r="A866" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C866"/>
+      <c r="D866" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E866"/>
+      <c r="F866" t="s">
+        <v>17</v>
+      </c>
+      <c r="G866" t="s">
+        <v>18</v>
+      </c>
+      <c r="H866" t="s">
+        <v>19</v>
+      </c>
+      <c r="I866" t="s">
+        <v>26</v>
+      </c>
+      <c r="J866" t="s">
+        <v>21</v>
+      </c>
+      <c r="K866"/>
+    </row>
+    <row r="867" spans="1:11">
+      <c r="A867" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E867"/>
+      <c r="F867" t="s">
+        <v>17</v>
+      </c>
+      <c r="G867" t="s">
+        <v>18</v>
+      </c>
+      <c r="H867" t="s">
+        <v>19</v>
+      </c>
+      <c r="I867" t="s">
+        <v>26</v>
+      </c>
+      <c r="J867" t="s">
+        <v>27</v>
+      </c>
+      <c r="K867"/>
+    </row>
+    <row r="868" spans="1:11">
+      <c r="A868" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C868"/>
+      <c r="D868" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E868"/>
+      <c r="F868" t="s">
+        <v>17</v>
+      </c>
+      <c r="G868" t="s">
+        <v>18</v>
+      </c>
+      <c r="H868" t="s">
+        <v>19</v>
+      </c>
+      <c r="I868" t="s">
+        <v>26</v>
+      </c>
+      <c r="J868"/>
+      <c r="K868"/>
+    </row>
+    <row r="869" spans="1:11">
+      <c r="A869" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C869"/>
+      <c r="D869" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E869"/>
+      <c r="F869" t="s">
+        <v>17</v>
+      </c>
+      <c r="G869" t="s">
+        <v>18</v>
+      </c>
+      <c r="H869" t="s">
+        <v>19</v>
+      </c>
+      <c r="I869" t="s">
+        <v>26</v>
+      </c>
+      <c r="J869" t="s">
+        <v>21</v>
+      </c>
+      <c r="K869"/>
+    </row>
+    <row r="870" spans="1:11">
+      <c r="A870" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C870"/>
+      <c r="D870" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E870"/>
+      <c r="F870" t="s">
+        <v>17</v>
+      </c>
+      <c r="G870" t="s">
+        <v>18</v>
+      </c>
+      <c r="H870" t="s">
+        <v>19</v>
+      </c>
+      <c r="I870" t="s">
+        <v>26</v>
+      </c>
+      <c r="J870" t="s">
+        <v>21</v>
+      </c>
+      <c r="K870"/>
+    </row>
+    <row r="871" spans="1:11">
+      <c r="A871" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C871"/>
+      <c r="D871" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E871"/>
+      <c r="F871" t="s">
+        <v>41</v>
+      </c>
+      <c r="G871" t="s">
+        <v>18</v>
+      </c>
+      <c r="H871" t="s">
+        <v>19</v>
+      </c>
+      <c r="I871" t="s">
+        <v>26</v>
+      </c>
+      <c r="J871" t="s">
+        <v>21</v>
+      </c>
+      <c r="K871"/>
+    </row>
+    <row r="872" spans="1:11">
+      <c r="A872" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E872"/>
+      <c r="F872" t="s">
+        <v>17</v>
+      </c>
+      <c r="G872" t="s">
+        <v>18</v>
+      </c>
+      <c r="H872" t="s">
+        <v>19</v>
+      </c>
+      <c r="I872" t="s">
+        <v>26</v>
+      </c>
+      <c r="J872" t="s">
+        <v>21</v>
+      </c>
+      <c r="K872"/>
+    </row>
+    <row r="873" spans="1:11">
+      <c r="A873"/>
+      <c r="B873" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C873"/>
+      <c r="D873"/>
+      <c r="E873"/>
+      <c r="F873" t="s">
+        <v>17</v>
+      </c>
+      <c r="G873" t="s">
+        <v>18</v>
+      </c>
+      <c r="H873" t="s">
+        <v>19</v>
+      </c>
+      <c r="I873" t="s">
+        <v>26</v>
+      </c>
+      <c r="J873"/>
+      <c r="K873"/>
+    </row>
+    <row r="874" spans="1:11">
+      <c r="A874" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2902</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E874"/>
+      <c r="F874" t="s">
+        <v>17</v>
+      </c>
+      <c r="G874" t="s">
+        <v>18</v>
+      </c>
+      <c r="H874" t="s">
+        <v>19</v>
+      </c>
+      <c r="I874" t="s">
+        <v>26</v>
+      </c>
+      <c r="J874" t="s">
+        <v>21</v>
+      </c>
+      <c r="K874"/>
+    </row>
+    <row r="875" spans="1:11">
+      <c r="A875" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2905</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E875"/>
+      <c r="F875" t="s">
+        <v>17</v>
+      </c>
+      <c r="G875" t="s">
+        <v>18</v>
+      </c>
+      <c r="H875" t="s">
+        <v>19</v>
+      </c>
+      <c r="I875" t="s">
+        <v>26</v>
+      </c>
+      <c r="J875" t="s">
+        <v>27</v>
+      </c>
+      <c r="K875"/>
+    </row>
+    <row r="876" spans="1:11">
+      <c r="A876" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E876"/>
+      <c r="F876" t="s">
+        <v>17</v>
+      </c>
+      <c r="G876" t="s">
+        <v>18</v>
+      </c>
+      <c r="H876" t="s">
+        <v>19</v>
+      </c>
+      <c r="I876" t="s">
+        <v>26</v>
+      </c>
+      <c r="J876" t="s">
+        <v>27</v>
+      </c>
+      <c r="K876"/>
+    </row>
+    <row r="877" spans="1:11">
+      <c r="A877" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E877"/>
+      <c r="F877" t="s">
+        <v>17</v>
+      </c>
+      <c r="G877" t="s">
+        <v>18</v>
+      </c>
+      <c r="H877" t="s">
+        <v>19</v>
+      </c>
+      <c r="I877" t="s">
+        <v>26</v>
+      </c>
+      <c r="J877" t="s">
+        <v>32</v>
+      </c>
+      <c r="K877"/>
+    </row>
+    <row r="878" spans="1:11">
+      <c r="A878" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E878"/>
+      <c r="F878" t="s">
+        <v>17</v>
+      </c>
+      <c r="G878" t="s">
+        <v>18</v>
+      </c>
+      <c r="H878" t="s">
+        <v>19</v>
+      </c>
+      <c r="I878" t="s">
+        <v>26</v>
+      </c>
+      <c r="J878" t="s">
+        <v>21</v>
+      </c>
+      <c r="K878"/>
+    </row>
+    <row r="879" spans="1:11">
+      <c r="A879" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E879"/>
+      <c r="F879" t="s">
+        <v>17</v>
+      </c>
+      <c r="G879" t="s">
+        <v>18</v>
+      </c>
+      <c r="H879" t="s">
+        <v>19</v>
+      </c>
+      <c r="I879" t="s">
+        <v>26</v>
+      </c>
+      <c r="J879" t="s">
+        <v>42</v>
+      </c>
+      <c r="K879"/>
+    </row>
+    <row r="880" spans="1:11">
+      <c r="A880" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E880"/>
+      <c r="F880" t="s">
+        <v>17</v>
+      </c>
+      <c r="G880" t="s">
+        <v>18</v>
+      </c>
+      <c r="H880" t="s">
+        <v>19</v>
+      </c>
+      <c r="I880" t="s">
+        <v>26</v>
+      </c>
+      <c r="J880" t="s">
+        <v>21</v>
+      </c>
+      <c r="K880"/>
+    </row>
+    <row r="881" spans="1:11">
+      <c r="A881" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E881"/>
+      <c r="F881" t="s">
+        <v>17</v>
+      </c>
+      <c r="G881" t="s">
+        <v>18</v>
+      </c>
+      <c r="H881" t="s">
+        <v>19</v>
+      </c>
+      <c r="I881" t="s">
+        <v>26</v>
+      </c>
+      <c r="J881" t="s">
+        <v>27</v>
+      </c>
+      <c r="K881"/>
+    </row>
+    <row r="882" spans="1:11">
+      <c r="A882"/>
+      <c r="B882" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D882"/>
+      <c r="E882"/>
+      <c r="F882" t="s">
+        <v>17</v>
+      </c>
+      <c r="G882" t="s">
+        <v>18</v>
+      </c>
+      <c r="H882" t="s">
+        <v>19</v>
+      </c>
+      <c r="I882" t="s">
+        <v>26</v>
+      </c>
+      <c r="J882" t="s">
+        <v>69</v>
+      </c>
+      <c r="K882"/>
+    </row>
+    <row r="883" spans="1:11">
+      <c r="A883">
+        <v>181210609</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E883"/>
+      <c r="F883" t="s">
+        <v>17</v>
+      </c>
+      <c r="G883" t="s">
+        <v>18</v>
+      </c>
+      <c r="H883" t="s">
+        <v>19</v>
+      </c>
+      <c r="I883" t="s">
+        <v>26</v>
+      </c>
+      <c r="J883"/>
+      <c r="K883"/>
+    </row>
+    <row r="884" spans="1:11">
+      <c r="A884"/>
+      <c r="B884" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D884"/>
+      <c r="E884"/>
+      <c r="F884" t="s">
+        <v>17</v>
+      </c>
+      <c r="G884" t="s">
+        <v>18</v>
+      </c>
+      <c r="H884" t="s">
+        <v>19</v>
+      </c>
+      <c r="I884" t="s">
+        <v>26</v>
+      </c>
+      <c r="J884"/>
+      <c r="K884"/>
+    </row>
+    <row r="885" spans="1:11">
+      <c r="A885" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E885"/>
+      <c r="F885" t="s">
+        <v>17</v>
+      </c>
+      <c r="G885" t="s">
+        <v>18</v>
+      </c>
+      <c r="H885" t="s">
+        <v>19</v>
+      </c>
+      <c r="I885" t="s">
+        <v>26</v>
+      </c>
+      <c r="J885" t="s">
+        <v>21</v>
+      </c>
+      <c r="K885"/>
+    </row>
+    <row r="886" spans="1:11">
+      <c r="A886" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E886"/>
+      <c r="F886" t="s">
+        <v>17</v>
+      </c>
+      <c r="G886" t="s">
+        <v>18</v>
+      </c>
+      <c r="H886" t="s">
+        <v>19</v>
+      </c>
+      <c r="I886" t="s">
+        <v>26</v>
+      </c>
+      <c r="J886" t="s">
+        <v>27</v>
+      </c>
+      <c r="K886"/>
+    </row>
+    <row r="887" spans="1:11">
+      <c r="A887" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D887" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E887"/>
+      <c r="F887" t="s">
+        <v>17</v>
+      </c>
+      <c r="G887" t="s">
+        <v>18</v>
+      </c>
+      <c r="H887" t="s">
+        <v>19</v>
+      </c>
+      <c r="I887" t="s">
+        <v>26</v>
+      </c>
+      <c r="J887" t="s">
+        <v>27</v>
+      </c>
+      <c r="K887"/>
+    </row>
+    <row r="888" spans="1:11">
+      <c r="A888"/>
+      <c r="B888" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D888"/>
+      <c r="E888"/>
+      <c r="F888" t="s">
+        <v>17</v>
+      </c>
+      <c r="G888" t="s">
+        <v>18</v>
+      </c>
+      <c r="H888" t="s">
+        <v>19</v>
+      </c>
+      <c r="I888" t="s">
+        <v>26</v>
+      </c>
+      <c r="J888"/>
+      <c r="K888"/>
+    </row>
+    <row r="889" spans="1:11">
+      <c r="A889"/>
+      <c r="B889" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D889"/>
+      <c r="E889"/>
+      <c r="F889" t="s">
+        <v>17</v>
+      </c>
+      <c r="G889" t="s">
+        <v>18</v>
+      </c>
+      <c r="H889" t="s">
+        <v>19</v>
+      </c>
+      <c r="I889" t="s">
+        <v>26</v>
+      </c>
+      <c r="J889"/>
+      <c r="K889"/>
+    </row>
+    <row r="890" spans="1:11">
+      <c r="A890" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D890" t="s">
+        <v>2943</v>
+      </c>
+      <c r="E890"/>
+      <c r="F890" t="s">
+        <v>17</v>
+      </c>
+      <c r="G890" t="s">
+        <v>18</v>
+      </c>
+      <c r="H890" t="s">
+        <v>31</v>
+      </c>
+      <c r="I890" t="s">
+        <v>26</v>
+      </c>
+      <c r="J890"/>
+      <c r="K890"/>
+    </row>
+    <row r="891" spans="1:11">
+      <c r="A891" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D891" t="s">
+        <v>2946</v>
+      </c>
+      <c r="E891"/>
+      <c r="F891" t="s">
+        <v>17</v>
+      </c>
+      <c r="G891" t="s">
+        <v>18</v>
+      </c>
+      <c r="H891" t="s">
+        <v>19</v>
+      </c>
+      <c r="I891" t="s">
+        <v>26</v>
+      </c>
+      <c r="J891" t="s">
+        <v>27</v>
+      </c>
+      <c r="K891"/>
+    </row>
+    <row r="892" spans="1:11">
+      <c r="A892"/>
+      <c r="B892" t="s">
+        <v>2947</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D892" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E892"/>
+      <c r="F892" t="s">
+        <v>17</v>
+      </c>
+      <c r="G892" t="s">
+        <v>18</v>
+      </c>
+      <c r="H892" t="s">
+        <v>19</v>
+      </c>
+      <c r="I892" t="s">
+        <v>26</v>
+      </c>
+      <c r="J892" t="s">
+        <v>136</v>
+      </c>
+      <c r="K892"/>
+    </row>
+    <row r="893" spans="1:11">
+      <c r="A893" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C893"/>
+      <c r="D893" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E893"/>
+      <c r="F893" t="s">
+        <v>17</v>
+      </c>
+      <c r="G893" t="s">
+        <v>18</v>
+      </c>
+      <c r="H893" t="s">
+        <v>19</v>
+      </c>
+      <c r="I893" t="s">
+        <v>26</v>
+      </c>
+      <c r="J893" t="s">
+        <v>276</v>
+      </c>
+      <c r="K893"/>
+    </row>
+    <row r="894" spans="1:11">
+      <c r="A894"/>
+      <c r="B894" t="s">
+        <v>2952</v>
+      </c>
+      <c r="C894"/>
+      <c r="D894" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E894"/>
+      <c r="F894" t="s">
+        <v>41</v>
+      </c>
+      <c r="G894" t="s">
+        <v>18</v>
+      </c>
+      <c r="H894" t="s">
+        <v>19</v>
+      </c>
+      <c r="I894" t="s">
+        <v>26</v>
+      </c>
+      <c r="J894" t="s">
+        <v>136</v>
+      </c>
+      <c r="K894"/>
+    </row>
+    <row r="895" spans="1:11">
+      <c r="A895" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C895"/>
+      <c r="D895" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E895"/>
+      <c r="F895" t="s">
+        <v>17</v>
+      </c>
+      <c r="G895" t="s">
+        <v>18</v>
+      </c>
+      <c r="H895" t="s">
+        <v>19</v>
+      </c>
+      <c r="I895" t="s">
+        <v>26</v>
+      </c>
+      <c r="J895"/>
+      <c r="K895"/>
+    </row>
+    <row r="896" spans="1:11">
+      <c r="A896" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C896"/>
+      <c r="D896" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E896"/>
+      <c r="F896" t="s">
+        <v>17</v>
+      </c>
+      <c r="G896" t="s">
+        <v>18</v>
+      </c>
+      <c r="H896" t="s">
+        <v>19</v>
+      </c>
+      <c r="I896" t="s">
+        <v>26</v>
+      </c>
+      <c r="J896" t="s">
+        <v>27</v>
+      </c>
+      <c r="K896"/>
+    </row>
+    <row r="897" spans="1:11">
+      <c r="A897" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C897"/>
+      <c r="D897" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E897"/>
+      <c r="F897" t="s">
+        <v>17</v>
+      </c>
+      <c r="G897" t="s">
+        <v>18</v>
+      </c>
+      <c r="H897" t="s">
+        <v>19</v>
+      </c>
+      <c r="I897" t="s">
+        <v>26</v>
+      </c>
+      <c r="J897" t="s">
+        <v>42</v>
+      </c>
+      <c r="K897"/>
+    </row>
+    <row r="898" spans="1:11">
+      <c r="A898" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C898"/>
+      <c r="D898" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E898"/>
+      <c r="F898" t="s">
+        <v>17</v>
+      </c>
+      <c r="G898" t="s">
+        <v>18</v>
+      </c>
+      <c r="H898" t="s">
+        <v>19</v>
+      </c>
+      <c r="I898" t="s">
+        <v>68</v>
+      </c>
+      <c r="J898"/>
+      <c r="K898"/>
+    </row>
+    <row r="899" spans="1:11">
+      <c r="A899"/>
+      <c r="B899" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D899"/>
+      <c r="E899"/>
+      <c r="F899" t="s">
+        <v>448</v>
+      </c>
+      <c r="G899" t="s">
+        <v>18</v>
+      </c>
+      <c r="H899" t="s">
+        <v>19</v>
+      </c>
+      <c r="I899" t="s">
+        <v>26</v>
+      </c>
+      <c r="J899"/>
+      <c r="K899"/>
+    </row>
+    <row r="900" spans="1:11">
+      <c r="A900" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D900" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E900"/>
+      <c r="F900" t="s">
+        <v>17</v>
+      </c>
+      <c r="G900" t="s">
+        <v>18</v>
+      </c>
+      <c r="H900" t="s">
+        <v>19</v>
+      </c>
+      <c r="I900" t="s">
+        <v>26</v>
+      </c>
+      <c r="J900" t="s">
+        <v>21</v>
+      </c>
+      <c r="K900"/>
+    </row>
+    <row r="901" spans="1:11">
+      <c r="A901" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D901" t="s">
+        <v>2972</v>
+      </c>
+      <c r="E901"/>
+      <c r="F901" t="s">
+        <v>17</v>
+      </c>
+      <c r="G901" t="s">
+        <v>18</v>
+      </c>
+      <c r="H901" t="s">
+        <v>19</v>
+      </c>
+      <c r="I901" t="s">
+        <v>26</v>
+      </c>
+      <c r="J901" t="s">
+        <v>27</v>
+      </c>
+      <c r="K901"/>
+    </row>
+    <row r="902" spans="1:11">
+      <c r="A902" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D902" t="s">
+        <v>2975</v>
+      </c>
+      <c r="E902"/>
+      <c r="F902" t="s">
+        <v>17</v>
+      </c>
+      <c r="G902" t="s">
+        <v>18</v>
+      </c>
+      <c r="H902" t="s">
+        <v>19</v>
+      </c>
+      <c r="I902" t="s">
+        <v>26</v>
+      </c>
+      <c r="J902"/>
+      <c r="K902"/>
+    </row>
+    <row r="903" spans="1:11">
+      <c r="A903" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D903" t="s">
+        <v>2978</v>
+      </c>
+      <c r="E903"/>
+      <c r="F903" t="s">
+        <v>17</v>
+      </c>
+      <c r="G903" t="s">
+        <v>18</v>
+      </c>
+      <c r="H903" t="s">
+        <v>19</v>
+      </c>
+      <c r="I903" t="s">
+        <v>26</v>
+      </c>
+      <c r="J903" t="s">
+        <v>27</v>
+      </c>
+      <c r="K903"/>
+    </row>
+    <row r="904" spans="1:11">
+      <c r="A904" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2980</v>
+      </c>
+      <c r="D904" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E904"/>
+      <c r="F904" t="s">
+        <v>17</v>
+      </c>
+      <c r="G904" t="s">
+        <v>18</v>
+      </c>
+      <c r="H904" t="s">
+        <v>19</v>
+      </c>
+      <c r="I904" t="s">
+        <v>26</v>
+      </c>
+      <c r="J904" t="s">
+        <v>27</v>
+      </c>
+      <c r="K904"/>
+    </row>
+    <row r="905" spans="1:11">
+      <c r="A905" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2983</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2983</v>
+      </c>
+      <c r="D905" t="s">
+        <v>2984</v>
+      </c>
+      <c r="E905"/>
+      <c r="F905" t="s">
+        <v>448</v>
+      </c>
+      <c r="G905" t="s">
+        <v>18</v>
+      </c>
+      <c r="H905" t="s">
+        <v>19</v>
+      </c>
+      <c r="I905" t="s">
+        <v>26</v>
+      </c>
+      <c r="J905" t="s">
+        <v>42</v>
+      </c>
+      <c r="K905"/>
+    </row>
+    <row r="906" spans="1:11">
+      <c r="A906" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C906"/>
+      <c r="D906"/>
+      <c r="E906"/>
+      <c r="F906" t="s">
+        <v>17</v>
+      </c>
+      <c r="G906" t="s">
+        <v>18</v>
+      </c>
+      <c r="H906" t="s">
+        <v>19</v>
+      </c>
+      <c r="I906" t="s">
+        <v>26</v>
+      </c>
+      <c r="J906"/>
+      <c r="K906"/>
+    </row>
+    <row r="907" spans="1:11">
+      <c r="A907" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D907" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E907"/>
+      <c r="F907" t="s">
+        <v>41</v>
+      </c>
+      <c r="G907" t="s">
+        <v>18</v>
+      </c>
+      <c r="H907" t="s">
+        <v>31</v>
+      </c>
+      <c r="I907" t="s">
+        <v>26</v>
+      </c>
+      <c r="J907" t="s">
+        <v>21</v>
+      </c>
+      <c r="K907"/>
+    </row>
+    <row r="908" spans="1:11">
+      <c r="A908" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2992</v>
+      </c>
+      <c r="C908"/>
+      <c r="D908" t="s">
+        <v>2993</v>
+      </c>
+      <c r="E908"/>
+      <c r="F908" t="s">
+        <v>17</v>
+      </c>
+      <c r="G908" t="s">
+        <v>18</v>
+      </c>
+      <c r="H908" t="s">
+        <v>19</v>
+      </c>
+      <c r="I908" t="s">
+        <v>26</v>
+      </c>
+      <c r="J908" t="s">
+        <v>27</v>
+      </c>
+      <c r="K908"/>
+    </row>
+    <row r="909" spans="1:11">
+      <c r="A909" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2995</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D909" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E909"/>
+      <c r="F909" t="s">
+        <v>17</v>
+      </c>
+      <c r="G909" t="s">
+        <v>18</v>
+      </c>
+      <c r="H909" t="s">
+        <v>19</v>
+      </c>
+      <c r="I909" t="s">
+        <v>26</v>
+      </c>
+      <c r="J909" t="s">
+        <v>136</v>
+      </c>
+      <c r="K909"/>
+    </row>
+    <row r="910" spans="1:11">
+      <c r="A910" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E910"/>
+      <c r="F910" t="s">
+        <v>17</v>
+      </c>
+      <c r="G910" t="s">
+        <v>18</v>
+      </c>
+      <c r="H910" t="s">
+        <v>19</v>
+      </c>
+      <c r="I910" t="s">
+        <v>26</v>
+      </c>
+      <c r="J910" t="s">
+        <v>27</v>
+      </c>
+      <c r="K910"/>
+    </row>
+    <row r="911" spans="1:11">
+      <c r="A911" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B911" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C911" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E911"/>
+      <c r="F911" t="s">
+        <v>17</v>
+      </c>
+      <c r="G911" t="s">
+        <v>18</v>
+      </c>
+      <c r="H911" t="s">
+        <v>19</v>
+      </c>
+      <c r="I911" t="s">
+        <v>26</v>
+      </c>
+      <c r="J911" t="s">
+        <v>27</v>
+      </c>
+      <c r="K911"/>
+    </row>
+    <row r="912" spans="1:11">
+      <c r="A912" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B912" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C912" t="s">
+        <v>3005</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E912"/>
+      <c r="F912" t="s">
+        <v>17</v>
+      </c>
+      <c r="G912" t="s">
+        <v>18</v>
+      </c>
+      <c r="H912" t="s">
+        <v>19</v>
+      </c>
+      <c r="I912" t="s">
+        <v>26</v>
+      </c>
+      <c r="J912" t="s">
+        <v>21</v>
+      </c>
+      <c r="K912"/>
+    </row>
+    <row r="913" spans="1:11">
+      <c r="A913" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B913" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C913" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E913"/>
+      <c r="F913" t="s">
+        <v>17</v>
+      </c>
+      <c r="G913" t="s">
+        <v>18</v>
+      </c>
+      <c r="H913" t="s">
+        <v>19</v>
+      </c>
+      <c r="I913" t="s">
+        <v>26</v>
+      </c>
+      <c r="J913" t="s">
+        <v>27</v>
+      </c>
+      <c r="K913"/>
+    </row>
+    <row r="914" spans="1:11">
+      <c r="A914" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B914" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C914"/>
+      <c r="D914" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E914"/>
+      <c r="F914" t="s">
+        <v>17</v>
+      </c>
+      <c r="G914" t="s">
+        <v>18</v>
+      </c>
+      <c r="H914" t="s">
+        <v>19</v>
+      </c>
+      <c r="I914" t="s">
+        <v>26</v>
+      </c>
+      <c r="J914" t="s">
+        <v>63</v>
+      </c>
+      <c r="K914"/>
+    </row>
+    <row r="915" spans="1:11">
+      <c r="A915" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B915" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C915" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D915" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E915"/>
+      <c r="F915" t="s">
+        <v>17</v>
+      </c>
+      <c r="G915" t="s">
+        <v>18</v>
+      </c>
+      <c r="H915" t="s">
+        <v>19</v>
+      </c>
+      <c r="I915" t="s">
+        <v>26</v>
+      </c>
+      <c r="J915" t="s">
+        <v>42</v>
+      </c>
+      <c r="K915"/>
+    </row>
+    <row r="916" spans="1:11">
+      <c r="A916" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B916" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C916" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D916" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E916"/>
+      <c r="F916" t="s">
+        <v>17</v>
+      </c>
+      <c r="G916" t="s">
+        <v>18</v>
+      </c>
+      <c r="H916" t="s">
+        <v>19</v>
+      </c>
+      <c r="I916" t="s">
+        <v>26</v>
+      </c>
+      <c r="J916"/>
+      <c r="K916"/>
+    </row>
+    <row r="917" spans="1:11">
+      <c r="A917" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B917" t="s">
+        <v>3021</v>
+      </c>
+      <c r="C917" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E917"/>
+      <c r="F917" t="s">
+        <v>17</v>
+      </c>
+      <c r="G917" t="s">
+        <v>18</v>
+      </c>
+      <c r="H917" t="s">
+        <v>19</v>
+      </c>
+      <c r="I917" t="s">
+        <v>26</v>
+      </c>
+      <c r="J917" t="s">
+        <v>21</v>
+      </c>
+      <c r="K917"/>
+    </row>
+    <row r="918" spans="1:11">
+      <c r="A918"/>
+      <c r="B918" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C918" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D918"/>
+      <c r="E918"/>
+      <c r="F918" t="s">
+        <v>17</v>
+      </c>
+      <c r="G918" t="s">
+        <v>18</v>
+      </c>
+      <c r="H918" t="s">
+        <v>19</v>
+      </c>
+      <c r="I918" t="s">
+        <v>26</v>
+      </c>
+      <c r="J918"/>
+      <c r="K918"/>
+    </row>
+    <row r="919" spans="1:11">
+      <c r="A919" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B919" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C919"/>
+      <c r="D919" t="s">
+        <v>3026</v>
+      </c>
+      <c r="E919"/>
+      <c r="F919" t="s">
+        <v>17</v>
+      </c>
+      <c r="G919" t="s">
+        <v>18</v>
+      </c>
+      <c r="H919" t="s">
+        <v>19</v>
+      </c>
+      <c r="I919" t="s">
+        <v>26</v>
+      </c>
+      <c r="J919" t="s">
+        <v>104</v>
+      </c>
+      <c r="K919"/>
+    </row>
+    <row r="920" spans="1:11">
+      <c r="A920" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B920" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C920"/>
+      <c r="D920" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E920"/>
+      <c r="F920" t="s">
+        <v>17</v>
+      </c>
+      <c r="G920" t="s">
+        <v>18</v>
+      </c>
+      <c r="H920" t="s">
+        <v>19</v>
+      </c>
+      <c r="I920" t="s">
+        <v>26</v>
+      </c>
+      <c r="J920" t="s">
+        <v>104</v>
+      </c>
+      <c r="K920"/>
+    </row>
+    <row r="921" spans="1:11">
+      <c r="A921" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B921" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C921"/>
+      <c r="D921" t="s">
+        <v>3032</v>
+      </c>
+      <c r="E921"/>
+      <c r="F921" t="s">
+        <v>17</v>
+      </c>
+      <c r="G921" t="s">
+        <v>18</v>
+      </c>
+      <c r="H921" t="s">
+        <v>19</v>
+      </c>
+      <c r="I921" t="s">
+        <v>26</v>
+      </c>
+      <c r="J921" t="s">
+        <v>63</v>
+      </c>
+      <c r="K921"/>
+    </row>
+    <row r="922" spans="1:11">
+      <c r="A922" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B922" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C922"/>
+      <c r="D922" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E922"/>
+      <c r="F922" t="s">
+        <v>17</v>
+      </c>
+      <c r="G922" t="s">
+        <v>18</v>
+      </c>
+      <c r="H922" t="s">
+        <v>19</v>
+      </c>
+      <c r="I922" t="s">
+        <v>26</v>
+      </c>
+      <c r="J922"/>
+      <c r="K922"/>
+    </row>
+    <row r="923" spans="1:11">
+      <c r="A923" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B923" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C923"/>
+      <c r="D923" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E923"/>
+      <c r="F923" t="s">
+        <v>17</v>
+      </c>
+      <c r="G923" t="s">
+        <v>18</v>
+      </c>
+      <c r="H923" t="s">
+        <v>19</v>
+      </c>
+      <c r="I923" t="s">
+        <v>26</v>
+      </c>
+      <c r="J923" t="s">
+        <v>104</v>
+      </c>
+      <c r="K923"/>
+    </row>
+    <row r="924" spans="1:11">
+      <c r="A924" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B924" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C924"/>
+      <c r="D924" t="s">
+        <v>3041</v>
+      </c>
+      <c r="E924"/>
+      <c r="F924" t="s">
+        <v>17</v>
+      </c>
+      <c r="G924" t="s">
+        <v>18</v>
+      </c>
+      <c r="H924" t="s">
+        <v>19</v>
+      </c>
+      <c r="I924" t="s">
+        <v>26</v>
+      </c>
+      <c r="J924" t="s">
+        <v>104</v>
+      </c>
+      <c r="K924"/>
+    </row>
+    <row r="925" spans="1:11">
+      <c r="A925" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B925" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C925"/>
+      <c r="D925" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E925"/>
+      <c r="F925" t="s">
+        <v>17</v>
+      </c>
+      <c r="G925" t="s">
+        <v>18</v>
+      </c>
+      <c r="H925" t="s">
+        <v>19</v>
+      </c>
+      <c r="I925" t="s">
+        <v>26</v>
+      </c>
+      <c r="J925" t="s">
+        <v>104</v>
+      </c>
+      <c r="K925"/>
+    </row>
+    <row r="926" spans="1:11">
+      <c r="A926" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B926" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C926" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E926"/>
+      <c r="F926" t="s">
+        <v>17</v>
+      </c>
+      <c r="G926" t="s">
+        <v>18</v>
+      </c>
+      <c r="H926" t="s">
+        <v>19</v>
+      </c>
+      <c r="I926" t="s">
+        <v>26</v>
+      </c>
+      <c r="J926" t="s">
+        <v>21</v>
+      </c>
+      <c r="K926"/>
+    </row>
+    <row r="927" spans="1:11">
+      <c r="A927" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B927" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C927"/>
+      <c r="D927" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E927"/>
+      <c r="F927" t="s">
+        <v>17</v>
+      </c>
+      <c r="G927" t="s">
+        <v>18</v>
+      </c>
+      <c r="H927" t="s">
+        <v>19</v>
+      </c>
+      <c r="I927" t="s">
+        <v>26</v>
+      </c>
+      <c r="J927"/>
+      <c r="K927"/>
+    </row>
+    <row r="928" spans="1:11">
+      <c r="A928" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B928" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C928"/>
+      <c r="D928" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E928"/>
+      <c r="F928" t="s">
+        <v>448</v>
+      </c>
+      <c r="G928" t="s">
+        <v>18</v>
+      </c>
+      <c r="H928" t="s">
+        <v>19</v>
+      </c>
+      <c r="I928" t="s">
+        <v>26</v>
+      </c>
+      <c r="J928" t="s">
+        <v>21</v>
+      </c>
+      <c r="K928"/>
+    </row>
+    <row r="929" spans="1:11">
+      <c r="A929" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B929" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C929"/>
+      <c r="D929" t="s">
+        <v>3057</v>
+      </c>
+      <c r="E929"/>
+      <c r="F929" t="s">
+        <v>17</v>
+      </c>
+      <c r="G929" t="s">
+        <v>18</v>
+      </c>
+      <c r="H929" t="s">
+        <v>19</v>
+      </c>
+      <c r="I929" t="s">
+        <v>26</v>
+      </c>
+      <c r="J929" t="s">
+        <v>27</v>
+      </c>
+      <c r="K929"/>
+    </row>
+    <row r="930" spans="1:11">
+      <c r="A930" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B930" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C930" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E930"/>
+      <c r="F930" t="s">
+        <v>17</v>
+      </c>
+      <c r="G930" t="s">
+        <v>18</v>
+      </c>
+      <c r="H930" t="s">
+        <v>19</v>
+      </c>
+      <c r="I930" t="s">
+        <v>26</v>
+      </c>
+      <c r="J930"/>
+      <c r="K930"/>
+    </row>
+    <row r="931" spans="1:11">
+      <c r="A931" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B931" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C931"/>
+      <c r="D931" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E931"/>
+      <c r="F931" t="s">
+        <v>17</v>
+      </c>
+      <c r="G931" t="s">
+        <v>18</v>
+      </c>
+      <c r="H931" t="s">
+        <v>19</v>
+      </c>
+      <c r="I931" t="s">
+        <v>26</v>
+      </c>
+      <c r="J931" t="s">
+        <v>21</v>
+      </c>
+      <c r="K931"/>
+    </row>
+    <row r="932" spans="1:11">
+      <c r="A932" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B932" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C932" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E932"/>
+      <c r="F932" t="s">
+        <v>17</v>
+      </c>
+      <c r="G932" t="s">
+        <v>18</v>
+      </c>
+      <c r="H932" t="s">
+        <v>19</v>
+      </c>
+      <c r="I932" t="s">
+        <v>26</v>
+      </c>
+      <c r="J932" t="s">
+        <v>21</v>
+      </c>
+      <c r="K932"/>
+    </row>
+    <row r="933" spans="1:11">
+      <c r="A933" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B933" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C933"/>
+      <c r="D933" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E933"/>
+      <c r="F933" t="s">
+        <v>17</v>
+      </c>
+      <c r="G933" t="s">
+        <v>18</v>
+      </c>
+      <c r="H933" t="s">
+        <v>19</v>
+      </c>
+      <c r="I933" t="s">
+        <v>26</v>
+      </c>
+      <c r="J933" t="s">
+        <v>21</v>
+      </c>
+      <c r="K933"/>
+    </row>
+    <row r="934" spans="1:11">
+      <c r="A934" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B934" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C934"/>
+      <c r="D934" t="s">
+        <v>3074</v>
+      </c>
+      <c r="E934"/>
+      <c r="F934" t="s">
+        <v>17</v>
+      </c>
+      <c r="G934" t="s">
+        <v>18</v>
+      </c>
+      <c r="H934" t="s">
+        <v>19</v>
+      </c>
+      <c r="I934" t="s">
+        <v>26</v>
+      </c>
+      <c r="J934" t="s">
+        <v>21</v>
+      </c>
+      <c r="K934"/>
+    </row>
+    <row r="935" spans="1:11">
+      <c r="A935" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B935" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C935"/>
+      <c r="D935" t="s">
+        <v>3077</v>
+      </c>
+      <c r="E935"/>
+      <c r="F935" t="s">
+        <v>17</v>
+      </c>
+      <c r="G935" t="s">
+        <v>18</v>
+      </c>
+      <c r="H935" t="s">
+        <v>19</v>
+      </c>
+      <c r="I935" t="s">
+        <v>26</v>
+      </c>
+      <c r="J935" t="s">
+        <v>21</v>
+      </c>
+      <c r="K935"/>
+    </row>
+    <row r="936" spans="1:11">
+      <c r="A936" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B936" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C936"/>
+      <c r="D936" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E936"/>
+      <c r="F936" t="s">
+        <v>17</v>
+      </c>
+      <c r="G936" t="s">
+        <v>18</v>
+      </c>
+      <c r="H936" t="s">
+        <v>19</v>
+      </c>
+      <c r="I936" t="s">
+        <v>26</v>
+      </c>
+      <c r="J936" t="s">
+        <v>21</v>
+      </c>
+      <c r="K936"/>
+    </row>
+    <row r="937" spans="1:11">
+      <c r="A937" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B937" t="s">
+        <v>3082</v>
+      </c>
+      <c r="C937"/>
+      <c r="D937" t="s">
+        <v>3083</v>
+      </c>
+      <c r="E937"/>
+      <c r="F937" t="s">
+        <v>17</v>
+      </c>
+      <c r="G937" t="s">
+        <v>18</v>
+      </c>
+      <c r="H937" t="s">
+        <v>19</v>
+      </c>
+      <c r="I937" t="s">
+        <v>26</v>
+      </c>
+      <c r="J937" t="s">
+        <v>21</v>
+      </c>
+      <c r="K937"/>
+    </row>
+    <row r="938" spans="1:11">
+      <c r="A938" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B938" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C938"/>
+      <c r="D938" t="s">
+        <v>3086</v>
+      </c>
+      <c r="E938"/>
+      <c r="F938" t="s">
+        <v>17</v>
+      </c>
+      <c r="G938" t="s">
+        <v>18</v>
+      </c>
+      <c r="H938" t="s">
+        <v>19</v>
+      </c>
+      <c r="I938" t="s">
+        <v>26</v>
+      </c>
+      <c r="J938" t="s">
+        <v>276</v>
+      </c>
+      <c r="K938"/>
+    </row>
+    <row r="939" spans="1:11">
+      <c r="A939" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B939" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C939"/>
+      <c r="D939" t="s">
+        <v>3089</v>
+      </c>
+      <c r="E939"/>
+      <c r="F939" t="s">
+        <v>17</v>
+      </c>
+      <c r="G939" t="s">
+        <v>18</v>
+      </c>
+      <c r="H939" t="s">
+        <v>19</v>
+      </c>
+      <c r="I939" t="s">
+        <v>26</v>
+      </c>
+      <c r="J939"/>
+      <c r="K939"/>
+    </row>
+    <row r="940" spans="1:11">
+      <c r="A940" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B940" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C940"/>
+      <c r="D940" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E940"/>
+      <c r="F940" t="s">
+        <v>17</v>
+      </c>
+      <c r="G940" t="s">
+        <v>18</v>
+      </c>
+      <c r="H940" t="s">
+        <v>19</v>
+      </c>
+      <c r="I940" t="s">
+        <v>26</v>
+      </c>
+      <c r="J940" t="s">
+        <v>27</v>
+      </c>
+      <c r="K940"/>
+    </row>
+    <row r="941" spans="1:11">
+      <c r="A941" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B941" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C941"/>
+      <c r="D941" t="s">
+        <v>3095</v>
+      </c>
+      <c r="E941"/>
+      <c r="F941" t="s">
+        <v>17</v>
+      </c>
+      <c r="G941" t="s">
+        <v>18</v>
+      </c>
+      <c r="H941" t="s">
+        <v>19</v>
+      </c>
+      <c r="I941" t="s">
+        <v>26</v>
+      </c>
+      <c r="J941" t="s">
+        <v>21</v>
+      </c>
+      <c r="K941"/>
+    </row>
+    <row r="942" spans="1:11">
+      <c r="A942" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B942" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C942"/>
+      <c r="D942" t="s">
+        <v>3098</v>
+      </c>
+      <c r="E942"/>
+      <c r="F942" t="s">
         <v>123</v>
       </c>
-      <c r="F312" t="s">
-[...24 lines deleted...]
-      <c r="E313" t="s">
+      <c r="G942" t="s">
+        <v>18</v>
+      </c>
+      <c r="H942" t="s">
+        <v>19</v>
+      </c>
+      <c r="I942" t="s">
+        <v>26</v>
+      </c>
+      <c r="J942" t="s">
+        <v>21</v>
+      </c>
+      <c r="K942"/>
+    </row>
+    <row r="943" spans="1:11">
+      <c r="A943" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B943" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C943"/>
+      <c r="D943" t="s">
+        <v>3101</v>
+      </c>
+      <c r="E943"/>
+      <c r="F943" t="s">
+        <v>17</v>
+      </c>
+      <c r="G943" t="s">
+        <v>18</v>
+      </c>
+      <c r="H943" t="s">
+        <v>19</v>
+      </c>
+      <c r="I943" t="s">
+        <v>26</v>
+      </c>
+      <c r="J943" t="s">
+        <v>21</v>
+      </c>
+      <c r="K943"/>
+    </row>
+    <row r="944" spans="1:11">
+      <c r="A944" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B944" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C944"/>
+      <c r="D944" t="s">
+        <v>3104</v>
+      </c>
+      <c r="E944"/>
+      <c r="F944" t="s">
+        <v>17</v>
+      </c>
+      <c r="G944" t="s">
+        <v>18</v>
+      </c>
+      <c r="H944" t="s">
+        <v>19</v>
+      </c>
+      <c r="I944" t="s">
+        <v>26</v>
+      </c>
+      <c r="J944" t="s">
+        <v>21</v>
+      </c>
+      <c r="K944"/>
+    </row>
+    <row r="945" spans="1:11">
+      <c r="A945" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B945" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C945"/>
+      <c r="D945" t="s">
+        <v>3107</v>
+      </c>
+      <c r="E945"/>
+      <c r="F945" t="s">
+        <v>17</v>
+      </c>
+      <c r="G945" t="s">
+        <v>18</v>
+      </c>
+      <c r="H945" t="s">
+        <v>19</v>
+      </c>
+      <c r="I945" t="s">
+        <v>26</v>
+      </c>
+      <c r="J945" t="s">
         <v>32</v>
       </c>
-      <c r="F313" t="s">
-[...24 lines deleted...]
-      <c r="E314" t="s">
+      <c r="K945"/>
+    </row>
+    <row r="946" spans="1:11">
+      <c r="A946" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B946" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C946"/>
+      <c r="D946" t="s">
+        <v>3110</v>
+      </c>
+      <c r="E946"/>
+      <c r="F946" t="s">
+        <v>17</v>
+      </c>
+      <c r="G946" t="s">
+        <v>18</v>
+      </c>
+      <c r="H946" t="s">
+        <v>19</v>
+      </c>
+      <c r="I946" t="s">
+        <v>26</v>
+      </c>
+      <c r="J946"/>
+      <c r="K946"/>
+    </row>
+    <row r="947" spans="1:11">
+      <c r="A947" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B947" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C947"/>
+      <c r="D947" t="s">
+        <v>3113</v>
+      </c>
+      <c r="E947"/>
+      <c r="F947" t="s">
+        <v>17</v>
+      </c>
+      <c r="G947" t="s">
+        <v>18</v>
+      </c>
+      <c r="H947" t="s">
+        <v>19</v>
+      </c>
+      <c r="I947" t="s">
+        <v>26</v>
+      </c>
+      <c r="J947" t="s">
         <v>32</v>
       </c>
-      <c r="F314" t="s">
-[...24 lines deleted...]
-      <c r="E315" t="s">
+      <c r="K947"/>
+    </row>
+    <row r="948" spans="1:11">
+      <c r="A948" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B948" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C948"/>
+      <c r="D948" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E948"/>
+      <c r="F948" t="s">
+        <v>17</v>
+      </c>
+      <c r="G948" t="s">
+        <v>18</v>
+      </c>
+      <c r="H948" t="s">
+        <v>19</v>
+      </c>
+      <c r="I948" t="s">
+        <v>26</v>
+      </c>
+      <c r="J948"/>
+      <c r="K948"/>
+    </row>
+    <row r="949" spans="1:11">
+      <c r="A949" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B949" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C949"/>
+      <c r="D949" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E949"/>
+      <c r="F949" t="s">
+        <v>17</v>
+      </c>
+      <c r="G949" t="s">
+        <v>18</v>
+      </c>
+      <c r="H949" t="s">
+        <v>19</v>
+      </c>
+      <c r="I949" t="s">
+        <v>26</v>
+      </c>
+      <c r="J949"/>
+      <c r="K949"/>
+    </row>
+    <row r="950" spans="1:11">
+      <c r="A950" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B950" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C950"/>
+      <c r="D950" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E950"/>
+      <c r="F950" t="s">
+        <v>41</v>
+      </c>
+      <c r="G950" t="s">
+        <v>18</v>
+      </c>
+      <c r="H950" t="s">
+        <v>19</v>
+      </c>
+      <c r="I950" t="s">
+        <v>26</v>
+      </c>
+      <c r="J950" t="s">
         <v>32</v>
       </c>
-      <c r="F315" t="s">
-[...622 lines deleted...]
-      <c r="E338" t="s">
+      <c r="K950"/>
+    </row>
+    <row r="951" spans="1:11">
+      <c r="A951" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B951" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C951"/>
+      <c r="D951" t="s">
+        <v>3125</v>
+      </c>
+      <c r="E951"/>
+      <c r="F951" t="s">
+        <v>448</v>
+      </c>
+      <c r="G951" t="s">
+        <v>18</v>
+      </c>
+      <c r="H951" t="s">
+        <v>19</v>
+      </c>
+      <c r="I951" t="s">
+        <v>26</v>
+      </c>
+      <c r="J951" t="s">
+        <v>21</v>
+      </c>
+      <c r="K951"/>
+    </row>
+    <row r="952" spans="1:11">
+      <c r="A952" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B952" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C952"/>
+      <c r="D952" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E952"/>
+      <c r="F952" t="s">
+        <v>17</v>
+      </c>
+      <c r="G952" t="s">
+        <v>18</v>
+      </c>
+      <c r="H952" t="s">
+        <v>19</v>
+      </c>
+      <c r="I952" t="s">
+        <v>26</v>
+      </c>
+      <c r="J952" t="s">
         <v>32</v>
       </c>
-      <c r="F338" t="s">
-[...592 lines deleted...]
-      <c r="E360" t="s">
+      <c r="K952"/>
+    </row>
+    <row r="953" spans="1:11">
+      <c r="A953" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B953" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C953"/>
+      <c r="D953" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E953"/>
+      <c r="F953" t="s">
+        <v>41</v>
+      </c>
+      <c r="G953" t="s">
+        <v>18</v>
+      </c>
+      <c r="H953" t="s">
+        <v>19</v>
+      </c>
+      <c r="I953" t="s">
+        <v>26</v>
+      </c>
+      <c r="J953" t="s">
+        <v>21</v>
+      </c>
+      <c r="K953"/>
+    </row>
+    <row r="954" spans="1:11">
+      <c r="A954" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B954" t="s">
+        <v>3133</v>
+      </c>
+      <c r="C954"/>
+      <c r="D954" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E954"/>
+      <c r="F954" t="s">
+        <v>17</v>
+      </c>
+      <c r="G954" t="s">
+        <v>18</v>
+      </c>
+      <c r="H954" t="s">
+        <v>19</v>
+      </c>
+      <c r="I954" t="s">
+        <v>26</v>
+      </c>
+      <c r="J954" t="s">
         <v>32</v>
       </c>
-      <c r="F360" t="s">
-[...24 lines deleted...]
-      <c r="E361" t="s">
+      <c r="K954"/>
+    </row>
+    <row r="955" spans="1:11">
+      <c r="A955" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B955" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C955" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3138</v>
+      </c>
+      <c r="E955"/>
+      <c r="F955" t="s">
+        <v>17</v>
+      </c>
+      <c r="G955" t="s">
+        <v>18</v>
+      </c>
+      <c r="H955" t="s">
+        <v>19</v>
+      </c>
+      <c r="I955" t="s">
+        <v>26</v>
+      </c>
+      <c r="J955" t="s">
+        <v>21</v>
+      </c>
+      <c r="K955"/>
+    </row>
+    <row r="956" spans="1:11">
+      <c r="A956" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B956" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C956"/>
+      <c r="D956" t="s">
+        <v>3141</v>
+      </c>
+      <c r="E956"/>
+      <c r="F956" t="s">
+        <v>17</v>
+      </c>
+      <c r="G956" t="s">
+        <v>18</v>
+      </c>
+      <c r="H956" t="s">
+        <v>19</v>
+      </c>
+      <c r="I956" t="s">
+        <v>26</v>
+      </c>
+      <c r="J956" t="s">
+        <v>21</v>
+      </c>
+      <c r="K956"/>
+    </row>
+    <row r="957" spans="1:11">
+      <c r="A957" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B957" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C957"/>
+      <c r="D957" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E957"/>
+      <c r="F957" t="s">
+        <v>17</v>
+      </c>
+      <c r="G957" t="s">
+        <v>18</v>
+      </c>
+      <c r="H957" t="s">
+        <v>19</v>
+      </c>
+      <c r="I957" t="s">
+        <v>26</v>
+      </c>
+      <c r="J957" t="s">
+        <v>21</v>
+      </c>
+      <c r="K957"/>
+    </row>
+    <row r="958" spans="1:11">
+      <c r="A958" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B958" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C958"/>
+      <c r="D958" t="s">
+        <v>3147</v>
+      </c>
+      <c r="E958"/>
+      <c r="F958" t="s">
+        <v>17</v>
+      </c>
+      <c r="G958" t="s">
+        <v>18</v>
+      </c>
+      <c r="H958" t="s">
+        <v>19</v>
+      </c>
+      <c r="I958" t="s">
+        <v>26</v>
+      </c>
+      <c r="J958" t="s">
         <v>32</v>
       </c>
-      <c r="F361" t="s">
-[...54 lines deleted...]
-      <c r="E363" t="s">
+      <c r="K958"/>
+    </row>
+    <row r="959" spans="1:11">
+      <c r="A959" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B959" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C959"/>
+      <c r="D959" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E959"/>
+      <c r="F959" t="s">
+        <v>17</v>
+      </c>
+      <c r="G959" t="s">
+        <v>18</v>
+      </c>
+      <c r="H959" t="s">
+        <v>19</v>
+      </c>
+      <c r="I959" t="s">
+        <v>26</v>
+      </c>
+      <c r="J959" t="s">
+        <v>21</v>
+      </c>
+      <c r="K959"/>
+    </row>
+    <row r="960" spans="1:11">
+      <c r="A960" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B960" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C960"/>
+      <c r="D960" t="s">
+        <v>3153</v>
+      </c>
+      <c r="E960"/>
+      <c r="F960" t="s">
+        <v>17</v>
+      </c>
+      <c r="G960" t="s">
+        <v>18</v>
+      </c>
+      <c r="H960" t="s">
+        <v>19</v>
+      </c>
+      <c r="I960" t="s">
+        <v>26</v>
+      </c>
+      <c r="J960" t="s">
+        <v>21</v>
+      </c>
+      <c r="K960"/>
+    </row>
+    <row r="961" spans="1:11">
+      <c r="A961" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B961" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C961"/>
+      <c r="D961" t="s">
+        <v>3156</v>
+      </c>
+      <c r="E961"/>
+      <c r="F961" t="s">
+        <v>17</v>
+      </c>
+      <c r="G961" t="s">
+        <v>18</v>
+      </c>
+      <c r="H961" t="s">
+        <v>19</v>
+      </c>
+      <c r="I961" t="s">
+        <v>68</v>
+      </c>
+      <c r="J961" t="s">
+        <v>27</v>
+      </c>
+      <c r="K961"/>
+    </row>
+    <row r="962" spans="1:11">
+      <c r="A962" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B962" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C962"/>
+      <c r="D962" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E962"/>
+      <c r="F962" t="s">
+        <v>17</v>
+      </c>
+      <c r="G962" t="s">
+        <v>18</v>
+      </c>
+      <c r="H962" t="s">
+        <v>19</v>
+      </c>
+      <c r="I962" t="s">
+        <v>26</v>
+      </c>
+      <c r="J962" t="s">
+        <v>27</v>
+      </c>
+      <c r="K962"/>
+    </row>
+    <row r="963" spans="1:11">
+      <c r="A963" t="s">
+        <v>3160</v>
+      </c>
+      <c r="B963" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C963"/>
+      <c r="D963" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E963"/>
+      <c r="F963" t="s">
+        <v>17</v>
+      </c>
+      <c r="G963" t="s">
+        <v>18</v>
+      </c>
+      <c r="H963" t="s">
+        <v>19</v>
+      </c>
+      <c r="I963" t="s">
+        <v>194</v>
+      </c>
+      <c r="J963" t="s">
+        <v>21</v>
+      </c>
+      <c r="K963"/>
+    </row>
+    <row r="964" spans="1:11">
+      <c r="A964" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B964" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C964"/>
+      <c r="D964" t="s">
+        <v>3165</v>
+      </c>
+      <c r="E964"/>
+      <c r="F964" t="s">
+        <v>17</v>
+      </c>
+      <c r="G964" t="s">
+        <v>18</v>
+      </c>
+      <c r="H964" t="s">
+        <v>19</v>
+      </c>
+      <c r="I964" t="s">
+        <v>26</v>
+      </c>
+      <c r="J964" t="s">
+        <v>21</v>
+      </c>
+      <c r="K964"/>
+    </row>
+    <row r="965" spans="1:11">
+      <c r="A965" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B965" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C965"/>
+      <c r="D965" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E965"/>
+      <c r="F965" t="s">
+        <v>17</v>
+      </c>
+      <c r="G965" t="s">
+        <v>18</v>
+      </c>
+      <c r="H965" t="s">
+        <v>19</v>
+      </c>
+      <c r="I965" t="s">
+        <v>26</v>
+      </c>
+      <c r="J965" t="s">
+        <v>21</v>
+      </c>
+      <c r="K965"/>
+    </row>
+    <row r="966" spans="1:11">
+      <c r="A966" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B966" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C966"/>
+      <c r="D966" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E966"/>
+      <c r="F966" t="s">
+        <v>17</v>
+      </c>
+      <c r="G966" t="s">
+        <v>18</v>
+      </c>
+      <c r="H966" t="s">
+        <v>19</v>
+      </c>
+      <c r="I966" t="s">
+        <v>26</v>
+      </c>
+      <c r="J966" t="s">
+        <v>21</v>
+      </c>
+      <c r="K966"/>
+    </row>
+    <row r="967" spans="1:11">
+      <c r="A967" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B967" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C967"/>
+      <c r="D967" t="s">
+        <v>3174</v>
+      </c>
+      <c r="E967"/>
+      <c r="F967" t="s">
+        <v>17</v>
+      </c>
+      <c r="G967" t="s">
+        <v>18</v>
+      </c>
+      <c r="H967" t="s">
+        <v>19</v>
+      </c>
+      <c r="I967" t="s">
+        <v>68</v>
+      </c>
+      <c r="J967" t="s">
+        <v>21</v>
+      </c>
+      <c r="K967"/>
+    </row>
+    <row r="968" spans="1:11">
+      <c r="A968" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B968" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C968"/>
+      <c r="D968" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E968"/>
+      <c r="F968" t="s">
+        <v>448</v>
+      </c>
+      <c r="G968" t="s">
+        <v>18</v>
+      </c>
+      <c r="H968" t="s">
+        <v>19</v>
+      </c>
+      <c r="I968" t="s">
+        <v>26</v>
+      </c>
+      <c r="J968"/>
+      <c r="K968"/>
+    </row>
+    <row r="969" spans="1:11">
+      <c r="A969" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B969" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C969"/>
+      <c r="D969" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E969"/>
+      <c r="F969" t="s">
+        <v>17</v>
+      </c>
+      <c r="G969" t="s">
+        <v>18</v>
+      </c>
+      <c r="H969" t="s">
+        <v>19</v>
+      </c>
+      <c r="I969" t="s">
+        <v>26</v>
+      </c>
+      <c r="J969"/>
+      <c r="K969"/>
+    </row>
+    <row r="970" spans="1:11">
+      <c r="A970" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B970" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C970"/>
+      <c r="D970" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E970"/>
+      <c r="F970" t="s">
+        <v>17</v>
+      </c>
+      <c r="G970" t="s">
+        <v>18</v>
+      </c>
+      <c r="H970" t="s">
+        <v>19</v>
+      </c>
+      <c r="I970" t="s">
+        <v>26</v>
+      </c>
+      <c r="J970"/>
+      <c r="K970"/>
+    </row>
+    <row r="971" spans="1:11">
+      <c r="A971" t="s">
+        <v>3184</v>
+      </c>
+      <c r="B971" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C971"/>
+      <c r="D971" t="s">
+        <v>3186</v>
+      </c>
+      <c r="E971"/>
+      <c r="F971" t="s">
+        <v>17</v>
+      </c>
+      <c r="G971" t="s">
+        <v>18</v>
+      </c>
+      <c r="H971" t="s">
+        <v>19</v>
+      </c>
+      <c r="I971" t="s">
+        <v>26</v>
+      </c>
+      <c r="J971" t="s">
         <v>32</v>
       </c>
-      <c r="F363" t="s">
-[...24 lines deleted...]
-      <c r="E364" t="s">
+      <c r="K971"/>
+    </row>
+    <row r="972" spans="1:11">
+      <c r="A972" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B972" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C972"/>
+      <c r="D972" t="s">
+        <v>3189</v>
+      </c>
+      <c r="E972"/>
+      <c r="F972" t="s">
+        <v>17</v>
+      </c>
+      <c r="G972" t="s">
+        <v>18</v>
+      </c>
+      <c r="H972" t="s">
+        <v>19</v>
+      </c>
+      <c r="I972" t="s">
+        <v>26</v>
+      </c>
+      <c r="J972" t="s">
+        <v>27</v>
+      </c>
+      <c r="K972"/>
+    </row>
+    <row r="973" spans="1:11">
+      <c r="A973" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B973" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C973"/>
+      <c r="D973" t="s">
+        <v>3192</v>
+      </c>
+      <c r="E973"/>
+      <c r="F973" t="s">
+        <v>17</v>
+      </c>
+      <c r="G973" t="s">
+        <v>18</v>
+      </c>
+      <c r="H973" t="s">
+        <v>19</v>
+      </c>
+      <c r="I973" t="s">
+        <v>26</v>
+      </c>
+      <c r="J973" t="s">
         <v>32</v>
       </c>
-      <c r="F364" t="s">
-[...1294 lines deleted...]
-      <c r="E413" t="s">
+      <c r="K973"/>
+    </row>
+    <row r="974" spans="1:11">
+      <c r="A974"/>
+      <c r="B974" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C974" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E974"/>
+      <c r="F974" t="s">
+        <v>448</v>
+      </c>
+      <c r="G974" t="s">
+        <v>18</v>
+      </c>
+      <c r="H974" t="s">
+        <v>19</v>
+      </c>
+      <c r="I974" t="s">
+        <v>68</v>
+      </c>
+      <c r="J974" t="s">
+        <v>21</v>
+      </c>
+      <c r="K974"/>
+    </row>
+    <row r="975" spans="1:11">
+      <c r="A975" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B975" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C975"/>
+      <c r="D975" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E975"/>
+      <c r="F975" t="s">
+        <v>17</v>
+      </c>
+      <c r="G975" t="s">
+        <v>18</v>
+      </c>
+      <c r="H975" t="s">
+        <v>19</v>
+      </c>
+      <c r="I975" t="s">
+        <v>26</v>
+      </c>
+      <c r="J975" t="s">
+        <v>21</v>
+      </c>
+      <c r="K975"/>
+    </row>
+    <row r="976" spans="1:11">
+      <c r="A976"/>
+      <c r="B976" t="s">
+        <v>3198</v>
+      </c>
+      <c r="C976" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E976"/>
+      <c r="F976" t="s">
+        <v>448</v>
+      </c>
+      <c r="G976" t="s">
+        <v>18</v>
+      </c>
+      <c r="H976" t="s">
+        <v>19</v>
+      </c>
+      <c r="I976" t="s">
+        <v>26</v>
+      </c>
+      <c r="J976" t="s">
+        <v>21</v>
+      </c>
+      <c r="K976"/>
+    </row>
+    <row r="977" spans="1:11">
+      <c r="A977"/>
+      <c r="B977" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C977"/>
+      <c r="D977" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E977"/>
+      <c r="F977" t="s">
+        <v>17</v>
+      </c>
+      <c r="G977" t="s">
+        <v>18</v>
+      </c>
+      <c r="H977" t="s">
+        <v>19</v>
+      </c>
+      <c r="I977" t="s">
+        <v>68</v>
+      </c>
+      <c r="J977" t="s">
+        <v>21</v>
+      </c>
+      <c r="K977"/>
+    </row>
+    <row r="978" spans="1:11">
+      <c r="A978"/>
+      <c r="B978" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C978" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3203</v>
+      </c>
+      <c r="E978"/>
+      <c r="F978" t="s">
+        <v>448</v>
+      </c>
+      <c r="G978" t="s">
+        <v>18</v>
+      </c>
+      <c r="H978" t="s">
+        <v>19</v>
+      </c>
+      <c r="I978" t="s">
+        <v>26</v>
+      </c>
+      <c r="J978" t="s">
+        <v>21</v>
+      </c>
+      <c r="K978"/>
+    </row>
+    <row r="979" spans="1:11">
+      <c r="A979" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B979" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C979" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E979"/>
+      <c r="F979" t="s">
+        <v>17</v>
+      </c>
+      <c r="G979" t="s">
+        <v>18</v>
+      </c>
+      <c r="H979" t="s">
+        <v>19</v>
+      </c>
+      <c r="I979" t="s">
+        <v>26</v>
+      </c>
+      <c r="J979" t="s">
+        <v>27</v>
+      </c>
+      <c r="K979"/>
+    </row>
+    <row r="980" spans="1:11">
+      <c r="A980"/>
+      <c r="B980" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C980" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3209</v>
+      </c>
+      <c r="E980"/>
+      <c r="F980" t="s">
+        <v>448</v>
+      </c>
+      <c r="G980" t="s">
+        <v>18</v>
+      </c>
+      <c r="H980" t="s">
+        <v>19</v>
+      </c>
+      <c r="I980" t="s">
+        <v>26</v>
+      </c>
+      <c r="J980" t="s">
+        <v>21</v>
+      </c>
+      <c r="K980"/>
+    </row>
+    <row r="981" spans="1:11">
+      <c r="A981"/>
+      <c r="B981" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C981"/>
+      <c r="D981" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E981"/>
+      <c r="F981" t="s">
+        <v>17</v>
+      </c>
+      <c r="G981" t="s">
+        <v>18</v>
+      </c>
+      <c r="H981" t="s">
+        <v>19</v>
+      </c>
+      <c r="I981" t="s">
+        <v>68</v>
+      </c>
+      <c r="J981" t="s">
+        <v>21</v>
+      </c>
+      <c r="K981"/>
+    </row>
+    <row r="982" spans="1:11">
+      <c r="A982"/>
+      <c r="B982" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C982" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E982"/>
+      <c r="F982" t="s">
+        <v>448</v>
+      </c>
+      <c r="G982" t="s">
+        <v>18</v>
+      </c>
+      <c r="H982" t="s">
+        <v>19</v>
+      </c>
+      <c r="I982" t="s">
+        <v>26</v>
+      </c>
+      <c r="J982" t="s">
+        <v>21</v>
+      </c>
+      <c r="K982"/>
+    </row>
+    <row r="983" spans="1:11">
+      <c r="A983" t="s">
+        <v>3215</v>
+      </c>
+      <c r="B983" t="s">
+        <v>3216</v>
+      </c>
+      <c r="C983" t="s">
+        <v>3217</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E983"/>
+      <c r="F983" t="s">
+        <v>448</v>
+      </c>
+      <c r="G983" t="s">
+        <v>18</v>
+      </c>
+      <c r="H983" t="s">
+        <v>19</v>
+      </c>
+      <c r="I983" t="s">
+        <v>26</v>
+      </c>
+      <c r="J983" t="s">
+        <v>21</v>
+      </c>
+      <c r="K983"/>
+    </row>
+    <row r="984" spans="1:11">
+      <c r="A984" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B984" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C984"/>
+      <c r="D984" t="s">
+        <v>3221</v>
+      </c>
+      <c r="E984"/>
+      <c r="F984" t="s">
+        <v>17</v>
+      </c>
+      <c r="G984" t="s">
+        <v>18</v>
+      </c>
+      <c r="H984" t="s">
+        <v>19</v>
+      </c>
+      <c r="I984" t="s">
+        <v>68</v>
+      </c>
+      <c r="J984" t="s">
+        <v>21</v>
+      </c>
+      <c r="K984"/>
+    </row>
+    <row r="985" spans="1:11">
+      <c r="A985" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B985" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C985"/>
+      <c r="D985" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E985"/>
+      <c r="F985" t="s">
+        <v>17</v>
+      </c>
+      <c r="G985" t="s">
+        <v>18</v>
+      </c>
+      <c r="H985" t="s">
+        <v>19</v>
+      </c>
+      <c r="I985" t="s">
+        <v>68</v>
+      </c>
+      <c r="J985" t="s">
+        <v>21</v>
+      </c>
+      <c r="K985"/>
+    </row>
+    <row r="986" spans="1:11">
+      <c r="A986" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B986" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C986"/>
+      <c r="D986" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E986"/>
+      <c r="F986" t="s">
+        <v>17</v>
+      </c>
+      <c r="G986" t="s">
+        <v>18</v>
+      </c>
+      <c r="H986" t="s">
+        <v>19</v>
+      </c>
+      <c r="I986" t="s">
+        <v>68</v>
+      </c>
+      <c r="J986" t="s">
+        <v>21</v>
+      </c>
+      <c r="K986"/>
+    </row>
+    <row r="987" spans="1:11">
+      <c r="A987" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B987" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C987"/>
+      <c r="D987" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E987"/>
+      <c r="F987" t="s">
+        <v>17</v>
+      </c>
+      <c r="G987" t="s">
+        <v>18</v>
+      </c>
+      <c r="H987" t="s">
+        <v>19</v>
+      </c>
+      <c r="I987" t="s">
+        <v>68</v>
+      </c>
+      <c r="J987" t="s">
+        <v>21</v>
+      </c>
+      <c r="K987"/>
+    </row>
+    <row r="988" spans="1:11">
+      <c r="A988" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B988" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C988"/>
+      <c r="D988" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E988"/>
+      <c r="F988" t="s">
+        <v>17</v>
+      </c>
+      <c r="G988" t="s">
+        <v>18</v>
+      </c>
+      <c r="H988" t="s">
+        <v>19</v>
+      </c>
+      <c r="I988" t="s">
+        <v>26</v>
+      </c>
+      <c r="J988"/>
+      <c r="K988"/>
+    </row>
+    <row r="989" spans="1:11">
+      <c r="A989" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B989" t="s">
+        <v>3235</v>
+      </c>
+      <c r="C989"/>
+      <c r="D989" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E989"/>
+      <c r="F989" t="s">
+        <v>17</v>
+      </c>
+      <c r="G989" t="s">
+        <v>18</v>
+      </c>
+      <c r="H989" t="s">
+        <v>19</v>
+      </c>
+      <c r="I989" t="s">
+        <v>68</v>
+      </c>
+      <c r="J989" t="s">
+        <v>27</v>
+      </c>
+      <c r="K989"/>
+    </row>
+    <row r="990" spans="1:11">
+      <c r="A990"/>
+      <c r="B990" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C990"/>
+      <c r="D990" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E990"/>
+      <c r="F990" t="s">
+        <v>41</v>
+      </c>
+      <c r="G990" t="s">
+        <v>18</v>
+      </c>
+      <c r="H990" t="s">
+        <v>19</v>
+      </c>
+      <c r="I990" t="s">
+        <v>26</v>
+      </c>
+      <c r="J990" t="s">
+        <v>27</v>
+      </c>
+      <c r="K990"/>
+    </row>
+    <row r="991" spans="1:11">
+      <c r="A991" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B991" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C991"/>
+      <c r="D991" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E991"/>
+      <c r="F991" t="s">
+        <v>17</v>
+      </c>
+      <c r="G991" t="s">
+        <v>18</v>
+      </c>
+      <c r="H991" t="s">
+        <v>19</v>
+      </c>
+      <c r="I991" t="s">
+        <v>26</v>
+      </c>
+      <c r="J991" t="s">
+        <v>21</v>
+      </c>
+      <c r="K991"/>
+    </row>
+    <row r="992" spans="1:11">
+      <c r="A992" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B992" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C992"/>
+      <c r="D992" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E992"/>
+      <c r="F992" t="s">
+        <v>17</v>
+      </c>
+      <c r="G992" t="s">
+        <v>18</v>
+      </c>
+      <c r="H992" t="s">
+        <v>19</v>
+      </c>
+      <c r="I992" t="s">
+        <v>26</v>
+      </c>
+      <c r="J992" t="s">
+        <v>27</v>
+      </c>
+      <c r="K992"/>
+    </row>
+    <row r="993" spans="1:11">
+      <c r="A993"/>
+      <c r="B993" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C993" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E993"/>
+      <c r="F993" t="s">
+        <v>448</v>
+      </c>
+      <c r="G993" t="s">
+        <v>18</v>
+      </c>
+      <c r="H993" t="s">
+        <v>19</v>
+      </c>
+      <c r="I993" t="s">
+        <v>26</v>
+      </c>
+      <c r="J993" t="s">
+        <v>21</v>
+      </c>
+      <c r="K993"/>
+    </row>
+    <row r="994" spans="1:11">
+      <c r="A994" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B994" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C994"/>
+      <c r="D994" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E994"/>
+      <c r="F994" t="s">
+        <v>17</v>
+      </c>
+      <c r="G994" t="s">
+        <v>18</v>
+      </c>
+      <c r="H994" t="s">
+        <v>19</v>
+      </c>
+      <c r="I994" t="s">
+        <v>26</v>
+      </c>
+      <c r="J994"/>
+      <c r="K994"/>
+    </row>
+    <row r="995" spans="1:11">
+      <c r="A995" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B995" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C995" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E995"/>
+      <c r="F995" t="s">
+        <v>448</v>
+      </c>
+      <c r="G995" t="s">
+        <v>18</v>
+      </c>
+      <c r="H995" t="s">
+        <v>19</v>
+      </c>
+      <c r="I995" t="s">
+        <v>68</v>
+      </c>
+      <c r="J995" t="s">
+        <v>21</v>
+      </c>
+      <c r="K995"/>
+    </row>
+    <row r="996" spans="1:11">
+      <c r="A996" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B996" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C996"/>
+      <c r="D996" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E996"/>
+      <c r="F996" t="s">
+        <v>17</v>
+      </c>
+      <c r="G996" t="s">
+        <v>18</v>
+      </c>
+      <c r="H996" t="s">
+        <v>19</v>
+      </c>
+      <c r="I996" t="s">
+        <v>26</v>
+      </c>
+      <c r="J996" t="s">
+        <v>21</v>
+      </c>
+      <c r="K996"/>
+    </row>
+    <row r="997" spans="1:11">
+      <c r="A997" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B997" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C997" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E997"/>
+      <c r="F997" t="s">
+        <v>17</v>
+      </c>
+      <c r="G997" t="s">
+        <v>18</v>
+      </c>
+      <c r="H997" t="s">
+        <v>19</v>
+      </c>
+      <c r="I997" t="s">
+        <v>26</v>
+      </c>
+      <c r="J997" t="s">
+        <v>21</v>
+      </c>
+      <c r="K997"/>
+    </row>
+    <row r="998" spans="1:11">
+      <c r="A998" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B998" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C998"/>
+      <c r="D998" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E998"/>
+      <c r="F998" t="s">
+        <v>17</v>
+      </c>
+      <c r="G998" t="s">
+        <v>18</v>
+      </c>
+      <c r="H998" t="s">
+        <v>19</v>
+      </c>
+      <c r="I998" t="s">
+        <v>26</v>
+      </c>
+      <c r="J998" t="s">
+        <v>21</v>
+      </c>
+      <c r="K998"/>
+    </row>
+    <row r="999" spans="1:11">
+      <c r="A999" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B999" t="s">
+        <v>3265</v>
+      </c>
+      <c r="C999"/>
+      <c r="D999" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E999"/>
+      <c r="F999" t="s">
+        <v>17</v>
+      </c>
+      <c r="G999" t="s">
+        <v>18</v>
+      </c>
+      <c r="H999" t="s">
+        <v>19</v>
+      </c>
+      <c r="I999" t="s">
+        <v>26</v>
+      </c>
+      <c r="J999" t="s">
+        <v>21</v>
+      </c>
+      <c r="K999"/>
+    </row>
+    <row r="1000" spans="1:11">
+      <c r="A1000"/>
+      <c r="B1000" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C1000"/>
+      <c r="D1000" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E1000"/>
+      <c r="F1000" t="s">
+        <v>41</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1000" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1000" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1000"/>
+    </row>
+    <row r="1001" spans="1:11">
+      <c r="A1001"/>
+      <c r="B1001" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1001"/>
+      <c r="F1001" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1001" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1001" t="s">
+        <v>276</v>
+      </c>
+      <c r="K1001"/>
+    </row>
+    <row r="1002" spans="1:11">
+      <c r="A1002" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>3271</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3273</v>
+      </c>
+      <c r="E1002"/>
+      <c r="F1002" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1002" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1002" t="s">
+        <v>276</v>
+      </c>
+      <c r="K1002"/>
+    </row>
+    <row r="1003" spans="1:11">
+      <c r="A1003" t="s">
+        <v>3274</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3276</v>
+      </c>
+      <c r="E1003"/>
+      <c r="F1003" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1003" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1003" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1003"/>
+    </row>
+    <row r="1004" spans="1:11">
+      <c r="A1004"/>
+      <c r="B1004" t="s">
+        <v>3277</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1004"/>
+      <c r="E1004"/>
+      <c r="F1004" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1004" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1004" t="s">
+        <v>276</v>
+      </c>
+      <c r="K1004"/>
+    </row>
+    <row r="1005" spans="1:11">
+      <c r="A1005" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1005"/>
+      <c r="F1005" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1005" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1005" t="s">
         <v>32</v>
       </c>
-      <c r="F413" t="s">
-[...180 lines deleted...]
-      <c r="E420" t="s">
+      <c r="K1005"/>
+    </row>
+    <row r="1006" spans="1:11">
+      <c r="A1006"/>
+      <c r="B1006" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1006"/>
+      <c r="F1006" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1006" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1006" t="s">
         <v>32</v>
       </c>
-      <c r="F420" t="s">
-[...488 lines deleted...]
-      <c r="E439" t="s">
+      <c r="K1006"/>
+    </row>
+    <row r="1007" spans="1:11">
+      <c r="A1007"/>
+      <c r="B1007" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3285</v>
+      </c>
+      <c r="E1007"/>
+      <c r="F1007" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1007" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1007" t="s">
+        <v>276</v>
+      </c>
+      <c r="K1007"/>
+    </row>
+    <row r="1008" spans="1:11">
+      <c r="A1008" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1008"/>
+      <c r="D1008" t="s">
+        <v>2948</v>
+      </c>
+      <c r="E1008"/>
+      <c r="F1008" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1008" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1008" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1008"/>
+    </row>
+    <row r="1009" spans="1:11">
+      <c r="A1009" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3289</v>
+      </c>
+      <c r="C1009"/>
+      <c r="D1009" t="s">
+        <v>2997</v>
+      </c>
+      <c r="E1009"/>
+      <c r="F1009" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1009" t="s">
+        <v>194</v>
+      </c>
+      <c r="J1009" t="s">
+        <v>136</v>
+      </c>
+      <c r="K1009"/>
+    </row>
+    <row r="1010" spans="1:11">
+      <c r="A1010" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1010"/>
+      <c r="D1010" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1010"/>
+      <c r="F1010" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1010" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1010" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1010"/>
+    </row>
+    <row r="1011" spans="1:11">
+      <c r="A1011" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C1011"/>
+      <c r="D1011" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1011"/>
+      <c r="F1011" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1011" t="s">
+        <v>194</v>
+      </c>
+      <c r="J1011" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1011"/>
+    </row>
+    <row r="1012" spans="1:11">
+      <c r="A1012"/>
+      <c r="B1012" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1012"/>
+      <c r="D1012" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E1012"/>
+      <c r="F1012" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1012" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1012" t="s">
+        <v>136</v>
+      </c>
+      <c r="K1012"/>
+    </row>
+    <row r="1013" spans="1:11">
+      <c r="A1013" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1013"/>
+      <c r="E1013"/>
+      <c r="F1013" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1013" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1013" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1013"/>
+    </row>
+    <row r="1014" spans="1:11">
+      <c r="A1014" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1014"/>
+      <c r="D1014" t="s">
+        <v>3303</v>
+      </c>
+      <c r="E1014"/>
+      <c r="F1014" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1014" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1014"/>
+      <c r="K1014"/>
+    </row>
+    <row r="1015" spans="1:11">
+      <c r="A1015"/>
+      <c r="B1015" t="s">
+        <v>3304</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3306</v>
+      </c>
+      <c r="E1015"/>
+      <c r="F1015" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1015" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1015" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1015"/>
+    </row>
+    <row r="1016" spans="1:11">
+      <c r="A1016" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1016"/>
+      <c r="D1016" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E1016"/>
+      <c r="F1016" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1016" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1016" t="s">
         <v>32</v>
       </c>
-      <c r="F439" t="s">
-[...140 lines deleted...]
-      <c r="I444" t="s">
+      <c r="K1016"/>
+    </row>
+    <row r="1017" spans="1:11">
+      <c r="A1017"/>
+      <c r="B1017" t="s">
+        <v>3310</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D1017"/>
+      <c r="E1017"/>
+      <c r="F1017" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1017" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1017"/>
+      <c r="K1017"/>
+    </row>
+    <row r="1018" spans="1:11">
+      <c r="A1018"/>
+      <c r="B1018" t="s">
+        <v>3312</v>
+      </c>
+      <c r="C1018"/>
+      <c r="D1018" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1018"/>
+      <c r="F1018" t="s">
+        <v>41</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1018" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1018" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1018"/>
+    </row>
+    <row r="1019" spans="1:11">
+      <c r="A1019" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3315</v>
+      </c>
+      <c r="C1019"/>
+      <c r="D1019" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1019"/>
+      <c r="F1019" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1019" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1019" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1019"/>
+    </row>
+    <row r="1020" spans="1:11">
+      <c r="A1020"/>
+      <c r="B1020" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E1020"/>
+      <c r="F1020" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1020" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1020" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1020"/>
+    </row>
+    <row r="1021" spans="1:11">
+      <c r="A1021"/>
+      <c r="B1021" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1021"/>
+      <c r="D1021" t="s">
+        <v>3320</v>
+      </c>
+      <c r="E1021"/>
+      <c r="F1021" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1021" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1021" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1021"/>
+    </row>
+    <row r="1022" spans="1:11">
+      <c r="A1022" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E1022"/>
+      <c r="F1022" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1022" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1022" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1022"/>
+    </row>
+    <row r="1023" spans="1:11">
+      <c r="A1023" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3327</v>
+      </c>
+      <c r="E1023"/>
+      <c r="F1023" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1023" t="s">
         <v>68</v>
       </c>
-      <c r="J444"/>
-[...5515 lines deleted...]
-      <c r="J654"/>
+      <c r="J1023" t="s">
+        <v>276</v>
+      </c>
+      <c r="K1023"/>
+    </row>
+    <row r="1024" spans="1:11">
+      <c r="A1024" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1024"/>
+      <c r="F1024" t="s">
+        <v>448</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1024" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1024" t="s">
+        <v>276</v>
+      </c>
+      <c r="K1024"/>
+    </row>
+    <row r="1025" spans="1:11">
+      <c r="A1025"/>
+      <c r="B1025" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1025"/>
+      <c r="D1025" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E1025"/>
+      <c r="F1025" t="s">
+        <v>41</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1025" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1025" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1025"/>
+    </row>
+    <row r="1026" spans="1:11">
+      <c r="A1026"/>
+      <c r="B1026" t="s">
+        <v>3334</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3335</v>
+      </c>
+      <c r="E1026"/>
+      <c r="F1026" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1026" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1026"/>
+      <c r="K1026"/>
+    </row>
+    <row r="1027" spans="1:11">
+      <c r="A1027"/>
+      <c r="B1027" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1027"/>
+      <c r="E1027"/>
+      <c r="F1027" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1027" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1027"/>
+      <c r="K1027"/>
+    </row>
+    <row r="1028" spans="1:11">
+      <c r="A1028"/>
+      <c r="B1028" t="s">
+        <v>3337</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1028"/>
+      <c r="E1028"/>
+      <c r="F1028" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1028" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1028"/>
+      <c r="K1028"/>
+    </row>
+    <row r="1029" spans="1:11">
+      <c r="A1029"/>
+      <c r="B1029" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1029"/>
+      <c r="E1029"/>
+      <c r="F1029" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1029" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1029"/>
+      <c r="K1029"/>
+    </row>
+    <row r="1030" spans="1:11">
+      <c r="A1030" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1030"/>
+      <c r="F1030" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1030" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1030" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1030" t="s">
+        <v>21</v>
+      </c>
+      <c r="K1030"/>
+    </row>
+    <row r="1031" spans="1:11">
+      <c r="A1031"/>
+      <c r="B1031" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3344</v>
+      </c>
+      <c r="E1031"/>
+      <c r="F1031" t="s">
+        <v>17</v>
+      </c>
+      <c r="G1031" t="s">
+        <v>18</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>19</v>
+      </c>
+      <c r="I1031" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1031" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1031"/>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>