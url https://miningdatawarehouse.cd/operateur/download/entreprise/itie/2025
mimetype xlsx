--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,263 +12,1319 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>CTCPM DATAWAREHOUSE</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+  <si>
+    <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES ENTREPRISES DE CADRAGE ITIE</t>
   </si>
   <si>
+    <t>NIF</t>
+  </si>
+  <si>
     <t>NOM</t>
   </si>
   <si>
-    <t>NIF</t>
-[...1 lines deleted...]
-  <si>
     <t>SIGLE</t>
   </si>
   <si>
+    <t>ADRESSE</t>
+  </si>
+  <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
+    <t>A0901048A</t>
+  </si>
+  <si>
+    <t>KAMOA COPPER SA</t>
+  </si>
+  <si>
+    <t>KAMOA COPPER S.A</t>
+  </si>
+  <si>
+    <t>1148-6, AV de la libération. Q/Golf. C/L'shi. Province du Katanga, RD Congo.</t>
+  </si>
+  <si>
+    <t>En production</t>
+  </si>
+  <si>
+    <t>Industriel</t>
+  </si>
+  <si>
+    <t>Titulaires des droits miniers</t>
+  </si>
+  <si>
+    <t>Privé-privé</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>A0800394N</t>
+  </si>
+  <si>
+    <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
+  </si>
+  <si>
+    <t>MMG</t>
+  </si>
+  <si>
+    <t>7409, Avenue de la Révolution, Commune de Lubumbashi - Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1217593M</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING</t>
+  </si>
+  <si>
+    <t>804, Route de l’Aéroport, Bâtiment B, Luano City, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1100211S</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KAMBOVE</t>
+  </si>
+  <si>
+    <t>COMIKA SARL</t>
+  </si>
+  <si>
+    <t>04, Av. Charbon, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RD-Congo</t>
+  </si>
+  <si>
+    <t>A0815428E</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LUISHA</t>
+  </si>
+  <si>
+    <t>COMILU SAS</t>
+  </si>
+  <si>
+    <t>Luisha, Territoire de Kambove, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Public-privé</t>
+  </si>
+  <si>
+    <t>A0815341K</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
+  </si>
+  <si>
+    <t>COMMUS</t>
+  </si>
+  <si>
+    <t>Avenue Mpala n° 1B, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0906508K</t>
+  </si>
+  <si>
+    <t>CONGO COBALT CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>CCC SARL</t>
+  </si>
+  <si>
+    <t>2841, Route Likasi, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>En construction</t>
+  </si>
+  <si>
+    <t>A0905460W</t>
+  </si>
+  <si>
     <t>FRONTIER S.A</t>
   </si>
   <si>
-    <t>A0905460W</t>
-[...1 lines deleted...]
-  <si>
     <t>FRONTIER</t>
   </si>
   <si>
-    <t>En production</t>
-[...11 lines deleted...]
-    <t>Haut-Katanga</t>
+    <t>N° 22389, av. de la Paix  Immeuble La Bourse, Local 5  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1216135C</t>
+  </si>
+  <si>
+    <t>GIRO GOLDFIELDS</t>
+  </si>
+  <si>
+    <t>GIRO GOLD</t>
+  </si>
+  <si>
+    <t>119, Blvd. Tshatshi, Imm. ex CCIC 4è niveau, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>En recherche</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>A1113665R</t>
+  </si>
+  <si>
+    <t>HUACHIN METAL LEACH SA</t>
+  </si>
+  <si>
+    <t>HML</t>
+  </si>
+  <si>
+    <t>801, Route Kakontwe, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>Actif</t>
+  </si>
+  <si>
+    <t>Entités de traitement</t>
+  </si>
+  <si>
+    <t>A0814803A</t>
+  </si>
+  <si>
+    <t>METAL MINES SARL</t>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>01, Avenue Kipese, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1007580B</t>
   </si>
   <si>
     <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
   </si>
   <si>
-    <t>A1007580B</t>
-[...1 lines deleted...]
-  <si>
     <t>METALKOL SA</t>
   </si>
   <si>
-    <t>Public</t>
-[...5 lines deleted...]
-    <t>KAMOTO COPPER COMPANY SARL</t>
+    <t>238, Route Likasi, Commune Annexe Lubumbashi RD Congo</t>
+  </si>
+  <si>
+    <t>A0700193T</t>
+  </si>
+  <si>
+    <t>KAMITUGA MINING</t>
+  </si>
+  <si>
+    <t>KM</t>
+  </si>
+  <si>
+    <t>Av. Aviateur 7È Étage Ubc Center, 7, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
   </si>
   <si>
     <t>A0701041Q</t>
   </si>
   <si>
+    <t>KAMOTO COPPER COMPANY SA</t>
+  </si>
+  <si>
     <t>KCC</t>
   </si>
   <si>
-    <t>KIBALI GOLDMINES</t>
+    <t>Usine Luilu Kolwezi Katanga</t>
   </si>
   <si>
     <t>A0702049L</t>
   </si>
   <si>
+    <t>KIBALI GOLD MINE</t>
+  </si>
+  <si>
     <t>KIBALI</t>
   </si>
   <si>
-    <t>Haut-Uélé</t>
+    <t>142, Blvd. Du 30 Juin, Imm. Fu-ture Tower Local n° 604, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>A0704867Z</t>
   </si>
   <si>
     <t>MUTANDA MINING</t>
   </si>
   <si>
-    <t>A0704867Z</t>
-[...1 lines deleted...]
-  <si>
     <t>MUMI</t>
   </si>
   <si>
-    <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA</t>
+    <t>Route du Golf n° 101  Quartier du Golf  à LUBUMBASHI/KATANGA</t>
+  </si>
+  <si>
+    <t>A1001383Q</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE DES MINES ET DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>COMIDE</t>
+  </si>
+  <si>
+    <t>06, Av. Industrielle, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1113407L</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE D'EXPLOITATION MINIERE SA</t>
+  </si>
+  <si>
+    <t>COMINIERE SA</t>
+  </si>
+  <si>
+    <t>56, Avenue Colonel Ebeya, Imm. Bon Coin, App. 08,  Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>A0704883R</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUMBWE MYUNGA</t>
+  </si>
+  <si>
+    <t>MKM</t>
+  </si>
+  <si>
+    <t>18, Route Kafubu, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814837M</t>
+  </si>
+  <si>
+    <t>LUALABA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>LMC</t>
+  </si>
+  <si>
+    <t>520, Avenue Lumumba, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A0700163L</t>
+  </si>
+  <si>
+    <t>LUGUSHWA MINING</t>
+  </si>
+  <si>
+    <t>LM</t>
+  </si>
+  <si>
+    <t>Aveneue des Aviateurs,  Imm. UBC 7ème Etg   à KINSHASA/GOMBE</t>
   </si>
   <si>
     <t>A1105861J</t>
   </si>
   <si>
-    <t>SAKIMA</t>
+    <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA</t>
+  </si>
+  <si>
+    <t>SAKIMA SA</t>
+  </si>
+  <si>
+    <t>316, Avenue Lieutenant-Colonel Lukusa, Commune de la Gombe, Ville-Province de Kinshasa</t>
   </si>
   <si>
     <t>Maniema</t>
   </si>
   <si>
-    <t>SOCIETE COMMERCIALE LA MINIERE DE KISENGE MANGANESE</t>
+    <t>A0811080D</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMERCIALE LA MINIERE DE KISENGE MANGANESE S.A</t>
   </si>
   <si>
     <t>SCMK-Mn</t>
   </si>
   <si>
+    <t>285, Av. Mwepu, 3ème étage, Bâtiment BCDC, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A0905363K</t>
+  </si>
+  <si>
     <t>SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO SARL</t>
   </si>
   <si>
-    <t>A0905363K</t>
-[...1 lines deleted...]
-  <si>
     <t>SODIMICO</t>
   </si>
   <si>
-    <t>TENKE FUNGURUME MINING</t>
+    <t>549, Av. Adoula, Lubumbashi, Haut-Katanga</t>
   </si>
   <si>
     <t>A0810758D</t>
   </si>
   <si>
+    <t>TENKE FUNGURUME MINING SA</t>
+  </si>
+  <si>
     <t>TFM SA</t>
   </si>
   <si>
+    <t>Batiment TFM, Route Aéroport, Commune Annexe, Ville de Lubumbashi, Province du Hau-Katanga</t>
+  </si>
+  <si>
+    <t>A0811655D</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>49, Av. Maniema, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700073N</t>
+  </si>
+  <si>
+    <t>TWANGIZA MINING</t>
+  </si>
+  <si>
+    <t>Avenue des aviateurs 7ème Etage, UBC CENTER, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1009556Z</t>
+  </si>
+  <si>
+    <t>SOCIETE KAMKIS MINING SPRL</t>
+  </si>
+  <si>
+    <t>SKM</t>
+  </si>
+  <si>
+    <t>51, Av. Tombalbaye, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>Titulaires des produits des carrières</t>
+  </si>
+  <si>
+    <t>A0700201C</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE BAKWANGA</t>
+  </si>
+  <si>
+    <t>MIBA</t>
+  </si>
+  <si>
+    <t>04, Place de la Coopération, Ville de Mbuji-Mayi, Province du Kasaï Oriental</t>
+  </si>
+  <si>
+    <t>Kasaï-Oriental</t>
+  </si>
+  <si>
+    <t>A1407282G</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE BISUNZU</t>
+  </si>
+  <si>
+    <t>SMB</t>
+  </si>
+  <si>
+    <t>168, Avenue du Lac, Quartier Katindo, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A0805833A</t>
+  </si>
+  <si>
     <t>SOCIETE MINIERE DE KILO-MOTO</t>
   </si>
   <si>
-    <t>A0805833A</t>
-[...1 lines deleted...]
-  <si>
     <t>SOKIMO</t>
   </si>
   <si>
+    <t>15, Av. Sénégalais, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>A0704687D</t>
+  </si>
+  <si>
+    <t>RUASHI MINING</t>
+  </si>
+  <si>
+    <t>RUMI</t>
+  </si>
+  <si>
+    <t>109, Av. Songololo, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814809G</t>
+  </si>
+  <si>
+    <t>RUBACO</t>
+  </si>
+  <si>
+    <t>Route Kambove 26/27, Panda, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1008279I</t>
+  </si>
+  <si>
+    <t>SHITURU MINING CORPORATION</t>
+  </si>
+  <si>
+    <t>SMCO</t>
+  </si>
+  <si>
+    <t>5961, Av. du Chantier, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0907120A</t>
+  </si>
+  <si>
+    <t>CONGO JIN JU CHENG MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>CJCMC</t>
+  </si>
+  <si>
+    <t>2007, Avenue Chemin Public, Quartier Joli Site, Commune de Shituru, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1206441Q</t>
+  </si>
+  <si>
     <t>KAI PENG MINING SARL</t>
   </si>
   <si>
-    <t>A1206441Q</t>
-[...1 lines deleted...]
-  <si>
     <t>KPM</t>
   </si>
   <si>
-    <t>Privé-privé</t>
+    <t>33, Route Kambove, Commune de Panda, Ville de Likasi, Province du Haut- Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A0712822W</t>
+  </si>
+  <si>
+    <t>CONGO DONGFANG INTERNATIONAL MINING SARL</t>
+  </si>
+  <si>
+    <t>CDM</t>
+  </si>
+  <si>
+    <t>Route Likasi, Quartier Jolie Site, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1212519X</t>
+  </si>
+  <si>
+    <t>OM METALS RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>OMR</t>
+  </si>
+  <si>
+    <t>2907, Avenue Lumumba, Route Likasi, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1102426A</t>
+  </si>
+  <si>
+    <t>WILLEM MINERALS COMPANY</t>
+  </si>
+  <si>
+    <t>WMC SARL</t>
+  </si>
+  <si>
+    <t>96, Avenue Kimeni, Ville de Butembo, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>SOCIETE IMMOBILIERE DU CONGO</t>
+  </si>
+  <si>
+    <t>SIMCO</t>
+  </si>
+  <si>
+    <t>419, Boulevard Kamanyola, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1004150Y</t>
   </si>
   <si>
     <t>KISANFU MINING SARL</t>
   </si>
   <si>
-    <t>A1004150Y</t>
-[...1 lines deleted...]
-  <si>
     <t>KIMIN SARL</t>
   </si>
   <si>
-    <t>SICOMINES, LA SINO-CONGOLAISE DES MINES SA</t>
+    <t>588, Route Kipushi, Lubumbashi, Haut-Katanga</t>
   </si>
   <si>
     <t>A1007960P</t>
   </si>
   <si>
+    <t>LA SINO-CONGOLAISE DES MINES SA</t>
+  </si>
+  <si>
     <t>SICOMINES</t>
   </si>
   <si>
+    <t>2432, Av. Maman Yemo, C/ Lubumbashi, Lubumbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>A1608603U</t>
+  </si>
+  <si>
+    <t>TENGYAN COBALT COPPER RESSOURCES LTD</t>
+  </si>
+  <si>
+    <t>TCCR</t>
+  </si>
+  <si>
+    <t>771, Av. Industrielle, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>Semi-Industriel</t>
+  </si>
+  <si>
+    <t>A1408473B</t>
+  </si>
+  <si>
+    <t>THOMAS MINING SARL</t>
+  </si>
+  <si>
+    <t>TM SARL</t>
+  </si>
+  <si>
+    <t>139, Av. Chemin Kolwezi, PB. , Quartier Samukinda, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1112921 H</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE D'ENCADREMENT DE DEMOBILISES ET EX. COMBATTANTS MAYI-MAYI</t>
+  </si>
+  <si>
+    <t>COMEDECOM</t>
+  </si>
+  <si>
+    <t>7904, Avenue Lubembe, Quartier Golf/Lido, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Artisanal</t>
+  </si>
+  <si>
+    <t>Coopératives minières</t>
+  </si>
+  <si>
+    <t>A1704478M</t>
+  </si>
+  <si>
+    <t>CHENGTUN CONGO RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>CCR</t>
+  </si>
+  <si>
+    <t>18, Avenue Chemin Public, Commune de Manika, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1418408A</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE TONDO SAS (LEREXCOM MINING)</t>
+  </si>
+  <si>
+    <t>CMT SAS</t>
+  </si>
+  <si>
+    <t>54, Avenue Industrielle, Quartier Industriel, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1622637Z</t>
+  </si>
+  <si>
+    <t>DATHCOM MINING SA</t>
+  </si>
+  <si>
+    <t>Complexe La Piazza Carrefour, Croisements des avenues Saïo et Lumumba, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1511236F</t>
+  </si>
+  <si>
+    <t>TERRA KARA SARL</t>
+  </si>
+  <si>
+    <t>TERRA KARA</t>
+  </si>
+  <si>
+    <t>Avenue de l'Hôpital n° 11, Lubutu, Province du Maniema</t>
+  </si>
+  <si>
+    <t>A1512949S</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT</t>
+  </si>
+  <si>
+    <t>N° 59, Avenue  Kwilu à KINSHA_x0002_SA/Bumbu</t>
+  </si>
+  <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>A1001383 Q</t>
+  </si>
+  <si>
+    <t>SOCIETE ANHUI CONGO D'INVESTISSEMENT MINIER</t>
+  </si>
+  <si>
+    <t>SACIM</t>
+  </si>
+  <si>
+    <t>09, Avenue du Port, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0701147F</t>
+  </si>
+  <si>
     <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
   </si>
   <si>
-    <t>A0701147</t>
-[...1 lines deleted...]
-  <si>
     <t>GECAMINES</t>
   </si>
   <si>
-    <t>BOSS MINING SARL</t>
-[...5 lines deleted...]
-    <t>BM MINING SARL</t>
+    <t>A0704875H</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY</t>
+  </si>
+  <si>
+    <t>KICC</t>
+  </si>
+  <si>
+    <t>549, Avenue Adoula, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0814788J</t>
+  </si>
+  <si>
+    <t>MACROLINK JIAYUAN MINING</t>
+  </si>
+  <si>
+    <t>MJM SARLU</t>
+  </si>
+  <si>
+    <t>2019, Avenue Chemin Public, Quartier Joli Site, Commune de Shituru, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700172W</t>
+  </si>
+  <si>
+    <t>ANVIL MINING CONGO</t>
+  </si>
+  <si>
+    <t>AMC</t>
+  </si>
+  <si>
+    <t>8034, Avenue Nyota, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0905972C</t>
+  </si>
+  <si>
+    <t>BOSS MINING</t>
+  </si>
+  <si>
+    <t>BM SARL</t>
+  </si>
+  <si>
+    <t>238, Avenue Route de Likasi, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
   </si>
   <si>
     <t>ALPHAMIN BISIE MINING SA</t>
   </si>
   <si>
     <t>ABM</t>
   </si>
   <si>
-    <t>Nord-Kivu</t>
-[...8 lines deleted...]
-    <t>En construction</t>
+    <t>7e Niveau Im. CROWN TOWER NIF A0705928C  Locaux 701-702  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1507008K</t>
+  </si>
+  <si>
+    <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
+  </si>
+  <si>
+    <t>CNMC SARL</t>
+  </si>
+  <si>
+    <t>Avenue Basoko n° 2, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1405813K</t>
+  </si>
+  <si>
+    <t>KALONGWE MINING SA</t>
+  </si>
+  <si>
+    <t>113, Avenue du 30 Juin, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>A1821178Q</t>
+  </si>
+  <si>
+    <t>LUILU RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>LRS</t>
+  </si>
+  <si>
+    <t>178, Avenue Moero, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1712131F</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE DEZIWA SAS</t>
+  </si>
+  <si>
+    <t>SOMIDEZ</t>
+  </si>
+  <si>
+    <t>Avenue KABALO N° 323  à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1809916Z</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS SARL</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS</t>
+  </si>
+  <si>
+    <t>14899, Avenue Lukolozwa, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1507009L</t>
+  </si>
+  <si>
+    <t>DIVINE LAND MINING SARL</t>
+  </si>
+  <si>
+    <t>DLM</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public, Quartier Jolie Site, Commune de Shituru, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A0906604P</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>KFM SARL</t>
+  </si>
+  <si>
+    <t>N°1, avenue Kisanfu, Concession CMOC KISANFU MINING, Localité kisanfu, Groupement Nguba, Chefferie de Bayeke, Territoire de Lubudi, Province du Lualaba, République Démocratique du Congo</t>
+  </si>
+  <si>
+    <t>A0906593C</t>
+  </si>
+  <si>
+    <t>NEW MINERALS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>NMI SARL</t>
+  </si>
+  <si>
+    <t>12, Avenue Lofoi, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A2295357Z</t>
+  </si>
+  <si>
+    <t>DITHER SARLU</t>
+  </si>
+  <si>
+    <t>District de Nyarugenge, Kigali, Rwanda</t>
+  </si>
+  <si>
+    <t>A0700357X</t>
+  </si>
+  <si>
+    <t>SOCIETE DE TRAITEMENT DU TERRIL DE LUBUMBASHI SA</t>
+  </si>
+  <si>
+    <t>STL SA</t>
+  </si>
+  <si>
+    <t>04, Avenue Laurent Désiré Kabila, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1009298T</t>
+  </si>
+  <si>
+    <t>KIPUSHI CORPORATION SA</t>
+  </si>
+  <si>
+    <t>KICO SA</t>
+  </si>
+  <si>
+    <t>Avenue de la Libération n° 1148-6, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>MMR SAS</t>
+  </si>
+  <si>
+    <t>0588, Avenue Route Kipushi, Quartier Somika, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1803946K</t>
+  </si>
+  <si>
+    <t>HANRUI METAL CONGO SARL</t>
+  </si>
+  <si>
+    <t>HMC</t>
+  </si>
+  <si>
+    <t>239, Avenue Maduda, Quartier Biashara, Commune de Dilala, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1106531M</t>
+  </si>
+  <si>
+    <t>AMUR SARL</t>
+  </si>
+  <si>
+    <t>AMUR</t>
+  </si>
+  <si>
+    <t>Avenue des Ibis n° 31, Commune de Goma, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A1309746J</t>
+  </si>
+  <si>
+    <t>CONGO JIA XIN SARL</t>
+  </si>
+  <si>
+    <t>CJX SARL</t>
+  </si>
+  <si>
+    <t>Avenue P.E Lumumba n° 247, Quartier Nguba, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu, RDC</t>
+  </si>
+  <si>
+    <t>A1408413B</t>
+  </si>
+  <si>
+    <t>LUALABA COPPER SMELTER</t>
+  </si>
+  <si>
+    <t>LCS SAS</t>
+  </si>
+  <si>
+    <t>311, Blvd Laurent Désiré Kabila, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1916886B</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING SARL</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING</t>
+  </si>
+  <si>
+    <t>1890, Avenue Nautique, Quartier Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1812418T</t>
+  </si>
+  <si>
+    <t>SURYA MINES SARL</t>
+  </si>
+  <si>
+    <t>SURYA SARL</t>
+  </si>
+  <si>
+    <t>669, Avenue Kimbangu coin Kapenda, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1604102C</t>
+  </si>
+  <si>
+    <t>SABWE MINING SARL</t>
+  </si>
+  <si>
+    <t>18901, Rue Club Nautique, Quartier Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>TSHISANGAMA SIMEON MINING</t>
+  </si>
+  <si>
+    <t>TSM ENTREPRISE SARL</t>
+  </si>
+  <si>
+    <t>Avenue Usoke n° 7184, Quartier Industriel, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1723030C</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERE DU HAUT-KATANGA SARL</t>
+  </si>
+  <si>
+    <t>SEMHKAT</t>
+  </si>
+  <si>
+    <t>207, Avenue Kashobwe, Commune de Lubumbashi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A0901469Y</t>
+  </si>
+  <si>
+    <t>ADUMBI MINING SA</t>
+  </si>
+  <si>
+    <t>Avenue de la Paix N°  22389 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>CROWN MINING</t>
+  </si>
+  <si>
+    <t>A17044611</t>
+  </si>
+  <si>
+    <t>COPROCO GROUP SARL</t>
+  </si>
+  <si>
+    <t>27, Av. Usoke, C/Kapenda-LUBUMBASHI</t>
+  </si>
+  <si>
+    <t>A1906957J</t>
+  </si>
+  <si>
+    <t>KIBARA MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Roi Baudoin,  N° 47 à KINSHASA/ GOMBE</t>
+  </si>
+  <si>
+    <t>A0492011 G</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES ARTISANAUX MINIERS DU CONGO ENTITE SARL</t>
+  </si>
+  <si>
+    <t>CDMC ENTITE SARL</t>
+  </si>
+  <si>
+    <t>084, Avenue Tulipiers, Quartier les Volcans, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A0700540W</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE COMMERCE SARL</t>
+  </si>
+  <si>
+    <t>SOGECOM SARL</t>
+  </si>
+  <si>
+    <t>197, Avenue P.E Lumumba, Quartier Ndendere, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A1805938A</t>
+  </si>
+  <si>
+    <t>MINERAL METAL TECHNOLOGY  SARL</t>
+  </si>
+  <si>
+    <t>MMT SARL</t>
+  </si>
+  <si>
+    <t>650, Rte Nzilo, Kolwezi, Territoire de Mutshatsha, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A1608603 U</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>Avenue Industrielle N° 771  à KOLWEZI/LUALABA</t>
+  </si>
+  <si>
+    <t>A1716204H</t>
+  </si>
+  <si>
+    <t>BROTHER MINING SASU</t>
+  </si>
+  <si>
+    <t>BMS</t>
+  </si>
+  <si>
+    <t>208, Avenue Banza Moma,  Quartier Mutoshi, Commune de Manika,  Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>A0900876N</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICAN RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>GAR SARL</t>
+  </si>
+  <si>
+    <t>1064, Route Likasi, Village Tumbwe, Kipushi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU KATANGA SASU</t>
+  </si>
+  <si>
+    <t>SOMIKA SASU</t>
+  </si>
+  <si>
+    <t>588, Route Kipushi, Quartier Kisanga, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0814790 L</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO SAS</t>
+  </si>
+  <si>
+    <t>MIKAS SAS</t>
+  </si>
+  <si>
+    <t>Bâtiment CDM, Quartier Joli Site, Commune Annexe, Route Likasi, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>RUBAMIN SARL</t>
+  </si>
+  <si>
+    <t>RUBAMIN</t>
+  </si>
+  <si>
+    <t>26 &amp; 27, Rte Kankontwe, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1810064A</t>
+  </si>
+  <si>
+    <t>BAUDOUIN MINING SARL</t>
+  </si>
+  <si>
+    <t>444, Avenue de Chute, Quartier Makutano, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1500849Q</t>
+  </si>
+  <si>
+    <t>MINING PROGRESS COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kasaï n° 102, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1808372W</t>
+  </si>
+  <si>
+    <t>KATANGA STRATEGIC RESOURCES AND OPERATION</t>
+  </si>
+  <si>
+    <t>Avenue Kafubu n° 18, Commune de Kampemba, Ville de Lubumbashi, Province du Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A 0708211 J</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF AFRICA SA</t>
+  </si>
+  <si>
+    <t>CHEMAF</t>
+  </si>
+  <si>
+    <t>Avenue Usoke n° 144, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1616095N</t>
+  </si>
+  <si>
+    <t>LUALABA MINING RESOURCES</t>
+  </si>
+  <si>
+    <t>Route Kakontwe n° 26-27, Commune de Panda, Ville de Likasi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>A1710145X</t>
+  </si>
+  <si>
+    <t>KAMBOVE MINING SAS</t>
+  </si>
+  <si>
+    <t>02, Avenue Basoko, Quartier Lido Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1721220K</t>
+  </si>
+  <si>
+    <t>NGONDO MINING SARL</t>
+  </si>
+  <si>
+    <t>Route de Likasi n° 238, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>DFSA MINING CONGO</t>
+  </si>
+  <si>
+    <t>DMC SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lubefu n° 27, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1916905X</t>
+  </si>
+  <si>
+    <t>BIENVIEW MINING SARL</t>
+  </si>
+  <si>
+    <t>BIENVIEW MINING</t>
+  </si>
+  <si>
+    <t>18901, Avenue Club Nautique, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2150245N</t>
+  </si>
+  <si>
+    <t>KALIMA MINING COMPANY SA</t>
+  </si>
+  <si>
+    <t>KALIMA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>316, av. Lt. Col. Lukusa, Quartier Golf, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A22818828T</t>
+  </si>
+  <si>
+    <t>RDC METAL SARLU</t>
+  </si>
+  <si>
+    <t>Avenue de l'Etain n° 03, Quartier Makomeno, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1816457J</t>
+  </si>
+  <si>
+    <t>JINXIN MINING SA</t>
+  </si>
+  <si>
+    <t>JINXIN MINING</t>
+  </si>
+  <si>
+    <t>Avenue Lumumba, n° 361, Ville de Kalemie, Province du Tanganyika</t>
+  </si>
+  <si>
+    <t>A1508529N</t>
+  </si>
+  <si>
+    <t>LIVE IN GROUP SARLU</t>
+  </si>
+  <si>
+    <t>Avenue Kasai n° 100, Commune te Ville de Lubumbashi, Province du Haut-Katanga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -584,583 +1640,3236 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:J107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="91.978" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="219.375" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="E4" t="s">
         <v>14</v>
       </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I7" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" t="s">
+        <v>18</v>
+      </c>
+      <c r="I8" t="s">
+        <v>39</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
-[...23 lines deleted...]
-      <c r="B6" t="s">
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>72</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" t="s">
+        <v>19</v>
+      </c>
+      <c r="J15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" t="s">
+        <v>19</v>
+      </c>
+      <c r="J16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
+        <v>81</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" t="s">
+        <v>17</v>
+      </c>
+      <c r="H17" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" t="s">
+        <v>19</v>
+      </c>
+      <c r="J17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" t="s">
+        <v>84</v>
+      </c>
+      <c r="D18" t="s">
+        <v>85</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>91</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>93</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>57</v>
+      </c>
+      <c r="G21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...105 lines deleted...]
-      <c r="C10" t="s">
+      <c r="J21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>100</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>102</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>104</v>
+      </c>
+      <c r="C23" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" t="s">
+        <v>106</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23" t="s">
+        <v>57</v>
+      </c>
+      <c r="G23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>110</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>114</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" t="s">
+        <v>25</v>
+      </c>
+      <c r="J25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
+        <v>119</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>123</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" t="s">
+        <v>25</v>
+      </c>
+      <c r="J27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>127</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" t="s">
         <v>39</v>
       </c>
-      <c r="D10"/>
-[...77 lines deleted...]
-      <c r="C13" t="s">
+      <c r="J28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>129</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>131</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" t="s">
+        <v>134</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" t="s">
+        <v>19</v>
+      </c>
+      <c r="J30" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>136</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
+        <v>138</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31" t="s">
+        <v>57</v>
+      </c>
+      <c r="G31" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" t="s">
+        <v>139</v>
+      </c>
+      <c r="I31" t="s">
+        <v>19</v>
+      </c>
+      <c r="J31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>140</v>
+      </c>
+      <c r="B32" t="s">
+        <v>141</v>
+      </c>
+      <c r="C32" t="s">
+        <v>142</v>
+      </c>
+      <c r="D32" t="s">
+        <v>143</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>57</v>
+      </c>
+      <c r="G32" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" t="s">
+        <v>39</v>
+      </c>
+      <c r="J32" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" t="s">
+        <v>148</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" t="s">
+        <v>25</v>
+      </c>
+      <c r="J33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" t="s">
+        <v>152</v>
+      </c>
+      <c r="D34" t="s">
+        <v>153</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" t="s">
+        <v>25</v>
+      </c>
+      <c r="J34" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>154</v>
+      </c>
+      <c r="B35" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" t="s">
+        <v>157</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>158</v>
+      </c>
+      <c r="B36" t="s">
+        <v>159</v>
+      </c>
+      <c r="C36" t="s">
+        <v>159</v>
+      </c>
+      <c r="D36" t="s">
+        <v>160</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36" t="s">
+        <v>57</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" t="s">
+        <v>162</v>
+      </c>
+      <c r="C37" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" t="s">
+        <v>164</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" t="s">
+        <v>64</v>
+      </c>
+      <c r="I37" t="s">
+        <v>25</v>
+      </c>
+      <c r="J37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" t="s">
+        <v>165</v>
+      </c>
+      <c r="B38" t="s">
+        <v>166</v>
+      </c>
+      <c r="C38" t="s">
+        <v>167</v>
+      </c>
+      <c r="D38" t="s">
+        <v>168</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" t="s">
+        <v>64</v>
+      </c>
+      <c r="I38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>170</v>
+      </c>
+      <c r="C39" t="s">
+        <v>171</v>
+      </c>
+      <c r="D39" t="s">
+        <v>172</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>174</v>
+      </c>
+      <c r="C40" t="s">
+        <v>175</v>
+      </c>
+      <c r="D40" t="s">
+        <v>176</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40" t="s">
+        <v>63</v>
+      </c>
+      <c r="G40" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>178</v>
+      </c>
+      <c r="C41" t="s">
+        <v>179</v>
+      </c>
+      <c r="D41" t="s">
+        <v>180</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" t="s">
+        <v>64</v>
+      </c>
+      <c r="I41" t="s">
+        <v>19</v>
+      </c>
+      <c r="J41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>182</v>
+      </c>
+      <c r="C42" t="s">
+        <v>183</v>
+      </c>
+      <c r="D42" t="s">
+        <v>184</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>63</v>
+      </c>
+      <c r="G42" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" t="s">
+        <v>64</v>
+      </c>
+      <c r="I42" t="s">
+        <v>19</v>
+      </c>
+      <c r="J42" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>185</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>187</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>63</v>
+      </c>
+      <c r="G43" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" t="s">
+        <v>18</v>
+      </c>
+      <c r="I43" t="s">
+        <v>25</v>
+      </c>
+      <c r="J43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>189</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>191</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" t="s">
+        <v>19</v>
+      </c>
+      <c r="J44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>193</v>
+      </c>
+      <c r="C45" t="s">
+        <v>194</v>
+      </c>
+      <c r="D45" t="s">
+        <v>195</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C46" t="s">
+        <v>198</v>
+      </c>
+      <c r="D46" t="s">
+        <v>199</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>64</v>
+      </c>
+      <c r="I46" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>201</v>
+      </c>
+      <c r="B47" t="s">
+        <v>202</v>
+      </c>
+      <c r="C47" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" t="s">
+        <v>204</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>63</v>
+      </c>
+      <c r="G47" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" t="s">
+        <v>64</v>
+      </c>
+      <c r="I47" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>205</v>
+      </c>
+      <c r="B48" t="s">
+        <v>206</v>
+      </c>
+      <c r="C48" t="s">
+        <v>207</v>
+      </c>
+      <c r="D48" t="s">
+        <v>208</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>63</v>
+      </c>
+      <c r="G48" t="s">
+        <v>209</v>
+      </c>
+      <c r="H48" t="s">
+        <v>210</v>
+      </c>
+      <c r="I48" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B49" t="s">
+        <v>212</v>
+      </c>
+      <c r="C49" t="s">
+        <v>213</v>
+      </c>
+      <c r="D49" t="s">
+        <v>214</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" t="s">
+        <v>64</v>
+      </c>
+      <c r="I49" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>215</v>
+      </c>
+      <c r="B50" t="s">
+        <v>216</v>
+      </c>
+      <c r="C50" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" t="s">
+        <v>218</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>57</v>
+      </c>
+      <c r="G50" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" t="s">
+        <v>18</v>
+      </c>
+      <c r="I50" t="s">
+        <v>39</v>
+      </c>
+      <c r="J50" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>219</v>
+      </c>
+      <c r="B51" t="s">
+        <v>220</v>
+      </c>
+      <c r="C51" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" t="s">
+        <v>221</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51" t="s">
+        <v>57</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" t="s">
+        <v>18</v>
+      </c>
+      <c r="I51" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>223</v>
+      </c>
+      <c r="C52" t="s">
+        <v>224</v>
+      </c>
+      <c r="D52" t="s">
+        <v>225</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
         <v>48</v>
       </c>
-      <c r="D13"/>
-[...74 lines deleted...]
-      <c r="B16" t="s">
+      <c r="G52" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" t="s">
+        <v>64</v>
+      </c>
+      <c r="I52" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
+        <v>227</v>
+      </c>
+      <c r="C53" t="s">
+        <v>228</v>
+      </c>
+      <c r="D53" t="s">
+        <v>229</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" t="s">
+        <v>18</v>
+      </c>
+      <c r="I53" t="s">
+        <v>19</v>
+      </c>
+      <c r="J53" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>232</v>
+      </c>
+      <c r="C54" t="s">
+        <v>233</v>
+      </c>
+      <c r="D54" t="s">
+        <v>234</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" t="s">
+        <v>18</v>
+      </c>
+      <c r="I54" t="s">
+        <v>39</v>
+      </c>
+      <c r="J54" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>236</v>
+      </c>
+      <c r="C55" t="s">
+        <v>237</v>
+      </c>
+      <c r="D55" t="s">
+        <v>187</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55" t="s">
+        <v>16</v>
+      </c>
+      <c r="G55" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" t="s">
+        <v>18</v>
+      </c>
+      <c r="I55" t="s">
+        <v>25</v>
+      </c>
+      <c r="J55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>239</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>241</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" t="s">
+        <v>18</v>
+      </c>
+      <c r="I56" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>243</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>245</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" t="s">
+        <v>17</v>
+      </c>
+      <c r="H57" t="s">
+        <v>64</v>
+      </c>
+      <c r="I57" t="s">
+        <v>19</v>
+      </c>
+      <c r="J57" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>247</v>
+      </c>
+      <c r="C58" t="s">
+        <v>248</v>
+      </c>
+      <c r="D58" t="s">
+        <v>249</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" t="s">
+        <v>18</v>
+      </c>
+      <c r="I58" t="s">
+        <v>19</v>
+      </c>
+      <c r="J58" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" t="s">
+        <v>251</v>
+      </c>
+      <c r="C59" t="s">
+        <v>252</v>
+      </c>
+      <c r="D59" t="s">
+        <v>253</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" t="s">
+        <v>18</v>
+      </c>
+      <c r="I59" t="s">
+        <v>19</v>
+      </c>
+      <c r="J59" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>254</v>
+      </c>
+      <c r="C60" t="s">
+        <v>255</v>
+      </c>
+      <c r="D60" t="s">
+        <v>256</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" t="s">
+        <v>18</v>
+      </c>
+      <c r="I60" t="s">
+        <v>39</v>
+      </c>
+      <c r="J60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>257</v>
+      </c>
+      <c r="B61" t="s">
+        <v>258</v>
+      </c>
+      <c r="C61" t="s">
+        <v>259</v>
+      </c>
+      <c r="D61" t="s">
+        <v>260</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61" t="s">
+        <v>18</v>
+      </c>
+      <c r="I61" t="s">
+        <v>39</v>
+      </c>
+      <c r="J61" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>261</v>
+      </c>
+      <c r="B62" t="s">
+        <v>262</v>
+      </c>
+      <c r="C62" t="s">
+        <v>75</v>
+      </c>
+      <c r="D62" t="s">
+        <v>263</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" t="s">
+        <v>64</v>
+      </c>
+      <c r="I62" t="s">
+        <v>19</v>
+      </c>
+      <c r="J62" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" t="s">
+        <v>264</v>
+      </c>
+      <c r="B63" t="s">
+        <v>265</v>
+      </c>
+      <c r="C63" t="s">
+        <v>266</v>
+      </c>
+      <c r="D63" t="s">
+        <v>267</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63" t="s">
+        <v>63</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" t="s">
+        <v>64</v>
+      </c>
+      <c r="I63" t="s">
+        <v>19</v>
+      </c>
+      <c r="J63" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>268</v>
+      </c>
+      <c r="B64" t="s">
+        <v>269</v>
+      </c>
+      <c r="C64" t="s">
+        <v>270</v>
+      </c>
+      <c r="D64" t="s">
+        <v>271</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" t="s">
+        <v>39</v>
+      </c>
+      <c r="J64" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" t="s">
+        <v>273</v>
+      </c>
+      <c r="C65" t="s">
+        <v>274</v>
+      </c>
+      <c r="D65" t="s">
+        <v>275</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" t="s">
+        <v>64</v>
+      </c>
+      <c r="I65" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" t="s">
+        <v>277</v>
+      </c>
+      <c r="C66" t="s">
+        <v>278</v>
+      </c>
+      <c r="D66" t="s">
+        <v>279</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" t="s">
+        <v>17</v>
+      </c>
+      <c r="H66" t="s">
+        <v>64</v>
+      </c>
+      <c r="I66" t="s">
+        <v>19</v>
+      </c>
+      <c r="J66" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" t="s">
+        <v>281</v>
+      </c>
+      <c r="C67" t="s">
+        <v>282</v>
+      </c>
+      <c r="D67" t="s">
+        <v>283</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" t="s">
+        <v>285</v>
+      </c>
+      <c r="C68" t="s">
+        <v>286</v>
+      </c>
+      <c r="D68" t="s">
+        <v>287</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68" t="s">
+        <v>63</v>
+      </c>
+      <c r="G68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H68" t="s">
+        <v>64</v>
+      </c>
+      <c r="I68" t="s">
+        <v>19</v>
+      </c>
+      <c r="J68" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>288</v>
+      </c>
+      <c r="B69" t="s">
+        <v>289</v>
+      </c>
+      <c r="C69" t="s">
+        <v>289</v>
+      </c>
+      <c r="D69" t="s">
+        <v>290</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69" t="s">
+        <v>63</v>
+      </c>
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" t="s">
+        <v>18</v>
+      </c>
+      <c r="I69" t="s">
+        <v>39</v>
+      </c>
+      <c r="J69" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" t="s">
+        <v>292</v>
+      </c>
+      <c r="C70" t="s">
+        <v>293</v>
+      </c>
+      <c r="D70" t="s">
+        <v>294</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" t="s">
+        <v>64</v>
+      </c>
+      <c r="I70" t="s">
+        <v>39</v>
+      </c>
+      <c r="J70" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>295</v>
+      </c>
+      <c r="B71" t="s">
+        <v>296</v>
+      </c>
+      <c r="C71" t="s">
+        <v>297</v>
+      </c>
+      <c r="D71" t="s">
+        <v>298</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>16</v>
+      </c>
+      <c r="G71" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" t="s">
+        <v>18</v>
+      </c>
+      <c r="I71" t="s">
+        <v>39</v>
+      </c>
+      <c r="J71" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>299</v>
+      </c>
+      <c r="C72" t="s">
+        <v>300</v>
+      </c>
+      <c r="D72" t="s">
+        <v>301</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>16</v>
+      </c>
+      <c r="G72" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72" t="s">
+        <v>64</v>
+      </c>
+      <c r="I72" t="s">
+        <v>39</v>
+      </c>
+      <c r="J72" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>303</v>
+      </c>
+      <c r="C73" t="s">
+        <v>304</v>
+      </c>
+      <c r="D73" t="s">
+        <v>305</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>63</v>
+      </c>
+      <c r="G73" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" t="s">
+        <v>64</v>
+      </c>
+      <c r="I73" t="s">
+        <v>19</v>
+      </c>
+      <c r="J73" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>307</v>
+      </c>
+      <c r="C74" t="s">
+        <v>308</v>
+      </c>
+      <c r="D74" t="s">
+        <v>309</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>63</v>
+      </c>
+      <c r="G74" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" t="s">
+        <v>64</v>
+      </c>
+      <c r="I74" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
+        <v>310</v>
+      </c>
+      <c r="B75" t="s">
+        <v>311</v>
+      </c>
+      <c r="C75" t="s">
+        <v>312</v>
+      </c>
+      <c r="D75" t="s">
+        <v>313</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>16</v>
+      </c>
+      <c r="G75" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75" t="s">
+        <v>64</v>
+      </c>
+      <c r="I75" t="s">
+        <v>19</v>
+      </c>
+      <c r="J75" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B76" t="s">
+        <v>315</v>
+      </c>
+      <c r="C76" t="s">
+        <v>316</v>
+      </c>
+      <c r="D76" t="s">
+        <v>317</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>63</v>
+      </c>
+      <c r="G76" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" t="s">
+        <v>64</v>
+      </c>
+      <c r="I76" t="s">
+        <v>19</v>
+      </c>
+      <c r="J76" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" t="s">
+        <v>318</v>
+      </c>
+      <c r="B77" t="s">
+        <v>319</v>
+      </c>
+      <c r="C77" t="s">
+        <v>320</v>
+      </c>
+      <c r="D77" t="s">
+        <v>321</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" t="s">
+        <v>17</v>
+      </c>
+      <c r="H77" t="s">
+        <v>18</v>
+      </c>
+      <c r="I77" t="s">
+        <v>25</v>
+      </c>
+      <c r="J77" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>322</v>
+      </c>
+      <c r="B78" t="s">
+        <v>323</v>
+      </c>
+      <c r="C78" t="s">
+        <v>324</v>
+      </c>
+      <c r="D78" t="s">
+        <v>325</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>63</v>
+      </c>
+      <c r="G78" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" t="s">
+        <v>18</v>
+      </c>
+      <c r="I78" t="s">
+        <v>19</v>
+      </c>
+      <c r="J78" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>326</v>
+      </c>
+      <c r="B79" t="s">
+        <v>327</v>
+      </c>
+      <c r="C79" t="s">
+        <v>327</v>
+      </c>
+      <c r="D79" t="s">
+        <v>328</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" t="s">
+        <v>18</v>
+      </c>
+      <c r="I79" t="s">
+        <v>19</v>
+      </c>
+      <c r="J79" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>329</v>
+      </c>
+      <c r="C80" t="s">
+        <v>330</v>
+      </c>
+      <c r="D80" t="s">
+        <v>331</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80" t="s">
         <v>57</v>
       </c>
-      <c r="C16" t="s">
-[...50 lines deleted...]
-      <c r="B18" t="s">
+      <c r="G80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I80" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>332</v>
+      </c>
+      <c r="B81" t="s">
+        <v>333</v>
+      </c>
+      <c r="C81" t="s">
+        <v>334</v>
+      </c>
+      <c r="D81" t="s">
+        <v>335</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>57</v>
+      </c>
+      <c r="G81" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" t="s">
+        <v>18</v>
+      </c>
+      <c r="I81" t="s">
+        <v>19</v>
+      </c>
+      <c r="J81" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
+        <v>336</v>
+      </c>
+      <c r="B82" t="s">
+        <v>337</v>
+      </c>
+      <c r="C82" t="s">
+        <v>337</v>
+      </c>
+      <c r="D82" t="s">
+        <v>338</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>57</v>
+      </c>
+      <c r="G82" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" t="s">
+        <v>18</v>
+      </c>
+      <c r="I82" t="s">
+        <v>39</v>
+      </c>
+      <c r="J82" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>340</v>
+      </c>
+      <c r="C83" t="s">
+        <v>340</v>
+      </c>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83" t="s">
+        <v>16</v>
+      </c>
+      <c r="G83" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83" t="s">
+        <v>18</v>
+      </c>
+      <c r="I83" t="s">
+        <v>39</v>
+      </c>
+      <c r="J83" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>341</v>
+      </c>
+      <c r="B84" t="s">
+        <v>342</v>
+      </c>
+      <c r="C84" t="s">
+        <v>342</v>
+      </c>
+      <c r="D84" t="s">
+        <v>343</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84" t="s">
         <v>63</v>
       </c>
-      <c r="C18" t="s">
+      <c r="G84" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84" t="s">
         <v>64</v>
       </c>
-      <c r="D18"/>
-[...65 lines deleted...]
-        <v>18</v>
+      <c r="I84" t="s">
+        <v>19</v>
+      </c>
+      <c r="J84" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" t="s">
+        <v>344</v>
+      </c>
+      <c r="B85" t="s">
+        <v>345</v>
+      </c>
+      <c r="C85" t="s">
+        <v>345</v>
+      </c>
+      <c r="D85" t="s">
+        <v>346</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85" t="s">
+        <v>63</v>
+      </c>
+      <c r="G85" t="s">
+        <v>17</v>
+      </c>
+      <c r="H85" t="s">
+        <v>64</v>
+      </c>
+      <c r="I85" t="s">
+        <v>19</v>
+      </c>
+      <c r="J85" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" t="s">
+        <v>347</v>
+      </c>
+      <c r="B86" t="s">
+        <v>348</v>
+      </c>
+      <c r="C86" t="s">
+        <v>349</v>
+      </c>
+      <c r="D86" t="s">
+        <v>350</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86" t="s">
+        <v>63</v>
+      </c>
+      <c r="G86" t="s">
+        <v>209</v>
+      </c>
+      <c r="H86" t="s">
+        <v>64</v>
+      </c>
+      <c r="I86" t="s">
+        <v>19</v>
+      </c>
+      <c r="J86" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" t="s">
+        <v>351</v>
+      </c>
+      <c r="B87" t="s">
+        <v>352</v>
+      </c>
+      <c r="C87" t="s">
+        <v>353</v>
+      </c>
+      <c r="D87" t="s">
+        <v>354</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87" t="s">
+        <v>63</v>
+      </c>
+      <c r="G87" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" t="s">
+        <v>64</v>
+      </c>
+      <c r="I87" t="s">
+        <v>19</v>
+      </c>
+      <c r="J87" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" t="s">
+        <v>356</v>
+      </c>
+      <c r="C88" t="s">
+        <v>357</v>
+      </c>
+      <c r="D88" t="s">
+        <v>358</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88" t="s">
+        <v>63</v>
+      </c>
+      <c r="G88" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" t="s">
+        <v>64</v>
+      </c>
+      <c r="I88" t="s">
+        <v>19</v>
+      </c>
+      <c r="J88" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>360</v>
+      </c>
+      <c r="C89" t="s">
+        <v>360</v>
+      </c>
+      <c r="D89" t="s">
+        <v>361</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" t="s">
+        <v>17</v>
+      </c>
+      <c r="H89" t="s">
+        <v>64</v>
+      </c>
+      <c r="I89" t="s">
+        <v>19</v>
+      </c>
+      <c r="J89" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>362</v>
+      </c>
+      <c r="B90" t="s">
+        <v>363</v>
+      </c>
+      <c r="C90" t="s">
+        <v>364</v>
+      </c>
+      <c r="D90" t="s">
+        <v>365</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90" t="s">
+        <v>63</v>
+      </c>
+      <c r="G90" t="s">
+        <v>17</v>
+      </c>
+      <c r="H90" t="s">
+        <v>64</v>
+      </c>
+      <c r="I90" t="s">
+        <v>19</v>
+      </c>
+      <c r="J90" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>366</v>
+      </c>
+      <c r="B91" t="s">
+        <v>367</v>
+      </c>
+      <c r="C91" t="s">
+        <v>368</v>
+      </c>
+      <c r="D91" t="s">
+        <v>369</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" t="s">
+        <v>64</v>
+      </c>
+      <c r="I91" t="s">
+        <v>19</v>
+      </c>
+      <c r="J91" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>370</v>
+      </c>
+      <c r="C92" t="s">
+        <v>371</v>
+      </c>
+      <c r="D92" t="s">
+        <v>372</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92" t="s">
+        <v>63</v>
+      </c>
+      <c r="G92" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92" t="s">
+        <v>64</v>
+      </c>
+      <c r="I92" t="s">
+        <v>19</v>
+      </c>
+      <c r="J92" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>373</v>
+      </c>
+      <c r="B93" t="s">
+        <v>374</v>
+      </c>
+      <c r="C93" t="s">
+        <v>375</v>
+      </c>
+      <c r="D93" t="s">
+        <v>376</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93" t="s">
+        <v>16</v>
+      </c>
+      <c r="G93" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93" t="s">
+        <v>64</v>
+      </c>
+      <c r="I93" t="s">
+        <v>19</v>
+      </c>
+      <c r="J93" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>377</v>
+      </c>
+      <c r="C94" t="s">
+        <v>378</v>
+      </c>
+      <c r="D94" t="s">
+        <v>379</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94" t="s">
+        <v>16</v>
+      </c>
+      <c r="G94" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" t="s">
+        <v>64</v>
+      </c>
+      <c r="I94" t="s">
+        <v>19</v>
+      </c>
+      <c r="J94" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>380</v>
+      </c>
+      <c r="B95" t="s">
+        <v>381</v>
+      </c>
+      <c r="C95" t="s">
+        <v>381</v>
+      </c>
+      <c r="D95" t="s">
+        <v>382</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95" t="s">
+        <v>16</v>
+      </c>
+      <c r="G95" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" t="s">
+        <v>64</v>
+      </c>
+      <c r="I95" t="s">
+        <v>19</v>
+      </c>
+      <c r="J95" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>383</v>
+      </c>
+      <c r="B96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C96" t="s">
+        <v>384</v>
+      </c>
+      <c r="D96" t="s">
+        <v>385</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96" t="s">
+        <v>63</v>
+      </c>
+      <c r="G96" t="s">
+        <v>17</v>
+      </c>
+      <c r="H96" t="s">
+        <v>64</v>
+      </c>
+      <c r="I96" t="s">
+        <v>19</v>
+      </c>
+      <c r="J96" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>386</v>
+      </c>
+      <c r="B97" t="s">
+        <v>387</v>
+      </c>
+      <c r="C97" t="s">
+        <v>387</v>
+      </c>
+      <c r="D97" t="s">
+        <v>388</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97" t="s">
+        <v>16</v>
+      </c>
+      <c r="G97" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97" t="s">
+        <v>18</v>
+      </c>
+      <c r="I97" t="s">
+        <v>19</v>
+      </c>
+      <c r="J97" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>389</v>
+      </c>
+      <c r="B98" t="s">
+        <v>390</v>
+      </c>
+      <c r="C98" t="s">
+        <v>391</v>
+      </c>
+      <c r="D98" t="s">
+        <v>392</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98" t="s">
+        <v>16</v>
+      </c>
+      <c r="G98" t="s">
+        <v>17</v>
+      </c>
+      <c r="H98" t="s">
+        <v>18</v>
+      </c>
+      <c r="I98" t="s">
+        <v>19</v>
+      </c>
+      <c r="J98" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
+        <v>394</v>
+      </c>
+      <c r="C99" t="s">
+        <v>394</v>
+      </c>
+      <c r="D99" t="s">
+        <v>395</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99" t="s">
+        <v>16</v>
+      </c>
+      <c r="G99" t="s">
+        <v>17</v>
+      </c>
+      <c r="H99" t="s">
+        <v>18</v>
+      </c>
+      <c r="I99" t="s">
+        <v>19</v>
+      </c>
+      <c r="J99" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>396</v>
+      </c>
+      <c r="B100" t="s">
+        <v>397</v>
+      </c>
+      <c r="C100" t="s">
+        <v>397</v>
+      </c>
+      <c r="D100" t="s">
+        <v>398</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100" t="s">
+        <v>63</v>
+      </c>
+      <c r="G100" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" t="s">
+        <v>18</v>
+      </c>
+      <c r="I100" t="s">
+        <v>39</v>
+      </c>
+      <c r="J100" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
+        <v>399</v>
+      </c>
+      <c r="B101" t="s">
+        <v>400</v>
+      </c>
+      <c r="C101" t="s">
+        <v>400</v>
+      </c>
+      <c r="D101" t="s">
+        <v>401</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101" t="s">
+        <v>57</v>
+      </c>
+      <c r="G101" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" t="s">
+        <v>18</v>
+      </c>
+      <c r="I101" t="s">
+        <v>19</v>
+      </c>
+      <c r="J101" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>402</v>
+      </c>
+      <c r="C102" t="s">
+        <v>403</v>
+      </c>
+      <c r="D102" t="s">
+        <v>404</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102" t="s">
+        <v>57</v>
+      </c>
+      <c r="G102" t="s">
+        <v>17</v>
+      </c>
+      <c r="H102" t="s">
+        <v>18</v>
+      </c>
+      <c r="I102" t="s">
+        <v>19</v>
+      </c>
+      <c r="J102" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>405</v>
+      </c>
+      <c r="B103" t="s">
+        <v>406</v>
+      </c>
+      <c r="C103" t="s">
+        <v>407</v>
+      </c>
+      <c r="D103" t="s">
+        <v>408</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103" t="s">
+        <v>48</v>
+      </c>
+      <c r="G103" t="s">
+        <v>17</v>
+      </c>
+      <c r="H103" t="s">
+        <v>18</v>
+      </c>
+      <c r="I103" t="s">
+        <v>19</v>
+      </c>
+      <c r="J103" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>409</v>
+      </c>
+      <c r="B104" t="s">
+        <v>410</v>
+      </c>
+      <c r="C104" t="s">
+        <v>411</v>
+      </c>
+      <c r="D104" t="s">
+        <v>412</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="H104" t="s">
+        <v>18</v>
+      </c>
+      <c r="I104" t="s">
+        <v>19</v>
+      </c>
+      <c r="J104" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>413</v>
+      </c>
+      <c r="B105" t="s">
+        <v>414</v>
+      </c>
+      <c r="C105" t="s">
+        <v>414</v>
+      </c>
+      <c r="D105" t="s">
+        <v>415</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105" t="s">
+        <v>48</v>
+      </c>
+      <c r="G105" t="s">
+        <v>17</v>
+      </c>
+      <c r="H105" t="s">
+        <v>18</v>
+      </c>
+      <c r="I105" t="s">
+        <v>25</v>
+      </c>
+      <c r="J105" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>416</v>
+      </c>
+      <c r="B106" t="s">
+        <v>417</v>
+      </c>
+      <c r="C106" t="s">
+        <v>418</v>
+      </c>
+      <c r="D106" t="s">
+        <v>419</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106" t="s">
+        <v>16</v>
+      </c>
+      <c r="G106" t="s">
+        <v>200</v>
+      </c>
+      <c r="H106" t="s">
+        <v>18</v>
+      </c>
+      <c r="I106" t="s">
+        <v>19</v>
+      </c>
+      <c r="J106" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
+        <v>420</v>
+      </c>
+      <c r="B107" t="s">
+        <v>421</v>
+      </c>
+      <c r="C107" t="s">
+        <v>421</v>
+      </c>
+      <c r="D107" t="s">
+        <v>422</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107" t="s">
+        <v>57</v>
+      </c>
+      <c r="G107" t="s">
+        <v>17</v>
+      </c>
+      <c r="H107" t="s">
+        <v>18</v>
+      </c>
+      <c r="I107" t="s">
+        <v>19</v>
+      </c>
+      <c r="J107" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>