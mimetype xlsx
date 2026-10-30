--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,506 +12,863 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (COMPTOIRS (ACTIF) VALIDES EN 2026)</t>
   </si>
   <si>
+    <t>NIF</t>
+  </si>
+  <si>
     <t>NOM</t>
   </si>
   <si>
-    <t>NIF</t>
-[...1 lines deleted...]
-  <si>
     <t>SIGLE</t>
   </si>
   <si>
+    <t>ADRESSE</t>
+  </si>
+  <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
+    <t>A1400434N</t>
+  </si>
+  <si>
     <t>MALABAR GEM SARL</t>
   </si>
   <si>
-    <t>A1400434N</t>
-[...1 lines deleted...]
-  <si>
     <t>MALABAR GEM</t>
   </si>
   <si>
+    <t>Boulevard du 30 Juin, Imm. Ruwenzori, 2eme Niveau, Local 278, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
     <t>Actif</t>
   </si>
   <si>
     <t>Services</t>
   </si>
   <si>
     <t>Comptoirs</t>
   </si>
   <si>
     <t>Privé-privé</t>
   </si>
   <si>
     <t>Kinshasa</t>
   </si>
   <si>
+    <t>A1513440B</t>
+  </si>
+  <si>
+    <t>FULL BUSINESS CONGO INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>FBCI</t>
+  </si>
+  <si>
+    <t>24-26, Av. de l’Equateur, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1101638T</t>
+  </si>
+  <si>
     <t>SAGA SARL</t>
   </si>
   <si>
-    <t>A1101638T</t>
+    <t>Boulevard du 30 Juin, Immeuble EQUITY-BCDC 9eme Niveau, Commune de la Gombe, Ville-Province de Kinshasa</t>
   </si>
   <si>
     <t>TRADE METALS RDC Sarl</t>
   </si>
   <si>
     <t>TMC SARL</t>
   </si>
   <si>
+    <t>55, Avenue Tanganyika, Commune de Kintambo, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
     <t>ROYAL GOLD INVESTMENT SARL</t>
   </si>
   <si>
     <t>ROYAL GOLD INVESTMENT</t>
   </si>
   <si>
+    <t>55, Avenue Potopoto, Commune de Kasuku, Ville de Kindu, Province du Maniema</t>
+  </si>
+  <si>
     <t>Maniema</t>
   </si>
   <si>
-    <t>Sté GLORY MINERAIS</t>
+    <t>A1706190Y</t>
+  </si>
+  <si>
+    <t>ABYR GROUP TRADING LIMITED SARL</t>
+  </si>
+  <si>
+    <t>67, Avenue Hippodrome, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2026858R</t>
+  </si>
+  <si>
+    <t>MIABI GEMS SARL</t>
+  </si>
+  <si>
+    <t>MIABI GEMS</t>
+  </si>
+  <si>
+    <t>173, Av. Mutombo Katshi,  Immeuble 6164 la Française, App. 1, 7ème Niveau, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1011035G</t>
+  </si>
+  <si>
+    <t>AMAZONA SARL</t>
+  </si>
+  <si>
+    <t>AMAZONA</t>
+  </si>
+  <si>
+    <t>278, Av. de l'Equateur, Galerie 5 A Sec, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2401483P</t>
+  </si>
+  <si>
+    <t>DIAMAZ SARL</t>
+  </si>
+  <si>
+    <t>DIAMAZ</t>
+  </si>
+  <si>
+    <t>173, Av. Mutombo Katshi, Imm. 6164 la Française, Appartement n° 1, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2406260G</t>
+  </si>
+  <si>
+    <t>BINJA FLORA SARLU</t>
+  </si>
+  <si>
+    <t>B.F SARLU</t>
+  </si>
+  <si>
+    <t>175, Avenue Maniema, Quartier Katindo, Commune et Ville de Goma, Province du Nord-Kivu</t>
   </si>
   <si>
     <t>Nord-Kivu</t>
   </si>
   <si>
-    <t>Sté ABYR GROUP TRADING Limited</t>
-[...32 lines deleted...]
-    <t>B.F SARLU</t>
+    <t>A2400608N</t>
   </si>
   <si>
     <t>Ets LOU</t>
   </si>
   <si>
-    <t>A2400608N</t>
+    <t>04, Avenue Fizi, Quartier Nyalukemba, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2166404C</t>
   </si>
   <si>
     <t>OXOR CAPITAL SARL</t>
   </si>
   <si>
-    <t>A2166404C</t>
-[...1 lines deleted...]
-  <si>
     <t>OXOR SARL</t>
   </si>
   <si>
+    <t>4000, Avenue de la Justice, Imm. Kisombe, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1416002K</t>
+  </si>
+  <si>
     <t>M.METAL SARL</t>
   </si>
   <si>
-    <t>A1416002K</t>
+    <t>04, Avenue Poids Lourds, Quartier Kingabwa, Commune de Limete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2026332U</t>
   </si>
   <si>
     <t>IBJ HOLDING GROUP SARL</t>
   </si>
   <si>
-    <t>A2026332U</t>
+    <t>19, Avenue Awel, Quartier Basoko-GB, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2025837G</t>
   </si>
   <si>
     <t>BORA MINERALS</t>
   </si>
   <si>
-    <t>A2025837G</t>
+    <t>24, Avenue Mgr Katembo, Quartier Golf Malela, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
   </si>
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
+    <t>A2203827K</t>
+  </si>
+  <si>
     <t>SOCOMI SARL</t>
   </si>
   <si>
-    <t>A2203827K</t>
-[...1 lines deleted...]
-  <si>
     <t>SOCOMI</t>
   </si>
   <si>
+    <t>31/18, Avenue de l'Ecole, Quartier Musey, Commune de Ngaliema, Ville-Province de Kinshasa,  RDC</t>
+  </si>
+  <si>
+    <t>A1502195D</t>
+  </si>
+  <si>
     <t>GROUPE MBAKA GLOBAL BUSINESS SARL</t>
   </si>
   <si>
-    <t>A1502195D</t>
-[...1 lines deleted...]
-  <si>
     <t>SGM-MB SARL</t>
   </si>
   <si>
+    <t>92, Avenue Antenne, Quartier Mbangu, Commune de Maluku, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2518546M</t>
+  </si>
+  <si>
     <t>KAMI METAL GOLD SARL</t>
   </si>
   <si>
-    <t>A2518546M</t>
+    <t>81, Avenue Uvira, Immeuble Aifa Building, Appartement 48V, Commune de Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2428575M</t>
   </si>
   <si>
     <t>Société SAHAL GOLD SARL</t>
   </si>
   <si>
-    <t>A2428575M</t>
-[...2 lines deleted...]
-    <t>SOCIÉTÉ PAYMENT FOR OVERSEAS SALES SARL</t>
+    <t>01, Av. Ibenge, Commune de la Gombe, Ville-Province de Kinshasa</t>
   </si>
   <si>
     <t>A2500971J</t>
   </si>
   <si>
+    <t>PAYMENT FOR OVERSEAS SALES SARL</t>
+  </si>
+  <si>
     <t>PAYOS SARL</t>
   </si>
   <si>
+    <t>14bis, Avenue Nzundu, Auartier Nzuzi Wa mbombo Commune de Masina, District de Tshangu/Kinshasa/RDC</t>
+  </si>
+  <si>
+    <t>A2516577X</t>
+  </si>
+  <si>
     <t>ASHKENAZI MINING DRC SARL</t>
   </si>
   <si>
-    <t>A2516577X</t>
+    <t>1203, Immeuble Crown tower, Croisement Boulevard du 30 juin et Batetela, Commune de la Gombe</t>
+  </si>
+  <si>
+    <t>A2433173K</t>
   </si>
   <si>
     <t>PAMOJAS MINING SARL</t>
   </si>
   <si>
-    <t>A2433173K</t>
+    <t>Boulevard du 30 juin, N°  144  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2514293P</t>
   </si>
   <si>
     <t>D'ANCONIA COPPER SAS</t>
   </si>
   <si>
-    <t>A2514293P</t>
+    <t>158, Boulevard du 30juin, Commune de la GOMBE, Kinshasa/RDC</t>
+  </si>
+  <si>
+    <t>A2400513K</t>
   </si>
   <si>
     <t>MOMAT INTERNATIONAL TRADING SARL</t>
   </si>
   <si>
-    <t>A2400513K</t>
-[...1 lines deleted...]
-  <si>
     <t>MOMAT</t>
   </si>
   <si>
+    <t>04, Av. Masikita, Quartier Bumba, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2307578N</t>
+  </si>
+  <si>
     <t>SHADACO EXIM TRADE SARL</t>
   </si>
   <si>
-    <t>A2307578N</t>
+    <t>2B, Avenue Londala, Quartier Beau vent, Commune de Lingwala, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2223403N</t>
   </si>
   <si>
     <t>GREENS PRECIOUS METALS TRADING AFRICA LLC</t>
   </si>
   <si>
-    <t>A2223403N</t>
+    <t>Imm. FINE ONE, Boulevard du 30 Juin, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2323421J</t>
   </si>
   <si>
     <t>CONVCODE FZCO / RDC SARL</t>
   </si>
   <si>
-    <t>A2323421J</t>
+    <t>Avenue Equateur 24-26,  Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2401305W</t>
   </si>
   <si>
     <t>STANJOH SARL</t>
   </si>
   <si>
-    <t>A2401305W</t>
+    <t>Avenue P.E. Lumumba, Quartier Ndenere, Commune d’Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2302385T</t>
   </si>
   <si>
     <t>SMM PARTNERS LIMITED SARL</t>
   </si>
   <si>
-    <t>A2302385T</t>
+    <t>12B, Av. Kasongo, Quartier Socimat, Commune de la Gombe, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A1919423J</t>
   </si>
   <si>
     <t>TANGANYIKA GOLD SARL</t>
   </si>
   <si>
-    <t>A1919423J</t>
+    <t>02, Av. P.E LUMUMBA, Quartier Kataki II, Commune du Lac, Ville de Kalemie, Province du Tanganyika, RDC</t>
   </si>
   <si>
     <t>Tanganyika</t>
   </si>
   <si>
+    <t>A2401910D</t>
+  </si>
+  <si>
+    <t>IG.METAL SARL</t>
+  </si>
+  <si>
     <t>IG METALS SARL</t>
   </si>
   <si>
-    <t>A2401910D</t>
+    <t>54, Boulevard du 30 Juin, Immeuble Taverne, Commune de la Gombe, Ville-Province de Kinshasa</t>
   </si>
   <si>
     <t>SOCIETY  ARTISANAL DRC SARL</t>
   </si>
   <si>
+    <t>3959, Local 10 Centre pour Handicapé, Avenue des Huileries, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2321221S</t>
+  </si>
+  <si>
     <t>KIVU YETU GOLD SARL</t>
   </si>
   <si>
-    <t>A2321221S</t>
+    <t>01, Av. Semuliki, Quartier Nyalukemba, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2408303C</t>
   </si>
   <si>
     <t>GREAT LAKES MINERALS SOCIETY SARL</t>
   </si>
   <si>
-    <t>A2408303C</t>
-[...1 lines deleted...]
-  <si>
     <t>GLMS</t>
   </si>
   <si>
+    <t>60, Av. Patrice Emery Lumumba, Quartier Nyalukemba, Commune d’Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2312172G</t>
+  </si>
+  <si>
     <t>YELLOW HOUSE SARL</t>
   </si>
   <si>
-    <t>A2312172G</t>
+    <t>02, Av Londola, Quartier Beau Vent, Commune de Lingwala, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2401932C</t>
   </si>
   <si>
     <t>TAK SARLU</t>
   </si>
   <si>
-    <t>A2401932C</t>
-[...2 lines deleted...]
-    <t>EVOLUTION MINING SARL</t>
+    <t>02, Avenue de la Route de Matadi, Commune de Mont-Ngafula, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2322008Y</t>
+  </si>
+  <si>
+    <t>VERITAS MINING SAS</t>
+  </si>
+  <si>
+    <t>119, Blvd du 30 Juin, Quartier Golf, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2222506N</t>
+  </si>
+  <si>
+    <t>DRC GOLD TRADING SA (EX PRIMERA GOLD RDC SA)</t>
+  </si>
+  <si>
+    <t>DRC GOLD TRADING SA</t>
+  </si>
+  <si>
+    <t>River Tower, Appart. 1004, Av. de la Mission n° 4260/B, Quartier Golf, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>A2404826Y</t>
+  </si>
+  <si>
+    <t>GOLDLINK AFRICA SARL</t>
+  </si>
+  <si>
+    <t>01, Av. Ngafula, QS/Mfinda, C/ de Ngaliema/Kinshasa</t>
+  </si>
+  <si>
+    <t>A2036672J</t>
+  </si>
+  <si>
+    <t>CONGO MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>67, Blvd du 30 Juin, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2424835X</t>
+  </si>
+  <si>
+    <t>DOMI MINING SARL</t>
+  </si>
+  <si>
+    <t>369, Av. des Syndicats, Quartier Commerce, Commune de la Gombe, Vile-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2216755M</t>
+  </si>
+  <si>
+    <t>AGE GLOBAL TRADING OR SARL</t>
+  </si>
+  <si>
+    <t>50, Av. Colonel Lukusa, Imm. L’Horizon, 2ème Etage, Suite 203, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2430982D</t>
+  </si>
+  <si>
+    <t>MOLTEN MINING DRC SARL</t>
+  </si>
+  <si>
+    <t>07, Av. Colonel Ebeya, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2417869A</t>
+  </si>
+  <si>
+    <t>OMATUKU MINING SARL</t>
+  </si>
+  <si>
+    <t>80, crt. des avenues du  Commerce et Kasavubu, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2428107D</t>
+  </si>
+  <si>
+    <t>ESPERANCE SARLU</t>
+  </si>
+  <si>
+    <t>Quartier Lumumba, Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS MK</t>
+  </si>
+  <si>
+    <t>29, Avenue du Commerce, Quartier Mikeno, Commune de GOMA, Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A22233772P</t>
+  </si>
+  <si>
+    <t>CMTB SA</t>
+  </si>
+  <si>
+    <t>20, Avenue Evariste Baganda, Quartier Nyalukemba, Commune d’Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2180157B</t>
+  </si>
+  <si>
+    <t>CAPE ORIENT CONGO</t>
+  </si>
+  <si>
+    <t>90, Av. Gouverneur, Quartier Ndendere, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2204540K</t>
+  </si>
+  <si>
+    <t>SOCIETE DUO DEI LI SARL</t>
+  </si>
+  <si>
+    <t>015, Av. des Ecoles, Quartier les Volcans, Commune de Goma, Ville de Goma, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2221673H</t>
+  </si>
+  <si>
+    <t>SOMIP SARL</t>
+  </si>
+  <si>
+    <t>Av. du Lac n° 030, Quartier Nyalukemba, Commune d’Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A2321819S</t>
+  </si>
+  <si>
+    <t>EL-BERYTH KAP MINING SARL</t>
+  </si>
+  <si>
+    <t>EKM SARL</t>
+  </si>
+  <si>
+    <t>238, Avenue Bukama, Quartier Beau-Vent, Commune de Lingwala, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2429644Z</t>
+  </si>
+  <si>
+    <t>GOOD WORLD SARL</t>
+  </si>
+  <si>
+    <t>Avenue Muhumba, Quartier Nyalukemba, Commune d’Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A0900799E</t>
+  </si>
+  <si>
+    <t>GRAND BAZAAR GOLD TRADE SARLU</t>
+  </si>
+  <si>
+    <t>144/A, Blvrd du 30 Juin, Immeuble Kinuani, C/Gombe, Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2429951H</t>
+  </si>
+  <si>
+    <t>AURUM TRADING SARL</t>
+  </si>
+  <si>
+    <t>04, Avenue Luthala, Quartier Basoko, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2502195P</t>
+  </si>
+  <si>
+    <t>DGS MINERALS SARL</t>
+  </si>
+  <si>
+    <t>06, Avenue Mayala, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2426603T</t>
+  </si>
+  <si>
+    <t>MALAIKA MINING SARL</t>
+  </si>
+  <si>
+    <t>MALAIKA MINNG SARL</t>
+  </si>
+  <si>
+    <t>03, Avenue Lokelenge, Quartier Basoko, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2153386C</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS BAZEBA KAKUBIZO</t>
+  </si>
+  <si>
+    <t>54, Avenue La frontière, Quartier Katindo, Commune et Ville de Goma, Province du Sud-Kivu, RDC</t>
+  </si>
+  <si>
+    <t>A2527896A</t>
+  </si>
+  <si>
+    <t>SAVANNA EXPLORATION SARL</t>
+  </si>
+  <si>
+    <t>12, Avenue Miabi, Quartier Joli-Parc, Commune de Ngaliema, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>A2282070G</t>
+  </si>
+  <si>
+    <t>KENGE CONSULTING SARL</t>
+  </si>
+  <si>
+    <t>51, Avenue Sundi, Quartier Makelele/Synkin, Commune de Bandalungwa, Ville-Province de Kinshasa, RDC</t>
+  </si>
+  <si>
+    <t>SOCIETE VERITAS MINING SAS</t>
+  </si>
+  <si>
+    <t>119,BLVD DU 30 JUIN, Q/GOLF,C/GOMBE</t>
+  </si>
+  <si>
+    <t>A2166455H</t>
+  </si>
+  <si>
+    <t>THE GOLD EXCHANGE AND CLEARING HOUSE DRC GEACH SARL</t>
+  </si>
+  <si>
+    <t>10, Avenue les Pélicans, Quartier les Volcans, Commune et Ville de Goma, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A2433696D</t>
+  </si>
+  <si>
+    <t>EMPIRE SARLU</t>
+  </si>
+  <si>
+    <t>N° 2bis, Avenue Kyimbi, Quartier Bateke, Commune de Matete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2283278U</t>
+  </si>
+  <si>
+    <t>FULL BUSINESS GOLD SERVICE SARL</t>
+  </si>
+  <si>
+    <t>FBGS SARL</t>
+  </si>
+  <si>
+    <t>30, Avenue Col. Ebeya, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2532368S</t>
+  </si>
+  <si>
+    <t>MZAYA MINERALS SARL</t>
+  </si>
+  <si>
+    <t>01, Avenue Wagenia, App. 413, Quartier Gare Centrale, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2441530T</t>
+  </si>
+  <si>
+    <t>GOLD RESOURCES TRADING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>8585, Avenue des Poids Lourds, Concession Bamanisa, Commune de la Gombe, Ville-Province de Kinshasa</t>
   </si>
   <si>
     <t>A2224005S</t>
   </si>
   <si>
-    <t>VERITAS MINING SAS</t>
-[...149 lines deleted...]
-    <t>A2166455H</t>
+    <t>SOCIETE EVOLUTION MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue Nzaji N° 1340 à LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1809910S</t>
+  </si>
+  <si>
+    <t>B'LEKA SARL</t>
+  </si>
+  <si>
+    <t>100, Avenue Tchad, Imm. Association, App. 406, Commune de la Gombe, Vile-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2153386 C</t>
+  </si>
+  <si>
+    <t>ETS BAZEGA KAKUBIZO</t>
+  </si>
+  <si>
+    <t>A26003124A</t>
+  </si>
+  <si>
+    <t>CONGO JAPON COMPTOIR SARL</t>
+  </si>
+  <si>
+    <t>17, Avenue de la Gombe, Quartier Haut-Commandement, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A0906420 P</t>
+  </si>
+  <si>
+    <t>LABORATOIRE SO-CIETE DE SURVEIL-LANCE MINIERE</t>
+  </si>
+  <si>
+    <t>17,blvd KAMANYOLA, C/ LIKASI, ville de LIKASI / Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2046150</t>
+  </si>
+  <si>
+    <t>RCI ANALYTICAL SER-VICES DRC SAS</t>
+  </si>
+  <si>
+    <t>58, Av. Batetela, C/Gombe, Ville Province de Kinshasa, croise-ment,Av IMMINA et Bemba Q/ Joli site KOLWEZI LUALABA</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>CCIC CONGO SARL</t>
+  </si>
+  <si>
+    <t>1854, Av. Kapenda, C/de Lubumbashi, Ville de Lubumbashi/ Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2513199R</t>
+  </si>
+  <si>
+    <t>GROUPE DE BERNIE'S AURA SARL</t>
+  </si>
+  <si>
+    <t>GROUPE DE BERNIE'S AURA</t>
+  </si>
+  <si>
+    <t>21 B, Avenue Mavumbu, Quartier CPA Mushi, Commune de Mont-Ngafula, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2555642J</t>
+  </si>
+  <si>
+    <t>AIGLE ROYAL SERVICES SARL</t>
+  </si>
+  <si>
+    <t>AIGLE ROYAL SERVICES</t>
+  </si>
+  <si>
+    <t>17, Avenue Général Mulumba, Quartier Commercial, Commune de Makiso, Ville de Kisangani, Province de la Tshopo</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>A25434991B</t>
+  </si>
+  <si>
+    <t>AURELLIA SARL</t>
+  </si>
+  <si>
+    <t>25, Immeuble MK TOWER, 6ème Niveau local 602, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2608752S</t>
+  </si>
+  <si>
+    <t>LEC&amp;BASH MINERALS SARL</t>
+  </si>
+  <si>
+    <t>25, Avenue Kikwit 2, Quartier Mazamba, Commune de Mont-Ngafula, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2558033H</t>
+  </si>
+  <si>
+    <t>BOSS GOLD SARL</t>
+  </si>
+  <si>
+    <t>12, Avenue Avenir, Quartier Basoko, Commune de la Gombe, VIIIe-Province de Kinshasa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -827,1736 +1184,2430 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I63"/>
+  <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="E4" t="s">
         <v>14</v>
       </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5"/>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
       <c r="C6" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6"/>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>18</v>
-[...6 lines deleted...]
-      <c r="B7"/>
+        <v>19</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
       <c r="C7" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7"/>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      <c r="B8"/>
+        <v>19</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>31</v>
+      </c>
       <c r="C8" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8"/>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9"/>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I9" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10"/>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I10" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11"/>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" t="s">
+        <v>19</v>
+      </c>
+      <c r="J14" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
-[...73 lines deleted...]
-    <row r="15" spans="1:9">
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15"/>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I15" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16"/>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I16" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J16" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="D17" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I17" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18"/>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I18" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9">
+        <v>19</v>
+      </c>
+      <c r="J18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" t="s">
+        <v>19</v>
+      </c>
+      <c r="J19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B21" t="s">
+        <v>82</v>
+      </c>
+      <c r="C21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" t="s">
+        <v>19</v>
+      </c>
+      <c r="J21" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B22" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>94</v>
+      </c>
+      <c r="B25" t="s">
+        <v>95</v>
+      </c>
+      <c r="C25" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" t="s">
+        <v>19</v>
+      </c>
+      <c r="J25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" t="s">
+        <v>19</v>
+      </c>
+      <c r="J26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" t="s">
+        <v>102</v>
+      </c>
+      <c r="D27" t="s">
+        <v>103</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" t="s">
+        <v>19</v>
+      </c>
+      <c r="J27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" t="s">
+        <v>19</v>
+      </c>
+      <c r="J28" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" t="s">
+        <v>109</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" t="s">
+        <v>19</v>
+      </c>
+      <c r="J29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" t="s">
+        <v>112</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" t="s">
+        <v>19</v>
+      </c>
+      <c r="J30" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" t="s">
+        <v>115</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" t="s">
+        <v>19</v>
+      </c>
+      <c r="J31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" t="s">
+        <v>117</v>
+      </c>
+      <c r="D32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" t="s">
+        <v>19</v>
+      </c>
+      <c r="J32" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="H33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" t="s">
+        <v>126</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" t="s">
+        <v>19</v>
+      </c>
+      <c r="J34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>127</v>
+      </c>
+      <c r="C35" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" t="s">
+        <v>128</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" t="s">
+        <v>19</v>
+      </c>
+      <c r="J35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" t="s">
+        <v>131</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
+        <v>134</v>
+      </c>
+      <c r="D37" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" t="s">
+        <v>18</v>
+      </c>
+      <c r="I37" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" t="s">
+        <v>137</v>
+      </c>
+      <c r="D38" t="s">
+        <v>138</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" t="s">
+        <v>17</v>
+      </c>
+      <c r="H38" t="s">
+        <v>18</v>
+      </c>
+      <c r="I38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" t="s">
+        <v>140</v>
+      </c>
+      <c r="D39" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" t="s">
+        <v>17</v>
+      </c>
+      <c r="H39" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" t="s">
+        <v>143</v>
+      </c>
+      <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" t="s">
+        <v>145</v>
+      </c>
+      <c r="B41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" t="s">
+        <v>147</v>
+      </c>
+      <c r="D41" t="s">
+        <v>148</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" t="s">
+        <v>17</v>
+      </c>
+      <c r="H41" t="s">
+        <v>18</v>
+      </c>
+      <c r="I41" t="s">
+        <v>149</v>
+      </c>
+      <c r="J41" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C42" t="s">
+        <v>151</v>
+      </c>
+      <c r="D42" t="s">
+        <v>152</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" t="s">
+        <v>18</v>
+      </c>
+      <c r="I42" t="s">
+        <v>19</v>
+      </c>
+      <c r="J42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B43" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" t="s">
+        <v>155</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" t="s">
+        <v>17</v>
+      </c>
+      <c r="H43" t="s">
+        <v>18</v>
+      </c>
+      <c r="I43" t="s">
+        <v>19</v>
+      </c>
+      <c r="J43" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" t="s">
+        <v>157</v>
+      </c>
+      <c r="C44" t="s">
+        <v>157</v>
+      </c>
+      <c r="D44" t="s">
+        <v>158</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" t="s">
+        <v>17</v>
+      </c>
+      <c r="H44" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" t="s">
+        <v>19</v>
+      </c>
+      <c r="J44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>159</v>
+      </c>
+      <c r="B45" t="s">
+        <v>160</v>
+      </c>
+      <c r="C45" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" t="s">
+        <v>161</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" t="s">
+        <v>17</v>
+      </c>
+      <c r="H45" t="s">
+        <v>18</v>
+      </c>
+      <c r="I45" t="s">
+        <v>19</v>
+      </c>
+      <c r="J45" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>162</v>
+      </c>
+      <c r="B46" t="s">
+        <v>163</v>
+      </c>
+      <c r="C46" t="s">
+        <v>163</v>
+      </c>
+      <c r="D46" t="s">
+        <v>164</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" t="s">
+        <v>18</v>
+      </c>
+      <c r="I46" t="s">
+        <v>19</v>
+      </c>
+      <c r="J46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>165</v>
+      </c>
+      <c r="B47" t="s">
+        <v>166</v>
+      </c>
+      <c r="C47" t="s">
+        <v>166</v>
+      </c>
+      <c r="D47" t="s">
+        <v>167</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" t="s">
+        <v>18</v>
+      </c>
+      <c r="I47" t="s">
+        <v>19</v>
+      </c>
+      <c r="J47" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" t="s">
+        <v>168</v>
+      </c>
+      <c r="B48" t="s">
+        <v>169</v>
+      </c>
+      <c r="C48" t="s">
+        <v>169</v>
+      </c>
+      <c r="D48" t="s">
+        <v>170</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" t="s">
+        <v>18</v>
+      </c>
+      <c r="I48" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>172</v>
+      </c>
+      <c r="C49" t="s">
+        <v>172</v>
+      </c>
+      <c r="D49" t="s">
+        <v>173</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" t="s">
+        <v>18</v>
+      </c>
+      <c r="I49" t="s">
+        <v>19</v>
+      </c>
+      <c r="J49" t="s">
         <v>55</v>
       </c>
-      <c r="B19" t="s">
-[...188 lines deleted...]
-      <c r="B26" t="s">
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>174</v>
+      </c>
+      <c r="B50" t="s">
+        <v>175</v>
+      </c>
+      <c r="C50" t="s">
+        <v>175</v>
+      </c>
+      <c r="D50" t="s">
+        <v>176</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" t="s">
+        <v>18</v>
+      </c>
+      <c r="I50" t="s">
+        <v>19</v>
+      </c>
+      <c r="J50" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>177</v>
+      </c>
+      <c r="B51" t="s">
+        <v>178</v>
+      </c>
+      <c r="C51" t="s">
+        <v>178</v>
+      </c>
+      <c r="D51" t="s">
+        <v>179</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" t="s">
+        <v>18</v>
+      </c>
+      <c r="I51" t="s">
+        <v>19</v>
+      </c>
+      <c r="J51" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" t="s">
+        <v>181</v>
+      </c>
+      <c r="D52" t="s">
+        <v>182</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" t="s">
+        <v>18</v>
+      </c>
+      <c r="I52" t="s">
+        <v>19</v>
+      </c>
+      <c r="J52" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B53" t="s">
+        <v>184</v>
+      </c>
+      <c r="C53" t="s">
+        <v>184</v>
+      </c>
+      <c r="D53" t="s">
+        <v>185</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" t="s">
+        <v>18</v>
+      </c>
+      <c r="I53" t="s">
+        <v>19</v>
+      </c>
+      <c r="J53" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>186</v>
+      </c>
+      <c r="B54" t="s">
+        <v>187</v>
+      </c>
+      <c r="C54" t="s">
+        <v>188</v>
+      </c>
+      <c r="D54" t="s">
+        <v>189</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" t="s">
+        <v>18</v>
+      </c>
+      <c r="I54" t="s">
+        <v>19</v>
+      </c>
+      <c r="J54" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>190</v>
+      </c>
+      <c r="B55" t="s">
+        <v>191</v>
+      </c>
+      <c r="C55" t="s">
+        <v>191</v>
+      </c>
+      <c r="D55" t="s">
+        <v>192</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55" t="s">
+        <v>16</v>
+      </c>
+      <c r="G55" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" t="s">
+        <v>18</v>
+      </c>
+      <c r="I55" t="s">
+        <v>19</v>
+      </c>
+      <c r="J55" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>193</v>
+      </c>
+      <c r="B56" t="s">
+        <v>194</v>
+      </c>
+      <c r="C56" t="s">
+        <v>194</v>
+      </c>
+      <c r="D56" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" t="s">
+        <v>18</v>
+      </c>
+      <c r="I56" t="s">
+        <v>19</v>
+      </c>
+      <c r="J56" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
+        <v>197</v>
+      </c>
+      <c r="C57" t="s">
+        <v>197</v>
+      </c>
+      <c r="D57" t="s">
+        <v>198</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" t="s">
+        <v>17</v>
+      </c>
+      <c r="H57" t="s">
+        <v>18</v>
+      </c>
+      <c r="I57" t="s">
+        <v>19</v>
+      </c>
+      <c r="J57" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>199</v>
+      </c>
+      <c r="B58" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" t="s">
+        <v>200</v>
+      </c>
+      <c r="D58" t="s">
+        <v>201</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" t="s">
+        <v>18</v>
+      </c>
+      <c r="I58" t="s">
+        <v>19</v>
+      </c>
+      <c r="J58" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" t="s">
+        <v>202</v>
+      </c>
+      <c r="B59" t="s">
+        <v>203</v>
+      </c>
+      <c r="C59" t="s">
+        <v>204</v>
+      </c>
+      <c r="D59" t="s">
+        <v>205</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" t="s">
+        <v>18</v>
+      </c>
+      <c r="I59" t="s">
+        <v>19</v>
+      </c>
+      <c r="J59" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" t="s">
+        <v>206</v>
+      </c>
+      <c r="B60" t="s">
+        <v>207</v>
+      </c>
+      <c r="C60" t="s">
+        <v>207</v>
+      </c>
+      <c r="D60" t="s">
+        <v>208</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" t="s">
+        <v>18</v>
+      </c>
+      <c r="I60" t="s">
+        <v>19</v>
+      </c>
+      <c r="J60" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>209</v>
+      </c>
+      <c r="B61" t="s">
+        <v>210</v>
+      </c>
+      <c r="C61" t="s">
+        <v>210</v>
+      </c>
+      <c r="D61" t="s">
+        <v>211</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61" t="s">
+        <v>18</v>
+      </c>
+      <c r="I61" t="s">
+        <v>19</v>
+      </c>
+      <c r="J61" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>212</v>
+      </c>
+      <c r="B62" t="s">
+        <v>213</v>
+      </c>
+      <c r="C62" t="s">
+        <v>213</v>
+      </c>
+      <c r="D62" t="s">
+        <v>214</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" t="s">
+        <v>18</v>
+      </c>
+      <c r="I62" t="s">
+        <v>19</v>
+      </c>
+      <c r="J62" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>215</v>
+      </c>
+      <c r="C63" t="s">
+        <v>215</v>
+      </c>
+      <c r="D63" t="s">
+        <v>216</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" t="s">
+        <v>18</v>
+      </c>
+      <c r="I63" t="s">
+        <v>19</v>
+      </c>
+      <c r="J63" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>217</v>
+      </c>
+      <c r="B64" t="s">
+        <v>218</v>
+      </c>
+      <c r="C64" t="s">
+        <v>218</v>
+      </c>
+      <c r="D64" t="s">
+        <v>219</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" t="s">
+        <v>19</v>
+      </c>
+      <c r="J64" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" t="s">
+        <v>220</v>
+      </c>
+      <c r="B65" t="s">
+        <v>221</v>
+      </c>
+      <c r="C65" t="s">
+        <v>221</v>
+      </c>
+      <c r="D65" t="s">
+        <v>222</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" t="s">
+        <v>18</v>
+      </c>
+      <c r="I65" t="s">
+        <v>19</v>
+      </c>
+      <c r="J65" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" t="s">
+        <v>223</v>
+      </c>
+      <c r="B66" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" t="s">
+        <v>225</v>
+      </c>
+      <c r="D66" t="s">
+        <v>226</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" t="s">
+        <v>17</v>
+      </c>
+      <c r="H66" t="s">
+        <v>18</v>
+      </c>
+      <c r="I66" t="s">
+        <v>19</v>
+      </c>
+      <c r="J66" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>227</v>
+      </c>
+      <c r="B67" t="s">
+        <v>228</v>
+      </c>
+      <c r="C67" t="s">
+        <v>228</v>
+      </c>
+      <c r="D67" t="s">
+        <v>229</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" t="s">
+        <v>18</v>
+      </c>
+      <c r="I67" t="s">
+        <v>19</v>
+      </c>
+      <c r="J67" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>230</v>
+      </c>
+      <c r="B68" t="s">
+        <v>231</v>
+      </c>
+      <c r="C68" t="s">
+        <v>231</v>
+      </c>
+      <c r="D68" t="s">
+        <v>232</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" t="s">
+        <v>17</v>
+      </c>
+      <c r="H68" t="s">
+        <v>18</v>
+      </c>
+      <c r="I68" t="s">
+        <v>19</v>
+      </c>
+      <c r="J68" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
+        <v>234</v>
+      </c>
+      <c r="C69"/>
+      <c r="D69" t="s">
+        <v>235</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" t="s">
+        <v>18</v>
+      </c>
+      <c r="I69" t="s">
+        <v>19</v>
+      </c>
+      <c r="J69" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>236</v>
+      </c>
+      <c r="B70" t="s">
+        <v>237</v>
+      </c>
+      <c r="C70" t="s">
+        <v>237</v>
+      </c>
+      <c r="D70" t="s">
+        <v>238</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" t="s">
+        <v>18</v>
+      </c>
+      <c r="I70" t="s">
+        <v>19</v>
+      </c>
+      <c r="J70" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>239</v>
+      </c>
+      <c r="B71" t="s">
+        <v>240</v>
+      </c>
+      <c r="C71" t="s">
+        <v>240</v>
+      </c>
+      <c r="D71" t="s">
+        <v>240</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>16</v>
+      </c>
+      <c r="G71" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" t="s">
+        <v>18</v>
+      </c>
+      <c r="I71" t="s">
+        <v>149</v>
+      </c>
+      <c r="J71" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" t="s">
+        <v>241</v>
+      </c>
+      <c r="B72" t="s">
+        <v>242</v>
+      </c>
+      <c r="C72" t="s">
+        <v>242</v>
+      </c>
+      <c r="D72" t="s">
+        <v>243</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>16</v>
+      </c>
+      <c r="G72" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72" t="s">
+        <v>18</v>
+      </c>
+      <c r="I72" t="s">
+        <v>19</v>
+      </c>
+      <c r="J72" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>244</v>
+      </c>
+      <c r="B73" t="s">
+        <v>245</v>
+      </c>
+      <c r="C73" t="s">
+        <v>245</v>
+      </c>
+      <c r="D73" t="s">
+        <v>246</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>16</v>
+      </c>
+      <c r="G73" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" t="s">
+        <v>18</v>
+      </c>
+      <c r="I73" t="s">
+        <v>19</v>
+      </c>
+      <c r="J73" t="s">
         <v>72</v>
       </c>
-      <c r="C26" t="s">
-[...962 lines deleted...]
-      <c r="B62" t="s">
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" t="s">
+        <v>247</v>
+      </c>
+      <c r="B74" t="s">
+        <v>248</v>
+      </c>
+      <c r="C74" t="s">
+        <v>248</v>
+      </c>
+      <c r="D74" t="s">
+        <v>249</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" t="s">
+        <v>18</v>
+      </c>
+      <c r="I74" t="s">
+        <v>19</v>
+      </c>
+      <c r="J74" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>251</v>
+      </c>
+      <c r="C75" t="s">
+        <v>251</v>
+      </c>
+      <c r="D75" t="s">
+        <v>252</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>16</v>
+      </c>
+      <c r="G75" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75" t="s">
+        <v>18</v>
+      </c>
+      <c r="I75" t="s">
         <v>149</v>
       </c>
-      <c r="C62" t="s">
-[...43 lines deleted...]
-        <v>27</v>
+      <c r="J75" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" t="s">
+        <v>253</v>
+      </c>
+      <c r="B76" t="s">
+        <v>254</v>
+      </c>
+      <c r="C76" t="s">
+        <v>255</v>
+      </c>
+      <c r="D76" t="s">
+        <v>256</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>16</v>
+      </c>
+      <c r="G76" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" t="s">
+        <v>18</v>
+      </c>
+      <c r="I76" t="s">
+        <v>19</v>
+      </c>
+      <c r="J76" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77" t="s">
+        <v>257</v>
+      </c>
+      <c r="B77" t="s">
+        <v>258</v>
+      </c>
+      <c r="C77" t="s">
+        <v>259</v>
+      </c>
+      <c r="D77" t="s">
+        <v>260</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" t="s">
+        <v>17</v>
+      </c>
+      <c r="H77" t="s">
+        <v>18</v>
+      </c>
+      <c r="I77" t="s">
+        <v>19</v>
+      </c>
+      <c r="J77" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>262</v>
+      </c>
+      <c r="B78" t="s">
+        <v>263</v>
+      </c>
+      <c r="C78" t="s">
+        <v>263</v>
+      </c>
+      <c r="D78" t="s">
+        <v>264</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" t="s">
+        <v>18</v>
+      </c>
+      <c r="I78" t="s">
+        <v>19</v>
+      </c>
+      <c r="J78" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>265</v>
+      </c>
+      <c r="B79" t="s">
+        <v>266</v>
+      </c>
+      <c r="C79" t="s">
+        <v>266</v>
+      </c>
+      <c r="D79" t="s">
+        <v>267</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" t="s">
+        <v>18</v>
+      </c>
+      <c r="I79" t="s">
+        <v>19</v>
+      </c>
+      <c r="J79" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>268</v>
+      </c>
+      <c r="B80" t="s">
+        <v>269</v>
+      </c>
+      <c r="C80" t="s">
+        <v>269</v>
+      </c>
+      <c r="D80" t="s">
+        <v>270</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" t="s">
+        <v>18</v>
+      </c>
+      <c r="I80" t="s">
+        <v>19</v>
+      </c>
+      <c r="J80" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>