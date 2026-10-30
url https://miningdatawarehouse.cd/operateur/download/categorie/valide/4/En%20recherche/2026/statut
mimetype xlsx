--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,5159 +12,4085 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1703">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1345">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (COOPERATIVES-MINIERES (EN RECHERCHE) VALIDES EN 2026)</t>
   </si>
   <si>
+    <t>NIF</t>
+  </si>
+  <si>
     <t>NOM</t>
   </si>
   <si>
-    <t>NIF</t>
-[...1 lines deleted...]
-  <si>
     <t>SIGLE</t>
   </si>
   <si>
+    <t>ADRESSE</t>
+  </si>
+  <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t xml:space="preserve">COOPERATIVE MINIERE  LAJI </t>
   </si>
   <si>
     <t>CMLAJI</t>
   </si>
   <si>
+    <t>26, BQ/Banunu C/Matete, Kinshasa</t>
+  </si>
+  <si>
     <t>En recherche</t>
   </si>
   <si>
     <t>Artisanal</t>
   </si>
   <si>
     <t>Coopératives minières</t>
   </si>
   <si>
     <t>Privé-privé</t>
   </si>
   <si>
     <t>Kwilu</t>
   </si>
   <si>
     <t xml:space="preserve">COOPERATIVE MINIERE ET ARTISANALE DU KATANGA </t>
   </si>
   <si>
     <t>"COMAKAT"</t>
   </si>
   <si>
+    <t>138, Av. Kasaî c/Lubumbashi</t>
+  </si>
+  <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
     <t>COOPERATIVE MINIERE AGROFORESTIERE DE TSHIMUNA-MIABI</t>
   </si>
   <si>
     <t>COOMATSHIM</t>
   </si>
   <si>
+    <t>68, Av. Inga C/ de Bmpenba</t>
+  </si>
+  <si>
     <t>Kasaï-Oriental</t>
   </si>
   <si>
     <t>COOPERATIVE MINIERE DE KABINDA</t>
   </si>
   <si>
     <t>CMKA</t>
   </si>
   <si>
+    <t>136, Av. Kato Q./ Kingabwa C/ de Limete Kinshasa</t>
+  </si>
+  <si>
     <t>SOCIETE COOPERATIVE MUKENDI ET FRERES</t>
   </si>
   <si>
     <t>SOCOMUF</t>
   </si>
   <si>
-    <t>COOPERATIVE AGR MINIERE DE BOYA</t>
-[...4 lines deleted...]
-  <si>
     <t>COOPERATIVE MINIERE DE DEVELOPPEMENT DU CONGO</t>
   </si>
   <si>
     <t>COODECO</t>
   </si>
   <si>
-    <t>COOPERATIVE MINIERE BON SAMARITAIN</t>
-[...2 lines deleted...]
-    <t xml:space="preserve"> BON SAMARITAIN</t>
+    <t>COOPERATIVE DES EXPLOITANTS MINIERS ARTISANAUX ET AGRICOLE DE LWIZA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COEMAL</t>
+  </si>
+  <si>
+    <t>21, Av. Cathédrale Q/ Kabena Cité de Lwiza Kananga</t>
+  </si>
+  <si>
+    <t>Kasaï-Central</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  VIS-VERSA</t>
+  </si>
+  <si>
+    <t>VIS-VERSA</t>
+  </si>
+  <si>
+    <t>2A, Q/Baboma C/de Matete Ville de Kinshasa</t>
   </si>
   <si>
     <t>Kasaï</t>
   </si>
   <si>
-    <t>COOPERATIVE DE DEVELOPPEMENT DU KASAI</t>
-[...25 lines deleted...]
-  <si>
     <t>COOPERATIVE DOING INNOVATIVE BUSINESS WITH EMMANUEL</t>
   </si>
   <si>
     <t>DIBWE</t>
   </si>
   <si>
+    <t>9ème , niveau local 903, Immeuble Crown Tower, Bld du 30 Juin, C/ Gombe/ Kin</t>
+  </si>
+  <si>
     <t>COOPERATIVE MIENIERE ET DEVELOPPEMENT DIKULUWE</t>
   </si>
   <si>
     <t>CMDD</t>
   </si>
   <si>
+    <t>23, Av. Sosa Q/Industriel C/ Lubumbashi Ville de L’shi</t>
+  </si>
+  <si>
     <t>Coopérative Minière Mombo "COMIMO"</t>
   </si>
   <si>
     <t>COMIMO</t>
   </si>
   <si>
     <t>Maniema</t>
   </si>
   <si>
-    <t>COOPERATIVE DES EXPLOITANTS MINIERS DU CONGO</t>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DU MANIEMA</t>
+  </si>
+  <si>
+    <t>COMIDEM</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Creuseurs Affectés "COMICA"</t>
+  </si>
+  <si>
+    <t>COMICA</t>
+  </si>
+  <si>
+    <t>Village Matete, Groupement Kitababea, secteur de BB Salamabila, Terr. de Kabambare</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU REVEIL DU MANIERE</t>
+  </si>
+  <si>
+    <t>COMIREMA</t>
+  </si>
+  <si>
+    <t>Cité de Pangi, Territoire de Pangi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE EKOYA MBOKA</t>
+  </si>
+  <si>
+    <t>COMIEKO</t>
+  </si>
+  <si>
+    <t>Localité de Kasese, Territoire de Puna</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE CONFIANCE AU SOUS-SOL</t>
+  </si>
+  <si>
+    <t>COMICOSS</t>
+  </si>
+  <si>
+    <t>Cité de Punia, Territoire de Puni</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KASAI MANING</t>
+  </si>
+  <si>
+    <t>COKAMI</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DIAMANT DE TSHIKAPA</t>
+  </si>
+  <si>
+    <t>COMIDIAT</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES EXPLOITANTS MINIERS ARTISANAUX DU KATANGA</t>
+  </si>
+  <si>
+    <t>"COOPEMIAK"</t>
+  </si>
+  <si>
+    <t>ASSOCIATION COOPERATIVE MINIERE MASHITA GIZUNGU</t>
+  </si>
+  <si>
+    <t>ACOOMIMAG</t>
+  </si>
+  <si>
+    <t>35 bis, Av. Kifunga C/ de Makala Ville de KINSHASA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET PAYSANNE DUN KATANGA</t>
+  </si>
+  <si>
+    <t>CMPK</t>
+  </si>
+  <si>
+    <t>22, Av. Kabinda C/Manika Ville de Likasi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE HOPE XINING CONGO</t>
+  </si>
+  <si>
+    <t>HMC</t>
+  </si>
+  <si>
+    <t>175, Av. Kamanyola C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DE LUALABA</t>
+  </si>
+  <si>
+    <t>COMIDEL</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE TWIKATANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CMT</t>
+  </si>
+  <si>
+    <t>143, Av. Kasaï Coin Baslique C/de Kenya/L’shi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE MPAMA BISIE</t>
+  </si>
+  <si>
+    <t>COMIMPA</t>
+  </si>
+  <si>
+    <t>13 , Av. Kisimbi Q/Mabanga sud C/Kisimbi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT POUR LA RECONSTRUCTION</t>
+  </si>
+  <si>
+    <t>COMIDER</t>
+  </si>
+  <si>
+    <t>11,Blvd Bamwisho Centre Walikale</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES EXPLOITANTS MINIERS KAMARO</t>
+  </si>
+  <si>
+    <t>CEMIKA</t>
+  </si>
+  <si>
+    <t>2 , Av. du Marché Cité de Walikale</t>
+  </si>
+  <si>
+    <t>COOPERATIVE POUR LR DEVELOPPEMENT MINIER REGIONAL</t>
+  </si>
+  <si>
+    <t>CDMRK</t>
+  </si>
+  <si>
+    <t>18, Av. Okito Q/ Makutano : C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE UMOJA NI NGUVU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMUNG  </t>
+  </si>
+  <si>
+    <t>20 , Av. Bananier C/Karisimbi Ville de Goma</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DE FIZI</t>
+  </si>
+  <si>
+    <t>COOMIFI</t>
+  </si>
+  <si>
+    <t>Lulimba - Misisi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES CREUSEURS ARTISANAUX ELARGIS DE SHABUNDA</t>
+  </si>
+  <si>
+    <t>COOMICRAESHA</t>
+  </si>
+  <si>
+    <t>Localité Lulingu Territoire Shabunda</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE BITAMBI II</t>
+  </si>
+  <si>
+    <t>COMIBI</t>
+  </si>
+  <si>
+    <t>Localité Tchampundu Territoire de Shabunda</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR L'EXPLOITATION ARTISANALE SARL</t>
+  </si>
+  <si>
+    <t>COMIPEA</t>
+  </si>
+  <si>
+    <t>Avenue Delphin Tshiswaka n° 02, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE DE TUUNGANA </t>
+  </si>
+  <si>
+    <t>COOMITU</t>
+  </si>
+  <si>
+    <t>Mwenga centre , Territoire de Mwenga, Groupement de Batshilulende</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES ARTISANAUX DU CONGO</t>
+  </si>
+  <si>
+    <t>C.A.C</t>
+  </si>
+  <si>
+    <t>02, Av. Circulaire, Q/Muma, C/ Annexe, Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE HESHIMA</t>
+  </si>
+  <si>
+    <t>HESHIMA</t>
+  </si>
+  <si>
+    <t>701, Av. Kasa- Vubu, Q/ Makutano, C/ Lubumbashi, Ville de L’shi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KIMBI</t>
+  </si>
+  <si>
+    <t>COOMIKI</t>
+  </si>
+  <si>
+    <t>A Misisi, Gpt Basikasilu ; Secteur de Ngandja, Territ. de Fizi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE NKULU</t>
+  </si>
+  <si>
+    <t>COOMINK</t>
+  </si>
+  <si>
+    <t>Localité KYAMISEGE Territoire de Shabunda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE DE KATCHUNGU YELA </t>
+  </si>
+  <si>
+    <t>Localité Katchungu Territoire de Shabunda</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KAMPA FRERES</t>
+  </si>
+  <si>
+    <t>COOMIKAF</t>
+  </si>
+  <si>
+    <t>Localité Kimbondi C/Saninga Territoire de Shabunda</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE BYAZI, IBUTUBUTU,KAPIMBI</t>
+  </si>
+  <si>
+    <t>COOPMBYAIKA</t>
+  </si>
+  <si>
+    <t>Localité lugungu Territoire de Shabunda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE DES EXPLOITANTS ARTISANAUX </t>
+  </si>
+  <si>
+    <t>COMIDEA</t>
+  </si>
+  <si>
+    <t>Localité Nzibira Territoire de Walungu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE MBINGA-SUD</t>
+  </si>
+  <si>
+    <t>COMIMS</t>
+  </si>
+  <si>
+    <t>Lushebere Musumba, Territ. de Kalehe</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERES DES EXPLOITANTS ARTISANAUX DE TCHAMPUNDU</t>
+  </si>
+  <si>
+    <t>COOMEATCHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE DE TRAITEMENT DES DECHETS </t>
+  </si>
+  <si>
+    <t>COMITRAID</t>
+  </si>
+  <si>
+    <t>Basimukinji, Secteur Mutambala, Territoire de Fizi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE MOJANI NGUVU</t>
+  </si>
+  <si>
+    <t>COMUNG</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Maadini kwa Maendeleo</t>
+  </si>
+  <si>
+    <t>C.M.K.M</t>
+  </si>
+  <si>
+    <t>09, Av. Club Nautique Q/ Golf C/Kampemba Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE MWENGA </t>
+  </si>
+  <si>
+    <t>COMIM</t>
+  </si>
+  <si>
+    <t>Localité Utundu Groupement Babuledji , chefferie Bashili, Territoire Mwenga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT INTEGRAL</t>
+  </si>
+  <si>
+    <t>COMIDI</t>
+  </si>
+  <si>
+    <t>01 , Av. Songololo, Q/ Mosso, C/ Limete Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE/AGRICOLE</t>
+  </si>
+  <si>
+    <t>COMINAGRI</t>
+  </si>
+  <si>
+    <t>29, AV. Industrielle C/ Ibanda Ville de Bukavu</t>
+  </si>
+  <si>
+    <t>Katanga Mines Coopérative "KAMICO"</t>
+  </si>
+  <si>
+    <t>KAMICO</t>
+  </si>
+  <si>
+    <t>40, Av des Oliviers Q/ Bel Air C/Kampemba/ L’shi</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE SIMPLIFIEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SCOOPS</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE CHOTA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CHOTA</t>
+  </si>
+  <si>
+    <t>ASSOCIATION  PAYSANNE DU KATANGA</t>
+  </si>
+  <si>
+    <t>APM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GENERALE DES COOPERATIVE MINIERES DU KATANGA </t>
+  </si>
+  <si>
+    <t>GECOMIKAT</t>
+  </si>
+  <si>
+    <t>COOPERATIVE FEMININE MINIERE ET AGRICOLE</t>
+  </si>
+  <si>
+    <t>COOFEMACO</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KAMU MINING CONGO</t>
+  </si>
+  <si>
+    <t>51, Av. Tombalbaye C/ Gombe V/Kinshasa</t>
+  </si>
+  <si>
+    <t>A1612807P</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE MONGU NIJUBU</t>
+  </si>
+  <si>
+    <t>Sté CMMN</t>
+  </si>
+  <si>
+    <t>Groupement Cibanda, Chefferie de Kaziba, Territoire de Walungu, Sud- Kivu</t>
+  </si>
+  <si>
+    <t>ASSOCIATION COOPERATIVE MINIERE CANANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ASCOMICAN </t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KISAMAMBA</t>
+  </si>
+  <si>
+    <t>KISAMAMBA</t>
+  </si>
+  <si>
+    <t>10, Av. Laurent Désiré Kabila</t>
+  </si>
+  <si>
+    <t>A1520767Q</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET LE DEVELOPPEMENT DU KATANGA</t>
+  </si>
+  <si>
+    <t>COMIDEK</t>
+  </si>
+  <si>
+    <t>C/de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière d’Encadrement Des Exploitants Artisanaux pour la Promotion de le Classe Moyenne « COMEEPPROC »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMEEPPROC</t>
+  </si>
+  <si>
+    <t>06, Av. Bloc Q/ Shindayika C/Rwashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ARTISANALE DU KATANGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAM </t>
+  </si>
+  <si>
+    <t>Coopérative Minière DYABYO na  Bantu</t>
+  </si>
+  <si>
+    <t>COMIDYBA</t>
+  </si>
+  <si>
+    <t>27, Av. du Cuivre Q/Golf C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MAISON PUNGWE</t>
+  </si>
+  <si>
+    <t>CMMP</t>
+  </si>
+  <si>
+    <t>13, Av. Lubumbashi. C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE AGRICOLE DE DEVELOPPEMENT DES TRAVAUX AU KATANGA </t>
+  </si>
+  <si>
+    <t>CMADTK</t>
+  </si>
+  <si>
+    <t>223, Av. Songololo C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE POUR LE DEVELOPPEMENT COMMUNAUTAIRE BULUBA I BUKATA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMIDECOBIB</t>
+  </si>
+  <si>
+    <t>11, Rue Nyunzu, Q/ Dave, Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIETE COOPERATIVE MINIERE DE KUINGA </t>
+  </si>
+  <si>
+    <t>SOKOMIKI</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Ligue des Jeunes Unis pour le Développement de Watsa « LUJUDEWA »</t>
+  </si>
+  <si>
+    <t>LUJUDEWA</t>
+  </si>
+  <si>
+    <t>Localité d’Abinva Territoire de Faradje</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Orpailleurs de Abinva «COMORA»</t>
+  </si>
+  <si>
+    <t>COMORA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Action pour le Développement de Rambi «A.D.I.R.»</t>
+  </si>
+  <si>
+    <t>A.D.I.R</t>
+  </si>
+  <si>
+    <t>Cité de Durba Territoire de Watsha</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Faradje, Dungu, Poko « FADUPO »</t>
+  </si>
+  <si>
+    <t>FADUPO</t>
+  </si>
+  <si>
+    <t>Citéde Durba Territoire de Watsha</t>
+  </si>
+  <si>
+    <t>Coopérative d’Exploitants Miniers de Watsa « SOCEMIWASCOOP- CA»</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SOCEMIWASCOOP- CA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Débout Congolais «D.C»</t>
+  </si>
+  <si>
+    <t>D.C</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Jérusalem Ville de Paix « J.V.P »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> J.V.P </t>
+  </si>
+  <si>
+    <t>Coopérative Minière Arche de Noé « ARNO »</t>
+  </si>
+  <si>
+    <t>ARNO</t>
+  </si>
+  <si>
+    <t>Cité de Watsha Territoire de Watsha</t>
+  </si>
+  <si>
+    <t>Coopérative Minière CHARITAS « CHAR »</t>
+  </si>
+  <si>
+    <t>CHAR</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Droit Chemin « D.CH</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> D.CH</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Congo Mapendano « CM »</t>
+  </si>
+  <si>
+    <t>CM</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Agri. Pr Emerg. Creuseurs du HUélé « Coopérative Minière Agri. Pr Emerg. Creuseurs du HUélé « COMAMECH » »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> « COMAMECH »</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Aigle de Dieu « ADD »</t>
+  </si>
+  <si>
+    <t>ADD</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement de Matiko « COMADEMA »</t>
+  </si>
+  <si>
+    <t>COMADEMA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Tozala na Bomoko « COMITOB O »</t>
+  </si>
+  <si>
+    <t>COMITOB O</t>
+  </si>
+  <si>
+    <t>Situé au centre Ville de Watsa , Territoire de WATSA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Espoir de l’Avenir « COMEA »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMEA</t>
+  </si>
+  <si>
+    <t>Durba Territoire de Watsha</t>
+  </si>
+  <si>
+    <t>Haut-Lomami</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et AGRICOLE TOBIKI « COMIATO»</t>
+  </si>
+  <si>
+    <t>COMIATO</t>
+  </si>
+  <si>
+    <t>Centre Ville de Watsa, Territoire de Watsa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Vumela « CMW »</t>
+  </si>
+  <si>
+    <t>CMW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOCIETE COOPERATIVE MINIERE NDO-OKEMBO </t>
+  </si>
+  <si>
+    <t>SOCOMINKOK</t>
+  </si>
+  <si>
+    <t>5, Av.Naweyandi Q/ Kinsuka Pêcheurs C/ Ngaliema Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Exploitants Artisanaux Pour le Développement « COOMEAD »</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOMEAD </t>
+  </si>
+  <si>
+    <t>03, Av. ONC C/Beu , BENI</t>
+  </si>
+  <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Oracle « COOPEMO »</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOPEMO</t>
+  </si>
+  <si>
+    <t>36, Av. Ituri Q/Lumumba BUNIA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Exploitants Artisanaux de l’ITURI « COOMIDI »</t>
+  </si>
+  <si>
+    <t>COOMIDI</t>
+  </si>
+  <si>
+    <t>Solidarité des Miniers en coopérative « SOMICO »</t>
+  </si>
+  <si>
+    <t>SOMICO</t>
+  </si>
+  <si>
+    <t>12, du Boulevard de Libération Q/Lumumba Ville de Bunia</t>
+  </si>
+  <si>
+    <t>Coopérative Minière D’Or de l’Ituri « COOMORI »</t>
+  </si>
+  <si>
+    <t>COOMORI</t>
+  </si>
+  <si>
+    <t>Ville de Bunia</t>
+  </si>
+  <si>
+    <t>ALLIANCE DES BALESES ASSOCIES EN COOPERATIVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ABAACO</t>
+  </si>
+  <si>
+    <t>69 , Boulevard de Libération Q/Lumumba Ville de Bunia</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Orpailleurs de l’ITURI « COMOI- COOPCA »</t>
+  </si>
+  <si>
+    <t>COMOI- COOPCA</t>
+  </si>
+  <si>
+    <t>5,Av. Victime de la Rébellion C/Makiso, Immeuble SETIVALE</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Umoja UREBA « COOMUBA »</t>
+  </si>
+  <si>
+    <t>COOMUBA</t>
+  </si>
+  <si>
+    <t>NIZI Province de l’Iuri</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Dynamic Small MINING « DYNAMIC COOP - CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> DYNAMIC COOP - CA</t>
+  </si>
+  <si>
+    <t>Mungbwalu Centre, Collect. des Banyari Kilo C/Mungbwalu, Territ. de Djugu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KONJI OBI PKANGA « CKOKP »</t>
+  </si>
+  <si>
+    <t>CKOKP</t>
+  </si>
+  <si>
+    <t>Bavi - Olongba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière KINAMA </t>
+  </si>
+  <si>
+    <t>A Nyakunde</t>
+  </si>
+  <si>
+    <t>Coop. Min. des Expl. Mat. Const</t>
+  </si>
+  <si>
+    <t>C00EMACO</t>
+  </si>
+  <si>
+    <t>A Bunia</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KASEREKA SIKWA et ASSOCIES</t>
+  </si>
+  <si>
+    <t>COOMI. KS K</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU</t>
+  </si>
+  <si>
+    <t>COO. MI. CO</t>
+  </si>
+  <si>
+    <t>09, Av. Ma-man Yemo C/ Likasi Ville de Li-kasi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Développement des ORPAILLEURS</t>
+  </si>
+  <si>
+    <t>COMIDOR</t>
+  </si>
+  <si>
+    <t>18,Av. Bigo Q/ Baru Ville de Mongbalu</t>
+  </si>
+  <si>
+    <t>COOP.MIN.POUR LE DEVELOPPEMENT INTEGRAL DANS LE SECTEUR MINIER</t>
+  </si>
+  <si>
+    <t>COMIDI/ SARL</t>
+  </si>
+  <si>
+    <t>A Mbidjo Territoire de Djugu</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière NILINGA</t>
+  </si>
+  <si>
+    <t>COMINI COOP – CA</t>
+  </si>
+  <si>
+    <t>Mabilindey Collectivité des Banyari Kilo C/Mungbwalu Terri de DJUGU</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Lumière Du Soir</t>
+  </si>
+  <si>
+    <t>COOMILUSO</t>
+  </si>
+  <si>
+    <t>Coopérative de Développement Minièr de l’ITURI</t>
+  </si>
+  <si>
+    <t>COODEMI</t>
+  </si>
+  <si>
+    <t>06, Av. Mpolo- Maurice C/ De LA gombe Ville de kinshasa</t>
+  </si>
+  <si>
+    <t>Coop. Minière de Développement Communautaire SCOOPS</t>
+  </si>
+  <si>
+    <t>CMDC SCOOPS</t>
+  </si>
+  <si>
+    <t>01,Av.Shamamba Q/Kinsuka p. Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour les Congolais</t>
+  </si>
+  <si>
+    <t>CMC</t>
+  </si>
+  <si>
+    <t>09, Av. du Marché</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement Social</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIDES COOPCA </t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE INITIATIVE D'ENCADREMENT DE LA JEUNESSE POUR LE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>I.D.J.D</t>
+  </si>
+  <si>
+    <t>Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Ngayo-Congo</t>
+  </si>
+  <si>
+    <t>CMNC</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Baeta</t>
+  </si>
+  <si>
+    <t>COOMIBA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DIKONGAYI ELAMEJI</t>
+  </si>
+  <si>
+    <t>MIDIELA</t>
+  </si>
+  <si>
+    <t>13, Av. de la clinique, Q/ Kinzala ,Ville de Tshikapa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MUAKAM KALUNGA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>MKC</t>
+  </si>
+  <si>
+    <t>COOP. DOING INNOVAT. BUSINESS WITH EMMANUEL</t>
+  </si>
+  <si>
+    <t>COOPERATIVE AGRO-MINIERE DE TSHIENDA</t>
+  </si>
+  <si>
+    <t>CAMIT</t>
+  </si>
+  <si>
+    <t>03, Avenue Odia David, Q/Bena Tshibwabwa C/Muya</t>
+  </si>
+  <si>
+    <t>COOPERATIVE D'EXPLOITATION ARTISANALE DES MINERAIS ET AGROPASTORALE UNIE DU KASAI ORIENTAL</t>
+  </si>
+  <si>
+    <t>CEAMAPUK</t>
+  </si>
+  <si>
+    <t>110, Av. du Commerce Q/Tandere C/Muya /Mbuji-Mayi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DE PROMOTION INDUSTRIEL</t>
+  </si>
+  <si>
+    <t>COOPINDU</t>
+  </si>
+  <si>
+    <t>47,Av. Kalonji Q/ Masanka C/ Diulu, Mbuji-mayi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LUBULANJI</t>
+  </si>
+  <si>
+    <t>COOMILU</t>
+  </si>
+  <si>
+    <t>45, Av. Luputa Q/Masanka, Mbuji-mayi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE AGRO-PASTORALE ET D'EXPLOITATION MINIERE ARTISANALE DE BENA NADYA TSHIVENDA</t>
+  </si>
+  <si>
+    <t>CAPEMANT</t>
+  </si>
+  <si>
+    <t>3, Av. Odia David Q/Bena Tshibuabua C/de Muya Ville de Mbuji- Mayi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MIERE VEVE WANGAJA</t>
+  </si>
+  <si>
+    <t>C.M.VE.WA</t>
+  </si>
+  <si>
+    <t>A Mbuji - Mayi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ALPHA</t>
+  </si>
+  <si>
+    <t>CMA</t>
+  </si>
+  <si>
+    <t>Kwango</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE BAUSE</t>
+  </si>
+  <si>
+    <t>Localité de Penekoka ; Collectivité Ikama ; Territoire de Pangi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE PANGI</t>
+  </si>
+  <si>
+    <t>COMIPA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ILIMBA GUNGA</t>
+  </si>
+  <si>
+    <t>COMUGA</t>
+  </si>
+  <si>
+    <t>Localité Mungembe, Secteur de Beia, Territoire de Pangi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MWIKOLO O’ KESE</t>
+  </si>
+  <si>
+    <t>CMMK</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE N'ZIBU</t>
+  </si>
+  <si>
+    <t>COMINZI</t>
+  </si>
+  <si>
+    <t>45 Av. Baraoni Q/Kabamba Ville de Kalima</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES JEUNES ARTSANS DE PANGI</t>
+  </si>
+  <si>
+    <t>CMJAP</t>
+  </si>
+  <si>
+    <t>44,Av.Kabamba Q/ Kabamba Ville de Kalima</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE NGASULU</t>
+  </si>
+  <si>
+    <t>COMINGA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MAMBA KANDENDYA</t>
+  </si>
+  <si>
+    <t>COMIMAKA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LUBUTU</t>
+  </si>
+  <si>
+    <t>COMILU</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES FEMMES ACQUISES AU DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>COMIFAD</t>
+  </si>
+  <si>
+    <t>333 , Av.Butembo Q/Mutoshi Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>A 1802410Q</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE DU LUALABA</t>
+  </si>
+  <si>
+    <t>COMIALU</t>
+  </si>
+  <si>
+    <t>04 ,Av.Lualaba C/ de Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Exploi tants Artisanaux Maendeleo Con golaise</t>
+  </si>
+  <si>
+    <t>COMEMA</t>
+  </si>
+  <si>
+    <t>1361 ,Av. du 30 Juin C/ Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE PROGREE DU CONGO</t>
+  </si>
+  <si>
+    <t>COMIPCO</t>
+  </si>
+  <si>
+    <t>02 Bis ,Av. Itimbiri, C/ de Lemba Ville deKinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ARTISANALE FEMMEN DIGNE</t>
+  </si>
+  <si>
+    <t>COMAFED</t>
+  </si>
+  <si>
+    <t>1200,Av. Mobutu, Q/Mutoshi C/de Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE  MINIERE AGAPAO SCOOPS</t>
+  </si>
+  <si>
+    <t>COMIA</t>
+  </si>
+  <si>
+    <t>53 ,Av.Lusanga C/de Dilala / Kolwezi</t>
+  </si>
+  <si>
+    <t>Entreprise privée</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ARTISANALE ET SEMI-INDISTRIELLE AVEC CONSEIL D'ADMINISTRATION</t>
+  </si>
+  <si>
+    <t>COSSA MINES SCOOP-CA</t>
+  </si>
+  <si>
+    <t>122, Av. Lumumba Q/ Musompo C/de Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE POUR L'ECONOMIE INTEGREE DU LUALABA </t>
+  </si>
+  <si>
+    <t>COMEL</t>
+  </si>
+  <si>
+    <t>1380,Av. SG Lumande,Q/ Latin C/ de Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE TUENDE MBELE DE LUALABA </t>
+  </si>
+  <si>
+    <t>C.M.T.M.L</t>
+  </si>
+  <si>
+    <t>1347, Av.Mpolo C/ Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE HEWA BORA</t>
+  </si>
+  <si>
+    <t>CM HEWA BORA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE AMOS</t>
+  </si>
+  <si>
+    <t>COMA</t>
+  </si>
+  <si>
+    <t>N° 326, Avenue Ntambwe-munana, Commune de Dilala, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>COOP.MINIERE BARAKA</t>
+  </si>
+  <si>
+    <t>COMIBA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES EXPLOITANTS RIVERAIN DE VIRUNGA</t>
+  </si>
+  <si>
+    <t>COMERVI</t>
+  </si>
+  <si>
+    <t>23 , Av. de la Mission Q/Himbi C/de Goma Ville deGoma</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MUNGU NI JIBU</t>
+  </si>
+  <si>
+    <t>CMMJ</t>
+  </si>
+  <si>
+    <t>A1518076Q</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE PROGRES DE LA NATION CONGOLAISE</t>
+  </si>
+  <si>
+    <t>COMIPNC</t>
+  </si>
+  <si>
+    <t>139, Av. la Frontière Q/ Katindo C/ Goma</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LA PROMO COMMITES CONGOLAISES</t>
+  </si>
+  <si>
+    <t>COMIPCC</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DECODE</t>
+  </si>
+  <si>
+    <t>COMIDE</t>
+  </si>
+  <si>
+    <t>Localité Menya – songo Groupement lowela Sect. des 0kolongo Territoire de Katakakombe</t>
+  </si>
+  <si>
+    <t>COOP.MIN. DE NYAWARONGO</t>
+  </si>
+  <si>
+    <t>COMINYA</t>
+  </si>
+  <si>
+    <t>Localité de Nyawarongo Terr. de Kalehe</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES CREUSEURS ARTISANAUX DE MINEMBWE</t>
+  </si>
+  <si>
+    <t>COMCAM</t>
+  </si>
+  <si>
+    <t>Kenya Territoire de Minembwe</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE BAKISI</t>
+  </si>
+  <si>
+    <t>27 bis, Av. lac C/Ibanda Ville deBukavu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES EXPLOITANTS ARTISANAUX DE KATANGA-LUKWERA</t>
+  </si>
+  <si>
+    <t>CEMEAK</t>
+  </si>
+  <si>
+    <t>Localité de Mukwenge, Territoire de Walungu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MOBUTU</t>
+  </si>
+  <si>
+    <t>COOMIMO</t>
+  </si>
+  <si>
+    <t>Matangi/ Mbangi,Chefferie Bakisi Territoire de Shabunda</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES EXPLOITANTS ARTISANAUX DE FIZI</t>
+  </si>
+  <si>
+    <t>COODEXAF</t>
+  </si>
+  <si>
+    <t>Cité d’Uvira Territoire Fizi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE DE NGWESHE</t>
+  </si>
+  <si>
+    <t>COOMIA NGWE</t>
+  </si>
+  <si>
+    <t>Localité Nyamurhali chefferie Ngweshe Territ. walungu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DE KAZIBA</t>
+  </si>
+  <si>
+    <t>CMDK</t>
+  </si>
+  <si>
+    <t>Localité de Kaziba Territoire de Walungu</t>
+  </si>
+  <si>
+    <t>COOP. MINIERE UNITED BROTHER</t>
+  </si>
+  <si>
+    <t>UB</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE RISING STAR</t>
+  </si>
+  <si>
+    <t>COMRS</t>
+  </si>
+  <si>
+    <t>Groupement Muchingwa Chefferie Kiziba Territ. de Walungu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES CREUSEURS ARTISANAUX MINIERS</t>
+  </si>
+  <si>
+    <t>COOCAM</t>
+  </si>
+  <si>
+    <t>Baraka, Territoire de Fizi</t>
+  </si>
+  <si>
+    <t>COOP. MIN. POUR LA CONSTRUCTION DE FIZI</t>
+  </si>
+  <si>
+    <t>COMIREF</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ARTISANALE DE LUMBU</t>
+  </si>
+  <si>
+    <t>COMALU</t>
+  </si>
+  <si>
+    <t>20 ,Av. Machunio Ville de Kalemie</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE AKILI NI MALI</t>
+  </si>
+  <si>
+    <t>COMINAM</t>
+  </si>
+  <si>
+    <t>17 Av. Kalemie Q/Dave Ville de Kalemie</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MINING DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>MCDEV</t>
+  </si>
+  <si>
+    <t>10, Av. Kalemie Q/Dave Ville de Kalemie</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE ET AGRICOLE DE LUKUGA</t>
+  </si>
+  <si>
+    <t>SOCOMIALU</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ARTISANALE DE TANGANYIKA</t>
+  </si>
+  <si>
+    <t>COMATA</t>
+  </si>
+  <si>
+    <t>Etabli au n° 006 Q/ Coline d’Etat Ville de Kalemie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOP. MIN. ET DE DEVELOPPEMENT POUR  LA RECONSTRUCTION </t>
+  </si>
+  <si>
+    <t>3258, Av. Q/Jamaïque C/Kitambo Soit : 25, Av. Haut Tension Q/Macampagne C/Ngaliema</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>COOP. MINIERE ZAHABU</t>
+  </si>
+  <si>
+    <t>COZAB</t>
+  </si>
+  <si>
+    <t>25 , Av .Mama yemo , C/Makiso Ville de Kisangani</t>
+  </si>
+  <si>
+    <t>COOP. EXPLOIT. MIN. ARTIS. ET FOREST. DE KISANGANI</t>
+  </si>
+  <si>
+    <t>CEMAFKI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOP. MIN. PR lE DEV. A BASE DE LA TSHOPO </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMIPOP A COOP- CA </t>
+  </si>
+  <si>
+    <t>56, Av…….. C/TSHOPO</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE EXPLOIT.DE BANGBA BANALIA</t>
+  </si>
+  <si>
+    <t>COMINEBABCOOPCA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE  DEVELOPPEMENT DE LA TSHOPO</t>
+  </si>
+  <si>
+    <t>120, Avenue Pumuzika C/ de TSHOPO Ville de Kisangani</t>
+  </si>
+  <si>
+    <t>COOPERATIVE D'EXPLOITATIONS DES RESSOURCES NATURELLES ET MINIERS POUR LE DEVELOPPEMENT DURABLE DE YAHUMA</t>
+  </si>
+  <si>
+    <t>CERNAMIDDY</t>
+  </si>
+  <si>
+    <t>Lolingo Lumumba Q/Tokomeka n° 09, Tshopo</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE BELIER</t>
+  </si>
+  <si>
+    <t>SMB</t>
+  </si>
+  <si>
+    <t>SOCIETE EXPLOITANTS MINIERS VAINQUERS</t>
+  </si>
+  <si>
+    <t>SOCEXMI VA SCOOPCA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DEVELOPPEMENT MINIER DE L'ITURI</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE ANATY</t>
+  </si>
+  <si>
+    <t>SOCOMINA SCOOP-CA</t>
+  </si>
+  <si>
+    <t>N° 107, Avenue Luebo, Quartier de la Foire, Commune de Lemba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE KINU KONGA BATW</t>
+  </si>
+  <si>
+    <t>COMI.K.K.B.</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MOSES SASA</t>
+  </si>
+  <si>
+    <t>MOSES</t>
+  </si>
+  <si>
+    <t>STE COOP. DES EXPLOIT. MIN. PR LE DEV. ACCELERE</t>
+  </si>
+  <si>
+    <t>SOCEXMI DAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOPERATIVE MINIERE  MIMA </t>
+  </si>
+  <si>
+    <t>MIMA</t>
+  </si>
+  <si>
+    <t>10,Av. Chaus- sée de Kasen- ga Q/Bel air Kam- pemba. L’shi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERER ET AGRICOLE DE MALEMBA NKULU</t>
+  </si>
+  <si>
+    <t>COMIAM</t>
+  </si>
+  <si>
+    <t>92 , Av. Mu-nongo C/Lubumbashi Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MUKAMKALUNGA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>1675, Av. des sapins Q/Malandji C/Kananga</t>
+  </si>
+  <si>
+    <t>COOPERATIVES MINIERE DES CREUSEURS D'OR ET DIAMANTS DE LWIZA</t>
+  </si>
+  <si>
+    <t>COMICORDIA LWIZA</t>
+  </si>
+  <si>
+    <t>315, Av. des Eléphants C/ de Limete Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE BIABI</t>
+  </si>
+  <si>
+    <t>SCMBIABI</t>
+  </si>
+  <si>
+    <t>COOPERATIVE EXPLOITANTS ARTISANAUX  POUR LES DEVELOPPEMENTS COMMUNAUTAIRE</t>
+  </si>
+  <si>
+    <t>CEMADECO</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MIENIERE DES AMIES DE LA LOWA</t>
+  </si>
+  <si>
+    <t>COMIALO</t>
+  </si>
+  <si>
+    <t>124 , Av. Mutwanga Q/ Ndosho C/Karisimbi / Goma</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DE WALIKALE</t>
+  </si>
+  <si>
+    <t>COMIDEWA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE DES EXPLOITANTS ARTISANAUX POUR LE DEVELOPPEMENT </t>
+  </si>
+  <si>
+    <t>COOMEAD</t>
+  </si>
+  <si>
+    <t>03 , Av.ONG, Q/Malepe, C/de Bleu de Beni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE MINERALE DE DEVELOPPEMENT </t>
+  </si>
+  <si>
+    <t>MAMINDEV</t>
+  </si>
+  <si>
+    <t>05, Av. Tengeneza Cité KAkutya Ville de Kalimas/ Pangi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE D'd’IMONGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOP. MIN. INTERCONNEXION MINING CORPORATION  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> IMC </t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DU CONGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CMDC </t>
+  </si>
+  <si>
+    <t>02, Av. Obangati C/Kasuki /Maniema 28, Av. Gerberas C/Limete / Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE  DES  EXPLOITANTS MINIERS UMOJA</t>
+  </si>
+  <si>
+    <t>COOPE MU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE DE BIEN-ETRE COMMUNAUTAIRE DE KAHELE </t>
+  </si>
+  <si>
+    <t>COMBEC K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE  KAGULU - MASSANGA </t>
+  </si>
+  <si>
+    <t>COOMIKAMA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE  LUKABINKO/ BABOTYA</t>
+  </si>
+  <si>
+    <t>COMILUBA</t>
+  </si>
+  <si>
+    <t>Localité Katchun- gu, chefferie Bakisi Territoire de  Sha- bunda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIERE MATILI KANYUKI </t>
+  </si>
+  <si>
+    <t>COMIMAK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Localité Matili , Groupement Ban- goma Territ. de Shabunda</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT  INTEGRALE</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE FIZI</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU BIEN-ETRE  COOMUNAUTAIRE DE KALEHE</t>
+  </si>
+  <si>
+    <t>COMBECKA</t>
+  </si>
+  <si>
+    <t>Kalimbi (Nyabibwe) Groupement  de Mbinga – Nord, Collectivité de Buka- vu, Territoire de Kalehe</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOP. D’EXPL.  ARTISANAUX MINIERS DE  BANALIA</t>
+  </si>
+  <si>
+    <t>CODEXAMIBA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 32, Avenue de la  N’sele Q/Punda Com. de Tshopo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVE MINIEREDE DEVELOPPEMENT COMMUNAUTAIRE SCOOPS </t>
+  </si>
+  <si>
+    <t>CMDC  SCOOPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> SociéCOOPERATIVE  MINIERE DE KAMINA</t>
+  </si>
+  <si>
+    <t>KOMIKA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE UTUFUKU MINES</t>
+  </si>
+  <si>
+    <t>UM</t>
+  </si>
+  <si>
+    <t>Coopérative Mini-ère Action Syner-gie pour Agricultu-re Durable "ACSAD"</t>
+  </si>
+  <si>
+    <t>ACSAD</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET PASTORALE DU KASAI</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CAMICO </t>
+  </si>
+  <si>
+    <t>COOPERATIVE  EX AEQUO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ex  AEQUO</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE  KASAI MININA</t>
+  </si>
+  <si>
+    <t>COMIKAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ASS. COOP. MINIERE DES JEUNES DES OEUVRES DU CONGO</t>
+  </si>
+  <si>
+    <t>ACMJDC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSOCIATION COOPERATIVE MINIERE LA FRATERNITE </t>
+  </si>
+  <si>
+    <t>ASCOMIFRA</t>
+  </si>
+  <si>
+    <t>12, Av. Yamo- koma Q/Télécom  UPN- Binza</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE  DES MINES</t>
+  </si>
+  <si>
+    <t>LACOMI</t>
+  </si>
+  <si>
+    <t>56, Avenue Colo nel Ebeya Im meuble Bon Coin/ App. N°8 à  KINSHASA /  GOMBE</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>COOPERATIVE D'EXPLOITANTS  MINIERE ARTISANAUX DU CONGO</t>
+  </si>
+  <si>
+    <t>CEMACO</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET ARTISANALE DE KATANGA</t>
+  </si>
+  <si>
+    <t>COMAKAT</t>
+  </si>
+  <si>
+    <t>Coopérative des Ex-ploitants Miniers du Congo</t>
   </si>
   <si>
     <t>CEMICO</t>
   </si>
   <si>
-    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DU MANIEMA</t>
-[...437 lines deleted...]
-    <t xml:space="preserve">COOPERATIVE MINIERE DE LWIKA </t>
+    <t>24, Route Munama l C/Kampemba, Ville de L’shi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOP. MINIERE  CONSTRUCTION AND MINING SERVICE</t>
+  </si>
+  <si>
+    <t>CoMiServ.COOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOPERATIVE MINIERE POUR LE DEVELOPPEMENT INTEGRE DE PWETO</t>
+  </si>
+  <si>
+    <t>COMIDIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOPERATIVE MINIERE DEDEVELOPPEMENT DE LUIKA</t>
   </si>
   <si>
     <t>CMDL</t>
   </si>
   <si>
-    <t>Coopérative Minière Union Fait la Force ''UFF''</t>
-[...128 lines deleted...]
-    <t>COOPERATIVE MINIERE RAISON DE PROSPERER</t>
+    <t>COOPERATION MINIERE ET   PAYSANNE DU KATANGA</t>
+  </si>
+  <si>
+    <t>22, Av. Kabin- da C/Manika Ville de Likasi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE  ET AGRICOLE POUR LE DEVELOPPEMENT MAENDELEO</t>
+  </si>
+  <si>
+    <t>CMADMAENDELEO</t>
+  </si>
+  <si>
+    <t>Coop"rative UMOJA WA Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMUKAT 2 </t>
+  </si>
+  <si>
+    <t>249, Av. Chemin Public, C/Kampemba, Lubumbash</t>
+  </si>
+  <si>
+    <t>Coopérative d’Exploitants Miniers Artisanaux du Congo</t>
+  </si>
+  <si>
+    <t>08, Av. Club Nautique, Q/Golf C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Maisha</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>15, Route de Matadi, Q/Jolie Park, C/Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et des Matériaux de Construction SIMBA Société Coopérative Simplifiée</t>
+  </si>
+  <si>
+    <t>COMSI-SCOOPS</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kabeya Kamwanga</t>
+  </si>
+  <si>
+    <t>CMKK 2</t>
+  </si>
+  <si>
+    <t>38, Av. Kabalo, Q/Mokwano, C/Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Paki pour le Développement et l'Agriculture</t>
+  </si>
+  <si>
+    <t>CMPDA</t>
+  </si>
+  <si>
+    <t>19, Av. Kapolowe, Q/Mission, C/Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Société Coopérative Minière le Peuple d'abord, Coopérative avec Conseil d'Administration </t>
+  </si>
+  <si>
+    <t>SCOMIPA COOP.CA</t>
+  </si>
+  <si>
+    <t>05, Av. de l'Hyppodrome, Q/Kamatanda, C/Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière pour le Développement Intégral et Social, Société Coopérative Simplifiée  </t>
+  </si>
+  <si>
+    <t>COMIDIS-SCOOPS"</t>
+  </si>
+  <si>
+    <t>20, Av. Congo, Q/Commercial, C/Mokambo Territoire Sakania Haut Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière, Rivière Kambove Route Shinko, Société Coopérative avec Conseil d'Administration </t>
+  </si>
+  <si>
+    <t>COMIRIKAROSH COOP.CA</t>
+  </si>
+  <si>
+    <t>Concession Kibawa, 309/050, Route Shinkonlobwe Q/Kakontwe, C/Panda, Ville de Likasi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Programme de Réamermement Moral des Blessés de Guerre, Société Coopérative avec Conseil d'Administration </t>
+  </si>
+  <si>
+    <t>COOPREMOB-COOP CA</t>
+  </si>
+  <si>
+    <t>04, Av. Willy, Q/Kimbemba, C/Annexe, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement du Peuple</t>
+  </si>
+  <si>
+    <t>SCOMIDEP</t>
+  </si>
+  <si>
+    <t>19B, Croisement des Avenues Manièma et Tabora, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Social Progrès COOP CA </t>
+  </si>
+  <si>
+    <t>COMSP</t>
+  </si>
+  <si>
+    <t>960, Chaussée Laurent Désiré Kabila, C/ Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Pour le Bien-être du Peuple Congolais</t>
+  </si>
+  <si>
+    <t>COOBIECO-SCOOPS</t>
+  </si>
+  <si>
+    <t>01, Croisement Sandoa et Kasa-Vubu, Q/Makutano, C/Lubumbashi, Lubumbashi,  Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Artisanaux du Katanga, Société Coopérative avec Conseil d'Administration</t>
+  </si>
+  <si>
+    <t>COMIAKA-COOP CA</t>
+  </si>
+  <si>
+    <t>14, Av. Chaussée Laurent Désiré Kabila, Q/Hewa C/Annexe, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Association des Exploitants de Sable de Kasenga</t>
+  </si>
+  <si>
+    <t>A.S.K.A</t>
+  </si>
+  <si>
+    <t>Village Minga, G/Katete Sapwe, Secteur, Territoire de Kasenga, Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière pour la Création de la Classe Moyenne </t>
+  </si>
+  <si>
+    <t>CMCCM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière BWACA des Artisanaux </t>
+  </si>
+  <si>
+    <t>CMBA SCOOPS</t>
+  </si>
+  <si>
+    <t>13, Av. Maniema, Q/Makutano, C/Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière pour l'émergence du Peuple</t>
+  </si>
+  <si>
+    <t>SCOMEP</t>
+  </si>
+  <si>
+    <t>18, Av. Maniema, Q/Makutano, C/ Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Kazi Bora </t>
+  </si>
+  <si>
+    <t>COMIKAZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière des Artisanaux du Katanga </t>
+  </si>
+  <si>
+    <t xml:space="preserve">138, Av.Kasai  C/Lubumbashi </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coopérative Minière  la Joie de Vivre </t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOIE DE VIVRE  </t>
+  </si>
+  <si>
+    <t>118, Av. Poliviers C/Dilala  Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Cooperative Minière Rafiki Mining</t>
+  </si>
+  <si>
+    <t>RFK MINING</t>
+  </si>
+  <si>
+    <t>Cooperative Minière Developpement Aurore</t>
+  </si>
+  <si>
+    <t>COMIDA H- KAT</t>
+  </si>
+  <si>
+    <t>Stè Cooperative Minière Nouvelle Vision</t>
+  </si>
+  <si>
+    <t>COPENOV</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Nguvu</t>
+  </si>
+  <si>
+    <t>CMN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Tudjenge Congo </t>
+  </si>
+  <si>
+    <t>CTMC</t>
+  </si>
+  <si>
+    <t>585, Av. Mbomb Q/Golf Commune de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Cooperative  Minière Union des Jeunes   Surs  de servir leDéveloppement</t>
+  </si>
+  <si>
+    <t>UJSSD</t>
+  </si>
+  <si>
+    <t>Coopérative Minère TACCAS, Société Coopérative Simplifiée</t>
+  </si>
+  <si>
+    <t>COOMITAC-SCOOPS</t>
+  </si>
+  <si>
+    <t>1438, Av. Chemin Public, Q/Industriel, C/Annexe, Lubumbashi, Haut-Katanta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trans Africa Container </t>
+  </si>
+  <si>
+    <t>TAC</t>
+  </si>
+  <si>
+    <t>8716, Av. des Rochers, Q/Lido Golf C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Dénis Coopérative Mining</t>
+  </si>
+  <si>
+    <t>DCM</t>
+  </si>
+  <si>
+    <t>118, Av. de poivriers. C/Dilala, Ville de Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Musule</t>
+  </si>
+  <si>
+    <t>CMM</t>
+  </si>
+  <si>
+    <t>08, Av. Dallas C/Kampemba Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Mulunda Wa Bonso</t>
+  </si>
+  <si>
+    <t>COMIMUB</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Artisanale de Kolwezi</t>
+  </si>
+  <si>
+    <t>COMAKOL</t>
+  </si>
+  <si>
+    <t>22, Av. Nyangwe, Q/ Mutoshi, Ville de Kolwezi  Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Classe Moyenne Congolaise</t>
+  </si>
+  <si>
+    <t>COMICC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative  des Exploitants Miniers Artisanaux du Katanga </t>
+  </si>
+  <si>
+    <t>COOPEMIAK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Kintu Ne Bakwenu </t>
+  </si>
+  <si>
+    <t>KINEBA</t>
+  </si>
+  <si>
+    <t>35, Av. Maniema, C/ Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière et Agricole de Développement </t>
+  </si>
+  <si>
+    <t>COMAKO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative  Minière de  Coopérative Minière Pour La Promotion  du Katanga </t>
+  </si>
+  <si>
+    <t>COMIPRUK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative  Minière et Artisanale de Kolwezi </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Coopérative  Minière  et  Agricole Kintutanki</t>
+  </si>
+  <si>
+    <t>COMAK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative  Minière Maningi Vision </t>
+  </si>
+  <si>
+    <t>MV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière d’Exploitants Miniers Artisanaux du CONGO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEMACO </t>
+  </si>
+  <si>
+    <t>Public-privé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative  Minière Pour  Le Développement Intégré du Congo </t>
+  </si>
+  <si>
+    <t>CMDIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière et Agricole  Développement des travaux au  Katanga   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mining Coopérative Développement </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCDEV </t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kahamba</t>
+  </si>
+  <si>
+    <t>COMIKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Manyingi du Congo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIMACO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière des Expmoitants du Katanga </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COPEMIAK  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Baraka   </t>
+  </si>
+  <si>
+    <t>Coin  Avenues de l’Eglise et Circulaire  Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour la JeunesseKatangaise«</t>
+  </si>
+  <si>
+    <t>CMPJK</t>
+  </si>
+  <si>
+    <t>15, Av. Lubumbashi C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière AMKA Tujenge  </t>
+  </si>
+  <si>
+    <t>CMAT</t>
+  </si>
+  <si>
+    <t>39,Av.Lumumba Q/Centre, /Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sté Coopérative Minière DUNIA UMUSHUKURU MUNGU  ANGALI  </t>
+  </si>
+  <si>
+    <t>DUNIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112, Av. Sapinière,    Q/Bel Air, C/Kampemba </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Wakubiyu </t>
+  </si>
+  <si>
+    <t>COWA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17,Av. Lumumba Q/Centre Ville,  Ville de Kamina </t>
+  </si>
+  <si>
+    <t>Coopérative Minière  UZIMA</t>
+  </si>
+  <si>
+    <t>COMUZI</t>
+  </si>
+  <si>
+    <t>22, Av. Lomami,  Q /Centre Urbain, Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative minière   LULIA </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMILU </t>
+  </si>
+  <si>
+    <t>10, Av. Malunga Q/Centre urbain,  Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière UWEZO</t>
+  </si>
+  <si>
+    <t>COMINU</t>
+  </si>
+  <si>
+    <t>2819, Av. Maman Saîdi C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière BAKELE  </t>
+  </si>
+  <si>
+    <t>COMINIBA</t>
+  </si>
+  <si>
+    <t>487, Av. de Base,Q/ Centre Urbain, Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Sté Coopérative Minière BTC</t>
+  </si>
+  <si>
+    <t>BTC – SCOOP- CA</t>
+  </si>
+  <si>
+    <t>79, Av.Kwango C/Katuba II Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière DIENO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIDI </t>
+  </si>
+  <si>
+    <t>22, Av. Lomami  Q/Centre Urbain  Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alternative pour la transformation de l'artisanal </t>
+  </si>
+  <si>
+    <t>ATRAM</t>
+  </si>
+  <si>
+    <t>Kolwezi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  Artisanal pour le Dévelop. Social </t>
+  </si>
+  <si>
+    <t>COMIADES</t>
+  </si>
+  <si>
+    <t>11,Av. Lubulanji,  Q/ Centre Urbain  Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Artisanaux du Grand Congo</t>
+  </si>
+  <si>
+    <t>COMAGC</t>
+  </si>
+  <si>
+    <t>668, Av. des écoles, Commune de Kampemba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Ressources Minérales</t>
+  </si>
+  <si>
+    <t>CMRM</t>
+  </si>
+  <si>
+    <t>10603, Av. Rubi, Q/Golf Météo C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative  Minière JEANNEFROISSART</t>
+  </si>
+  <si>
+    <t>COMJFROIS</t>
+  </si>
+  <si>
+    <t>2039, Av.des Martyrs  Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Muuungano de Kamina </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CMMK</t>
+  </si>
+  <si>
+    <t>500, Av.de la Révolution Q/ Centre Urbain, Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  MWANYA </t>
+  </si>
+  <si>
+    <t>COMIMWA</t>
+  </si>
+  <si>
+    <t>187, Av. Lumumba, Ville de Lwena,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Développement de  Luafwila </t>
+  </si>
+  <si>
+    <t>CMDLWA</t>
+  </si>
+  <si>
+    <t>69, Av.Kapenda  Q/ Centre Urbain  Kamina</t>
+  </si>
+  <si>
+    <t>Association Coopérative Minière Les Visionnaires du Développement du Katanga</t>
+  </si>
+  <si>
+    <t>CMVDK</t>
+  </si>
+  <si>
+    <t>01, Av. Willy Kilombo Q/ Luano C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière pour  Artisanale </t>
+  </si>
+  <si>
+    <t>Coopérative Minière  KYATA</t>
+  </si>
+  <si>
+    <t>CMK</t>
+  </si>
+  <si>
+    <t>22, Av. Lomami  Q/ Centre  Urbain/ Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière   TUPENDANE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CMITU </t>
+  </si>
+  <si>
+    <t>04, Av.Manguier Q/Centre Urbain,  Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative d’Exploitation  Minière ArtisanaleGrace  Divine  </t>
+  </si>
+  <si>
+    <t>COMIAGRADI</t>
+  </si>
+  <si>
+    <t>242, Av.Mulunga Q/Industriel, C/de Kamina, Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière   USHINDI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMU </t>
+  </si>
+  <si>
+    <t>782, Av.de l’Ecole, Q/Centre-ville /Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  MWAKA  </t>
+  </si>
+  <si>
+    <t>775, Av. Lomami/Lomami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Développement  de MANGI </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMDM </t>
+  </si>
+  <si>
+    <t>187, Av.Lumumba  Q/Centre Urbain/ Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  pour le  Développement et l’Ascension  Populaire</t>
+  </si>
+  <si>
+    <t>COMIDAP</t>
+  </si>
+  <si>
+    <t>36, Av.Shilatemb C/ Kenya  Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière de Développement  Main dans La Main </t>
+  </si>
+  <si>
+    <t>18, Av. de Base,  Q/Centre-Urbain /Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et  Agricole MWANZA LULU Mining</t>
+  </si>
+  <si>
+    <t>MLM</t>
+  </si>
+  <si>
+    <t>514, Av. Lomami  Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  KHAFF Marne</t>
+  </si>
+  <si>
+    <t>COMIKHA</t>
+  </si>
+  <si>
+    <t>08, Av.Lomami Q/Centre –Urbain,   Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  BASEKA</t>
+  </si>
+  <si>
+    <t>COMIBAS</t>
+  </si>
+  <si>
+    <t>98, Av. Chef Kalowa,  Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  Wote Pamoja, Sté Coopérative Simplifiée</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> WP – SCOOP</t>
+  </si>
+  <si>
+    <t>41, Av. Sendwe Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative MInière KAMAL</t>
+  </si>
+  <si>
+    <t>COMIKAMA</t>
+  </si>
+  <si>
+    <t>1380, Av.Kaunda-Golf Malela/ Haut-Lomami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière FAYIK </t>
+  </si>
+  <si>
+    <t>COMYIK</t>
+  </si>
+  <si>
+    <t>15, Av. Maman Yemo /Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Matempa</t>
+  </si>
+  <si>
+    <t>COMIMATE</t>
+  </si>
+  <si>
+    <t>998, Av.Chef Kolowa, Ville de  Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Porte – étendard</t>
+  </si>
+  <si>
+    <t>CMIPET</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  PROJETKikwike</t>
+  </si>
+  <si>
+    <t>PROKI</t>
+  </si>
+  <si>
+    <t>415, Av.de  la Colon/ Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  Lombela Ne Ingila </t>
+  </si>
+  <si>
+    <t>CMLI</t>
+  </si>
+  <si>
+    <t>53, Av.de la RTNC  Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  POMBO </t>
+  </si>
+  <si>
+    <t>COMIPO</t>
+  </si>
+  <si>
+    <t>08  (53), Av. de la Base Kamina  Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Miyumbu  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIYU </t>
+  </si>
+  <si>
+    <t>157,Av.Malunga Q/ Centre urbain   Ville de kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KAPAMAYI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIKAP </t>
+  </si>
+  <si>
+    <t>001, Av.Maman Yemo,Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière JUBA </t>
+  </si>
+  <si>
+    <t>COMIJU</t>
+  </si>
+  <si>
+    <t>506, Av. Lubimbi, Q/Centre Urbain  Ville de Kamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière BILENGE </t>
+  </si>
+  <si>
+    <t>48, Av.Malunga Kamina -Ville</t>
+  </si>
+  <si>
+    <t>Coopérative du Grand Katanga et Développement</t>
+  </si>
+  <si>
+    <t>CGKD</t>
+  </si>
+  <si>
+    <t>15, Avenue Kilimasimbaa Q/Golf Battant Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière VOLDIV SERVICES  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMI-V-SERVICES</t>
+  </si>
+  <si>
+    <t>72, Av.Bukama C/ de Lwena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Coopérative Minière WAKUBIKUYU </t>
+  </si>
+  <si>
+    <t>Coopérative Minière MWILOMBEExploitationArtisanale</t>
+  </si>
+  <si>
+    <t>Cooperative Minière Tuba</t>
+  </si>
+  <si>
+    <t>TB</t>
+  </si>
+  <si>
+    <t>Cooperative Minière Kalui ka Kamusanza</t>
+  </si>
+  <si>
+    <t>K3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Neema </t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Progrès des Artisanaux</t>
+  </si>
+  <si>
+    <t>CMPA</t>
+  </si>
+  <si>
+    <t>202, Av. des arpenteurs &amp; Géomètre, Q/Luano C/Kampemba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Glory </t>
+  </si>
+  <si>
+    <t>COMIGOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Bakala Business </t>
+  </si>
+  <si>
+    <t>COMIBAN</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE SUSUKA UMONE</t>
+  </si>
+  <si>
+    <t>SOCOMISUMO SCOOP-CA</t>
+  </si>
+  <si>
+    <t>63, Av. Baya, Commune de la Kenya, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Mitumba ya Lupetu</t>
+  </si>
+  <si>
+    <t>CMML</t>
+  </si>
+  <si>
+    <t>1022, Av. Munongo, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caramel Group </t>
+  </si>
+  <si>
+    <t>CG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bassin Minier du Congo </t>
+  </si>
+  <si>
+    <t>BAMCO</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement des Exploitants Miniers Artisanaux de Lualaba</t>
+  </si>
+  <si>
+    <t>57, Av. Luena, Q/Moise Tshombe C/Manika, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Nyota </t>
+  </si>
+  <si>
+    <t>COMINYO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Munda Wanga </t>
+  </si>
+  <si>
+    <t>COOMWA</t>
+  </si>
+  <si>
+    <t>96, Av. Maniema, Q/Kampemba, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Union des Artisanaux au Congo</t>
+  </si>
+  <si>
+    <t>UAMC</t>
+  </si>
+  <si>
+    <t>19, Av. Mwepu, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Association Coopérative Minière Debout Congolais</t>
+  </si>
+  <si>
+    <t>ASCOMIDEC</t>
+  </si>
+  <si>
+    <t>92, Av. de la colline, Q/Cité Mama mobutu C/Mont-Ngafula, Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrasco Mining Coopérative </t>
+  </si>
+  <si>
+    <t>EMIC</t>
+  </si>
+  <si>
+    <t>Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>Cooparative Minière et Agricole Mwangaza</t>
+  </si>
+  <si>
+    <t>COOMAM</t>
+  </si>
+  <si>
+    <t>11, Av. Lumumba, Q/IMMO CONGO C/Kalamu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière TUJENGE KWETU</t>
+  </si>
+  <si>
+    <t>COMITUKWE</t>
+  </si>
+  <si>
+    <t>27, Av. Kimvula, Q/Wenze, C/Kintambo-Kinshasa</t>
+  </si>
+  <si>
+    <t>Sté Hope Mining</t>
+  </si>
+  <si>
+    <t>529, Av. de la Liberation, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière de Développement pour les Femmes du Katanga </t>
+  </si>
+  <si>
+    <t>COMIDEFEK</t>
+  </si>
+  <si>
+    <t>106, Av. Tshela, C/Kinshasa-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KAMU</t>
+  </si>
+  <si>
+    <t>25, Av. des Géomètre, Q/Hewa Bora C/Kampemba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative des Creuseurs  Artisanaux Mines Carrières Lomami </t>
+  </si>
+  <si>
+    <t>COOCLAMICLO</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière et Agricole Kilela Balanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minières et des Carrières pour le Développement Intégral </t>
+  </si>
+  <si>
+    <t>CMCDI</t>
+  </si>
+  <si>
+    <t>2ème Etage, Immeuble Centenaire, C/Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>Cooperative Minière Tout Est Grace</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMIGRA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Mungu Ni Chef </t>
+  </si>
+  <si>
+    <t>CMMC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière pour le Maximum d’Assurance </t>
+  </si>
+  <si>
+    <t>COMIMAX</t>
+  </si>
+  <si>
+    <t>27, Av.Balape,  C /Dibumba 01 à Tshikapa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sté Coopérative minière Exploitants de WATSA </t>
+  </si>
+  <si>
+    <t>SOCEMIWA SCOOP-CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Débout Kolwezi </t>
+  </si>
+  <si>
+    <t>20, Av. Kambove, Ville de Kolwezi,  Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Mater Dei</t>
+  </si>
+  <si>
+    <t>CMD</t>
+  </si>
+  <si>
+    <t>Watsa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Lobiko</t>
+  </si>
+  <si>
+    <t>COMILO</t>
+  </si>
+  <si>
+    <t>Durba -Watsa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière d'Appui aux Intitiatives Paysannes</t>
+  </si>
+  <si>
+    <t>CMAIP</t>
+  </si>
+  <si>
+    <t>03, Av. Lubefu, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière la Raison de Prospére</t>
   </si>
   <si>
     <t>COMIRAP</t>
   </si>
   <si>
-    <t>COOPERATIVE MINIERE KAMU MINING CONGO</t>
-[...257 lines deleted...]
-    <t>COOPERATIVE MINIEREDE WAKUTALA WAKUMONA</t>
+    <t>Tshikapa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minire Agropastorale </t>
+  </si>
+  <si>
+    <t>CMAPO</t>
+  </si>
+  <si>
+    <t>02, Chemin Public, Q/Joli Site, C/Annexe, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Canon Flèche</t>
+  </si>
+  <si>
+    <t>COMICAF</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de comiak</t>
+  </si>
+  <si>
+    <t>COMIAK</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Fredon</t>
+  </si>
+  <si>
+    <t>COMIFRE</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Groupe Ilaka</t>
+  </si>
+  <si>
+    <t>GIKA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de MANONO DUNIA</t>
+  </si>
+  <si>
+    <t>COMIDU</t>
+  </si>
+  <si>
+    <t>75, Av. Ruwe, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Jéhovah Juré </t>
+  </si>
+  <si>
+    <t>COMIJJ</t>
+  </si>
+  <si>
+    <t>Regroupement des Marqueteurs Artisanaux du Lualaba</t>
+  </si>
+  <si>
+    <t>REMAL-ASBL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière et Agricole Colorado </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMA-COLORADO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Liza  Mining </t>
+  </si>
+  <si>
+    <t>LIZA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Colombe 2</t>
+  </si>
+  <si>
+    <t>COLOMBE 2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière DEBORAH BARAKA </t>
+  </si>
+  <si>
+    <t>DB</t>
+  </si>
+  <si>
+    <t>19/B, Av. du Commerce,  C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière   Shalom</t>
+  </si>
+  <si>
+    <t>SHALOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière siro  Buta </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ISIBU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Oasis </t>
+  </si>
+  <si>
+    <t>COOMIOS</t>
+  </si>
+  <si>
+    <t>078, Av. Kasai, Q/Makutano, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Okapi </t>
+  </si>
+  <si>
+    <t>COMIOK</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Tout va Bie</t>
+  </si>
+  <si>
+    <t>COMITUBA</t>
+  </si>
+  <si>
+    <t>320, Av. Petit Pont, Blvd Lumumba, 8ème Rue C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Agricole Wanga Mbeleu </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMAWAMBE</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DIEU EST GRAND</t>
+  </si>
+  <si>
+    <t>COMIDEG</t>
+  </si>
+  <si>
+    <t>15, Avenue Kibali, Quartier Beré,  Cité de Durba, Territoire de Watsa, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Des Elites de DIEU Société Coopérative Avec  Conseil d’Administration  </t>
+  </si>
+  <si>
+    <t>COMEDI COOP – CA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Watsa Centre </t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ISIRO BATU</t>
+  </si>
+  <si>
+    <t>ISIBU</t>
+  </si>
+  <si>
+    <t>Durba, Secteur de Kibali, Territoire de Watsa, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>Coopérative Minière GIRO</t>
+  </si>
+  <si>
+    <t>CO. MI. GI.</t>
+  </si>
+  <si>
+    <t>A Giro  Grpt Bugutali  Chefferie Marie  Minza /Watsa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Union Mutuelles de Développement Social Economie Sectoriel</t>
+  </si>
+  <si>
+    <t>Coopérative Minière La Main de l’Eternel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MDE </t>
+  </si>
+  <si>
+    <t>Coopérative Minière La Paix</t>
+  </si>
+  <si>
+    <t>LP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Congo Riche </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COOMICOR-SCOOPS </t>
+  </si>
+  <si>
+    <t>A Isiro  C/Mendambo</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Négociants du Haut –Uelé</t>
+  </si>
+  <si>
+    <t>COMAMECH</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agricole Pour la Renaissanc</t>
+  </si>
+  <si>
+    <t>CMAPR</t>
+  </si>
+  <si>
+    <t>2226, Blvd Laurent Désiré Kabila, Q/Industriel,  C/ Manika, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KAZI LETU</t>
+  </si>
+  <si>
+    <t>COMIKALE</t>
+  </si>
+  <si>
+    <t>1636, Av. de la Révolution, Q/Gambela, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative desNégociants  de l’ITURI </t>
+  </si>
+  <si>
+    <t>COONORI</t>
+  </si>
+  <si>
+    <t>Bunia</t>
+  </si>
+  <si>
+    <t>Coopérative Minère Maisha Ya BANTU</t>
+  </si>
+  <si>
+    <t>CMMB</t>
+  </si>
+  <si>
+    <t>102, Appartement Immeuble; INSS, Av. Lumumba Q/Makutano,C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Agricole Neema</t>
+  </si>
+  <si>
+    <t>COOMAN</t>
+  </si>
+  <si>
+    <t>38, Av. Maman Irène, Q/Tshamalele C/Annexe,  Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière NDONA Expansion de BAYE</t>
+  </si>
+  <si>
+    <t>SOCOMINDEX</t>
+  </si>
+  <si>
+    <t>325, Av. du Poids Lourd, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minièrs et Agricole Pour le Développement du Congo </t>
+  </si>
+  <si>
+    <t>COMIAPDC</t>
+  </si>
+  <si>
+    <t>09, R/Kasumbalesa, Q/Kashamata C/Annexe Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Kabwe Mining Corporation</t>
+  </si>
+  <si>
+    <t>SOCOKAMIN SCOOPS-CA</t>
+  </si>
+  <si>
+    <t>5044, Av. Kinyama,  C/Karisimba, Goma, Nord-Kivu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative M minière du PeuplePour le Développement </t>
+  </si>
+  <si>
+    <t>COMIPEDE/ASBL</t>
+  </si>
+  <si>
+    <t>11, Boulevard  de Libération, Cité de Bunia</t>
+  </si>
+  <si>
+    <t>Association Sans But Lucratif des Marketeurs Miniers Artisanaux de Lualaba</t>
+  </si>
+  <si>
+    <t>MARKELUA Asbl</t>
+  </si>
+  <si>
+    <t>49, Av. Mama Mujinga, Q/Mununka C/Manika, Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière NGOLWA Mabanji</t>
+  </si>
+  <si>
+    <t>COMINGOL</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Creuseursd’Or et Diamant de Lwiza</t>
+  </si>
+  <si>
+    <t>315, Av. des Eléphants C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Mukwiza</t>
+  </si>
+  <si>
+    <t>MUKWIZA</t>
+  </si>
+  <si>
+    <t>Lieu d’exploitation Lwiza, 1430, Av. Colonel Ebeya  C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de LWIZA</t>
+  </si>
+  <si>
+    <t>COOMEL</t>
+  </si>
+  <si>
+    <t>Sté Coopérative  Minière et Agricole SATRURNE</t>
+  </si>
+  <si>
+    <t>SOCOMIAS SCOOPS</t>
+  </si>
+  <si>
+    <t>277, Av. Benadibele Q/Malanji  C/de Kananga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kocdev</t>
+  </si>
+  <si>
+    <t>KOCDEV</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de La Solidarité des Jeunes</t>
+  </si>
+  <si>
+    <t>CMJS</t>
+  </si>
+  <si>
+    <t>72, Av. Mapendo, Q/Kalumbwe C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative des Exploitants Miniers  Artisanaux de L’ITURI </t>
+  </si>
+  <si>
+    <t>COOP. E. MI</t>
+  </si>
+  <si>
+    <t>Av. Mungbwalu  Q/ShuntII   Cité  de Mungbwalu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière TUJENGE PAMOJA</t>
+  </si>
+  <si>
+    <t>COMITUPA</t>
+  </si>
+  <si>
+    <t>32, Av. Kapenda, Q/Makutano C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière des Carrières et Mines </t>
+  </si>
+  <si>
+    <t>COCAMINES</t>
+  </si>
+  <si>
+    <t>606, Av. Sharia, Q/Lumumba  Ville de Bunia</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière pour la Prospérité, Scoiété avec Conseil d'Administration</t>
+  </si>
+  <si>
+    <t>SCOMIPRO CA</t>
+  </si>
+  <si>
+    <t>855, Av. des Plaines,  Q/Bel Air C/Kampemba, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopértive Minière Congo AFRICA MINERAL</t>
+  </si>
+  <si>
+    <t>SOCOMICAM-SCOOPS</t>
+  </si>
+  <si>
+    <t>8712, Av. Kilwa, Q/Golf Lido, Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière des Exploitants des Matériaux de Construction </t>
+  </si>
+  <si>
+    <t>A BuniaA Bunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Société Coopérative Minière JUA </t>
+  </si>
+  <si>
+    <t>SCMJ</t>
+  </si>
+  <si>
+    <t>16, Av. Yahonge, Q/Binza Pigeon C/Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Interconnexion Mining Corporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> IMC</t>
+  </si>
+  <si>
+    <t>330, Av. Mama Yemo, Immeuble Gécamines,  Aème Etage,   Local 403,  C/Manika Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Développement à la Base Coopérative Simplifiée</t>
+  </si>
+  <si>
+    <t>110, Av. Amisi, Q/Industrile, C/Lubumbashi Lubumbashi,  Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière de l'Union de Jeunes Congolais </t>
+  </si>
+  <si>
+    <t>COMUJC</t>
+  </si>
+  <si>
+    <t>21, Av. Amisi, Q/Golf Malela, C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Afrique Trading, Société Coopérative Simplifiée </t>
+  </si>
+  <si>
+    <t>COMIMAT-SCOOPS</t>
+  </si>
+  <si>
+    <t>7725, Av. des Rochers, Q/Lido Golf C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Mapendo, Société Coopérative Simplifiée</t>
+  </si>
+  <si>
+    <t>COOMIMA SCOOPS</t>
+  </si>
+  <si>
+    <t>27, Avenue des Géomètres, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière TUUNGANE KWAKUDJENGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOMITUK </t>
+  </si>
+  <si>
+    <t>Coopérative  Minière MOZINDOAda Valère</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIMAV COOP-CA </t>
+  </si>
+  <si>
+    <t>Av. Nzebi  Mines C/Mung- Bwalu, Territ. de Djugu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Pour le Développement Intégral dans le secteur Minier </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIDI/SARL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Mbidjo  Territoire de Djugu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière de Berunda </t>
+  </si>
+  <si>
+    <t>CO0MIBE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Société Coopérative Simplifiée Mali – Yetu </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> MALI – YETU SCOOPS </t>
+  </si>
+  <si>
+    <t>136, Av. Nyamuk Q/ Lumumba Ville de Bunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Action  de Développement Communautaire </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADC </t>
+  </si>
+  <si>
+    <t>à Bunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière de L’Unité Pour le  Développement Communautaire </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMUDECO </t>
+  </si>
+  <si>
+    <t>28, Av. Kin II  Q/Male, Centre  Commercial  d’Ariwara, Territoire  d’Aru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Pour  le Développement  de l’Ituri </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMIDI/ PAS-A PAS </t>
+  </si>
+  <si>
+    <t>229, Av. Kabinda C/Lingwala-  Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  NDELE et FRERE</t>
+  </si>
+  <si>
+    <t>COOMINDEF</t>
+  </si>
+  <si>
+    <t>Cité Mong- bwalu Q/DC6, CitéMongbwalu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière SAINT RAPHAEL</t>
+  </si>
+  <si>
+    <t>COOMISARA</t>
+  </si>
+  <si>
+    <t>Blvd/ Libération Q/Lumumba  Bunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière de TEMBEYA Na BWANA  </t>
+  </si>
+  <si>
+    <t>COOMITEBWA</t>
+  </si>
+  <si>
+    <t>134, Av.de Libération  Q/Lumumba C/Mbunya Bunia</t>
+  </si>
+  <si>
+    <t>Coopérative de Développement   Minier dé Bas- Congo</t>
+  </si>
+  <si>
+    <t>CODEMBAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24, Av. Accusais cadeco, Q/ciné palace, cité de Matadi </t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>Coopérative des Exploitants du Diamant Artisanal au Congo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEDAR CONGO </t>
+  </si>
+  <si>
+    <t>02, Av. Bosondjo Q/III C/Masina Ville de Kin  Tshikapa / Dibumba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Coopérative  Minière KIZA  MINES SINDANI</t>
+  </si>
+  <si>
+    <t>COOPKIMISI</t>
+  </si>
+  <si>
+    <t>Localité de Nizi  Territoire de Djugu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de DéveloppementCommunautaire  SCOOPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1Av.Shamamba  Q/ Kinsuka pêcheurs/Kin </t>
+  </si>
+  <si>
+    <t>Union  Nationale des  Exploitants Miniers Artisanaux du Congo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNEMAC </t>
+  </si>
+  <si>
+    <t>19 Bis, Av. Ndjoko,  Q/Masina-  Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE L’ITURI ET DU BAS–UELE</t>
+  </si>
+  <si>
+    <t>COOMIBU</t>
+  </si>
+  <si>
+    <t>Etabli à Pinzili, Komanda, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  MAOYO EMENENE </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> EMENENE</t>
+  </si>
+  <si>
+    <t>Blvd du 30 Juin  Immeuble Virunga1313, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Kamonia/Tshikapa</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMIKAT </t>
+  </si>
+  <si>
+    <t>27, Av. de la cabineQ/Hôpital, Tshikapa /Ditu</t>
+  </si>
+  <si>
+    <t>Coopérative des Artisanaux Miniers du Bas – Congo</t>
+  </si>
+  <si>
+    <t>CAMBAC</t>
+  </si>
+  <si>
+    <t>Etabli à Kimpese</t>
+  </si>
+  <si>
+    <t>Coopérative d’Exploitation Minière  les Amis  de l’Après – Mines</t>
+  </si>
+  <si>
+    <t>C.E. M. A. A. M</t>
+  </si>
+  <si>
+    <t>District de Cataractes</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière de Développement de l’Ituri</t>
+  </si>
+  <si>
+    <t>SOCOMIDI SCOOP-CA</t>
+  </si>
+  <si>
+    <t>Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>Coopérative  de Développement  Et d’Exploitants Miniers Artisanaux de Kimpese</t>
+  </si>
+  <si>
+    <t>C.D.E.M.A.K</t>
+  </si>
+  <si>
+    <t>12863, Route  Nkala,  Territ. Matadi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sté Coopérative Minière Shalom </t>
+  </si>
+  <si>
+    <t>SOCOMISHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  Bon Samaritin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BON SAMARITAIN </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01, Blvd  Kabila  Direct.Mutshatsha Kamonia,  Territoire de Tshikapa </t>
+  </si>
+  <si>
+    <t>Coopérative Minière SHIKENU</t>
+  </si>
+  <si>
+    <t>SOKOMIKE</t>
+  </si>
+  <si>
+    <t>57, Av. Nsangu Luyeye/ Matadi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agricole du Congo Central</t>
+  </si>
+  <si>
+    <t>Etabli à Lukula</t>
+  </si>
+  <si>
+    <t>Association Coopérative Minière  KANY MINING</t>
+  </si>
+  <si>
+    <t>555/A, Av.du Parc, Q/Ngafani C/Selembao-Kinshasa</t>
+  </si>
+  <si>
+    <t>A2220306X</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière pour le Développement de Lwemba/Ituri</t>
+  </si>
+  <si>
+    <t>COMIDELI</t>
+  </si>
+  <si>
+    <t>Lwemba Centre, Territoire de Mambasa,  Prov. de l’Ituri</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  de Développement du Congo Central</t>
+  </si>
+  <si>
+    <t>CODEKO</t>
+  </si>
+  <si>
+    <t>Centre de Kasai Sect. Wombo,  Territ. Selembao, District de Cataractes</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Développement de KWANGO</t>
+  </si>
+  <si>
+    <t>CODEK</t>
+  </si>
+  <si>
+    <t>A Kenge</t>
+  </si>
+  <si>
+    <t>Groupement des Congolais Exploitants Artisanaux  desminerais</t>
+  </si>
+  <si>
+    <t>CONGOMINES</t>
+  </si>
+  <si>
+    <t>02, Av. Bosondjo Q/III C/Masina-Kinshasa  Tshikapa/ Dibumba</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DE DEVELOPPEMENT DE KASONGO LUNDA</t>
+  </si>
+  <si>
+    <t>SOCOMIDEK</t>
+  </si>
+  <si>
+    <t>32, Avenue Matadi Wamba, Quartier Mupepe, Ville de Kenge, Province du Kwango</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative AQUA –MINES </t>
+  </si>
+  <si>
+    <t>C.A.M</t>
+  </si>
+  <si>
+    <t>26, Av.Nzadi, Q/Salongo-sud  C/Lemba /Kin</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DE TEMBO</t>
+  </si>
+  <si>
+    <t>SOCOMIDET</t>
+  </si>
+  <si>
+    <t>N° 01, Avenue Munikenge, Quartier Kikwit, Ville de Kenge, Province du Kwango</t>
+  </si>
+  <si>
+    <t>Coopérative Agro- forestière de Tshimuna miabi</t>
+  </si>
+  <si>
+    <t>68, Av. Inga  C/de Kampenba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Association Coopérative Minièredes Jeunes  Désœuvrés du Congo  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACMJDC </t>
+  </si>
+  <si>
+    <t>Coopérative Minière Agropastorale deKasongu  Monji</t>
+  </si>
+  <si>
+    <t>COOPEKAM</t>
+  </si>
+  <si>
+    <t>01, Av.BldKabili C/ Diulu  Mbuji-Mayi</t>
+  </si>
+  <si>
+    <t>Association Coopérative Minière    des Jeunes Désoeuvrés du Ccongo</t>
+  </si>
+  <si>
+    <t>ACMJC</t>
+  </si>
+  <si>
+    <t>128, Av. Kasongo Lunda Ville de Bandundu</t>
+  </si>
+  <si>
+    <t>Coopérative  Agro-Minière de Boya</t>
+  </si>
+  <si>
+    <t>CAMB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Village Boy  Grpt.Tshimungu Bena, Secteur de Kakangayi Territoire de Miabi </t>
+  </si>
+  <si>
+    <t>Coopérrative Minière Ganenga</t>
+  </si>
+  <si>
+    <t>COMIGAN</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Progrès et leDéveloppement  du Congo</t>
+  </si>
+  <si>
+    <t>COOMIDEPCO</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière de la   Province de Lomami</t>
+  </si>
+  <si>
+    <t>SOCOMIDELO</t>
+  </si>
+  <si>
+    <t>14, Av. Kalo C/Mongafula/Kin</t>
+  </si>
+  <si>
+    <t>Lomami</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Esperance   </t>
+  </si>
+  <si>
+    <t>C.M.ESPERANCE</t>
+  </si>
+  <si>
+    <t>02,  Av. Colonel  Caumba C/Selembao-  Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Développement  du Kasaî </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COODEKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative  d’exaltation Artisanaledes Mimerais et  agropastorale Unie du Kasaï – Oriental  </t>
+  </si>
+  <si>
+    <t>110, Av. du Commerce  Q/Tandere C/de Muya Mbuji-Mayi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière  HOSSANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> HOSSANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1201, Av Escorte Présidentielle Champ des Tirs  Kinshasa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière des Femmes Acquises au Développement </t>
+  </si>
+  <si>
+    <t>333, Av. Butembo  Q/Mutoshi Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative M inière Agro –Minière Umoja ni Maendeleo</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CAMUM</t>
+  </si>
+  <si>
+    <t>164, Av.Sankania Q/ Mutoshi  C/de Manika  Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Help Mining </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHM </t>
+  </si>
+  <si>
+    <t>1320, Av du 30 Juin Q/Industriel  C/Manika  Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sté Coopérative Minière  Mukungu Acina </t>
+  </si>
+  <si>
+    <t>SOCOMAK</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  Artisanale et Semi – Industrielle avec Conseil d’Administration</t>
+  </si>
+  <si>
+    <t>COSSAMINESSCOOPCA</t>
+  </si>
+  <si>
+    <t>122, Av. Lumumba  Q/ Musompo C/de Manika  Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  Pour l’Economie Intégrée du Lualaba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMEL </t>
+  </si>
+  <si>
+    <t>1380, Av. SG  Lumande,Q/LatinC/ de Manika / Kolwezi</t>
+  </si>
+  <si>
+    <t>Dynamique des  Coopérative Minière et Agricole du Congo</t>
+  </si>
+  <si>
+    <t>DYCOMAC</t>
+  </si>
+  <si>
+    <t>240, Av. Sokele  C/ Dilala  Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Maendeleo Tast</t>
+  </si>
+  <si>
+    <t>COMIMAT</t>
+  </si>
+  <si>
+    <t>Coopérative Minière NEEMA du Lualaba</t>
+  </si>
+  <si>
+    <t>COMINEL</t>
+  </si>
+  <si>
+    <t>21, Av Badibenganya  C/Manika Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement de Kolwezi</t>
+  </si>
+  <si>
+    <t>COMDK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative de Développement Minière Actif </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CODEMA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Maendeleo Kwa Wote </t>
+  </si>
+  <si>
+    <t>COMIMAKWO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière ARC-EN-CIEL </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARC </t>
+  </si>
+  <si>
+    <t>Coopérative Mining Congo Jsus Vient</t>
+  </si>
+  <si>
+    <t>MCJV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Jeunesse Dynamique et Entreprenante </t>
+  </si>
+  <si>
+    <t>COMAR JDE ASBL</t>
+  </si>
+  <si>
+    <t>Coopérative Minière AZINA</t>
+  </si>
+  <si>
+    <t>COMIAZ</t>
+  </si>
+  <si>
+    <t>217, Av. Badinengani, C/Manika, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière et  AgricoleTshilongoshi </t>
+  </si>
+  <si>
+    <t>COMATSH</t>
+  </si>
+  <si>
+    <t>Coopérative Minière AMKENI</t>
+  </si>
+  <si>
+    <t>Ville de Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Minire Mutshi Panda</t>
+  </si>
+  <si>
+    <t>COMMUPA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSté Coopérative Minière  Lualaba </t>
+  </si>
+  <si>
+    <t>SOCOMILUA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KUPANGA</t>
+  </si>
+  <si>
+    <t>COMIKU</t>
+  </si>
+  <si>
+    <t>Avenue Tabu Ley (Ex. Tombalbaye) n° 02, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière ADL  SCOOP </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ADL SCOOPS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopératived’Exploitants  Artisanaux de Sable Kudia Talala </t>
+  </si>
+  <si>
+    <t>KUDIA TALALA ASBL</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agricole pour le développement du  Lualaba</t>
+  </si>
+  <si>
+    <t>COMIADELU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Rélève du Congo </t>
+  </si>
+  <si>
+    <t>CMRCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coopérative Minière pour le Développement Régional du Katanga </t>
+  </si>
+  <si>
+    <t>Coopérative Minière d'Exploitant Minier Artisanaux de Katanga</t>
+  </si>
+  <si>
+    <t>EMAK-C</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  SOCOMIKA</t>
+  </si>
+  <si>
+    <t>SOCOMIKA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière de Kasongo Baseme </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMIKABA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kasogo </t>
+  </si>
+  <si>
+    <t>Coopérative Minière Agro Minière Pour le  Développement  de  MAINDOMBE</t>
+  </si>
+  <si>
+    <t>CAMDM–N</t>
+  </si>
+  <si>
+    <t>4013, Av.Urbanisme   C/Barumbu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière dynamique des creuseurs</t>
+  </si>
+  <si>
+    <t>COMIDYC</t>
+  </si>
+  <si>
+    <t>Cité Kabambare, Terr. Kabambare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière TujengeKailo  </t>
+  </si>
+  <si>
+    <t>COMITUKA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de la province du Maniema</t>
+  </si>
+  <si>
+    <t>COMIPROMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  Mwitobo Kumba  </t>
+  </si>
+  <si>
+    <t>MK</t>
+  </si>
+  <si>
+    <t>56, Av. Inga  C/Bandalungwa -Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Réveil  du Maniema</t>
+  </si>
+  <si>
+    <t>Mungembe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Elysée </t>
+  </si>
+  <si>
+    <t>COMELYS</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Elysée «COMELYS » 12, Blvd Lumumba, Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative  Minière Eko ya Mboka</t>
+  </si>
+  <si>
+    <t>Localité de Kasese Territoire de Punia</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Débout Maniema</t>
+  </si>
+  <si>
+    <t>COMIDEMA</t>
+  </si>
+  <si>
+    <t>Cité de Lubutu, Territoire de Lubutu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière d’Elila </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COM’ELILA </t>
+  </si>
+  <si>
+    <t>Localité de Kibonge collectivité Beia, Territ.  de Pangi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Collection de l’Exploitation Minière de Tshikapa </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEMT </t>
+  </si>
+  <si>
+    <t>30, Av.Lumumba Galerie SAD, 1er Niveau/Kanzala /Tshikapa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière  MAZETY Multi-système Diamon </t>
+  </si>
+  <si>
+    <t>COMIMAMUD</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Kitamba</t>
+  </si>
+  <si>
+    <t>COMIKI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Sadi </t>
+  </si>
+  <si>
+    <t>COMISA</t>
+  </si>
+  <si>
+    <t>A1923999H</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Faustin Mapwar Bashuth</t>
+  </si>
+  <si>
+    <t>FMB</t>
+  </si>
+  <si>
+    <t>Avenue Beya-Mpumbu N°1  à KINSHASA/LEMBA</t>
+  </si>
+  <si>
+    <t>Semi-Industriel</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Shambombual /Luebo</t>
+  </si>
+  <si>
+    <t>MINSHALL</t>
+  </si>
+  <si>
+    <t>24, Av. Mukamba  C/ de Ndesha</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Coopérative Minière Kasaï Manin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coopérative Minière Luvua –Mupemba  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> COMILOM </t>
+  </si>
+  <si>
+    <t>58, Av.des Enseignants  Q/ Tshitangu  C/ Dibumba   II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sté Coopérative Minière et Agricole Ilebo </t>
+  </si>
+  <si>
+    <t>SOCOMIAL</t>
+  </si>
+  <si>
+    <t>22, Av.Kimbao  C/Ngaba-Kinshasa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coperative Minière Lah et Frère  </t>
+  </si>
+  <si>
+    <t>COMILA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Pole  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Lemba  </t>
+  </si>
+  <si>
+    <t>COMILE</t>
+  </si>
+  <si>
+    <t>Cooperative Minière L. M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMILM </t>
+  </si>
+  <si>
+    <t>Coopérative Minière Maison Blanche</t>
+  </si>
+  <si>
+    <t>M.B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperative Minière Washington </t>
   </si>
   <si>
     <t>COMIWA</t>
   </si>
   <si>
-    <t>COOPERATIVE MINIERE POUR LE PROGES SOCIAL DE L'EXPLOITANT MINIER ARTISANAL</t>
-[...4099 lines deleted...]
-  <si>
     <t xml:space="preserve">Cooperative Minière  des Exploitants Artisanaux pour le Développement de l’Ituri  </t>
   </si>
   <si>
     <t xml:space="preserve">SOCOMEADI </t>
+  </si>
+  <si>
+    <t>A2028250E</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL TE DJWA SARL</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL TE DJWA</t>
+  </si>
+  <si>
+    <t>53, Avenue Colonel Mpia, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2415810M</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE UMOJA</t>
+  </si>
+  <si>
+    <t>Avenue Munemeshwa n°  07, Salamabila, Maniema</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5480,23158 +4406,14048 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I925"/>
+  <dimension ref="A1:J511"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="149.678" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="103.689" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="115.543" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
       <c r="C4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="E4" t="s">
         <v>13</v>
       </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I4" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="B5"/>
+        <v>18</v>
+      </c>
+      <c r="J4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
       <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" t="s">
+        <v>18</v>
+      </c>
+      <c r="J10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s">
+        <v>18</v>
+      </c>
+      <c r="J11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" t="s">
+        <v>18</v>
+      </c>
+      <c r="J18" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C19" t="s">
+        <v>64</v>
+      </c>
+      <c r="D19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>66</v>
+      </c>
+      <c r="C20" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" t="s">
+        <v>16</v>
+      </c>
+      <c r="H24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J25" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" t="s">
+        <v>18</v>
+      </c>
+      <c r="J27" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" t="s">
+        <v>87</v>
+      </c>
+      <c r="D28" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" t="s">
+        <v>90</v>
+      </c>
+      <c r="D29" t="s">
+        <v>91</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>96</v>
+      </c>
+      <c r="C31" t="s">
+        <v>97</v>
+      </c>
+      <c r="D31" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" t="s">
+        <v>101</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" t="s">
+        <v>18</v>
+      </c>
+      <c r="J32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>102</v>
+      </c>
+      <c r="C33" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J33" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>105</v>
+      </c>
+      <c r="C34" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>109</v>
+      </c>
+      <c r="C35" t="s">
+        <v>110</v>
+      </c>
+      <c r="D35" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" t="s">
+        <v>18</v>
+      </c>
+      <c r="J35" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" t="s">
+        <v>113</v>
+      </c>
+      <c r="D36" t="s">
+        <v>114</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>115</v>
+      </c>
+      <c r="C37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" t="s">
+        <v>117</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>118</v>
+      </c>
+      <c r="C38" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>121</v>
+      </c>
+      <c r="C39" t="s">
+        <v>122</v>
+      </c>
+      <c r="D39" t="s">
+        <v>123</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>124</v>
+      </c>
+      <c r="C40" t="s">
+        <v>125</v>
+      </c>
+      <c r="D40" t="s">
+        <v>126</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>127</v>
+      </c>
+      <c r="C41" t="s">
+        <v>128</v>
+      </c>
+      <c r="D41" t="s">
+        <v>129</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>130</v>
+      </c>
+      <c r="C42" t="s">
+        <v>125</v>
+      </c>
+      <c r="D42" t="s">
+        <v>131</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>132</v>
+      </c>
+      <c r="C43" t="s">
+        <v>133</v>
+      </c>
+      <c r="D43" t="s">
+        <v>134</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" t="s">
+        <v>18</v>
+      </c>
+      <c r="J43" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>135</v>
+      </c>
+      <c r="C44" t="s">
+        <v>136</v>
+      </c>
+      <c r="D44" t="s">
+        <v>137</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J44" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>138</v>
+      </c>
+      <c r="C45" t="s">
+        <v>139</v>
+      </c>
+      <c r="D45" t="s">
+        <v>140</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>141</v>
+      </c>
+      <c r="C46" t="s">
+        <v>142</v>
+      </c>
+      <c r="D46" t="s">
+        <v>143</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" t="s">
+        <v>18</v>
+      </c>
+      <c r="J46" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>144</v>
+      </c>
+      <c r="C47" t="s">
+        <v>145</v>
+      </c>
+      <c r="D47" t="s">
+        <v>111</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" t="s">
+        <v>18</v>
+      </c>
+      <c r="J47" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>146</v>
+      </c>
+      <c r="C48" t="s">
+        <v>147</v>
+      </c>
+      <c r="D48" t="s">
+        <v>148</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" t="s">
+        <v>18</v>
+      </c>
+      <c r="J48" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>149</v>
+      </c>
+      <c r="C49" t="s">
+        <v>150</v>
+      </c>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" t="s">
+        <v>16</v>
+      </c>
+      <c r="H49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" t="s">
+        <v>18</v>
+      </c>
+      <c r="J49" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" t="s">
+        <v>152</v>
+      </c>
+      <c r="D50" t="s">
+        <v>153</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" t="s">
+        <v>16</v>
+      </c>
+      <c r="H50" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" t="s">
+        <v>18</v>
+      </c>
+      <c r="J50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>154</v>
+      </c>
+      <c r="C51" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" t="s">
+        <v>156</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" t="s">
+        <v>18</v>
+      </c>
+      <c r="J51" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" t="s">
+        <v>158</v>
+      </c>
+      <c r="D52" t="s">
+        <v>159</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" t="s">
+        <v>18</v>
+      </c>
+      <c r="J52" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" t="s">
+        <v>161</v>
+      </c>
+      <c r="D53" t="s">
+        <v>162</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H53" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" t="s">
+        <v>18</v>
+      </c>
+      <c r="J53" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>163</v>
+      </c>
+      <c r="C54" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54" t="s">
+        <v>165</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" t="s">
+        <v>18</v>
+      </c>
+      <c r="J54" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55" t="s">
+        <v>15</v>
+      </c>
+      <c r="G55" t="s">
+        <v>16</v>
+      </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" t="s">
+        <v>18</v>
+      </c>
+      <c r="J55" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>168</v>
+      </c>
+      <c r="C56" t="s">
+        <v>169</v>
+      </c>
+      <c r="D56"/>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" t="s">
+        <v>16</v>
+      </c>
+      <c r="H56" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" t="s">
+        <v>18</v>
+      </c>
+      <c r="J56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>170</v>
+      </c>
+      <c r="C57" t="s">
+        <v>171</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57"/>
+      <c r="F57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H57" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" t="s">
+        <v>18</v>
+      </c>
+      <c r="J57" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>172</v>
+      </c>
+      <c r="C58" t="s">
+        <v>173</v>
+      </c>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" t="s">
+        <v>16</v>
+      </c>
+      <c r="H58" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" t="s">
+        <v>18</v>
+      </c>
+      <c r="J58" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>174</v>
+      </c>
+      <c r="C59" t="s">
+        <v>175</v>
+      </c>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" t="s">
+        <v>16</v>
+      </c>
+      <c r="H59" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" t="s">
+        <v>18</v>
+      </c>
+      <c r="J59" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>176</v>
+      </c>
+      <c r="C60" t="s">
+        <v>67</v>
+      </c>
+      <c r="D60" t="s">
+        <v>177</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" t="s">
+        <v>16</v>
+      </c>
+      <c r="H60" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" t="s">
+        <v>178</v>
+      </c>
+      <c r="B61" t="s">
+        <v>179</v>
+      </c>
+      <c r="C61" t="s">
+        <v>180</v>
+      </c>
+      <c r="D61" t="s">
+        <v>181</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" t="s">
+        <v>18</v>
+      </c>
+      <c r="J61" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>182</v>
+      </c>
+      <c r="C62" t="s">
+        <v>183</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" t="s">
+        <v>16</v>
+      </c>
+      <c r="H62" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" t="s">
+        <v>18</v>
+      </c>
+      <c r="J62" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>185</v>
+      </c>
+      <c r="C63" t="s">
+        <v>186</v>
+      </c>
+      <c r="D63" t="s">
+        <v>187</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" t="s">
+        <v>16</v>
+      </c>
+      <c r="H63" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" t="s">
+        <v>18</v>
+      </c>
+      <c r="J63" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" t="s">
+        <v>189</v>
+      </c>
+      <c r="C64" t="s">
+        <v>190</v>
+      </c>
+      <c r="D64" t="s">
+        <v>191</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" t="s">
+        <v>16</v>
+      </c>
+      <c r="H64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" t="s">
+        <v>18</v>
+      </c>
+      <c r="J64" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>192</v>
+      </c>
+      <c r="C65" t="s">
+        <v>193</v>
+      </c>
+      <c r="D65" t="s">
+        <v>194</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" t="s">
+        <v>16</v>
+      </c>
+      <c r="H65" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" t="s">
+        <v>18</v>
+      </c>
+      <c r="J65" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>195</v>
+      </c>
+      <c r="C66" t="s">
+        <v>196</v>
+      </c>
+      <c r="D66"/>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>15</v>
+      </c>
+      <c r="G66" t="s">
+        <v>16</v>
+      </c>
+      <c r="H66" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" t="s">
+        <v>18</v>
+      </c>
+      <c r="J66" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>197</v>
+      </c>
+      <c r="C67" t="s">
+        <v>198</v>
+      </c>
+      <c r="D67" t="s">
+        <v>199</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" t="s">
+        <v>16</v>
+      </c>
+      <c r="H67" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" t="s">
+        <v>18</v>
+      </c>
+      <c r="J67" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>200</v>
+      </c>
+      <c r="C68" t="s">
+        <v>201</v>
+      </c>
+      <c r="D68" t="s">
+        <v>202</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" t="s">
+        <v>16</v>
+      </c>
+      <c r="H68" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>203</v>
+      </c>
+      <c r="C69" t="s">
+        <v>204</v>
+      </c>
+      <c r="D69" t="s">
+        <v>205</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" t="s">
+        <v>16</v>
+      </c>
+      <c r="H69" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69" t="s">
+        <v>18</v>
+      </c>
+      <c r="J69" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>206</v>
+      </c>
+      <c r="C70" t="s">
+        <v>207</v>
+      </c>
+      <c r="D70" t="s">
+        <v>208</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" t="s">
+        <v>16</v>
+      </c>
+      <c r="H70" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" t="s">
+        <v>18</v>
+      </c>
+      <c r="J70" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>209</v>
+      </c>
+      <c r="C71" t="s">
+        <v>210</v>
+      </c>
+      <c r="D71"/>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" t="s">
+        <v>16</v>
+      </c>
+      <c r="H71" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>211</v>
+      </c>
+      <c r="C72" t="s">
+        <v>212</v>
+      </c>
+      <c r="D72" t="s">
+        <v>213</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>15</v>
+      </c>
+      <c r="G72" t="s">
+        <v>16</v>
+      </c>
+      <c r="H72" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>215</v>
+      </c>
+      <c r="C73" t="s">
+        <v>216</v>
+      </c>
+      <c r="D73" t="s">
+        <v>213</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G73" t="s">
+        <v>16</v>
+      </c>
+      <c r="H73" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>217</v>
+      </c>
+      <c r="C74" t="s">
+        <v>218</v>
+      </c>
+      <c r="D74" t="s">
+        <v>219</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G74" t="s">
+        <v>16</v>
+      </c>
+      <c r="H74" t="s">
+        <v>17</v>
+      </c>
+      <c r="I74" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>220</v>
+      </c>
+      <c r="C75" t="s">
+        <v>221</v>
+      </c>
+      <c r="D75" t="s">
+        <v>222</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>15</v>
+      </c>
+      <c r="G75" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" t="s">
+        <v>18</v>
+      </c>
+      <c r="J75" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>223</v>
+      </c>
+      <c r="C76" t="s">
+        <v>224</v>
+      </c>
+      <c r="D76" t="s">
+        <v>219</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G76" t="s">
+        <v>16</v>
+      </c>
+      <c r="H76" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" t="s">
+        <v>18</v>
+      </c>
+      <c r="J76" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>225</v>
+      </c>
+      <c r="C77" t="s">
+        <v>226</v>
+      </c>
+      <c r="D77" t="s">
+        <v>219</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>15</v>
+      </c>
+      <c r="G77" t="s">
+        <v>16</v>
+      </c>
+      <c r="H77" t="s">
+        <v>17</v>
+      </c>
+      <c r="I77" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>227</v>
+      </c>
+      <c r="C78" t="s">
+        <v>228</v>
+      </c>
+      <c r="D78" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" t="s">
+        <v>16</v>
+      </c>
+      <c r="H78" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78" t="s">
+        <v>18</v>
+      </c>
+      <c r="J78" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>229</v>
+      </c>
+      <c r="C79" t="s">
+        <v>230</v>
+      </c>
+      <c r="D79" t="s">
+        <v>231</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" t="s">
+        <v>16</v>
+      </c>
+      <c r="H79" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>232</v>
+      </c>
+      <c r="C80" t="s">
+        <v>233</v>
+      </c>
+      <c r="D80" t="s">
+        <v>219</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80" t="s">
+        <v>15</v>
+      </c>
+      <c r="G80" t="s">
+        <v>16</v>
+      </c>
+      <c r="H80" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80" t="s">
+        <v>18</v>
+      </c>
+      <c r="J80" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>234</v>
+      </c>
+      <c r="C81" t="s">
+        <v>235</v>
+      </c>
+      <c r="D81" t="s">
+        <v>231</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>15</v>
+      </c>
+      <c r="G81" t="s">
+        <v>16</v>
+      </c>
+      <c r="H81" t="s">
+        <v>17</v>
+      </c>
+      <c r="I81" t="s">
+        <v>18</v>
+      </c>
+      <c r="J81" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>236</v>
+      </c>
+      <c r="C82" t="s">
+        <v>237</v>
+      </c>
+      <c r="D82"/>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>15</v>
+      </c>
+      <c r="G82" t="s">
+        <v>16</v>
+      </c>
+      <c r="H82" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" t="s">
+        <v>18</v>
+      </c>
+      <c r="J82" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>238</v>
+      </c>
+      <c r="C83" t="s">
+        <v>239</v>
+      </c>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83" t="s">
+        <v>15</v>
+      </c>
+      <c r="G83" t="s">
+        <v>16</v>
+      </c>
+      <c r="H83" t="s">
+        <v>17</v>
+      </c>
+      <c r="I83" t="s">
+        <v>18</v>
+      </c>
+      <c r="J83" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>240</v>
+      </c>
+      <c r="C84" t="s">
+        <v>241</v>
+      </c>
+      <c r="D84"/>
+      <c r="E84"/>
+      <c r="F84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" t="s">
+        <v>16</v>
+      </c>
+      <c r="H84" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>242</v>
+      </c>
+      <c r="C85" t="s">
+        <v>243</v>
+      </c>
+      <c r="D85"/>
+      <c r="E85"/>
+      <c r="F85" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" t="s">
+        <v>16</v>
+      </c>
+      <c r="H85" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" t="s">
+        <v>18</v>
+      </c>
+      <c r="J85" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>244</v>
+      </c>
+      <c r="C86" t="s">
+        <v>245</v>
+      </c>
+      <c r="D86" t="s">
+        <v>246</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" t="s">
+        <v>16</v>
+      </c>
+      <c r="H86" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>247</v>
+      </c>
+      <c r="C87" t="s">
+        <v>248</v>
+      </c>
+      <c r="D87" t="s">
+        <v>249</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" t="s">
+        <v>16</v>
+      </c>
+      <c r="H87" t="s">
+        <v>17</v>
+      </c>
+      <c r="I87" t="s">
+        <v>18</v>
+      </c>
+      <c r="J87" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>251</v>
+      </c>
+      <c r="C88" t="s">
+        <v>252</v>
+      </c>
+      <c r="D88" t="s">
+        <v>253</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" t="s">
+        <v>16</v>
+      </c>
+      <c r="H88" t="s">
+        <v>17</v>
+      </c>
+      <c r="I88" t="s">
+        <v>18</v>
+      </c>
+      <c r="J88" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>254</v>
+      </c>
+      <c r="C89" t="s">
+        <v>255</v>
+      </c>
+      <c r="D89"/>
+      <c r="E89"/>
+      <c r="F89" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" t="s">
+        <v>16</v>
+      </c>
+      <c r="H89" t="s">
+        <v>17</v>
+      </c>
+      <c r="I89" t="s">
+        <v>18</v>
+      </c>
+      <c r="J89" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>256</v>
+      </c>
+      <c r="C90" t="s">
+        <v>257</v>
+      </c>
+      <c r="D90" t="s">
+        <v>258</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" t="s">
+        <v>16</v>
+      </c>
+      <c r="H90" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" t="s">
+        <v>18</v>
+      </c>
+      <c r="J90" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>259</v>
+      </c>
+      <c r="C91" t="s">
+        <v>260</v>
+      </c>
+      <c r="D91" t="s">
+        <v>261</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" t="s">
+        <v>16</v>
+      </c>
+      <c r="H91" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" t="s">
+        <v>18</v>
+      </c>
+      <c r="J91" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>263</v>
+      </c>
+      <c r="C92" t="s">
+        <v>264</v>
+      </c>
+      <c r="D92" t="s">
+        <v>265</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92" t="s">
+        <v>15</v>
+      </c>
+      <c r="G92" t="s">
+        <v>16</v>
+      </c>
+      <c r="H92" t="s">
+        <v>17</v>
+      </c>
+      <c r="I92" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>266</v>
+      </c>
+      <c r="C93" t="s">
+        <v>267</v>
+      </c>
+      <c r="D93"/>
+      <c r="E93"/>
+      <c r="F93" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" t="s">
+        <v>16</v>
+      </c>
+      <c r="H93" t="s">
+        <v>17</v>
+      </c>
+      <c r="I93" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>268</v>
+      </c>
+      <c r="C94" t="s">
+        <v>269</v>
+      </c>
+      <c r="D94" t="s">
+        <v>270</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" t="s">
+        <v>16</v>
+      </c>
+      <c r="H94" t="s">
+        <v>17</v>
+      </c>
+      <c r="I94" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>271</v>
+      </c>
+      <c r="C95" t="s">
+        <v>272</v>
+      </c>
+      <c r="D95" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" t="s">
+        <v>16</v>
+      </c>
+      <c r="H95" t="s">
+        <v>17</v>
+      </c>
+      <c r="I95" t="s">
+        <v>18</v>
+      </c>
+      <c r="J95" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>274</v>
+      </c>
+      <c r="C96" t="s">
+        <v>275</v>
+      </c>
+      <c r="D96" t="s">
+        <v>276</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G96" t="s">
+        <v>16</v>
+      </c>
+      <c r="H96" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>277</v>
+      </c>
+      <c r="C97" t="s">
+        <v>278</v>
+      </c>
+      <c r="D97" t="s">
+        <v>279</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97" t="s">
+        <v>15</v>
+      </c>
+      <c r="G97" t="s">
+        <v>16</v>
+      </c>
+      <c r="H97" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>280</v>
+      </c>
+      <c r="C98" t="s">
+        <v>281</v>
+      </c>
+      <c r="D98" t="s">
+        <v>282</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" t="s">
+        <v>16</v>
+      </c>
+      <c r="H98" t="s">
+        <v>17</v>
+      </c>
+      <c r="I98" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>283</v>
+      </c>
+      <c r="C99" t="s">
+        <v>284</v>
+      </c>
+      <c r="D99" t="s">
+        <v>285</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" t="s">
+        <v>16</v>
+      </c>
+      <c r="H99" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" t="s">
+        <v>18</v>
+      </c>
+      <c r="J99" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>286</v>
+      </c>
+      <c r="C100" t="s">
+        <v>287</v>
+      </c>
+      <c r="D100" t="s">
+        <v>288</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100" t="s">
+        <v>15</v>
+      </c>
+      <c r="G100" t="s">
+        <v>16</v>
+      </c>
+      <c r="H100" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>289</v>
+      </c>
+      <c r="C101" t="s">
+        <v>125</v>
+      </c>
+      <c r="D101" t="s">
+        <v>290</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101" t="s">
+        <v>15</v>
+      </c>
+      <c r="G101" t="s">
+        <v>16</v>
+      </c>
+      <c r="H101" t="s">
+        <v>17</v>
+      </c>
+      <c r="I101" t="s">
+        <v>18</v>
+      </c>
+      <c r="J101" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>291</v>
+      </c>
+      <c r="C102" t="s">
+        <v>292</v>
+      </c>
+      <c r="D102" t="s">
+        <v>293</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102" t="s">
+        <v>15</v>
+      </c>
+      <c r="G102" t="s">
+        <v>16</v>
+      </c>
+      <c r="H102" t="s">
+        <v>17</v>
+      </c>
+      <c r="I102" t="s">
+        <v>18</v>
+      </c>
+      <c r="J102" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>294</v>
+      </c>
+      <c r="C103" t="s">
+        <v>295</v>
+      </c>
+      <c r="D103" t="s">
+        <v>293</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" t="s">
+        <v>16</v>
+      </c>
+      <c r="H103" t="s">
+        <v>17</v>
+      </c>
+      <c r="I103" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>296</v>
+      </c>
+      <c r="C104" t="s">
+        <v>297</v>
+      </c>
+      <c r="D104" t="s">
+        <v>298</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104" t="s">
+        <v>15</v>
+      </c>
+      <c r="G104" t="s">
+        <v>16</v>
+      </c>
+      <c r="H104" t="s">
+        <v>17</v>
+      </c>
+      <c r="I104" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>299</v>
+      </c>
+      <c r="C105" t="s">
+        <v>300</v>
+      </c>
+      <c r="D105" t="s">
+        <v>301</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" t="s">
+        <v>16</v>
+      </c>
+      <c r="H105" t="s">
+        <v>17</v>
+      </c>
+      <c r="I105" t="s">
+        <v>18</v>
+      </c>
+      <c r="J105" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>302</v>
+      </c>
+      <c r="C106" t="s">
+        <v>303</v>
+      </c>
+      <c r="D106" t="s">
+        <v>304</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" t="s">
+        <v>16</v>
+      </c>
+      <c r="H106" t="s">
+        <v>17</v>
+      </c>
+      <c r="I106" t="s">
+        <v>18</v>
+      </c>
+      <c r="J106" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>305</v>
+      </c>
+      <c r="C107" t="s">
+        <v>306</v>
+      </c>
+      <c r="D107" t="s">
+        <v>307</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107" t="s">
+        <v>15</v>
+      </c>
+      <c r="G107" t="s">
+        <v>16</v>
+      </c>
+      <c r="H107" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107" t="s">
+        <v>18</v>
+      </c>
+      <c r="J107" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>308</v>
+      </c>
+      <c r="C108" t="s">
+        <v>309</v>
+      </c>
+      <c r="D108" t="s">
+        <v>293</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108" t="s">
+        <v>15</v>
+      </c>
+      <c r="G108" t="s">
+        <v>16</v>
+      </c>
+      <c r="H108" t="s">
+        <v>17</v>
+      </c>
+      <c r="I108" t="s">
+        <v>18</v>
+      </c>
+      <c r="J108" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>310</v>
+      </c>
+      <c r="C109" t="s">
+        <v>311</v>
+      </c>
+      <c r="D109" t="s">
+        <v>312</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109" t="s">
+        <v>15</v>
+      </c>
+      <c r="G109" t="s">
+        <v>16</v>
+      </c>
+      <c r="H109" t="s">
+        <v>17</v>
+      </c>
+      <c r="I109" t="s">
+        <v>18</v>
+      </c>
+      <c r="J109" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>313</v>
+      </c>
+      <c r="C110" t="s">
+        <v>314</v>
+      </c>
+      <c r="D110" t="s">
+        <v>315</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110" t="s">
+        <v>16</v>
+      </c>
+      <c r="H110" t="s">
+        <v>17</v>
+      </c>
+      <c r="I110" t="s">
+        <v>18</v>
+      </c>
+      <c r="J110" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>316</v>
+      </c>
+      <c r="C111" t="s">
+        <v>317</v>
+      </c>
+      <c r="D111" t="s">
+        <v>318</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111" t="s">
+        <v>15</v>
+      </c>
+      <c r="G111" t="s">
+        <v>16</v>
+      </c>
+      <c r="H111" t="s">
+        <v>17</v>
+      </c>
+      <c r="I111" t="s">
+        <v>18</v>
+      </c>
+      <c r="J111" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>319</v>
+      </c>
+      <c r="C112" t="s">
+        <v>320</v>
+      </c>
+      <c r="D112"/>
+      <c r="E112"/>
+      <c r="F112" t="s">
+        <v>15</v>
+      </c>
+      <c r="G112" t="s">
+        <v>16</v>
+      </c>
+      <c r="H112" t="s">
+        <v>17</v>
+      </c>
+      <c r="I112" t="s">
+        <v>18</v>
+      </c>
+      <c r="J112" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>321</v>
+      </c>
+      <c r="C113" t="s">
+        <v>322</v>
+      </c>
+      <c r="D113" t="s">
+        <v>323</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113" t="s">
+        <v>15</v>
+      </c>
+      <c r="G113" t="s">
+        <v>16</v>
+      </c>
+      <c r="H113" t="s">
+        <v>17</v>
+      </c>
+      <c r="I113" t="s">
+        <v>18</v>
+      </c>
+      <c r="J113" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>324</v>
+      </c>
+      <c r="C114" t="s">
+        <v>325</v>
+      </c>
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114" t="s">
+        <v>15</v>
+      </c>
+      <c r="G114" t="s">
+        <v>16</v>
+      </c>
+      <c r="H114" t="s">
+        <v>17</v>
+      </c>
+      <c r="I114" t="s">
+        <v>18</v>
+      </c>
+      <c r="J114" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>326</v>
+      </c>
+      <c r="C115" t="s">
+        <v>327</v>
+      </c>
+      <c r="D115"/>
+      <c r="E115"/>
+      <c r="F115" t="s">
+        <v>15</v>
+      </c>
+      <c r="G115" t="s">
+        <v>16</v>
+      </c>
+      <c r="H115" t="s">
+        <v>17</v>
+      </c>
+      <c r="I115" t="s">
+        <v>18</v>
+      </c>
+      <c r="J115" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>328</v>
+      </c>
+      <c r="C116" t="s">
+        <v>329</v>
+      </c>
+      <c r="D116" t="s">
+        <v>330</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116" t="s">
+        <v>15</v>
+      </c>
+      <c r="G116" t="s">
+        <v>16</v>
+      </c>
+      <c r="H116" t="s">
+        <v>17</v>
+      </c>
+      <c r="I116" t="s">
+        <v>18</v>
+      </c>
+      <c r="J116" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>331</v>
+      </c>
+      <c r="C117" t="s">
+        <v>332</v>
+      </c>
+      <c r="D117"/>
+      <c r="E117"/>
+      <c r="F117" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" t="s">
+        <v>16</v>
+      </c>
+      <c r="H117" t="s">
+        <v>17</v>
+      </c>
+      <c r="I117" t="s">
+        <v>18</v>
+      </c>
+      <c r="J117" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>333</v>
+      </c>
+      <c r="C118" t="s">
+        <v>44</v>
+      </c>
+      <c r="D118"/>
+      <c r="E118"/>
+      <c r="F118" t="s">
+        <v>15</v>
+      </c>
+      <c r="G118" t="s">
+        <v>16</v>
+      </c>
+      <c r="H118" t="s">
+        <v>17</v>
+      </c>
+      <c r="I118" t="s">
+        <v>18</v>
+      </c>
+      <c r="J118" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>334</v>
+      </c>
+      <c r="C119" t="s">
+        <v>335</v>
+      </c>
+      <c r="D119" t="s">
+        <v>336</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119" t="s">
+        <v>15</v>
+      </c>
+      <c r="G119" t="s">
+        <v>16</v>
+      </c>
+      <c r="H119" t="s">
+        <v>17</v>
+      </c>
+      <c r="I119" t="s">
+        <v>18</v>
+      </c>
+      <c r="J119" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>337</v>
+      </c>
+      <c r="C120" t="s">
+        <v>338</v>
+      </c>
+      <c r="D120" t="s">
+        <v>339</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120" t="s">
+        <v>15</v>
+      </c>
+      <c r="G120" t="s">
+        <v>16</v>
+      </c>
+      <c r="H120" t="s">
+        <v>17</v>
+      </c>
+      <c r="I120" t="s">
+        <v>18</v>
+      </c>
+      <c r="J120" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>340</v>
+      </c>
+      <c r="C121" t="s">
+        <v>341</v>
+      </c>
+      <c r="D121" t="s">
+        <v>342</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121" t="s">
+        <v>15</v>
+      </c>
+      <c r="G121" t="s">
+        <v>16</v>
+      </c>
+      <c r="H121" t="s">
+        <v>17</v>
+      </c>
+      <c r="I121" t="s">
+        <v>18</v>
+      </c>
+      <c r="J121" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>343</v>
+      </c>
+      <c r="C122" t="s">
+        <v>344</v>
+      </c>
+      <c r="D122" t="s">
+        <v>345</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122" t="s">
+        <v>15</v>
+      </c>
+      <c r="G122" t="s">
+        <v>16</v>
+      </c>
+      <c r="H122" t="s">
+        <v>17</v>
+      </c>
+      <c r="I122" t="s">
+        <v>18</v>
+      </c>
+      <c r="J122" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>346</v>
+      </c>
+      <c r="C123" t="s">
+        <v>347</v>
+      </c>
+      <c r="D123" t="s">
+        <v>348</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123" t="s">
+        <v>15</v>
+      </c>
+      <c r="G123" t="s">
+        <v>16</v>
+      </c>
+      <c r="H123" t="s">
+        <v>17</v>
+      </c>
+      <c r="I123" t="s">
+        <v>18</v>
+      </c>
+      <c r="J123" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>349</v>
+      </c>
+      <c r="C124" t="s">
+        <v>350</v>
+      </c>
+      <c r="D124" t="s">
+        <v>351</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124" t="s">
+        <v>15</v>
+      </c>
+      <c r="G124" t="s">
+        <v>16</v>
+      </c>
+      <c r="H124" t="s">
+        <v>17</v>
+      </c>
+      <c r="I124" t="s">
+        <v>18</v>
+      </c>
+      <c r="J124" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>352</v>
+      </c>
+      <c r="C125" t="s">
+        <v>353</v>
+      </c>
+      <c r="D125"/>
+      <c r="E125"/>
+      <c r="F125" t="s">
+        <v>15</v>
+      </c>
+      <c r="G125" t="s">
+        <v>16</v>
+      </c>
+      <c r="H125" t="s">
+        <v>17</v>
+      </c>
+      <c r="I125" t="s">
+        <v>18</v>
+      </c>
+      <c r="J125" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>355</v>
+      </c>
+      <c r="C126" t="s">
+        <v>327</v>
+      </c>
+      <c r="D126" t="s">
+        <v>356</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126" t="s">
+        <v>15</v>
+      </c>
+      <c r="G126" t="s">
+        <v>16</v>
+      </c>
+      <c r="H126" t="s">
+        <v>17</v>
+      </c>
+      <c r="I126" t="s">
+        <v>18</v>
+      </c>
+      <c r="J126" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>357</v>
+      </c>
+      <c r="C127" t="s">
+        <v>358</v>
+      </c>
+      <c r="D127"/>
+      <c r="E127"/>
+      <c r="F127" t="s">
+        <v>15</v>
+      </c>
+      <c r="G127" t="s">
+        <v>16</v>
+      </c>
+      <c r="H127" t="s">
+        <v>17</v>
+      </c>
+      <c r="I127" t="s">
+        <v>18</v>
+      </c>
+      <c r="J127" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>359</v>
+      </c>
+      <c r="C128" t="s">
+        <v>360</v>
+      </c>
+      <c r="D128" t="s">
+        <v>361</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" t="s">
+        <v>16</v>
+      </c>
+      <c r="H128" t="s">
+        <v>17</v>
+      </c>
+      <c r="I128" t="s">
+        <v>18</v>
+      </c>
+      <c r="J128" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>362</v>
+      </c>
+      <c r="C129" t="s">
+        <v>363</v>
+      </c>
+      <c r="D129"/>
+      <c r="E129"/>
+      <c r="F129" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" t="s">
+        <v>16</v>
+      </c>
+      <c r="H129" t="s">
+        <v>17</v>
+      </c>
+      <c r="I129" t="s">
+        <v>18</v>
+      </c>
+      <c r="J129" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>364</v>
+      </c>
+      <c r="C130" t="s">
+        <v>365</v>
+      </c>
+      <c r="D130" t="s">
+        <v>366</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130" t="s">
+        <v>15</v>
+      </c>
+      <c r="G130" t="s">
+        <v>16</v>
+      </c>
+      <c r="H130" t="s">
+        <v>17</v>
+      </c>
+      <c r="I130" t="s">
+        <v>18</v>
+      </c>
+      <c r="J130" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>367</v>
+      </c>
+      <c r="C131" t="s">
+        <v>368</v>
+      </c>
+      <c r="D131" t="s">
+        <v>369</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131" t="s">
+        <v>15</v>
+      </c>
+      <c r="G131" t="s">
+        <v>16</v>
+      </c>
+      <c r="H131" t="s">
+        <v>17</v>
+      </c>
+      <c r="I131" t="s">
+        <v>18</v>
+      </c>
+      <c r="J131" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132"/>
+      <c r="B132" t="s">
+        <v>370</v>
+      </c>
+      <c r="C132" t="s">
+        <v>371</v>
+      </c>
+      <c r="D132"/>
+      <c r="E132"/>
+      <c r="F132" t="s">
+        <v>15</v>
+      </c>
+      <c r="G132" t="s">
+        <v>16</v>
+      </c>
+      <c r="H132" t="s">
+        <v>17</v>
+      </c>
+      <c r="I132" t="s">
+        <v>18</v>
+      </c>
+      <c r="J132" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>372</v>
+      </c>
+      <c r="C133" t="s">
+        <v>373</v>
+      </c>
+      <c r="D133"/>
+      <c r="E133"/>
+      <c r="F133" t="s">
+        <v>15</v>
+      </c>
+      <c r="G133" t="s">
+        <v>16</v>
+      </c>
+      <c r="H133" t="s">
+        <v>17</v>
+      </c>
+      <c r="I133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J133" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>374</v>
+      </c>
+      <c r="C134" t="s">
+        <v>375</v>
+      </c>
+      <c r="D134"/>
+      <c r="E134"/>
+      <c r="F134" t="s">
+        <v>15</v>
+      </c>
+      <c r="G134" t="s">
+        <v>16</v>
+      </c>
+      <c r="H134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I134" t="s">
+        <v>18</v>
+      </c>
+      <c r="J134" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>376</v>
+      </c>
+      <c r="C135" t="s">
+        <v>377</v>
+      </c>
+      <c r="D135" t="s">
+        <v>378</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135" t="s">
+        <v>15</v>
+      </c>
+      <c r="G135" t="s">
+        <v>16</v>
+      </c>
+      <c r="H135" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" t="s">
+        <v>18</v>
+      </c>
+      <c r="J135" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>379</v>
+      </c>
+      <c r="B136" t="s">
+        <v>380</v>
+      </c>
+      <c r="C136" t="s">
+        <v>381</v>
+      </c>
+      <c r="D136" t="s">
+        <v>382</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136" t="s">
+        <v>15</v>
+      </c>
+      <c r="G136" t="s">
+        <v>16</v>
+      </c>
+      <c r="H136" t="s">
+        <v>17</v>
+      </c>
+      <c r="I136" t="s">
+        <v>18</v>
+      </c>
+      <c r="J136" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>383</v>
+      </c>
+      <c r="C137" t="s">
+        <v>384</v>
+      </c>
+      <c r="D137" t="s">
+        <v>385</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137" t="s">
+        <v>15</v>
+      </c>
+      <c r="G137" t="s">
+        <v>16</v>
+      </c>
+      <c r="H137" t="s">
+        <v>17</v>
+      </c>
+      <c r="I137" t="s">
+        <v>18</v>
+      </c>
+      <c r="J137" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>386</v>
+      </c>
+      <c r="C138" t="s">
+        <v>387</v>
+      </c>
+      <c r="D138" t="s">
+        <v>388</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138" t="s">
+        <v>15</v>
+      </c>
+      <c r="G138" t="s">
+        <v>16</v>
+      </c>
+      <c r="H138" t="s">
+        <v>17</v>
+      </c>
+      <c r="I138" t="s">
+        <v>18</v>
+      </c>
+      <c r="J138" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>389</v>
+      </c>
+      <c r="C139" t="s">
+        <v>390</v>
+      </c>
+      <c r="D139" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139" t="s">
+        <v>15</v>
+      </c>
+      <c r="G139" t="s">
+        <v>16</v>
+      </c>
+      <c r="H139" t="s">
+        <v>17</v>
+      </c>
+      <c r="I139" t="s">
+        <v>18</v>
+      </c>
+      <c r="J139" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>392</v>
+      </c>
+      <c r="C140" t="s">
+        <v>393</v>
+      </c>
+      <c r="D140" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G140" t="s">
+        <v>16</v>
+      </c>
+      <c r="H140" t="s">
+        <v>17</v>
+      </c>
+      <c r="I140" t="s">
+        <v>395</v>
+      </c>
+      <c r="J140" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>396</v>
+      </c>
+      <c r="C141" t="s">
+        <v>397</v>
+      </c>
+      <c r="D141" t="s">
+        <v>398</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141" t="s">
+        <v>15</v>
+      </c>
+      <c r="G141" t="s">
+        <v>16</v>
+      </c>
+      <c r="H141" t="s">
+        <v>17</v>
+      </c>
+      <c r="I141" t="s">
+        <v>18</v>
+      </c>
+      <c r="J141" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>399</v>
+      </c>
+      <c r="C142" t="s">
+        <v>400</v>
+      </c>
+      <c r="D142" t="s">
+        <v>401</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142" t="s">
+        <v>15</v>
+      </c>
+      <c r="G142" t="s">
+        <v>16</v>
+      </c>
+      <c r="H142" t="s">
+        <v>17</v>
+      </c>
+      <c r="I142" t="s">
+        <v>18</v>
+      </c>
+      <c r="J142" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>402</v>
+      </c>
+      <c r="C143" t="s">
+        <v>403</v>
+      </c>
+      <c r="D143" t="s">
+        <v>404</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143" t="s">
+        <v>15</v>
+      </c>
+      <c r="G143" t="s">
+        <v>16</v>
+      </c>
+      <c r="H143" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143" t="s">
+        <v>18</v>
+      </c>
+      <c r="J143" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>405</v>
+      </c>
+      <c r="C144" t="s">
+        <v>406</v>
+      </c>
+      <c r="D144"/>
+      <c r="E144"/>
+      <c r="F144" t="s">
+        <v>15</v>
+      </c>
+      <c r="G144" t="s">
+        <v>16</v>
+      </c>
+      <c r="H144" t="s">
+        <v>17</v>
+      </c>
+      <c r="I144" t="s">
+        <v>18</v>
+      </c>
+      <c r="J144" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>407</v>
+      </c>
+      <c r="C145" t="s">
+        <v>408</v>
+      </c>
+      <c r="D145" t="s">
+        <v>409</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145" t="s">
+        <v>15</v>
+      </c>
+      <c r="G145" t="s">
+        <v>16</v>
+      </c>
+      <c r="H145" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" t="s">
+        <v>18</v>
+      </c>
+      <c r="J145" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>411</v>
+      </c>
+      <c r="C146" t="s">
+        <v>412</v>
+      </c>
+      <c r="D146"/>
+      <c r="E146"/>
+      <c r="F146" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" t="s">
+        <v>16</v>
+      </c>
+      <c r="H146" t="s">
+        <v>17</v>
+      </c>
+      <c r="I146" t="s">
+        <v>18</v>
+      </c>
+      <c r="J146" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>413</v>
+      </c>
+      <c r="C147" t="s">
+        <v>414</v>
+      </c>
+      <c r="D147" t="s">
+        <v>415</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147" t="s">
+        <v>15</v>
+      </c>
+      <c r="G147" t="s">
+        <v>16</v>
+      </c>
+      <c r="H147" t="s">
+        <v>17</v>
+      </c>
+      <c r="I147" t="s">
+        <v>18</v>
+      </c>
+      <c r="J147" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>416</v>
+      </c>
+      <c r="C148" t="s">
+        <v>417</v>
+      </c>
+      <c r="D148"/>
+      <c r="E148"/>
+      <c r="F148" t="s">
+        <v>15</v>
+      </c>
+      <c r="G148" t="s">
+        <v>16</v>
+      </c>
+      <c r="H148" t="s">
+        <v>17</v>
+      </c>
+      <c r="I148" t="s">
+        <v>18</v>
+      </c>
+      <c r="J148" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>418</v>
+      </c>
+      <c r="B149" t="s">
+        <v>419</v>
+      </c>
+      <c r="C149" t="s">
+        <v>420</v>
+      </c>
+      <c r="D149" t="s">
+        <v>421</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G149" t="s">
+        <v>16</v>
+      </c>
+      <c r="H149" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149" t="s">
+        <v>18</v>
+      </c>
+      <c r="J149" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>422</v>
+      </c>
+      <c r="C150" t="s">
+        <v>423</v>
+      </c>
+      <c r="D150"/>
+      <c r="E150"/>
+      <c r="F150" t="s">
+        <v>15</v>
+      </c>
+      <c r="G150" t="s">
+        <v>16</v>
+      </c>
+      <c r="H150" t="s">
+        <v>17</v>
+      </c>
+      <c r="I150" t="s">
+        <v>18</v>
+      </c>
+      <c r="J150" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>424</v>
+      </c>
+      <c r="C151" t="s">
+        <v>425</v>
+      </c>
+      <c r="D151" t="s">
+        <v>426</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151" t="s">
+        <v>15</v>
+      </c>
+      <c r="G151" t="s">
+        <v>16</v>
+      </c>
+      <c r="H151" t="s">
+        <v>17</v>
+      </c>
+      <c r="I151" t="s">
+        <v>18</v>
+      </c>
+      <c r="J151" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>427</v>
+      </c>
+      <c r="C152" t="s">
+        <v>428</v>
+      </c>
+      <c r="D152" t="s">
+        <v>429</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152" t="s">
+        <v>15</v>
+      </c>
+      <c r="G152" t="s">
+        <v>16</v>
+      </c>
+      <c r="H152" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152" t="s">
+        <v>18</v>
+      </c>
+      <c r="J152" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>430</v>
+      </c>
+      <c r="C153" t="s">
+        <v>431</v>
+      </c>
+      <c r="D153" t="s">
+        <v>432</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153" t="s">
+        <v>15</v>
+      </c>
+      <c r="G153" t="s">
+        <v>16</v>
+      </c>
+      <c r="H153" t="s">
+        <v>17</v>
+      </c>
+      <c r="I153" t="s">
+        <v>18</v>
+      </c>
+      <c r="J153" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>433</v>
+      </c>
+      <c r="C154" t="s">
+        <v>412</v>
+      </c>
+      <c r="D154" t="s">
+        <v>434</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154" t="s">
+        <v>15</v>
+      </c>
+      <c r="G154" t="s">
+        <v>16</v>
+      </c>
+      <c r="H154" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154" t="s">
+        <v>18</v>
+      </c>
+      <c r="J154" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>435</v>
+      </c>
+      <c r="C155" t="s">
+        <v>436</v>
+      </c>
+      <c r="D155" t="s">
+        <v>437</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155" t="s">
+        <v>15</v>
+      </c>
+      <c r="G155" t="s">
+        <v>16</v>
+      </c>
+      <c r="H155" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" t="s">
+        <v>18</v>
+      </c>
+      <c r="J155" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>438</v>
+      </c>
+      <c r="C156" t="s">
+        <v>439</v>
+      </c>
+      <c r="D156" t="s">
+        <v>440</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156" t="s">
+        <v>15</v>
+      </c>
+      <c r="G156" t="s">
+        <v>16</v>
+      </c>
+      <c r="H156" t="s">
+        <v>17</v>
+      </c>
+      <c r="I156" t="s">
+        <v>18</v>
+      </c>
+      <c r="J156" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>441</v>
+      </c>
+      <c r="C157" t="s">
+        <v>442</v>
+      </c>
+      <c r="D157" t="s">
+        <v>443</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" t="s">
+        <v>16</v>
+      </c>
+      <c r="H157" t="s">
+        <v>17</v>
+      </c>
+      <c r="I157" t="s">
+        <v>18</v>
+      </c>
+      <c r="J157" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>444</v>
+      </c>
+      <c r="C158" t="s">
+        <v>445</v>
+      </c>
+      <c r="D158" t="s">
+        <v>446</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158" t="s">
+        <v>15</v>
+      </c>
+      <c r="G158" t="s">
+        <v>16</v>
+      </c>
+      <c r="H158" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" t="s">
+        <v>18</v>
+      </c>
+      <c r="J158" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>447</v>
+      </c>
+      <c r="C159" t="s">
+        <v>448</v>
+      </c>
+      <c r="D159" t="s">
+        <v>449</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159" t="s">
+        <v>15</v>
+      </c>
+      <c r="G159" t="s">
+        <v>16</v>
+      </c>
+      <c r="H159" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159" t="s">
+        <v>18</v>
+      </c>
+      <c r="J159" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>450</v>
+      </c>
+      <c r="C160" t="s">
+        <v>451</v>
+      </c>
+      <c r="D160"/>
+      <c r="E160"/>
+      <c r="F160" t="s">
+        <v>15</v>
+      </c>
+      <c r="G160" t="s">
+        <v>16</v>
+      </c>
+      <c r="H160" t="s">
+        <v>17</v>
+      </c>
+      <c r="I160" t="s">
+        <v>18</v>
+      </c>
+      <c r="J160" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>452</v>
+      </c>
+      <c r="C161" t="s">
+        <v>453</v>
+      </c>
+      <c r="D161" t="s">
+        <v>454</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161" t="s">
+        <v>15</v>
+      </c>
+      <c r="G161" t="s">
+        <v>16</v>
+      </c>
+      <c r="H161" t="s">
+        <v>17</v>
+      </c>
+      <c r="I161" t="s">
+        <v>18</v>
+      </c>
+      <c r="J161" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>455</v>
+      </c>
+      <c r="C162" t="s">
+        <v>456</v>
+      </c>
+      <c r="D162" t="s">
+        <v>457</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162" t="s">
+        <v>15</v>
+      </c>
+      <c r="G162" t="s">
+        <v>16</v>
+      </c>
+      <c r="H162" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" t="s">
+        <v>18</v>
+      </c>
+      <c r="J162" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>458</v>
+      </c>
+      <c r="C163" t="s">
+        <v>459</v>
+      </c>
+      <c r="D163"/>
+      <c r="E163"/>
+      <c r="F163" t="s">
+        <v>15</v>
+      </c>
+      <c r="G163" t="s">
+        <v>16</v>
+      </c>
+      <c r="H163" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163" t="s">
+        <v>18</v>
+      </c>
+      <c r="J163" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>460</v>
+      </c>
+      <c r="C164" t="s">
+        <v>461</v>
+      </c>
+      <c r="D164" t="s">
+        <v>462</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164" t="s">
+        <v>15</v>
+      </c>
+      <c r="G164" t="s">
+        <v>16</v>
+      </c>
+      <c r="H164" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" t="s">
+        <v>18</v>
+      </c>
+      <c r="J164" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>464</v>
+      </c>
+      <c r="C165" t="s">
+        <v>465</v>
+      </c>
+      <c r="D165" t="s">
+        <v>466</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165" t="s">
+        <v>15</v>
+      </c>
+      <c r="G165" t="s">
+        <v>16</v>
+      </c>
+      <c r="H165" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" t="s">
+        <v>18</v>
+      </c>
+      <c r="J165" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>467</v>
+      </c>
+      <c r="C166" t="s">
+        <v>468</v>
+      </c>
+      <c r="D166" t="s">
+        <v>469</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166" t="s">
+        <v>15</v>
+      </c>
+      <c r="G166" t="s">
+        <v>16</v>
+      </c>
+      <c r="H166" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" t="s">
+        <v>18</v>
+      </c>
+      <c r="J166" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>470</v>
+      </c>
+      <c r="C167" t="s">
+        <v>471</v>
+      </c>
+      <c r="D167"/>
+      <c r="E167"/>
+      <c r="F167" t="s">
+        <v>15</v>
+      </c>
+      <c r="G167" t="s">
+        <v>16</v>
+      </c>
+      <c r="H167" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" t="s">
+        <v>18</v>
+      </c>
+      <c r="J167" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>472</v>
+      </c>
+      <c r="C168" t="s">
+        <v>473</v>
+      </c>
+      <c r="D168" t="s">
+        <v>474</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168" t="s">
+        <v>15</v>
+      </c>
+      <c r="G168" t="s">
+        <v>16</v>
+      </c>
+      <c r="H168" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" t="s">
+        <v>18</v>
+      </c>
+      <c r="J168" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>475</v>
+      </c>
+      <c r="C169" t="s">
+        <v>90</v>
+      </c>
+      <c r="D169" t="s">
+        <v>476</v>
+      </c>
+      <c r="E169"/>
+      <c r="F169" t="s">
+        <v>15</v>
+      </c>
+      <c r="G169" t="s">
+        <v>16</v>
+      </c>
+      <c r="H169" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" t="s">
+        <v>18</v>
+      </c>
+      <c r="J169" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>478</v>
+      </c>
+      <c r="C170" t="s">
+        <v>479</v>
+      </c>
+      <c r="D170" t="s">
+        <v>480</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170" t="s">
+        <v>15</v>
+      </c>
+      <c r="G170" t="s">
+        <v>16</v>
+      </c>
+      <c r="H170" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" t="s">
+        <v>18</v>
+      </c>
+      <c r="J170" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>481</v>
+      </c>
+      <c r="C171" t="s">
+        <v>482</v>
+      </c>
+      <c r="D171"/>
+      <c r="E171"/>
+      <c r="F171" t="s">
+        <v>15</v>
+      </c>
+      <c r="G171" t="s">
+        <v>16</v>
+      </c>
+      <c r="H171" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" t="s">
+        <v>18</v>
+      </c>
+      <c r="J171" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>483</v>
+      </c>
+      <c r="C172" t="s">
+        <v>484</v>
+      </c>
+      <c r="D172" t="s">
+        <v>485</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172" t="s">
+        <v>15</v>
+      </c>
+      <c r="G172" t="s">
+        <v>16</v>
+      </c>
+      <c r="H172" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" t="s">
+        <v>18</v>
+      </c>
+      <c r="J172" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>486</v>
+      </c>
+      <c r="C173" t="s">
+        <v>487</v>
+      </c>
+      <c r="D173"/>
+      <c r="E173"/>
+      <c r="F173" t="s">
+        <v>15</v>
+      </c>
+      <c r="G173" t="s">
+        <v>16</v>
+      </c>
+      <c r="H173" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" t="s">
+        <v>18</v>
+      </c>
+      <c r="J173" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>488</v>
+      </c>
+      <c r="C174" t="s">
+        <v>425</v>
+      </c>
+      <c r="D174" t="s">
+        <v>489</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174" t="s">
+        <v>15</v>
+      </c>
+      <c r="G174" t="s">
+        <v>16</v>
+      </c>
+      <c r="H174" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" t="s">
+        <v>18</v>
+      </c>
+      <c r="J174" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>490</v>
+      </c>
+      <c r="C175" t="s">
+        <v>491</v>
+      </c>
+      <c r="D175" t="s">
+        <v>492</v>
+      </c>
+      <c r="E175"/>
+      <c r="F175" t="s">
+        <v>15</v>
+      </c>
+      <c r="G175" t="s">
+        <v>16</v>
+      </c>
+      <c r="H175" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175" t="s">
+        <v>18</v>
+      </c>
+      <c r="J175" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>493</v>
+      </c>
+      <c r="C176" t="s">
+        <v>494</v>
+      </c>
+      <c r="D176"/>
+      <c r="E176"/>
+      <c r="F176" t="s">
+        <v>15</v>
+      </c>
+      <c r="G176" t="s">
+        <v>16</v>
+      </c>
+      <c r="H176" t="s">
+        <v>17</v>
+      </c>
+      <c r="I176" t="s">
+        <v>18</v>
+      </c>
+      <c r="J176" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>495</v>
+      </c>
+      <c r="C177" t="s">
+        <v>496</v>
+      </c>
+      <c r="D177"/>
+      <c r="E177"/>
+      <c r="F177" t="s">
+        <v>15</v>
+      </c>
+      <c r="G177" t="s">
+        <v>16</v>
+      </c>
+      <c r="H177" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" t="s">
+        <v>18</v>
+      </c>
+      <c r="J177" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>497</v>
+      </c>
+      <c r="C178" t="s">
+        <v>311</v>
+      </c>
+      <c r="D178"/>
+      <c r="E178"/>
+      <c r="F178" t="s">
+        <v>15</v>
+      </c>
+      <c r="G178" t="s">
+        <v>16</v>
+      </c>
+      <c r="H178" t="s">
+        <v>17</v>
+      </c>
+      <c r="I178" t="s">
+        <v>18</v>
+      </c>
+      <c r="J178" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179"/>
+      <c r="B179" t="s">
+        <v>498</v>
+      </c>
+      <c r="C179" t="s">
+        <v>499</v>
+      </c>
+      <c r="D179" t="s">
+        <v>500</v>
+      </c>
+      <c r="E179"/>
+      <c r="F179" t="s">
+        <v>15</v>
+      </c>
+      <c r="G179" t="s">
+        <v>16</v>
+      </c>
+      <c r="H179" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179" t="s">
+        <v>18</v>
+      </c>
+      <c r="J179" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180"/>
+      <c r="B180" t="s">
+        <v>502</v>
+      </c>
+      <c r="C180" t="s">
+        <v>503</v>
+      </c>
+      <c r="D180"/>
+      <c r="E180"/>
+      <c r="F180" t="s">
+        <v>15</v>
+      </c>
+      <c r="G180" t="s">
+        <v>16</v>
+      </c>
+      <c r="H180" t="s">
+        <v>17</v>
+      </c>
+      <c r="I180" t="s">
+        <v>18</v>
+      </c>
+      <c r="J180" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181"/>
+      <c r="B181" t="s">
+        <v>504</v>
+      </c>
+      <c r="C181" t="s">
+        <v>505</v>
+      </c>
+      <c r="D181"/>
+      <c r="E181"/>
+      <c r="F181" t="s">
+        <v>15</v>
+      </c>
+      <c r="G181" t="s">
+        <v>16</v>
+      </c>
+      <c r="H181" t="s">
+        <v>17</v>
+      </c>
+      <c r="I181" t="s">
+        <v>18</v>
+      </c>
+      <c r="J181" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182"/>
+      <c r="B182" t="s">
+        <v>506</v>
+      </c>
+      <c r="C182" t="s">
+        <v>507</v>
+      </c>
+      <c r="D182"/>
+      <c r="E182"/>
+      <c r="F182" t="s">
+        <v>15</v>
+      </c>
+      <c r="G182" t="s">
+        <v>16</v>
+      </c>
+      <c r="H182" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" t="s">
+        <v>18</v>
+      </c>
+      <c r="J182" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183"/>
+      <c r="B183" t="s">
+        <v>508</v>
+      </c>
+      <c r="C183" t="s">
+        <v>509</v>
+      </c>
+      <c r="D183" t="s">
+        <v>510</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183" t="s">
+        <v>15</v>
+      </c>
+      <c r="G183" t="s">
+        <v>16</v>
+      </c>
+      <c r="H183" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" t="s">
+        <v>18</v>
+      </c>
+      <c r="J183" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184"/>
+      <c r="B184" t="s">
+        <v>511</v>
+      </c>
+      <c r="C184" t="s">
+        <v>512</v>
+      </c>
+      <c r="D184" t="s">
+        <v>513</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184" t="s">
+        <v>15</v>
+      </c>
+      <c r="G184" t="s">
+        <v>16</v>
+      </c>
+      <c r="H184" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" t="s">
+        <v>18</v>
+      </c>
+      <c r="J184" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185"/>
+      <c r="B185" t="s">
+        <v>514</v>
+      </c>
+      <c r="C185" t="s">
+        <v>332</v>
+      </c>
+      <c r="D185" t="s">
+        <v>515</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185" t="s">
+        <v>15</v>
+      </c>
+      <c r="G185" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" t="s">
+        <v>18</v>
+      </c>
+      <c r="J185" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186"/>
+      <c r="B186" t="s">
+        <v>516</v>
+      </c>
+      <c r="C186" t="s">
+        <v>517</v>
+      </c>
+      <c r="D186" t="s">
+        <v>518</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186" t="s">
+        <v>15</v>
+      </c>
+      <c r="G186" t="s">
+        <v>16</v>
+      </c>
+      <c r="H186" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186" t="s">
+        <v>18</v>
+      </c>
+      <c r="J186" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187"/>
+      <c r="B187" t="s">
+        <v>519</v>
+      </c>
+      <c r="C187" t="s">
+        <v>520</v>
+      </c>
+      <c r="D187"/>
+      <c r="E187"/>
+      <c r="F187" t="s">
+        <v>15</v>
+      </c>
+      <c r="G187" t="s">
+        <v>16</v>
+      </c>
+      <c r="H187" t="s">
+        <v>17</v>
+      </c>
+      <c r="I187" t="s">
+        <v>18</v>
+      </c>
+      <c r="J187" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188"/>
+      <c r="B188" t="s">
+        <v>521</v>
+      </c>
+      <c r="C188" t="s">
+        <v>522</v>
+      </c>
+      <c r="D188"/>
+      <c r="E188"/>
+      <c r="F188" t="s">
+        <v>15</v>
+      </c>
+      <c r="G188" t="s">
+        <v>16</v>
+      </c>
+      <c r="H188" t="s">
+        <v>17</v>
+      </c>
+      <c r="I188" t="s">
+        <v>18</v>
+      </c>
+      <c r="J188" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189"/>
+      <c r="B189" t="s">
+        <v>523</v>
+      </c>
+      <c r="C189" t="s">
+        <v>524</v>
+      </c>
+      <c r="D189" t="s">
+        <v>525</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189" t="s">
+        <v>15</v>
+      </c>
+      <c r="G189" t="s">
+        <v>16</v>
+      </c>
+      <c r="H189" t="s">
+        <v>17</v>
+      </c>
+      <c r="I189" t="s">
+        <v>18</v>
+      </c>
+      <c r="J189" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190"/>
+      <c r="B190" t="s">
+        <v>526</v>
+      </c>
+      <c r="C190" t="s">
+        <v>527</v>
+      </c>
+      <c r="D190"/>
+      <c r="E190"/>
+      <c r="F190" t="s">
+        <v>15</v>
+      </c>
+      <c r="G190" t="s">
+        <v>16</v>
+      </c>
+      <c r="H190" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190" t="s">
+        <v>18</v>
+      </c>
+      <c r="J190" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191"/>
+      <c r="B191" t="s">
+        <v>528</v>
+      </c>
+      <c r="C191" t="s">
+        <v>529</v>
+      </c>
+      <c r="D191" t="s">
+        <v>530</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191" t="s">
+        <v>15</v>
+      </c>
+      <c r="G191" t="s">
+        <v>16</v>
+      </c>
+      <c r="H191" t="s">
+        <v>17</v>
+      </c>
+      <c r="I191" t="s">
+        <v>18</v>
+      </c>
+      <c r="J191" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192"/>
+      <c r="B192" t="s">
+        <v>531</v>
+      </c>
+      <c r="C192" t="s">
+        <v>532</v>
+      </c>
+      <c r="D192" t="s">
+        <v>533</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192" t="s">
+        <v>15</v>
+      </c>
+      <c r="G192" t="s">
+        <v>16</v>
+      </c>
+      <c r="H192" t="s">
+        <v>17</v>
+      </c>
+      <c r="I192" t="s">
+        <v>18</v>
+      </c>
+      <c r="J192" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193"/>
+      <c r="B193" t="s">
+        <v>534</v>
+      </c>
+      <c r="C193" t="s">
+        <v>50</v>
+      </c>
+      <c r="D193"/>
+      <c r="E193"/>
+      <c r="F193" t="s">
+        <v>15</v>
+      </c>
+      <c r="G193" t="s">
+        <v>16</v>
+      </c>
+      <c r="H193" t="s">
+        <v>17</v>
+      </c>
+      <c r="I193" t="s">
+        <v>18</v>
+      </c>
+      <c r="J193" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194"/>
+      <c r="B194" t="s">
+        <v>535</v>
+      </c>
+      <c r="C194" t="s">
+        <v>536</v>
+      </c>
+      <c r="D194"/>
+      <c r="E194"/>
+      <c r="F194" t="s">
+        <v>15</v>
+      </c>
+      <c r="G194" t="s">
+        <v>16</v>
+      </c>
+      <c r="H194" t="s">
+        <v>17</v>
+      </c>
+      <c r="I194" t="s">
+        <v>18</v>
+      </c>
+      <c r="J194" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195"/>
+      <c r="B195" t="s">
+        <v>537</v>
+      </c>
+      <c r="C195" t="s">
+        <v>538</v>
+      </c>
+      <c r="D195" t="s">
+        <v>539</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195" t="s">
+        <v>15</v>
+      </c>
+      <c r="G195" t="s">
+        <v>16</v>
+      </c>
+      <c r="H195" t="s">
+        <v>17</v>
+      </c>
+      <c r="I195" t="s">
+        <v>18</v>
+      </c>
+      <c r="J195" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196"/>
+      <c r="B196" t="s">
+        <v>540</v>
+      </c>
+      <c r="C196" t="s">
+        <v>541</v>
+      </c>
+      <c r="D196" t="s">
+        <v>539</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196" t="s">
+        <v>15</v>
+      </c>
+      <c r="G196" t="s">
+        <v>16</v>
+      </c>
+      <c r="H196" t="s">
+        <v>17</v>
+      </c>
+      <c r="I196" t="s">
+        <v>18</v>
+      </c>
+      <c r="J196" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>542</v>
+      </c>
+      <c r="C197" t="s">
+        <v>543</v>
+      </c>
+      <c r="D197" t="s">
+        <v>539</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197" t="s">
+        <v>15</v>
+      </c>
+      <c r="G197" t="s">
+        <v>16</v>
+      </c>
+      <c r="H197" t="s">
+        <v>17</v>
+      </c>
+      <c r="I197" t="s">
+        <v>18</v>
+      </c>
+      <c r="J197" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198"/>
+      <c r="B198" t="s">
+        <v>544</v>
+      </c>
+      <c r="C198" t="s">
+        <v>545</v>
+      </c>
+      <c r="D198" t="s">
+        <v>539</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198" t="s">
+        <v>15</v>
+      </c>
+      <c r="G198" t="s">
+        <v>16</v>
+      </c>
+      <c r="H198" t="s">
+        <v>17</v>
+      </c>
+      <c r="I198" t="s">
+        <v>18</v>
+      </c>
+      <c r="J198" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199"/>
+      <c r="B199" t="s">
+        <v>546</v>
+      </c>
+      <c r="C199" t="s">
+        <v>547</v>
+      </c>
+      <c r="D199" t="s">
+        <v>548</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199" t="s">
+        <v>15</v>
+      </c>
+      <c r="G199" t="s">
+        <v>16</v>
+      </c>
+      <c r="H199" t="s">
+        <v>17</v>
+      </c>
+      <c r="I199" t="s">
+        <v>18</v>
+      </c>
+      <c r="J199" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200"/>
+      <c r="B200" t="s">
+        <v>549</v>
+      </c>
+      <c r="C200" t="s">
+        <v>550</v>
+      </c>
+      <c r="D200" t="s">
+        <v>551</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200" t="s">
+        <v>15</v>
+      </c>
+      <c r="G200" t="s">
+        <v>16</v>
+      </c>
+      <c r="H200" t="s">
+        <v>17</v>
+      </c>
+      <c r="I200" t="s">
+        <v>18</v>
+      </c>
+      <c r="J200" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201"/>
+      <c r="B201" t="s">
+        <v>552</v>
+      </c>
+      <c r="C201" t="s">
+        <v>158</v>
+      </c>
+      <c r="D201" t="s">
+        <v>159</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201" t="s">
+        <v>15</v>
+      </c>
+      <c r="G201" t="s">
+        <v>16</v>
+      </c>
+      <c r="H201" t="s">
+        <v>17</v>
+      </c>
+      <c r="I201" t="s">
+        <v>18</v>
+      </c>
+      <c r="J201" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202"/>
+      <c r="B202" t="s">
+        <v>553</v>
+      </c>
+      <c r="C202" t="s">
+        <v>103</v>
+      </c>
+      <c r="D202" t="s">
+        <v>104</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202" t="s">
+        <v>15</v>
+      </c>
+      <c r="G202" t="s">
+        <v>16</v>
+      </c>
+      <c r="H202" t="s">
+        <v>17</v>
+      </c>
+      <c r="I202" t="s">
+        <v>18</v>
+      </c>
+      <c r="J202" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203"/>
+      <c r="B203" t="s">
+        <v>554</v>
+      </c>
+      <c r="C203" t="s">
+        <v>555</v>
+      </c>
+      <c r="D203" t="s">
+        <v>556</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203" t="s">
+        <v>15</v>
+      </c>
+      <c r="G203" t="s">
+        <v>16</v>
+      </c>
+      <c r="H203" t="s">
+        <v>17</v>
+      </c>
+      <c r="I203" t="s">
+        <v>18</v>
+      </c>
+      <c r="J203" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204"/>
+      <c r="B204" t="s">
+        <v>557</v>
+      </c>
+      <c r="C204" t="s">
+        <v>558</v>
+      </c>
+      <c r="D204" t="s">
+        <v>559</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204" t="s">
+        <v>15</v>
+      </c>
+      <c r="G204" t="s">
+        <v>16</v>
+      </c>
+      <c r="H204" t="s">
+        <v>17</v>
+      </c>
+      <c r="I204" t="s">
+        <v>18</v>
+      </c>
+      <c r="J204" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205"/>
+      <c r="B205" t="s">
+        <v>560</v>
+      </c>
+      <c r="C205" t="s">
+        <v>561</v>
+      </c>
+      <c r="D205" t="s">
+        <v>559</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205" t="s">
+        <v>15</v>
+      </c>
+      <c r="G205" t="s">
+        <v>16</v>
+      </c>
+      <c r="H205" t="s">
+        <v>17</v>
+      </c>
+      <c r="I205" t="s">
+        <v>18</v>
+      </c>
+      <c r="J205" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206"/>
+      <c r="B206" t="s">
+        <v>562</v>
+      </c>
+      <c r="C206" t="s">
+        <v>563</v>
+      </c>
+      <c r="D206"/>
+      <c r="E206"/>
+      <c r="F206" t="s">
+        <v>15</v>
+      </c>
+      <c r="G206" t="s">
+        <v>16</v>
+      </c>
+      <c r="H206" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206" t="s">
+        <v>18</v>
+      </c>
+      <c r="J206" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207"/>
+      <c r="B207" t="s">
+        <v>564</v>
+      </c>
+      <c r="C207" t="s">
+        <v>565</v>
+      </c>
+      <c r="D207"/>
+      <c r="E207"/>
+      <c r="F207" t="s">
+        <v>15</v>
+      </c>
+      <c r="G207" t="s">
+        <v>16</v>
+      </c>
+      <c r="H207" t="s">
+        <v>17</v>
+      </c>
+      <c r="I207" t="s">
+        <v>18</v>
+      </c>
+      <c r="J207" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208"/>
+      <c r="B208" t="s">
+        <v>566</v>
+      </c>
+      <c r="C208" t="s">
+        <v>567</v>
+      </c>
+      <c r="D208"/>
+      <c r="E208"/>
+      <c r="F208" t="s">
+        <v>15</v>
+      </c>
+      <c r="G208" t="s">
+        <v>16</v>
+      </c>
+      <c r="H208" t="s">
+        <v>17</v>
+      </c>
+      <c r="I208" t="s">
+        <v>18</v>
+      </c>
+      <c r="J208" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209"/>
+      <c r="B209" t="s">
+        <v>568</v>
+      </c>
+      <c r="C209" t="s">
+        <v>569</v>
+      </c>
+      <c r="D209" t="s">
+        <v>342</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209" t="s">
+        <v>15</v>
+      </c>
+      <c r="G209" t="s">
+        <v>16</v>
+      </c>
+      <c r="H209" t="s">
+        <v>17</v>
+      </c>
+      <c r="I209" t="s">
+        <v>18</v>
+      </c>
+      <c r="J209" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210"/>
+      <c r="B210" t="s">
+        <v>570</v>
+      </c>
+      <c r="C210" t="s">
+        <v>571</v>
+      </c>
+      <c r="D210"/>
+      <c r="E210"/>
+      <c r="F210" t="s">
+        <v>15</v>
+      </c>
+      <c r="G210" t="s">
+        <v>16</v>
+      </c>
+      <c r="H210" t="s">
+        <v>17</v>
+      </c>
+      <c r="I210" t="s">
+        <v>572</v>
+      </c>
+      <c r="J210" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211"/>
+      <c r="B211" t="s">
+        <v>573</v>
+      </c>
+      <c r="C211" t="s">
+        <v>574</v>
+      </c>
+      <c r="D211"/>
+      <c r="E211"/>
+      <c r="F211" t="s">
+        <v>15</v>
+      </c>
+      <c r="G211" t="s">
+        <v>16</v>
+      </c>
+      <c r="H211" t="s">
+        <v>17</v>
+      </c>
+      <c r="I211" t="s">
+        <v>572</v>
+      </c>
+      <c r="J211" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212"/>
+      <c r="B212" t="s">
+        <v>575</v>
+      </c>
+      <c r="C212" t="s">
+        <v>576</v>
+      </c>
+      <c r="D212"/>
+      <c r="E212"/>
+      <c r="F212" t="s">
+        <v>15</v>
+      </c>
+      <c r="G212" t="s">
+        <v>16</v>
+      </c>
+      <c r="H212" t="s">
+        <v>17</v>
+      </c>
+      <c r="I212" t="s">
+        <v>572</v>
+      </c>
+      <c r="J212" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213"/>
+      <c r="B213" t="s">
+        <v>577</v>
+      </c>
+      <c r="C213" t="s">
+        <v>578</v>
+      </c>
+      <c r="D213" t="s">
+        <v>579</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213" t="s">
+        <v>15</v>
+      </c>
+      <c r="G213" t="s">
+        <v>16</v>
+      </c>
+      <c r="H213" t="s">
+        <v>17</v>
+      </c>
+      <c r="I213" t="s">
+        <v>572</v>
+      </c>
+      <c r="J213" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214"/>
+      <c r="B214" t="s">
+        <v>580</v>
+      </c>
+      <c r="C214" t="s">
+        <v>581</v>
+      </c>
+      <c r="D214" t="s">
+        <v>582</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214" t="s">
+        <v>15</v>
+      </c>
+      <c r="G214" t="s">
+        <v>16</v>
+      </c>
+      <c r="H214" t="s">
+        <v>17</v>
+      </c>
+      <c r="I214" t="s">
+        <v>583</v>
+      </c>
+      <c r="J214" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215"/>
+      <c r="B215" t="s">
+        <v>584</v>
+      </c>
+      <c r="C215" t="s">
+        <v>585</v>
+      </c>
+      <c r="D215"/>
+      <c r="E215"/>
+      <c r="F215" t="s">
+        <v>15</v>
+      </c>
+      <c r="G215" t="s">
+        <v>16</v>
+      </c>
+      <c r="H215" t="s">
+        <v>17</v>
+      </c>
+      <c r="I215" t="s">
+        <v>18</v>
+      </c>
+      <c r="J215" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216"/>
+      <c r="B216" t="s">
+        <v>586</v>
+      </c>
+      <c r="C216" t="s">
+        <v>587</v>
+      </c>
+      <c r="D216" t="s">
+        <v>22</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216" t="s">
+        <v>15</v>
+      </c>
+      <c r="G216" t="s">
+        <v>16</v>
+      </c>
+      <c r="H216" t="s">
+        <v>17</v>
+      </c>
+      <c r="I216" t="s">
+        <v>18</v>
+      </c>
+      <c r="J216" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217"/>
+      <c r="B217" t="s">
+        <v>588</v>
+      </c>
+      <c r="C217" t="s">
+        <v>589</v>
+      </c>
+      <c r="D217" t="s">
+        <v>590</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217" t="s">
+        <v>15</v>
+      </c>
+      <c r="G217" t="s">
+        <v>16</v>
+      </c>
+      <c r="H217" t="s">
+        <v>17</v>
+      </c>
+      <c r="I217" t="s">
+        <v>18</v>
+      </c>
+      <c r="J217" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218"/>
+      <c r="B218" t="s">
+        <v>591</v>
+      </c>
+      <c r="C218" t="s">
+        <v>592</v>
+      </c>
+      <c r="D218"/>
+      <c r="E218"/>
+      <c r="F218" t="s">
+        <v>15</v>
+      </c>
+      <c r="G218" t="s">
+        <v>16</v>
+      </c>
+      <c r="H218" t="s">
+        <v>17</v>
+      </c>
+      <c r="I218" t="s">
+        <v>18</v>
+      </c>
+      <c r="J218" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219"/>
+      <c r="B219" t="s">
+        <v>593</v>
+      </c>
+      <c r="C219" t="s">
+        <v>594</v>
+      </c>
+      <c r="D219"/>
+      <c r="E219"/>
+      <c r="F219" t="s">
+        <v>15</v>
+      </c>
+      <c r="G219" t="s">
+        <v>16</v>
+      </c>
+      <c r="H219" t="s">
+        <v>17</v>
+      </c>
+      <c r="I219" t="s">
+        <v>18</v>
+      </c>
+      <c r="J219" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220"/>
+      <c r="B220" t="s">
+        <v>595</v>
+      </c>
+      <c r="C220" t="s">
+        <v>596</v>
+      </c>
+      <c r="D220"/>
+      <c r="E220"/>
+      <c r="F220" t="s">
+        <v>15</v>
+      </c>
+      <c r="G220" t="s">
+        <v>16</v>
+      </c>
+      <c r="H220" t="s">
+        <v>17</v>
+      </c>
+      <c r="I220" t="s">
+        <v>18</v>
+      </c>
+      <c r="J220" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221"/>
+      <c r="B221" t="s">
+        <v>597</v>
+      </c>
+      <c r="C221" t="s">
+        <v>76</v>
+      </c>
+      <c r="D221" t="s">
+        <v>598</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221" t="s">
+        <v>15</v>
+      </c>
+      <c r="G221" t="s">
+        <v>16</v>
+      </c>
+      <c r="H221" t="s">
+        <v>17</v>
+      </c>
+      <c r="I221" t="s">
+        <v>18</v>
+      </c>
+      <c r="J221" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222"/>
+      <c r="B222" t="s">
+        <v>599</v>
+      </c>
+      <c r="C222" t="s">
+        <v>600</v>
+      </c>
+      <c r="D222"/>
+      <c r="E222"/>
+      <c r="F222" t="s">
+        <v>15</v>
+      </c>
+      <c r="G222" t="s">
+        <v>16</v>
+      </c>
+      <c r="H222" t="s">
+        <v>17</v>
+      </c>
+      <c r="I222" t="s">
+        <v>18</v>
+      </c>
+      <c r="J222" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223"/>
+      <c r="B223" t="s">
+        <v>601</v>
+      </c>
+      <c r="C223" t="s">
+        <v>602</v>
+      </c>
+      <c r="D223" t="s">
+        <v>603</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223" t="s">
+        <v>15</v>
+      </c>
+      <c r="G223" t="s">
+        <v>16</v>
+      </c>
+      <c r="H223" t="s">
+        <v>17</v>
+      </c>
+      <c r="I223" t="s">
+        <v>18</v>
+      </c>
+      <c r="J223" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224"/>
+      <c r="B224" t="s">
+        <v>604</v>
+      </c>
+      <c r="C224" t="s">
+        <v>585</v>
+      </c>
+      <c r="D224" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224" t="s">
+        <v>15</v>
+      </c>
+      <c r="G224" t="s">
+        <v>16</v>
+      </c>
+      <c r="H224" t="s">
+        <v>17</v>
+      </c>
+      <c r="I224" t="s">
+        <v>18</v>
+      </c>
+      <c r="J224" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225"/>
+      <c r="B225" t="s">
+        <v>606</v>
+      </c>
+      <c r="C225" t="s">
+        <v>607</v>
+      </c>
+      <c r="D225" t="s">
+        <v>608</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225" t="s">
+        <v>15</v>
+      </c>
+      <c r="G225" t="s">
+        <v>16</v>
+      </c>
+      <c r="H225" t="s">
+        <v>17</v>
+      </c>
+      <c r="I225" t="s">
+        <v>18</v>
+      </c>
+      <c r="J225" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226"/>
+      <c r="B226" t="s">
+        <v>609</v>
+      </c>
+      <c r="C226" t="s">
+        <v>610</v>
+      </c>
+      <c r="D226"/>
+      <c r="E226"/>
+      <c r="F226" t="s">
+        <v>15</v>
+      </c>
+      <c r="G226" t="s">
+        <v>16</v>
+      </c>
+      <c r="H226" t="s">
+        <v>17</v>
+      </c>
+      <c r="I226" t="s">
+        <v>18</v>
+      </c>
+      <c r="J226" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227"/>
+      <c r="B227" t="s">
+        <v>611</v>
+      </c>
+      <c r="C227" t="s">
+        <v>612</v>
+      </c>
+      <c r="D227" t="s">
+        <v>613</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227" t="s">
+        <v>15</v>
+      </c>
+      <c r="G227" t="s">
+        <v>16</v>
+      </c>
+      <c r="H227" t="s">
+        <v>17</v>
+      </c>
+      <c r="I227" t="s">
+        <v>18</v>
+      </c>
+      <c r="J227" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228"/>
+      <c r="B228" t="s">
+        <v>614</v>
+      </c>
+      <c r="C228" t="s">
+        <v>615</v>
+      </c>
+      <c r="D228" t="s">
+        <v>616</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228" t="s">
+        <v>15</v>
+      </c>
+      <c r="G228" t="s">
+        <v>16</v>
+      </c>
+      <c r="H228" t="s">
+        <v>17</v>
+      </c>
+      <c r="I228" t="s">
+        <v>18</v>
+      </c>
+      <c r="J228" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229"/>
+      <c r="B229" t="s">
+        <v>617</v>
+      </c>
+      <c r="C229" t="s">
+        <v>618</v>
+      </c>
+      <c r="D229" t="s">
+        <v>619</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229" t="s">
+        <v>15</v>
+      </c>
+      <c r="G229" t="s">
+        <v>16</v>
+      </c>
+      <c r="H229" t="s">
+        <v>17</v>
+      </c>
+      <c r="I229" t="s">
+        <v>18</v>
+      </c>
+      <c r="J229" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230"/>
+      <c r="B230" t="s">
+        <v>620</v>
+      </c>
+      <c r="C230" t="s">
+        <v>621</v>
+      </c>
+      <c r="D230" t="s">
+        <v>622</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230" t="s">
+        <v>15</v>
+      </c>
+      <c r="G230" t="s">
+        <v>16</v>
+      </c>
+      <c r="H230" t="s">
+        <v>17</v>
+      </c>
+      <c r="I230" t="s">
+        <v>18</v>
+      </c>
+      <c r="J230" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231"/>
+      <c r="B231" t="s">
+        <v>623</v>
+      </c>
+      <c r="C231" t="s">
+        <v>624</v>
+      </c>
+      <c r="D231" t="s">
+        <v>625</v>
+      </c>
+      <c r="E231"/>
+      <c r="F231" t="s">
+        <v>15</v>
+      </c>
+      <c r="G231" t="s">
+        <v>16</v>
+      </c>
+      <c r="H231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I231" t="s">
+        <v>18</v>
+      </c>
+      <c r="J231" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232"/>
+      <c r="B232" t="s">
+        <v>626</v>
+      </c>
+      <c r="C232" t="s">
+        <v>627</v>
+      </c>
+      <c r="D232" t="s">
+        <v>628</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232" t="s">
+        <v>15</v>
+      </c>
+      <c r="G232" t="s">
+        <v>16</v>
+      </c>
+      <c r="H232" t="s">
+        <v>17</v>
+      </c>
+      <c r="I232" t="s">
+        <v>18</v>
+      </c>
+      <c r="J232" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233"/>
+      <c r="B233" t="s">
+        <v>629</v>
+      </c>
+      <c r="C233" t="s">
+        <v>630</v>
+      </c>
+      <c r="D233" t="s">
+        <v>631</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233" t="s">
+        <v>15</v>
+      </c>
+      <c r="G233" t="s">
+        <v>16</v>
+      </c>
+      <c r="H233" t="s">
+        <v>17</v>
+      </c>
+      <c r="I233" t="s">
+        <v>18</v>
+      </c>
+      <c r="J233" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234"/>
+      <c r="B234" t="s">
+        <v>632</v>
+      </c>
+      <c r="C234" t="s">
+        <v>633</v>
+      </c>
+      <c r="D234" t="s">
+        <v>634</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234" t="s">
+        <v>15</v>
+      </c>
+      <c r="G234" t="s">
+        <v>16</v>
+      </c>
+      <c r="H234" t="s">
+        <v>17</v>
+      </c>
+      <c r="I234" t="s">
+        <v>18</v>
+      </c>
+      <c r="J234" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235"/>
+      <c r="B235" t="s">
+        <v>635</v>
+      </c>
+      <c r="C235" t="s">
+        <v>636</v>
+      </c>
+      <c r="D235" t="s">
+        <v>637</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235" t="s">
+        <v>15</v>
+      </c>
+      <c r="G235" t="s">
+        <v>16</v>
+      </c>
+      <c r="H235" t="s">
+        <v>17</v>
+      </c>
+      <c r="I235" t="s">
+        <v>18</v>
+      </c>
+      <c r="J235" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236"/>
+      <c r="B236" t="s">
+        <v>638</v>
+      </c>
+      <c r="C236" t="s">
+        <v>639</v>
+      </c>
+      <c r="D236" t="s">
+        <v>640</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236" t="s">
+        <v>15</v>
+      </c>
+      <c r="G236" t="s">
+        <v>16</v>
+      </c>
+      <c r="H236" t="s">
+        <v>17</v>
+      </c>
+      <c r="I236" t="s">
+        <v>18</v>
+      </c>
+      <c r="J236" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237"/>
+      <c r="B237" t="s">
+        <v>641</v>
+      </c>
+      <c r="C237" t="s">
+        <v>642</v>
+      </c>
+      <c r="D237" t="s">
+        <v>643</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237" t="s">
+        <v>15</v>
+      </c>
+      <c r="G237" t="s">
+        <v>16</v>
+      </c>
+      <c r="H237" t="s">
+        <v>17</v>
+      </c>
+      <c r="I237" t="s">
+        <v>18</v>
+      </c>
+      <c r="J237" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238"/>
+      <c r="B238" t="s">
+        <v>644</v>
+      </c>
+      <c r="C238" t="s">
+        <v>645</v>
+      </c>
+      <c r="D238"/>
+      <c r="E238"/>
+      <c r="F238" t="s">
+        <v>15</v>
+      </c>
+      <c r="G238" t="s">
+        <v>16</v>
+      </c>
+      <c r="H238" t="s">
+        <v>17</v>
+      </c>
+      <c r="I238" t="s">
+        <v>18</v>
+      </c>
+      <c r="J238" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239"/>
+      <c r="B239" t="s">
+        <v>646</v>
+      </c>
+      <c r="C239" t="s">
+        <v>647</v>
+      </c>
+      <c r="D239" t="s">
+        <v>648</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239" t="s">
+        <v>15</v>
+      </c>
+      <c r="G239" t="s">
+        <v>16</v>
+      </c>
+      <c r="H239" t="s">
+        <v>17</v>
+      </c>
+      <c r="I239" t="s">
+        <v>18</v>
+      </c>
+      <c r="J239" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240"/>
+      <c r="B240" t="s">
+        <v>649</v>
+      </c>
+      <c r="C240" t="s">
+        <v>650</v>
+      </c>
+      <c r="D240" t="s">
+        <v>651</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240" t="s">
+        <v>15</v>
+      </c>
+      <c r="G240" t="s">
+        <v>16</v>
+      </c>
+      <c r="H240" t="s">
+        <v>17</v>
+      </c>
+      <c r="I240" t="s">
+        <v>18</v>
+      </c>
+      <c r="J240" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241"/>
+      <c r="B241" t="s">
+        <v>652</v>
+      </c>
+      <c r="C241" t="s">
+        <v>653</v>
+      </c>
+      <c r="D241"/>
+      <c r="E241"/>
+      <c r="F241" t="s">
+        <v>15</v>
+      </c>
+      <c r="G241" t="s">
+        <v>16</v>
+      </c>
+      <c r="H241" t="s">
+        <v>17</v>
+      </c>
+      <c r="I241" t="s">
+        <v>18</v>
+      </c>
+      <c r="J241" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242"/>
+      <c r="B242" t="s">
+        <v>654</v>
+      </c>
+      <c r="C242" t="s">
+        <v>587</v>
+      </c>
+      <c r="D242" t="s">
+        <v>655</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242" t="s">
+        <v>15</v>
+      </c>
+      <c r="G242" t="s">
+        <v>16</v>
+      </c>
+      <c r="H242" t="s">
+        <v>17</v>
+      </c>
+      <c r="I242" t="s">
+        <v>18</v>
+      </c>
+      <c r="J242" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243"/>
+      <c r="B243" t="s">
+        <v>656</v>
+      </c>
+      <c r="C243" t="s">
+        <v>657</v>
+      </c>
+      <c r="D243" t="s">
+        <v>658</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243" t="s">
+        <v>15</v>
+      </c>
+      <c r="G243" t="s">
+        <v>16</v>
+      </c>
+      <c r="H243" t="s">
+        <v>17</v>
+      </c>
+      <c r="I243" t="s">
+        <v>18</v>
+      </c>
+      <c r="J243" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244"/>
+      <c r="B244" t="s">
+        <v>659</v>
+      </c>
+      <c r="C244" t="s">
+        <v>660</v>
+      </c>
+      <c r="D244"/>
+      <c r="E244"/>
+      <c r="F244" t="s">
+        <v>15</v>
+      </c>
+      <c r="G244" t="s">
+        <v>16</v>
+      </c>
+      <c r="H244" t="s">
+        <v>17</v>
+      </c>
+      <c r="I244" t="s">
+        <v>18</v>
+      </c>
+      <c r="J244" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245"/>
+      <c r="B245" t="s">
+        <v>661</v>
+      </c>
+      <c r="C245" t="s">
+        <v>662</v>
+      </c>
+      <c r="D245"/>
+      <c r="E245"/>
+      <c r="F245" t="s">
+        <v>15</v>
+      </c>
+      <c r="G245" t="s">
+        <v>16</v>
+      </c>
+      <c r="H245" t="s">
+        <v>17</v>
+      </c>
+      <c r="I245" t="s">
+        <v>18</v>
+      </c>
+      <c r="J245" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246"/>
+      <c r="B246" t="s">
+        <v>663</v>
+      </c>
+      <c r="C246" t="s">
+        <v>664</v>
+      </c>
+      <c r="D246"/>
+      <c r="E246"/>
+      <c r="F246" t="s">
+        <v>15</v>
+      </c>
+      <c r="G246" t="s">
+        <v>16</v>
+      </c>
+      <c r="H246" t="s">
+        <v>17</v>
+      </c>
+      <c r="I246" t="s">
+        <v>18</v>
+      </c>
+      <c r="J246" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247"/>
+      <c r="B247" t="s">
+        <v>665</v>
+      </c>
+      <c r="C247" t="s">
+        <v>666</v>
+      </c>
+      <c r="D247"/>
+      <c r="E247"/>
+      <c r="F247" t="s">
+        <v>15</v>
+      </c>
+      <c r="G247" t="s">
+        <v>16</v>
+      </c>
+      <c r="H247" t="s">
+        <v>17</v>
+      </c>
+      <c r="I247" t="s">
+        <v>18</v>
+      </c>
+      <c r="J247" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248"/>
+      <c r="B248" t="s">
+        <v>667</v>
+      </c>
+      <c r="C248" t="s">
+        <v>668</v>
+      </c>
+      <c r="D248" t="s">
+        <v>669</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248" t="s">
+        <v>15</v>
+      </c>
+      <c r="G248" t="s">
+        <v>16</v>
+      </c>
+      <c r="H248" t="s">
+        <v>17</v>
+      </c>
+      <c r="I248" t="s">
+        <v>18</v>
+      </c>
+      <c r="J248" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249"/>
+      <c r="B249" t="s">
+        <v>670</v>
+      </c>
+      <c r="C249" t="s">
+        <v>671</v>
+      </c>
+      <c r="D249"/>
+      <c r="E249"/>
+      <c r="F249" t="s">
+        <v>15</v>
+      </c>
+      <c r="G249" t="s">
+        <v>16</v>
+      </c>
+      <c r="H249" t="s">
+        <v>17</v>
+      </c>
+      <c r="I249" t="s">
+        <v>18</v>
+      </c>
+      <c r="J249" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250"/>
+      <c r="B250" t="s">
+        <v>672</v>
+      </c>
+      <c r="C250" t="s">
+        <v>673</v>
+      </c>
+      <c r="D250" t="s">
+        <v>674</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250" t="s">
+        <v>15</v>
+      </c>
+      <c r="G250" t="s">
+        <v>16</v>
+      </c>
+      <c r="H250" t="s">
+        <v>17</v>
+      </c>
+      <c r="I250" t="s">
+        <v>18</v>
+      </c>
+      <c r="J250" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251"/>
+      <c r="B251" t="s">
+        <v>675</v>
+      </c>
+      <c r="C251" t="s">
+        <v>676</v>
+      </c>
+      <c r="D251" t="s">
+        <v>677</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251" t="s">
+        <v>15</v>
+      </c>
+      <c r="G251" t="s">
+        <v>16</v>
+      </c>
+      <c r="H251" t="s">
+        <v>17</v>
+      </c>
+      <c r="I251" t="s">
+        <v>18</v>
+      </c>
+      <c r="J251" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252"/>
+      <c r="B252" t="s">
+        <v>678</v>
+      </c>
+      <c r="C252" t="s">
+        <v>679</v>
+      </c>
+      <c r="D252" t="s">
+        <v>680</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252" t="s">
+        <v>15</v>
+      </c>
+      <c r="G252" t="s">
+        <v>16</v>
+      </c>
+      <c r="H252" t="s">
+        <v>17</v>
+      </c>
+      <c r="I252" t="s">
+        <v>18</v>
+      </c>
+      <c r="J252" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253"/>
+      <c r="B253" t="s">
+        <v>681</v>
+      </c>
+      <c r="C253" t="s">
+        <v>682</v>
+      </c>
+      <c r="D253" t="s">
+        <v>683</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253" t="s">
+        <v>15</v>
+      </c>
+      <c r="G253" t="s">
+        <v>16</v>
+      </c>
+      <c r="H253" t="s">
+        <v>17</v>
+      </c>
+      <c r="I253" t="s">
+        <v>18</v>
+      </c>
+      <c r="J253" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254"/>
+      <c r="B254" t="s">
+        <v>684</v>
+      </c>
+      <c r="C254" t="s">
+        <v>685</v>
+      </c>
+      <c r="D254"/>
+      <c r="E254"/>
+      <c r="F254" t="s">
+        <v>15</v>
+      </c>
+      <c r="G254" t="s">
+        <v>16</v>
+      </c>
+      <c r="H254" t="s">
+        <v>17</v>
+      </c>
+      <c r="I254" t="s">
+        <v>18</v>
+      </c>
+      <c r="J254" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255"/>
+      <c r="B255" t="s">
+        <v>686</v>
+      </c>
+      <c r="C255" t="s">
+        <v>687</v>
+      </c>
+      <c r="D255" t="s">
+        <v>688</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255" t="s">
+        <v>15</v>
+      </c>
+      <c r="G255" t="s">
+        <v>16</v>
+      </c>
+      <c r="H255" t="s">
+        <v>17</v>
+      </c>
+      <c r="I255" t="s">
+        <v>18</v>
+      </c>
+      <c r="J255" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256"/>
+      <c r="B256" t="s">
+        <v>689</v>
+      </c>
+      <c r="C256" t="s">
+        <v>690</v>
+      </c>
+      <c r="D256"/>
+      <c r="E256"/>
+      <c r="F256" t="s">
+        <v>15</v>
+      </c>
+      <c r="G256" t="s">
+        <v>16</v>
+      </c>
+      <c r="H256" t="s">
+        <v>17</v>
+      </c>
+      <c r="I256" t="s">
+        <v>18</v>
+      </c>
+      <c r="J256" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257"/>
+      <c r="B257" t="s">
+        <v>691</v>
+      </c>
+      <c r="C257" t="s">
+        <v>692</v>
+      </c>
+      <c r="D257"/>
+      <c r="E257"/>
+      <c r="F257" t="s">
+        <v>15</v>
+      </c>
+      <c r="G257" t="s">
+        <v>16</v>
+      </c>
+      <c r="H257" t="s">
+        <v>17</v>
+      </c>
+      <c r="I257" t="s">
+        <v>18</v>
+      </c>
+      <c r="J257" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258"/>
+      <c r="B258" t="s">
+        <v>693</v>
+      </c>
+      <c r="C258" t="s">
+        <v>694</v>
+      </c>
+      <c r="D258" t="s">
+        <v>695</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258" t="s">
+        <v>15</v>
+      </c>
+      <c r="G258" t="s">
+        <v>16</v>
+      </c>
+      <c r="H258" t="s">
+        <v>17</v>
+      </c>
+      <c r="I258" t="s">
+        <v>18</v>
+      </c>
+      <c r="J258" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259"/>
+      <c r="B259" t="s">
+        <v>696</v>
+      </c>
+      <c r="C259" t="s">
+        <v>697</v>
+      </c>
+      <c r="D259"/>
+      <c r="E259"/>
+      <c r="F259" t="s">
+        <v>15</v>
+      </c>
+      <c r="G259" t="s">
+        <v>16</v>
+      </c>
+      <c r="H259" t="s">
+        <v>17</v>
+      </c>
+      <c r="I259" t="s">
+        <v>18</v>
+      </c>
+      <c r="J259" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260"/>
+      <c r="B260" t="s">
+        <v>698</v>
+      </c>
+      <c r="C260" t="s">
+        <v>699</v>
+      </c>
+      <c r="D260"/>
+      <c r="E260"/>
+      <c r="F260" t="s">
+        <v>15</v>
+      </c>
+      <c r="G260" t="s">
+        <v>16</v>
+      </c>
+      <c r="H260" t="s">
+        <v>17</v>
+      </c>
+      <c r="I260" t="s">
+        <v>18</v>
+      </c>
+      <c r="J260" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261"/>
+      <c r="B261" t="s">
+        <v>700</v>
+      </c>
+      <c r="C261" t="s">
+        <v>687</v>
+      </c>
+      <c r="D261" t="s">
+        <v>701</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261" t="s">
+        <v>15</v>
+      </c>
+      <c r="G261" t="s">
+        <v>16</v>
+      </c>
+      <c r="H261" t="s">
+        <v>17</v>
+      </c>
+      <c r="I261" t="s">
+        <v>18</v>
+      </c>
+      <c r="J261" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262"/>
+      <c r="B262" t="s">
+        <v>702</v>
+      </c>
+      <c r="C262" t="s">
+        <v>703</v>
+      </c>
+      <c r="D262" t="s">
+        <v>701</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262" t="s">
+        <v>15</v>
+      </c>
+      <c r="G262" t="s">
+        <v>16</v>
+      </c>
+      <c r="H262" t="s">
+        <v>17</v>
+      </c>
+      <c r="I262" t="s">
+        <v>18</v>
+      </c>
+      <c r="J262" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263"/>
+      <c r="B263" t="s">
+        <v>704</v>
+      </c>
+      <c r="C263" t="s">
+        <v>705</v>
+      </c>
+      <c r="D263" t="s">
+        <v>701</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263" t="s">
+        <v>15</v>
+      </c>
+      <c r="G263" t="s">
+        <v>16</v>
+      </c>
+      <c r="H263" t="s">
+        <v>17</v>
+      </c>
+      <c r="I263" t="s">
+        <v>18</v>
+      </c>
+      <c r="J263" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264"/>
+      <c r="B264" t="s">
+        <v>706</v>
+      </c>
+      <c r="C264" t="s">
+        <v>707</v>
+      </c>
+      <c r="D264"/>
+      <c r="E264"/>
+      <c r="F264" t="s">
+        <v>15</v>
+      </c>
+      <c r="G264" t="s">
+        <v>16</v>
+      </c>
+      <c r="H264" t="s">
+        <v>17</v>
+      </c>
+      <c r="I264" t="s">
+        <v>708</v>
+      </c>
+      <c r="J264"/>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265"/>
+      <c r="B265" t="s">
+        <v>709</v>
+      </c>
+      <c r="C265" t="s">
+        <v>710</v>
+      </c>
+      <c r="D265"/>
+      <c r="E265"/>
+      <c r="F265" t="s">
+        <v>15</v>
+      </c>
+      <c r="G265" t="s">
+        <v>16</v>
+      </c>
+      <c r="H265" t="s">
+        <v>17</v>
+      </c>
+      <c r="I265" t="s">
+        <v>708</v>
+      </c>
+      <c r="J265"/>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266"/>
+      <c r="B266" t="s">
+        <v>711</v>
+      </c>
+      <c r="C266" t="s">
+        <v>204</v>
+      </c>
+      <c r="D266"/>
+      <c r="E266"/>
+      <c r="F266" t="s">
+        <v>15</v>
+      </c>
+      <c r="G266" t="s">
+        <v>16</v>
+      </c>
+      <c r="H266" t="s">
+        <v>17</v>
+      </c>
+      <c r="I266" t="s">
+        <v>708</v>
+      </c>
+      <c r="J266"/>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267"/>
+      <c r="B267" t="s">
+        <v>712</v>
+      </c>
+      <c r="C267" t="s">
+        <v>713</v>
+      </c>
+      <c r="D267" t="s">
+        <v>701</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267" t="s">
+        <v>15</v>
+      </c>
+      <c r="G267" t="s">
+        <v>16</v>
+      </c>
+      <c r="H267" t="s">
+        <v>17</v>
+      </c>
+      <c r="I267" t="s">
+        <v>708</v>
+      </c>
+      <c r="J267" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268"/>
+      <c r="B268" t="s">
+        <v>714</v>
+      </c>
+      <c r="C268" t="s">
+        <v>715</v>
+      </c>
+      <c r="D268"/>
+      <c r="E268"/>
+      <c r="F268" t="s">
+        <v>15</v>
+      </c>
+      <c r="G268" t="s">
+        <v>16</v>
+      </c>
+      <c r="H268" t="s">
+        <v>17</v>
+      </c>
+      <c r="I268" t="s">
+        <v>18</v>
+      </c>
+      <c r="J268" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269"/>
+      <c r="B269" t="s">
+        <v>716</v>
+      </c>
+      <c r="C269" t="s">
+        <v>717</v>
+      </c>
+      <c r="D269"/>
+      <c r="E269"/>
+      <c r="F269" t="s">
+        <v>15</v>
+      </c>
+      <c r="G269" t="s">
+        <v>16</v>
+      </c>
+      <c r="H269" t="s">
+        <v>17</v>
+      </c>
+      <c r="I269" t="s">
+        <v>18</v>
+      </c>
+      <c r="J269" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270"/>
+      <c r="B270" t="s">
+        <v>718</v>
+      </c>
+      <c r="C270" t="s">
+        <v>719</v>
+      </c>
+      <c r="D270"/>
+      <c r="E270"/>
+      <c r="F270" t="s">
+        <v>15</v>
+      </c>
+      <c r="G270" t="s">
+        <v>16</v>
+      </c>
+      <c r="H270" t="s">
+        <v>17</v>
+      </c>
+      <c r="I270" t="s">
+        <v>18</v>
+      </c>
+      <c r="J270" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271"/>
+      <c r="B271" t="s">
+        <v>720</v>
+      </c>
+      <c r="C271" t="s">
+        <v>412</v>
+      </c>
+      <c r="D271" t="s">
+        <v>721</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271" t="s">
+        <v>15</v>
+      </c>
+      <c r="G271" t="s">
+        <v>16</v>
+      </c>
+      <c r="H271" t="s">
+        <v>17</v>
+      </c>
+      <c r="I271" t="s">
+        <v>18</v>
+      </c>
+      <c r="J271" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272"/>
+      <c r="B272" t="s">
+        <v>722</v>
+      </c>
+      <c r="C272" t="s">
+        <v>723</v>
+      </c>
+      <c r="D272" t="s">
+        <v>724</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272" t="s">
+        <v>15</v>
+      </c>
+      <c r="G272" t="s">
+        <v>16</v>
+      </c>
+      <c r="H272" t="s">
+        <v>17</v>
+      </c>
+      <c r="I272" t="s">
+        <v>18</v>
+      </c>
+      <c r="J272" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273"/>
+      <c r="B273" t="s">
+        <v>725</v>
+      </c>
+      <c r="C273" t="s">
+        <v>726</v>
+      </c>
+      <c r="D273" t="s">
+        <v>727</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273" t="s">
+        <v>15</v>
+      </c>
+      <c r="G273" t="s">
+        <v>16</v>
+      </c>
+      <c r="H273" t="s">
+        <v>17</v>
+      </c>
+      <c r="I273" t="s">
+        <v>18</v>
+      </c>
+      <c r="J273" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274"/>
+      <c r="B274" t="s">
+        <v>728</v>
+      </c>
+      <c r="C274" t="s">
+        <v>729</v>
+      </c>
+      <c r="D274" t="s">
+        <v>730</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274" t="s">
+        <v>15</v>
+      </c>
+      <c r="G274" t="s">
+        <v>16</v>
+      </c>
+      <c r="H274" t="s">
+        <v>17</v>
+      </c>
+      <c r="I274" t="s">
+        <v>18</v>
+      </c>
+      <c r="J274" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275"/>
+      <c r="B275" t="s">
+        <v>731</v>
+      </c>
+      <c r="C275" t="s">
+        <v>732</v>
+      </c>
+      <c r="D275" t="s">
+        <v>733</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275" t="s">
+        <v>15</v>
+      </c>
+      <c r="G275" t="s">
+        <v>16</v>
+      </c>
+      <c r="H275" t="s">
+        <v>17</v>
+      </c>
+      <c r="I275" t="s">
+        <v>18</v>
+      </c>
+      <c r="J275" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276"/>
+      <c r="B276" t="s">
+        <v>734</v>
+      </c>
+      <c r="C276" t="s">
+        <v>735</v>
+      </c>
+      <c r="D276" t="s">
+        <v>736</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276" t="s">
+        <v>15</v>
+      </c>
+      <c r="G276" t="s">
+        <v>16</v>
+      </c>
+      <c r="H276" t="s">
+        <v>17</v>
+      </c>
+      <c r="I276" t="s">
+        <v>18</v>
+      </c>
+      <c r="J276" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277"/>
+      <c r="B277" t="s">
+        <v>737</v>
+      </c>
+      <c r="C277" t="s">
+        <v>738</v>
+      </c>
+      <c r="D277" t="s">
+        <v>739</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277" t="s">
+        <v>15</v>
+      </c>
+      <c r="G277" t="s">
+        <v>16</v>
+      </c>
+      <c r="H277" t="s">
+        <v>17</v>
+      </c>
+      <c r="I277" t="s">
+        <v>18</v>
+      </c>
+      <c r="J277" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278"/>
+      <c r="B278" t="s">
+        <v>740</v>
+      </c>
+      <c r="C278" t="s">
+        <v>741</v>
+      </c>
+      <c r="D278" t="s">
+        <v>742</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278" t="s">
+        <v>15</v>
+      </c>
+      <c r="G278" t="s">
+        <v>16</v>
+      </c>
+      <c r="H278" t="s">
+        <v>17</v>
+      </c>
+      <c r="I278" t="s">
+        <v>18</v>
+      </c>
+      <c r="J278" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279"/>
+      <c r="B279" t="s">
+        <v>743</v>
+      </c>
+      <c r="C279" t="s">
+        <v>744</v>
+      </c>
+      <c r="D279" t="s">
+        <v>745</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279" t="s">
+        <v>15</v>
+      </c>
+      <c r="G279" t="s">
+        <v>16</v>
+      </c>
+      <c r="H279" t="s">
+        <v>17</v>
+      </c>
+      <c r="I279" t="s">
+        <v>18</v>
+      </c>
+      <c r="J279" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280"/>
+      <c r="B280" t="s">
+        <v>746</v>
+      </c>
+      <c r="C280" t="s">
+        <v>747</v>
+      </c>
+      <c r="D280" t="s">
+        <v>748</v>
+      </c>
+      <c r="E280"/>
+      <c r="F280" t="s">
+        <v>15</v>
+      </c>
+      <c r="G280" t="s">
+        <v>16</v>
+      </c>
+      <c r="H280" t="s">
+        <v>17</v>
+      </c>
+      <c r="I280" t="s">
+        <v>18</v>
+      </c>
+      <c r="J280" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281"/>
+      <c r="B281" t="s">
+        <v>749</v>
+      </c>
+      <c r="C281" t="s">
+        <v>750</v>
+      </c>
+      <c r="D281" t="s">
+        <v>751</v>
+      </c>
+      <c r="E281"/>
+      <c r="F281" t="s">
+        <v>15</v>
+      </c>
+      <c r="G281" t="s">
+        <v>16</v>
+      </c>
+      <c r="H281" t="s">
+        <v>17</v>
+      </c>
+      <c r="I281" t="s">
+        <v>18</v>
+      </c>
+      <c r="J281" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282"/>
+      <c r="B282" t="s">
+        <v>752</v>
+      </c>
+      <c r="C282" t="s">
+        <v>753</v>
+      </c>
+      <c r="D282" t="s">
+        <v>754</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282" t="s">
+        <v>15</v>
+      </c>
+      <c r="G282" t="s">
+        <v>16</v>
+      </c>
+      <c r="H282" t="s">
+        <v>17</v>
+      </c>
+      <c r="I282" t="s">
+        <v>18</v>
+      </c>
+      <c r="J282" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283"/>
+      <c r="B283" t="s">
+        <v>755</v>
+      </c>
+      <c r="C283" t="s">
+        <v>756</v>
+      </c>
+      <c r="D283" t="s">
+        <v>757</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283" t="s">
+        <v>15</v>
+      </c>
+      <c r="G283" t="s">
+        <v>16</v>
+      </c>
+      <c r="H283" t="s">
+        <v>17</v>
+      </c>
+      <c r="I283" t="s">
+        <v>18</v>
+      </c>
+      <c r="J283" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284"/>
+      <c r="B284" t="s">
+        <v>758</v>
+      </c>
+      <c r="C284" t="s">
+        <v>759</v>
+      </c>
+      <c r="D284" t="s">
+        <v>760</v>
+      </c>
+      <c r="E284"/>
+      <c r="F284" t="s">
+        <v>15</v>
+      </c>
+      <c r="G284" t="s">
+        <v>16</v>
+      </c>
+      <c r="H284" t="s">
+        <v>17</v>
+      </c>
+      <c r="I284" t="s">
+        <v>18</v>
+      </c>
+      <c r="J284" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285"/>
+      <c r="B285" t="s">
+        <v>761</v>
+      </c>
+      <c r="C285" t="s">
+        <v>762</v>
+      </c>
+      <c r="D285" t="s">
+        <v>763</v>
+      </c>
+      <c r="E285"/>
+      <c r="F285" t="s">
+        <v>15</v>
+      </c>
+      <c r="G285" t="s">
+        <v>16</v>
+      </c>
+      <c r="H285" t="s">
+        <v>17</v>
+      </c>
+      <c r="I285" t="s">
+        <v>18</v>
+      </c>
+      <c r="J285" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286"/>
+      <c r="B286" t="s">
+        <v>764</v>
+      </c>
+      <c r="C286" t="s">
+        <v>765</v>
+      </c>
+      <c r="D286" t="s">
+        <v>766</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286" t="s">
+        <v>15</v>
+      </c>
+      <c r="G286" t="s">
+        <v>16</v>
+      </c>
+      <c r="H286" t="s">
+        <v>17</v>
+      </c>
+      <c r="I286" t="s">
+        <v>18</v>
+      </c>
+      <c r="J286" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287"/>
+      <c r="B287" t="s">
+        <v>767</v>
+      </c>
+      <c r="C287" t="s">
+        <v>768</v>
+      </c>
+      <c r="D287" t="s">
+        <v>769</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287" t="s">
+        <v>15</v>
+      </c>
+      <c r="G287" t="s">
+        <v>16</v>
+      </c>
+      <c r="H287" t="s">
+        <v>17</v>
+      </c>
+      <c r="I287" t="s">
+        <v>18</v>
+      </c>
+      <c r="J287" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288"/>
+      <c r="B288" t="s">
+        <v>770</v>
+      </c>
+      <c r="C288" t="s">
+        <v>771</v>
+      </c>
+      <c r="D288" t="s">
+        <v>772</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288" t="s">
+        <v>15</v>
+      </c>
+      <c r="G288" t="s">
+        <v>16</v>
+      </c>
+      <c r="H288" t="s">
+        <v>17</v>
+      </c>
+      <c r="I288" t="s">
+        <v>18</v>
+      </c>
+      <c r="J288" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289"/>
+      <c r="B289" t="s">
+        <v>773</v>
+      </c>
+      <c r="C289" t="s">
+        <v>774</v>
+      </c>
+      <c r="D289" t="s">
+        <v>775</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289" t="s">
+        <v>15</v>
+      </c>
+      <c r="G289" t="s">
+        <v>16</v>
+      </c>
+      <c r="H289" t="s">
+        <v>17</v>
+      </c>
+      <c r="I289" t="s">
+        <v>18</v>
+      </c>
+      <c r="J289" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290"/>
+      <c r="B290" t="s">
+        <v>776</v>
+      </c>
+      <c r="C290" t="s">
+        <v>777</v>
+      </c>
+      <c r="D290" t="s">
+        <v>778</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290" t="s">
+        <v>15</v>
+      </c>
+      <c r="G290" t="s">
+        <v>16</v>
+      </c>
+      <c r="H290" t="s">
+        <v>17</v>
+      </c>
+      <c r="I290" t="s">
+        <v>18</v>
+      </c>
+      <c r="J290" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291"/>
+      <c r="B291" t="s">
+        <v>779</v>
+      </c>
+      <c r="C291" t="s">
+        <v>113</v>
+      </c>
+      <c r="D291"/>
+      <c r="E291"/>
+      <c r="F291" t="s">
+        <v>15</v>
+      </c>
+      <c r="G291" t="s">
+        <v>16</v>
+      </c>
+      <c r="H291" t="s">
+        <v>17</v>
+      </c>
+      <c r="I291" t="s">
+        <v>18</v>
+      </c>
+      <c r="J291" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292"/>
+      <c r="B292" t="s">
+        <v>780</v>
+      </c>
+      <c r="C292" t="s">
+        <v>781</v>
+      </c>
+      <c r="D292" t="s">
+        <v>782</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292" t="s">
+        <v>15</v>
+      </c>
+      <c r="G292" t="s">
+        <v>16</v>
+      </c>
+      <c r="H292" t="s">
+        <v>17</v>
+      </c>
+      <c r="I292" t="s">
+        <v>18</v>
+      </c>
+      <c r="J292" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293"/>
+      <c r="B293" t="s">
+        <v>783</v>
+      </c>
+      <c r="C293" t="s">
+        <v>784</v>
+      </c>
+      <c r="D293" t="s">
+        <v>785</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293" t="s">
+        <v>15</v>
+      </c>
+      <c r="G293" t="s">
+        <v>16</v>
+      </c>
+      <c r="H293" t="s">
+        <v>17</v>
+      </c>
+      <c r="I293" t="s">
+        <v>18</v>
+      </c>
+      <c r="J293" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294"/>
+      <c r="B294" t="s">
+        <v>786</v>
+      </c>
+      <c r="C294" t="s">
+        <v>787</v>
+      </c>
+      <c r="D294" t="s">
+        <v>788</v>
+      </c>
+      <c r="E294"/>
+      <c r="F294" t="s">
+        <v>15</v>
+      </c>
+      <c r="G294" t="s">
+        <v>16</v>
+      </c>
+      <c r="H294" t="s">
+        <v>17</v>
+      </c>
+      <c r="I294" t="s">
+        <v>18</v>
+      </c>
+      <c r="J294" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295"/>
+      <c r="B295" t="s">
+        <v>789</v>
+      </c>
+      <c r="C295" t="s">
+        <v>790</v>
+      </c>
+      <c r="D295" t="s">
+        <v>791</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295" t="s">
+        <v>15</v>
+      </c>
+      <c r="G295" t="s">
+        <v>16</v>
+      </c>
+      <c r="H295" t="s">
+        <v>17</v>
+      </c>
+      <c r="I295" t="s">
+        <v>18</v>
+      </c>
+      <c r="J295" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296"/>
+      <c r="B296" t="s">
+        <v>792</v>
+      </c>
+      <c r="C296" t="s">
+        <v>682</v>
+      </c>
+      <c r="D296" t="s">
+        <v>793</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296" t="s">
+        <v>15</v>
+      </c>
+      <c r="G296" t="s">
+        <v>16</v>
+      </c>
+      <c r="H296" t="s">
+        <v>17</v>
+      </c>
+      <c r="I296" t="s">
+        <v>18</v>
+      </c>
+      <c r="J296" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297"/>
+      <c r="B297" t="s">
+        <v>794</v>
+      </c>
+      <c r="C297" t="s">
+        <v>795</v>
+      </c>
+      <c r="D297" t="s">
+        <v>796</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297" t="s">
+        <v>15</v>
+      </c>
+      <c r="G297" t="s">
+        <v>16</v>
+      </c>
+      <c r="H297" t="s">
+        <v>17</v>
+      </c>
+      <c r="I297" t="s">
+        <v>18</v>
+      </c>
+      <c r="J297" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298"/>
+      <c r="B298" t="s">
+        <v>797</v>
+      </c>
+      <c r="C298" t="s">
+        <v>798</v>
+      </c>
+      <c r="D298" t="s">
+        <v>799</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298" t="s">
+        <v>15</v>
+      </c>
+      <c r="G298" t="s">
+        <v>16</v>
+      </c>
+      <c r="H298" t="s">
+        <v>17</v>
+      </c>
+      <c r="I298" t="s">
+        <v>18</v>
+      </c>
+      <c r="J298" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299"/>
+      <c r="B299" t="s">
+        <v>800</v>
+      </c>
+      <c r="C299" t="s">
+        <v>53</v>
+      </c>
+      <c r="D299" t="s">
+        <v>801</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299" t="s">
+        <v>15</v>
+      </c>
+      <c r="G299" t="s">
+        <v>16</v>
+      </c>
+      <c r="H299" t="s">
+        <v>17</v>
+      </c>
+      <c r="I299" t="s">
+        <v>18</v>
+      </c>
+      <c r="J299" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300"/>
+      <c r="B300" t="s">
+        <v>802</v>
+      </c>
+      <c r="C300" t="s">
+        <v>803</v>
+      </c>
+      <c r="D300" t="s">
+        <v>804</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300" t="s">
+        <v>15</v>
+      </c>
+      <c r="G300" t="s">
+        <v>16</v>
+      </c>
+      <c r="H300" t="s">
+        <v>17</v>
+      </c>
+      <c r="I300" t="s">
+        <v>18</v>
+      </c>
+      <c r="J300" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301"/>
+      <c r="B301" t="s">
+        <v>805</v>
+      </c>
+      <c r="C301" t="s">
+        <v>806</v>
+      </c>
+      <c r="D301" t="s">
+        <v>807</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301" t="s">
+        <v>15</v>
+      </c>
+      <c r="G301" t="s">
+        <v>16</v>
+      </c>
+      <c r="H301" t="s">
+        <v>17</v>
+      </c>
+      <c r="I301" t="s">
+        <v>18</v>
+      </c>
+      <c r="J301" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302"/>
+      <c r="B302" t="s">
+        <v>808</v>
+      </c>
+      <c r="C302" t="s">
+        <v>809</v>
+      </c>
+      <c r="D302" t="s">
+        <v>810</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302" t="s">
+        <v>15</v>
+      </c>
+      <c r="G302" t="s">
+        <v>16</v>
+      </c>
+      <c r="H302" t="s">
+        <v>17</v>
+      </c>
+      <c r="I302" t="s">
+        <v>18</v>
+      </c>
+      <c r="J302" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303"/>
+      <c r="B303" t="s">
+        <v>811</v>
+      </c>
+      <c r="C303" t="s">
+        <v>812</v>
+      </c>
+      <c r="D303" t="s">
+        <v>813</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303" t="s">
+        <v>15</v>
+      </c>
+      <c r="G303" t="s">
+        <v>16</v>
+      </c>
+      <c r="H303" t="s">
+        <v>17</v>
+      </c>
+      <c r="I303" t="s">
+        <v>18</v>
+      </c>
+      <c r="J303" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304"/>
+      <c r="B304" t="s">
+        <v>814</v>
+      </c>
+      <c r="C304" t="s">
+        <v>815</v>
+      </c>
+      <c r="D304" t="s">
+        <v>816</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304" t="s">
+        <v>15</v>
+      </c>
+      <c r="G304" t="s">
+        <v>16</v>
+      </c>
+      <c r="H304" t="s">
+        <v>17</v>
+      </c>
+      <c r="I304" t="s">
+        <v>18</v>
+      </c>
+      <c r="J304" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305"/>
+      <c r="B305" t="s">
+        <v>817</v>
+      </c>
+      <c r="C305" t="s">
+        <v>818</v>
+      </c>
+      <c r="D305" t="s">
+        <v>819</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305" t="s">
+        <v>15</v>
+      </c>
+      <c r="G305" t="s">
+        <v>16</v>
+      </c>
+      <c r="H305" t="s">
+        <v>17</v>
+      </c>
+      <c r="I305" t="s">
+        <v>18</v>
+      </c>
+      <c r="J305" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306"/>
+      <c r="B306" t="s">
+        <v>820</v>
+      </c>
+      <c r="C306" t="s">
+        <v>821</v>
+      </c>
+      <c r="D306" t="s">
+        <v>822</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306" t="s">
+        <v>15</v>
+      </c>
+      <c r="G306" t="s">
+        <v>16</v>
+      </c>
+      <c r="H306" t="s">
+        <v>17</v>
+      </c>
+      <c r="I306" t="s">
+        <v>18</v>
+      </c>
+      <c r="J306" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307"/>
+      <c r="B307" t="s">
+        <v>823</v>
+      </c>
+      <c r="C307" t="s">
+        <v>824</v>
+      </c>
+      <c r="D307"/>
+      <c r="E307"/>
+      <c r="F307" t="s">
+        <v>15</v>
+      </c>
+      <c r="G307" t="s">
+        <v>16</v>
+      </c>
+      <c r="H307" t="s">
+        <v>17</v>
+      </c>
+      <c r="I307" t="s">
+        <v>18</v>
+      </c>
+      <c r="J307" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308"/>
+      <c r="B308" t="s">
+        <v>825</v>
+      </c>
+      <c r="C308" t="s">
+        <v>826</v>
+      </c>
+      <c r="D308" t="s">
+        <v>827</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308" t="s">
+        <v>15</v>
+      </c>
+      <c r="G308" t="s">
+        <v>16</v>
+      </c>
+      <c r="H308" t="s">
+        <v>17</v>
+      </c>
+      <c r="I308" t="s">
+        <v>18</v>
+      </c>
+      <c r="J308" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309"/>
+      <c r="B309" t="s">
+        <v>828</v>
+      </c>
+      <c r="C309" t="s">
+        <v>829</v>
+      </c>
+      <c r="D309" t="s">
+        <v>830</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309" t="s">
+        <v>15</v>
+      </c>
+      <c r="G309" t="s">
+        <v>16</v>
+      </c>
+      <c r="H309" t="s">
+        <v>17</v>
+      </c>
+      <c r="I309" t="s">
+        <v>18</v>
+      </c>
+      <c r="J309" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310"/>
+      <c r="B310" t="s">
+        <v>831</v>
+      </c>
+      <c r="C310" t="s">
+        <v>832</v>
+      </c>
+      <c r="D310" t="s">
+        <v>833</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310" t="s">
+        <v>15</v>
+      </c>
+      <c r="G310" t="s">
+        <v>16</v>
+      </c>
+      <c r="H310" t="s">
+        <v>17</v>
+      </c>
+      <c r="I310" t="s">
+        <v>18</v>
+      </c>
+      <c r="J310" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311"/>
+      <c r="B311" t="s">
+        <v>834</v>
+      </c>
+      <c r="C311" t="s">
+        <v>835</v>
+      </c>
+      <c r="D311" t="s">
+        <v>836</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311" t="s">
+        <v>15</v>
+      </c>
+      <c r="G311" t="s">
+        <v>16</v>
+      </c>
+      <c r="H311" t="s">
+        <v>17</v>
+      </c>
+      <c r="I311" t="s">
+        <v>18</v>
+      </c>
+      <c r="J311" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312"/>
+      <c r="B312" t="s">
+        <v>837</v>
+      </c>
+      <c r="C312" t="s">
+        <v>838</v>
+      </c>
+      <c r="D312" t="s">
+        <v>839</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312" t="s">
+        <v>15</v>
+      </c>
+      <c r="G312" t="s">
+        <v>16</v>
+      </c>
+      <c r="H312" t="s">
+        <v>17</v>
+      </c>
+      <c r="I312" t="s">
+        <v>18</v>
+      </c>
+      <c r="J312" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313"/>
+      <c r="B313" t="s">
+        <v>840</v>
+      </c>
+      <c r="C313" t="s">
+        <v>841</v>
+      </c>
+      <c r="D313" t="s">
+        <v>842</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313" t="s">
+        <v>15</v>
+      </c>
+      <c r="G313" t="s">
+        <v>16</v>
+      </c>
+      <c r="H313" t="s">
+        <v>17</v>
+      </c>
+      <c r="I313" t="s">
+        <v>18</v>
+      </c>
+      <c r="J313" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314"/>
+      <c r="B314" t="s">
+        <v>843</v>
+      </c>
+      <c r="C314" t="s">
+        <v>110</v>
+      </c>
+      <c r="D314" t="s">
+        <v>844</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314" t="s">
+        <v>15</v>
+      </c>
+      <c r="G314" t="s">
+        <v>16</v>
+      </c>
+      <c r="H314" t="s">
+        <v>17</v>
+      </c>
+      <c r="I314" t="s">
+        <v>18</v>
+      </c>
+      <c r="J314" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315"/>
+      <c r="B315" t="s">
+        <v>845</v>
+      </c>
+      <c r="C315" t="s">
+        <v>846</v>
+      </c>
+      <c r="D315" t="s">
+        <v>847</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315" t="s">
+        <v>15</v>
+      </c>
+      <c r="G315" t="s">
+        <v>16</v>
+      </c>
+      <c r="H315" t="s">
+        <v>17</v>
+      </c>
+      <c r="I315" t="s">
+        <v>18</v>
+      </c>
+      <c r="J315" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316"/>
+      <c r="B316" t="s">
+        <v>848</v>
+      </c>
+      <c r="C316" t="s">
+        <v>849</v>
+      </c>
+      <c r="D316" t="s">
+        <v>850</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316" t="s">
+        <v>15</v>
+      </c>
+      <c r="G316" t="s">
+        <v>16</v>
+      </c>
+      <c r="H316" t="s">
+        <v>17</v>
+      </c>
+      <c r="I316" t="s">
+        <v>18</v>
+      </c>
+      <c r="J316" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317"/>
+      <c r="B317" t="s">
+        <v>851</v>
+      </c>
+      <c r="C317" t="s">
+        <v>732</v>
+      </c>
+      <c r="D317"/>
+      <c r="E317"/>
+      <c r="F317" t="s">
+        <v>15</v>
+      </c>
+      <c r="G317" t="s">
+        <v>16</v>
+      </c>
+      <c r="H317" t="s">
+        <v>17</v>
+      </c>
+      <c r="I317" t="s">
+        <v>18</v>
+      </c>
+      <c r="J317" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318"/>
+      <c r="B318" t="s">
+        <v>852</v>
+      </c>
+      <c r="C318" t="s">
+        <v>384</v>
+      </c>
+      <c r="D318"/>
+      <c r="E318"/>
+      <c r="F318" t="s">
+        <v>15</v>
+      </c>
+      <c r="G318" t="s">
+        <v>16</v>
+      </c>
+      <c r="H318" t="s">
+        <v>17</v>
+      </c>
+      <c r="I318" t="s">
+        <v>18</v>
+      </c>
+      <c r="J318" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319"/>
+      <c r="B319" t="s">
+        <v>853</v>
+      </c>
+      <c r="C319" t="s">
+        <v>854</v>
+      </c>
+      <c r="D319"/>
+      <c r="E319"/>
+      <c r="F319" t="s">
+        <v>15</v>
+      </c>
+      <c r="G319" t="s">
+        <v>16</v>
+      </c>
+      <c r="H319" t="s">
+        <v>17</v>
+      </c>
+      <c r="I319" t="s">
+        <v>18</v>
+      </c>
+      <c r="J319" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320"/>
+      <c r="B320" t="s">
+        <v>855</v>
+      </c>
+      <c r="C320" t="s">
+        <v>856</v>
+      </c>
+      <c r="D320"/>
+      <c r="E320"/>
+      <c r="F320" t="s">
+        <v>15</v>
+      </c>
+      <c r="G320" t="s">
+        <v>16</v>
+      </c>
+      <c r="H320" t="s">
+        <v>17</v>
+      </c>
+      <c r="I320" t="s">
+        <v>18</v>
+      </c>
+      <c r="J320" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321"/>
+      <c r="B321" t="s">
+        <v>857</v>
+      </c>
+      <c r="C321" t="s">
+        <v>666</v>
+      </c>
+      <c r="D321"/>
+      <c r="E321"/>
+      <c r="F321" t="s">
+        <v>15</v>
+      </c>
+      <c r="G321" t="s">
+        <v>16</v>
+      </c>
+      <c r="H321" t="s">
+        <v>17</v>
+      </c>
+      <c r="I321" t="s">
+        <v>18</v>
+      </c>
+      <c r="J321" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322"/>
+      <c r="B322" t="s">
+        <v>858</v>
+      </c>
+      <c r="C322" t="s">
+        <v>859</v>
+      </c>
+      <c r="D322" t="s">
+        <v>860</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322" t="s">
+        <v>15</v>
+      </c>
+      <c r="G322" t="s">
+        <v>16</v>
+      </c>
+      <c r="H322" t="s">
+        <v>17</v>
+      </c>
+      <c r="I322" t="s">
+        <v>18</v>
+      </c>
+      <c r="J322" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323"/>
+      <c r="B323" t="s">
+        <v>861</v>
+      </c>
+      <c r="C323" t="s">
+        <v>862</v>
+      </c>
+      <c r="D323"/>
+      <c r="E323"/>
+      <c r="F323" t="s">
+        <v>15</v>
+      </c>
+      <c r="G323" t="s">
+        <v>16</v>
+      </c>
+      <c r="H323" t="s">
+        <v>17</v>
+      </c>
+      <c r="I323" t="s">
+        <v>18</v>
+      </c>
+      <c r="J323" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324"/>
+      <c r="B324" t="s">
+        <v>863</v>
+      </c>
+      <c r="C324" t="s">
+        <v>864</v>
+      </c>
+      <c r="D324"/>
+      <c r="E324"/>
+      <c r="F324" t="s">
+        <v>15</v>
+      </c>
+      <c r="G324" t="s">
+        <v>16</v>
+      </c>
+      <c r="H324" t="s">
+        <v>17</v>
+      </c>
+      <c r="I324" t="s">
+        <v>18</v>
+      </c>
+      <c r="J324" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325"/>
+      <c r="B325" t="s">
+        <v>865</v>
+      </c>
+      <c r="C325" t="s">
+        <v>866</v>
+      </c>
+      <c r="D325" t="s">
+        <v>867</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325" t="s">
+        <v>15</v>
+      </c>
+      <c r="G325" t="s">
+        <v>16</v>
+      </c>
+      <c r="H325" t="s">
+        <v>17</v>
+      </c>
+      <c r="I325" t="s">
+        <v>18</v>
+      </c>
+      <c r="J325" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326"/>
+      <c r="B326" t="s">
+        <v>868</v>
+      </c>
+      <c r="C326" t="s">
+        <v>869</v>
+      </c>
+      <c r="D326" t="s">
+        <v>870</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326" t="s">
+        <v>15</v>
+      </c>
+      <c r="G326" t="s">
+        <v>16</v>
+      </c>
+      <c r="H326" t="s">
+        <v>17</v>
+      </c>
+      <c r="I326" t="s">
+        <v>18</v>
+      </c>
+      <c r="J326" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327"/>
+      <c r="B327" t="s">
+        <v>871</v>
+      </c>
+      <c r="C327" t="s">
+        <v>872</v>
+      </c>
+      <c r="D327"/>
+      <c r="E327"/>
+      <c r="F327" t="s">
+        <v>15</v>
+      </c>
+      <c r="G327" t="s">
+        <v>16</v>
+      </c>
+      <c r="H327" t="s">
+        <v>17</v>
+      </c>
+      <c r="I327" t="s">
+        <v>18</v>
+      </c>
+      <c r="J327" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328"/>
+      <c r="B328" t="s">
+        <v>873</v>
+      </c>
+      <c r="C328" t="s">
+        <v>874</v>
+      </c>
+      <c r="D328"/>
+      <c r="E328"/>
+      <c r="F328" t="s">
+        <v>15</v>
+      </c>
+      <c r="G328" t="s">
+        <v>16</v>
+      </c>
+      <c r="H328" t="s">
+        <v>17</v>
+      </c>
+      <c r="I328" t="s">
+        <v>18</v>
+      </c>
+      <c r="J328" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329"/>
+      <c r="B329" t="s">
+        <v>875</v>
+      </c>
+      <c r="C329" t="s">
+        <v>875</v>
+      </c>
+      <c r="D329" t="s">
+        <v>876</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329" t="s">
+        <v>15</v>
+      </c>
+      <c r="G329" t="s">
+        <v>16</v>
+      </c>
+      <c r="H329" t="s">
+        <v>17</v>
+      </c>
+      <c r="I329" t="s">
+        <v>18</v>
+      </c>
+      <c r="J329" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330"/>
+      <c r="B330" t="s">
+        <v>877</v>
+      </c>
+      <c r="C330" t="s">
+        <v>878</v>
+      </c>
+      <c r="D330"/>
+      <c r="E330"/>
+      <c r="F330" t="s">
+        <v>15</v>
+      </c>
+      <c r="G330" t="s">
+        <v>16</v>
+      </c>
+      <c r="H330" t="s">
+        <v>17</v>
+      </c>
+      <c r="I330" t="s">
+        <v>18</v>
+      </c>
+      <c r="J330" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331"/>
+      <c r="B331" t="s">
+        <v>879</v>
+      </c>
+      <c r="C331" t="s">
+        <v>880</v>
+      </c>
+      <c r="D331" t="s">
+        <v>881</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331" t="s">
+        <v>15</v>
+      </c>
+      <c r="G331" t="s">
+        <v>16</v>
+      </c>
+      <c r="H331" t="s">
+        <v>17</v>
+      </c>
+      <c r="I331" t="s">
+        <v>18</v>
+      </c>
+      <c r="J331" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332"/>
+      <c r="B332" t="s">
+        <v>882</v>
+      </c>
+      <c r="C332" t="s">
+        <v>883</v>
+      </c>
+      <c r="D332" t="s">
+        <v>884</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332" t="s">
+        <v>15</v>
+      </c>
+      <c r="G332" t="s">
+        <v>16</v>
+      </c>
+      <c r="H332" t="s">
+        <v>17</v>
+      </c>
+      <c r="I332" t="s">
+        <v>18</v>
+      </c>
+      <c r="J332" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333"/>
+      <c r="B333" t="s">
+        <v>885</v>
+      </c>
+      <c r="C333" t="s">
+        <v>886</v>
+      </c>
+      <c r="D333" t="s">
+        <v>887</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333" t="s">
+        <v>15</v>
+      </c>
+      <c r="G333" t="s">
+        <v>16</v>
+      </c>
+      <c r="H333" t="s">
+        <v>17</v>
+      </c>
+      <c r="I333" t="s">
+        <v>18</v>
+      </c>
+      <c r="J333" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334"/>
+      <c r="B334" t="s">
+        <v>888</v>
+      </c>
+      <c r="C334" t="s">
+        <v>889</v>
+      </c>
+      <c r="D334" t="s">
+        <v>890</v>
+      </c>
+      <c r="E334"/>
+      <c r="F334" t="s">
+        <v>15</v>
+      </c>
+      <c r="G334" t="s">
+        <v>16</v>
+      </c>
+      <c r="H334" t="s">
+        <v>17</v>
+      </c>
+      <c r="I334" t="s">
+        <v>18</v>
+      </c>
+      <c r="J334" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335"/>
+      <c r="B335" t="s">
+        <v>891</v>
+      </c>
+      <c r="C335" t="s">
+        <v>892</v>
+      </c>
+      <c r="D335" t="s">
+        <v>893</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335" t="s">
+        <v>15</v>
+      </c>
+      <c r="G335" t="s">
+        <v>16</v>
+      </c>
+      <c r="H335" t="s">
+        <v>17</v>
+      </c>
+      <c r="I335" t="s">
+        <v>18</v>
+      </c>
+      <c r="J335" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336"/>
+      <c r="B336" t="s">
+        <v>894</v>
+      </c>
+      <c r="C336" t="s">
+        <v>895</v>
+      </c>
+      <c r="D336" t="s">
+        <v>896</v>
+      </c>
+      <c r="E336"/>
+      <c r="F336" t="s">
+        <v>15</v>
+      </c>
+      <c r="G336" t="s">
+        <v>16</v>
+      </c>
+      <c r="H336" t="s">
+        <v>17</v>
+      </c>
+      <c r="I336" t="s">
+        <v>18</v>
+      </c>
+      <c r="J336" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337"/>
+      <c r="B337" t="s">
+        <v>897</v>
+      </c>
+      <c r="C337" t="s">
+        <v>897</v>
+      </c>
+      <c r="D337" t="s">
+        <v>898</v>
+      </c>
+      <c r="E337"/>
+      <c r="F337" t="s">
+        <v>15</v>
+      </c>
+      <c r="G337" t="s">
+        <v>16</v>
+      </c>
+      <c r="H337" t="s">
+        <v>17</v>
+      </c>
+      <c r="I337" t="s">
+        <v>18</v>
+      </c>
+      <c r="J337" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338"/>
+      <c r="B338" t="s">
+        <v>899</v>
+      </c>
+      <c r="C338" t="s">
+        <v>900</v>
+      </c>
+      <c r="D338" t="s">
+        <v>901</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338" t="s">
+        <v>15</v>
+      </c>
+      <c r="G338" t="s">
+        <v>16</v>
+      </c>
+      <c r="H338" t="s">
+        <v>17</v>
+      </c>
+      <c r="I338" t="s">
+        <v>18</v>
+      </c>
+      <c r="J338" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339"/>
+      <c r="B339" t="s">
+        <v>902</v>
+      </c>
+      <c r="C339" t="s">
+        <v>715</v>
+      </c>
+      <c r="D339" t="s">
+        <v>903</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339" t="s">
+        <v>15</v>
+      </c>
+      <c r="G339" t="s">
+        <v>16</v>
+      </c>
+      <c r="H339" t="s">
+        <v>17</v>
+      </c>
+      <c r="I339" t="s">
+        <v>18</v>
+      </c>
+      <c r="J339" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340"/>
+      <c r="B340" t="s">
+        <v>904</v>
+      </c>
+      <c r="C340" t="s">
+        <v>905</v>
+      </c>
+      <c r="D340"/>
+      <c r="E340"/>
+      <c r="F340" t="s">
+        <v>15</v>
+      </c>
+      <c r="G340" t="s">
+        <v>16</v>
+      </c>
+      <c r="H340" t="s">
+        <v>17</v>
+      </c>
+      <c r="I340" t="s">
+        <v>18</v>
+      </c>
+      <c r="J340" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341"/>
+      <c r="B341" t="s">
+        <v>906</v>
+      </c>
+      <c r="C341"/>
+      <c r="D341"/>
+      <c r="E341"/>
+      <c r="F341" t="s">
+        <v>15</v>
+      </c>
+      <c r="G341" t="s">
+        <v>16</v>
+      </c>
+      <c r="H341" t="s">
+        <v>17</v>
+      </c>
+      <c r="I341" t="s">
+        <v>18</v>
+      </c>
+      <c r="J341" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342"/>
+      <c r="B342" t="s">
+        <v>907</v>
+      </c>
+      <c r="C342" t="s">
+        <v>908</v>
+      </c>
+      <c r="D342" t="s">
+        <v>909</v>
+      </c>
+      <c r="E342"/>
+      <c r="F342" t="s">
+        <v>15</v>
+      </c>
+      <c r="G342" t="s">
+        <v>16</v>
+      </c>
+      <c r="H342" t="s">
+        <v>17</v>
+      </c>
+      <c r="I342" t="s">
+        <v>18</v>
+      </c>
+      <c r="J342" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343"/>
+      <c r="B343" t="s">
+        <v>910</v>
+      </c>
+      <c r="C343" t="s">
+        <v>911</v>
+      </c>
+      <c r="D343"/>
+      <c r="E343"/>
+      <c r="F343" t="s">
+        <v>15</v>
+      </c>
+      <c r="G343" t="s">
+        <v>16</v>
+      </c>
+      <c r="H343" t="s">
+        <v>17</v>
+      </c>
+      <c r="I343" t="s">
+        <v>18</v>
+      </c>
+      <c r="J343" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344"/>
+      <c r="B344" t="s">
+        <v>912</v>
+      </c>
+      <c r="C344" t="s">
+        <v>913</v>
+      </c>
+      <c r="D344"/>
+      <c r="E344"/>
+      <c r="F344" t="s">
+        <v>15</v>
+      </c>
+      <c r="G344" t="s">
+        <v>16</v>
+      </c>
+      <c r="H344" t="s">
+        <v>17</v>
+      </c>
+      <c r="I344" t="s">
+        <v>18</v>
+      </c>
+      <c r="J344" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345"/>
+      <c r="B345" t="s">
+        <v>914</v>
+      </c>
+      <c r="C345" t="s">
+        <v>915</v>
+      </c>
+      <c r="D345" t="s">
+        <v>916</v>
+      </c>
+      <c r="E345"/>
+      <c r="F345" t="s">
+        <v>15</v>
+      </c>
+      <c r="G345" t="s">
+        <v>16</v>
+      </c>
+      <c r="H345" t="s">
+        <v>17</v>
+      </c>
+      <c r="I345" t="s">
+        <v>18</v>
+      </c>
+      <c r="J345" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346"/>
+      <c r="B346" t="s">
+        <v>917</v>
+      </c>
+      <c r="C346" t="s">
+        <v>918</v>
+      </c>
+      <c r="D346"/>
+      <c r="E346"/>
+      <c r="F346" t="s">
+        <v>15</v>
+      </c>
+      <c r="G346" t="s">
+        <v>16</v>
+      </c>
+      <c r="H346" t="s">
+        <v>17</v>
+      </c>
+      <c r="I346" t="s">
+        <v>18</v>
+      </c>
+      <c r="J346" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347"/>
+      <c r="B347" t="s">
+        <v>919</v>
+      </c>
+      <c r="C347" t="s">
+        <v>448</v>
+      </c>
+      <c r="D347" t="s">
+        <v>920</v>
+      </c>
+      <c r="E347"/>
+      <c r="F347" t="s">
+        <v>15</v>
+      </c>
+      <c r="G347" t="s">
+        <v>16</v>
+      </c>
+      <c r="H347" t="s">
+        <v>17</v>
+      </c>
+      <c r="I347" t="s">
+        <v>18</v>
+      </c>
+      <c r="J347" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348"/>
+      <c r="B348" t="s">
+        <v>921</v>
+      </c>
+      <c r="C348" t="s">
+        <v>922</v>
+      </c>
+      <c r="D348" t="s">
+        <v>923</v>
+      </c>
+      <c r="E348"/>
+      <c r="F348" t="s">
+        <v>15</v>
+      </c>
+      <c r="G348" t="s">
+        <v>16</v>
+      </c>
+      <c r="H348" t="s">
+        <v>17</v>
+      </c>
+      <c r="I348" t="s">
+        <v>18</v>
+      </c>
+      <c r="J348" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349"/>
+      <c r="B349" t="s">
+        <v>924</v>
+      </c>
+      <c r="C349" t="s">
+        <v>925</v>
+      </c>
+      <c r="D349" t="s">
+        <v>926</v>
+      </c>
+      <c r="E349"/>
+      <c r="F349" t="s">
+        <v>15</v>
+      </c>
+      <c r="G349" t="s">
+        <v>16</v>
+      </c>
+      <c r="H349" t="s">
+        <v>17</v>
+      </c>
+      <c r="I349" t="s">
+        <v>18</v>
+      </c>
+      <c r="J349" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350"/>
+      <c r="B350" t="s">
+        <v>927</v>
+      </c>
+      <c r="C350" t="s">
+        <v>928</v>
+      </c>
+      <c r="D350" t="s">
+        <v>929</v>
+      </c>
+      <c r="E350"/>
+      <c r="F350" t="s">
+        <v>15</v>
+      </c>
+      <c r="G350" t="s">
+        <v>16</v>
+      </c>
+      <c r="H350" t="s">
+        <v>17</v>
+      </c>
+      <c r="I350" t="s">
+        <v>18</v>
+      </c>
+      <c r="J350" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351"/>
+      <c r="B351" t="s">
+        <v>930</v>
+      </c>
+      <c r="C351" t="s">
+        <v>931</v>
+      </c>
+      <c r="D351" t="s">
+        <v>932</v>
+      </c>
+      <c r="E351"/>
+      <c r="F351" t="s">
+        <v>15</v>
+      </c>
+      <c r="G351" t="s">
+        <v>16</v>
+      </c>
+      <c r="H351" t="s">
+        <v>17</v>
+      </c>
+      <c r="I351" t="s">
+        <v>18</v>
+      </c>
+      <c r="J351" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352"/>
+      <c r="B352" t="s">
+        <v>933</v>
+      </c>
+      <c r="C352" t="s">
+        <v>934</v>
+      </c>
+      <c r="D352" t="s">
+        <v>935</v>
+      </c>
+      <c r="E352"/>
+      <c r="F352" t="s">
+        <v>15</v>
+      </c>
+      <c r="G352" t="s">
+        <v>16</v>
+      </c>
+      <c r="H352" t="s">
+        <v>17</v>
+      </c>
+      <c r="I352" t="s">
+        <v>18</v>
+      </c>
+      <c r="J352" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353"/>
+      <c r="B353" t="s">
+        <v>936</v>
+      </c>
+      <c r="C353" t="s">
+        <v>937</v>
+      </c>
+      <c r="D353"/>
+      <c r="E353"/>
+      <c r="F353" t="s">
+        <v>15</v>
+      </c>
+      <c r="G353" t="s">
+        <v>16</v>
+      </c>
+      <c r="H353" t="s">
+        <v>17</v>
+      </c>
+      <c r="I353" t="s">
+        <v>18</v>
+      </c>
+      <c r="J353" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354"/>
+      <c r="B354" t="s">
+        <v>938</v>
+      </c>
+      <c r="C354" t="s">
+        <v>939</v>
+      </c>
+      <c r="D354"/>
+      <c r="E354"/>
+      <c r="F354" t="s">
+        <v>15</v>
+      </c>
+      <c r="G354" t="s">
+        <v>16</v>
+      </c>
+      <c r="H354" t="s">
+        <v>17</v>
+      </c>
+      <c r="I354" t="s">
+        <v>18</v>
+      </c>
+      <c r="J354" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355"/>
+      <c r="B355" t="s">
+        <v>940</v>
+      </c>
+      <c r="C355" t="s">
+        <v>941</v>
+      </c>
+      <c r="D355"/>
+      <c r="E355"/>
+      <c r="F355" t="s">
+        <v>15</v>
+      </c>
+      <c r="G355" t="s">
+        <v>16</v>
+      </c>
+      <c r="H355" t="s">
+        <v>17</v>
+      </c>
+      <c r="I355" t="s">
+        <v>18</v>
+      </c>
+      <c r="J355" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356"/>
+      <c r="B356" t="s">
+        <v>942</v>
+      </c>
+      <c r="C356" t="s">
+        <v>943</v>
+      </c>
+      <c r="D356"/>
+      <c r="E356"/>
+      <c r="F356" t="s">
+        <v>15</v>
+      </c>
+      <c r="G356" t="s">
+        <v>16</v>
+      </c>
+      <c r="H356" t="s">
+        <v>17</v>
+      </c>
+      <c r="I356" t="s">
+        <v>18</v>
+      </c>
+      <c r="J356" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357"/>
+      <c r="B357" t="s">
+        <v>944</v>
+      </c>
+      <c r="C357" t="s">
+        <v>945</v>
+      </c>
+      <c r="D357" t="s">
+        <v>946</v>
+      </c>
+      <c r="E357"/>
+      <c r="F357" t="s">
+        <v>15</v>
+      </c>
+      <c r="G357" t="s">
+        <v>16</v>
+      </c>
+      <c r="H357" t="s">
+        <v>17</v>
+      </c>
+      <c r="I357" t="s">
+        <v>18</v>
+      </c>
+      <c r="J357" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358"/>
+      <c r="B358" t="s">
+        <v>947</v>
+      </c>
+      <c r="C358" t="s">
+        <v>948</v>
+      </c>
+      <c r="D358"/>
+      <c r="E358"/>
+      <c r="F358" t="s">
+        <v>15</v>
+      </c>
+      <c r="G358" t="s">
+        <v>16</v>
+      </c>
+      <c r="H358" t="s">
+        <v>17</v>
+      </c>
+      <c r="I358" t="s">
+        <v>18</v>
+      </c>
+      <c r="J358" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359"/>
+      <c r="B359" t="s">
+        <v>949</v>
+      </c>
+      <c r="C359" t="s">
+        <v>950</v>
+      </c>
+      <c r="D359"/>
+      <c r="E359"/>
+      <c r="F359" t="s">
+        <v>15</v>
+      </c>
+      <c r="G359" t="s">
+        <v>16</v>
+      </c>
+      <c r="H359" t="s">
+        <v>17</v>
+      </c>
+      <c r="I359" t="s">
+        <v>18</v>
+      </c>
+      <c r="J359" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360"/>
+      <c r="B360" t="s">
+        <v>951</v>
+      </c>
+      <c r="C360" t="s">
+        <v>952</v>
+      </c>
+      <c r="D360"/>
+      <c r="E360"/>
+      <c r="F360" t="s">
+        <v>15</v>
+      </c>
+      <c r="G360" t="s">
+        <v>16</v>
+      </c>
+      <c r="H360" t="s">
+        <v>17</v>
+      </c>
+      <c r="I360" t="s">
+        <v>18</v>
+      </c>
+      <c r="J360" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361"/>
+      <c r="B361" t="s">
+        <v>953</v>
+      </c>
+      <c r="C361" t="s">
+        <v>954</v>
+      </c>
+      <c r="D361"/>
+      <c r="E361"/>
+      <c r="F361" t="s">
+        <v>15</v>
+      </c>
+      <c r="G361" t="s">
+        <v>16</v>
+      </c>
+      <c r="H361" t="s">
+        <v>17</v>
+      </c>
+      <c r="I361" t="s">
+        <v>18</v>
+      </c>
+      <c r="J361" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362"/>
+      <c r="B362" t="s">
+        <v>955</v>
+      </c>
+      <c r="C362" t="s">
+        <v>956</v>
+      </c>
+      <c r="D362"/>
+      <c r="E362"/>
+      <c r="F362" t="s">
+        <v>15</v>
+      </c>
+      <c r="G362" t="s">
+        <v>16</v>
+      </c>
+      <c r="H362" t="s">
+        <v>17</v>
+      </c>
+      <c r="I362" t="s">
+        <v>18</v>
+      </c>
+      <c r="J362" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363"/>
+      <c r="B363" t="s">
+        <v>957</v>
+      </c>
+      <c r="C363" t="s">
+        <v>958</v>
+      </c>
+      <c r="D363" t="s">
+        <v>959</v>
+      </c>
+      <c r="E363"/>
+      <c r="F363" t="s">
+        <v>15</v>
+      </c>
+      <c r="G363" t="s">
+        <v>16</v>
+      </c>
+      <c r="H363" t="s">
+        <v>17</v>
+      </c>
+      <c r="I363" t="s">
+        <v>18</v>
+      </c>
+      <c r="J363" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364"/>
+      <c r="B364" t="s">
+        <v>960</v>
+      </c>
+      <c r="C364" t="s">
+        <v>961</v>
+      </c>
+      <c r="D364"/>
+      <c r="E364"/>
+      <c r="F364" t="s">
+        <v>15</v>
+      </c>
+      <c r="G364" t="s">
+        <v>16</v>
+      </c>
+      <c r="H364" t="s">
+        <v>17</v>
+      </c>
+      <c r="I364" t="s">
+        <v>18</v>
+      </c>
+      <c r="J364" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365"/>
+      <c r="B365" t="s">
+        <v>962</v>
+      </c>
+      <c r="C365" t="s">
+        <v>963</v>
+      </c>
+      <c r="D365"/>
+      <c r="E365"/>
+      <c r="F365" t="s">
+        <v>15</v>
+      </c>
+      <c r="G365" t="s">
+        <v>16</v>
+      </c>
+      <c r="H365" t="s">
+        <v>17</v>
+      </c>
+      <c r="I365" t="s">
+        <v>18</v>
+      </c>
+      <c r="J365" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366"/>
+      <c r="B366" t="s">
+        <v>964</v>
+      </c>
+      <c r="C366" t="s">
+        <v>965</v>
+      </c>
+      <c r="D366" t="s">
+        <v>966</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366" t="s">
+        <v>15</v>
+      </c>
+      <c r="G366" t="s">
+        <v>16</v>
+      </c>
+      <c r="H366" t="s">
+        <v>17</v>
+      </c>
+      <c r="I366" t="s">
+        <v>18</v>
+      </c>
+      <c r="J366" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367"/>
+      <c r="B367" t="s">
+        <v>967</v>
+      </c>
+      <c r="C367" t="s">
+        <v>968</v>
+      </c>
+      <c r="D367" t="s">
+        <v>966</v>
+      </c>
+      <c r="E367"/>
+      <c r="F367" t="s">
+        <v>15</v>
+      </c>
+      <c r="G367" t="s">
+        <v>16</v>
+      </c>
+      <c r="H367" t="s">
+        <v>17</v>
+      </c>
+      <c r="I367" t="s">
+        <v>18</v>
+      </c>
+      <c r="J367" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368"/>
+      <c r="B368" t="s">
+        <v>969</v>
+      </c>
+      <c r="C368" t="s">
+        <v>970</v>
+      </c>
+      <c r="D368" t="s">
+        <v>971</v>
+      </c>
+      <c r="E368"/>
+      <c r="F368" t="s">
+        <v>15</v>
+      </c>
+      <c r="G368" t="s">
+        <v>16</v>
+      </c>
+      <c r="H368" t="s">
+        <v>17</v>
+      </c>
+      <c r="I368" t="s">
+        <v>18</v>
+      </c>
+      <c r="J368" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369"/>
+      <c r="B369" t="s">
+        <v>972</v>
+      </c>
+      <c r="C369" t="s">
+        <v>973</v>
+      </c>
+      <c r="D369"/>
+      <c r="E369"/>
+      <c r="F369" t="s">
+        <v>15</v>
+      </c>
+      <c r="G369" t="s">
+        <v>16</v>
+      </c>
+      <c r="H369" t="s">
+        <v>17</v>
+      </c>
+      <c r="I369" t="s">
+        <v>18</v>
+      </c>
+      <c r="J369" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370"/>
+      <c r="B370" t="s">
+        <v>974</v>
+      </c>
+      <c r="C370" t="s">
+        <v>975</v>
+      </c>
+      <c r="D370" t="s">
+        <v>976</v>
+      </c>
+      <c r="E370"/>
+      <c r="F370" t="s">
+        <v>15</v>
+      </c>
+      <c r="G370" t="s">
+        <v>16</v>
+      </c>
+      <c r="H370" t="s">
+        <v>17</v>
+      </c>
+      <c r="I370" t="s">
+        <v>18</v>
+      </c>
+      <c r="J370" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371"/>
+      <c r="B371" t="s">
+        <v>977</v>
+      </c>
+      <c r="C371" t="s">
+        <v>978</v>
+      </c>
+      <c r="D371" t="s">
+        <v>979</v>
+      </c>
+      <c r="E371"/>
+      <c r="F371" t="s">
+        <v>15</v>
+      </c>
+      <c r="G371" t="s">
+        <v>16</v>
+      </c>
+      <c r="H371" t="s">
+        <v>17</v>
+      </c>
+      <c r="I371" t="s">
+        <v>18</v>
+      </c>
+      <c r="J371" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372"/>
+      <c r="B372" t="s">
+        <v>980</v>
+      </c>
+      <c r="C372" t="s">
+        <v>981</v>
+      </c>
+      <c r="D372" t="s">
+        <v>982</v>
+      </c>
+      <c r="E372"/>
+      <c r="F372" t="s">
+        <v>15</v>
+      </c>
+      <c r="G372" t="s">
+        <v>16</v>
+      </c>
+      <c r="H372" t="s">
+        <v>17</v>
+      </c>
+      <c r="I372" t="s">
+        <v>18</v>
+      </c>
+      <c r="J372" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373"/>
+      <c r="B373" t="s">
+        <v>983</v>
+      </c>
+      <c r="C373" t="s">
+        <v>984</v>
+      </c>
+      <c r="D373" t="s">
+        <v>985</v>
+      </c>
+      <c r="E373"/>
+      <c r="F373" t="s">
+        <v>15</v>
+      </c>
+      <c r="G373" t="s">
+        <v>16</v>
+      </c>
+      <c r="H373" t="s">
+        <v>17</v>
+      </c>
+      <c r="I373" t="s">
+        <v>18</v>
+      </c>
+      <c r="J373" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374"/>
+      <c r="B374" t="s">
+        <v>986</v>
+      </c>
+      <c r="C374"/>
+      <c r="D374"/>
+      <c r="E374"/>
+      <c r="F374" t="s">
+        <v>15</v>
+      </c>
+      <c r="G374" t="s">
+        <v>16</v>
+      </c>
+      <c r="H374" t="s">
+        <v>17</v>
+      </c>
+      <c r="I374" t="s">
+        <v>18</v>
+      </c>
+      <c r="J374" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375"/>
+      <c r="B375" t="s">
+        <v>987</v>
+      </c>
+      <c r="C375" t="s">
+        <v>988</v>
+      </c>
+      <c r="D375"/>
+      <c r="E375"/>
+      <c r="F375" t="s">
+        <v>15</v>
+      </c>
+      <c r="G375" t="s">
+        <v>16</v>
+      </c>
+      <c r="H375" t="s">
+        <v>17</v>
+      </c>
+      <c r="I375" t="s">
+        <v>18</v>
+      </c>
+      <c r="J375" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376"/>
+      <c r="B376" t="s">
+        <v>989</v>
+      </c>
+      <c r="C376" t="s">
+        <v>990</v>
+      </c>
+      <c r="D376"/>
+      <c r="E376"/>
+      <c r="F376" t="s">
+        <v>15</v>
+      </c>
+      <c r="G376" t="s">
+        <v>16</v>
+      </c>
+      <c r="H376" t="s">
+        <v>17</v>
+      </c>
+      <c r="I376" t="s">
+        <v>18</v>
+      </c>
+      <c r="J376" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377"/>
+      <c r="B377" t="s">
+        <v>991</v>
+      </c>
+      <c r="C377" t="s">
+        <v>992</v>
+      </c>
+      <c r="D377" t="s">
+        <v>993</v>
+      </c>
+      <c r="E377"/>
+      <c r="F377" t="s">
+        <v>15</v>
+      </c>
+      <c r="G377" t="s">
+        <v>16</v>
+      </c>
+      <c r="H377" t="s">
+        <v>17</v>
+      </c>
+      <c r="I377" t="s">
+        <v>18</v>
+      </c>
+      <c r="J377" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378"/>
+      <c r="B378" t="s">
+        <v>994</v>
+      </c>
+      <c r="C378" t="s">
+        <v>995</v>
+      </c>
+      <c r="D378"/>
+      <c r="E378"/>
+      <c r="F378" t="s">
+        <v>15</v>
+      </c>
+      <c r="G378" t="s">
+        <v>16</v>
+      </c>
+      <c r="H378" t="s">
+        <v>17</v>
+      </c>
+      <c r="I378" t="s">
+        <v>18</v>
+      </c>
+      <c r="J378" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379"/>
+      <c r="B379" t="s">
+        <v>996</v>
+      </c>
+      <c r="C379" t="s">
+        <v>997</v>
+      </c>
+      <c r="D379" t="s">
+        <v>998</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379" t="s">
+        <v>15</v>
+      </c>
+      <c r="G379" t="s">
+        <v>16</v>
+      </c>
+      <c r="H379" t="s">
+        <v>17</v>
+      </c>
+      <c r="I379" t="s">
+        <v>18</v>
+      </c>
+      <c r="J379" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380"/>
+      <c r="B380" t="s">
+        <v>999</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E380"/>
+      <c r="F380" t="s">
+        <v>15</v>
+      </c>
+      <c r="G380" t="s">
+        <v>16</v>
+      </c>
+      <c r="H380" t="s">
+        <v>17</v>
+      </c>
+      <c r="I380" t="s">
+        <v>18</v>
+      </c>
+      <c r="J380" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381"/>
+      <c r="B381" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E381"/>
+      <c r="F381" t="s">
+        <v>15</v>
+      </c>
+      <c r="G381" t="s">
+        <v>16</v>
+      </c>
+      <c r="H381" t="s">
+        <v>17</v>
+      </c>
+      <c r="I381" t="s">
+        <v>18</v>
+      </c>
+      <c r="J381" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382"/>
+      <c r="B382" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E382"/>
+      <c r="F382" t="s">
+        <v>15</v>
+      </c>
+      <c r="G382" t="s">
+        <v>16</v>
+      </c>
+      <c r="H382" t="s">
+        <v>17</v>
+      </c>
+      <c r="I382" t="s">
+        <v>18</v>
+      </c>
+      <c r="J382" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383"/>
+      <c r="B383" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E383"/>
+      <c r="F383" t="s">
+        <v>15</v>
+      </c>
+      <c r="G383" t="s">
+        <v>16</v>
+      </c>
+      <c r="H383" t="s">
+        <v>17</v>
+      </c>
+      <c r="I383" t="s">
+        <v>18</v>
+      </c>
+      <c r="J383" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384"/>
+      <c r="B384" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E384"/>
+      <c r="F384" t="s">
+        <v>15</v>
+      </c>
+      <c r="G384" t="s">
+        <v>16</v>
+      </c>
+      <c r="H384" t="s">
+        <v>17</v>
+      </c>
+      <c r="I384" t="s">
+        <v>18</v>
+      </c>
+      <c r="J384" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385"/>
+      <c r="B385" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E385"/>
+      <c r="F385" t="s">
+        <v>15</v>
+      </c>
+      <c r="G385" t="s">
+        <v>16</v>
+      </c>
+      <c r="H385" t="s">
+        <v>17</v>
+      </c>
+      <c r="I385" t="s">
+        <v>18</v>
+      </c>
+      <c r="J385" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386"/>
+      <c r="B386" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E386"/>
+      <c r="F386" t="s">
+        <v>15</v>
+      </c>
+      <c r="G386" t="s">
+        <v>16</v>
+      </c>
+      <c r="H386" t="s">
+        <v>17</v>
+      </c>
+      <c r="I386" t="s">
+        <v>18</v>
+      </c>
+      <c r="J386" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387"/>
+      <c r="B387" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E387"/>
+      <c r="F387" t="s">
+        <v>15</v>
+      </c>
+      <c r="G387" t="s">
+        <v>16</v>
+      </c>
+      <c r="H387" t="s">
+        <v>17</v>
+      </c>
+      <c r="I387" t="s">
+        <v>18</v>
+      </c>
+      <c r="J387" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388"/>
+      <c r="B388" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E388"/>
+      <c r="F388" t="s">
+        <v>15</v>
+      </c>
+      <c r="G388" t="s">
+        <v>16</v>
+      </c>
+      <c r="H388" t="s">
+        <v>17</v>
+      </c>
+      <c r="I388" t="s">
+        <v>18</v>
+      </c>
+      <c r="J388" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389"/>
+      <c r="B389" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D389"/>
+      <c r="E389"/>
+      <c r="F389" t="s">
+        <v>15</v>
+      </c>
+      <c r="G389" t="s">
+        <v>16</v>
+      </c>
+      <c r="H389" t="s">
+        <v>17</v>
+      </c>
+      <c r="I389" t="s">
+        <v>18</v>
+      </c>
+      <c r="J389" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390"/>
+      <c r="B390" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C390" t="s">
+        <v>517</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E390"/>
+      <c r="F390" t="s">
+        <v>15</v>
+      </c>
+      <c r="G390" t="s">
+        <v>16</v>
+      </c>
+      <c r="H390" t="s">
+        <v>17</v>
+      </c>
+      <c r="I390" t="s">
+        <v>18</v>
+      </c>
+      <c r="J390" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391"/>
+      <c r="B391" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E391"/>
+      <c r="F391" t="s">
+        <v>15</v>
+      </c>
+      <c r="G391" t="s">
+        <v>16</v>
+      </c>
+      <c r="H391" t="s">
+        <v>17</v>
+      </c>
+      <c r="I391" t="s">
+        <v>18</v>
+      </c>
+      <c r="J391" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392"/>
+      <c r="B392" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D392"/>
+      <c r="E392"/>
+      <c r="F392" t="s">
+        <v>15</v>
+      </c>
+      <c r="G392" t="s">
+        <v>16</v>
+      </c>
+      <c r="H392" t="s">
+        <v>17</v>
+      </c>
+      <c r="I392" t="s">
+        <v>18</v>
+      </c>
+      <c r="J392" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393"/>
+      <c r="B393" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E393"/>
+      <c r="F393" t="s">
+        <v>15</v>
+      </c>
+      <c r="G393" t="s">
+        <v>16</v>
+      </c>
+      <c r="H393" t="s">
+        <v>17</v>
+      </c>
+      <c r="I393" t="s">
+        <v>18</v>
+      </c>
+      <c r="J393" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394"/>
+      <c r="B394" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D394"/>
+      <c r="E394"/>
+      <c r="F394" t="s">
+        <v>15</v>
+      </c>
+      <c r="G394" t="s">
+        <v>16</v>
+      </c>
+      <c r="H394" t="s">
+        <v>17</v>
+      </c>
+      <c r="I394" t="s">
+        <v>18</v>
+      </c>
+      <c r="J394" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395"/>
+      <c r="B395" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E395"/>
+      <c r="F395" t="s">
+        <v>15</v>
+      </c>
+      <c r="G395" t="s">
+        <v>16</v>
+      </c>
+      <c r="H395" t="s">
+        <v>17</v>
+      </c>
+      <c r="I395" t="s">
+        <v>18</v>
+      </c>
+      <c r="J395" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396"/>
+      <c r="B396" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E396"/>
+      <c r="F396" t="s">
+        <v>15</v>
+      </c>
+      <c r="G396" t="s">
+        <v>16</v>
+      </c>
+      <c r="H396" t="s">
+        <v>17</v>
+      </c>
+      <c r="I396" t="s">
+        <v>18</v>
+      </c>
+      <c r="J396" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397"/>
+      <c r="B397" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E397"/>
+      <c r="F397" t="s">
+        <v>15</v>
+      </c>
+      <c r="G397" t="s">
+        <v>16</v>
+      </c>
+      <c r="H397" t="s">
+        <v>17</v>
+      </c>
+      <c r="I397" t="s">
+        <v>18</v>
+      </c>
+      <c r="J397" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398"/>
+      <c r="B398" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E398"/>
+      <c r="F398" t="s">
+        <v>15</v>
+      </c>
+      <c r="G398" t="s">
+        <v>16</v>
+      </c>
+      <c r="H398" t="s">
+        <v>17</v>
+      </c>
+      <c r="I398" t="s">
+        <v>18</v>
+      </c>
+      <c r="J398" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399"/>
+      <c r="B399" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E399"/>
+      <c r="F399" t="s">
+        <v>15</v>
+      </c>
+      <c r="G399" t="s">
+        <v>16</v>
+      </c>
+      <c r="H399" t="s">
+        <v>17</v>
+      </c>
+      <c r="I399" t="s">
+        <v>18</v>
+      </c>
+      <c r="J399" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400"/>
+      <c r="B400" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400" t="s">
+        <v>15</v>
+      </c>
+      <c r="G400" t="s">
+        <v>16</v>
+      </c>
+      <c r="H400" t="s">
+        <v>17</v>
+      </c>
+      <c r="I400" t="s">
+        <v>18</v>
+      </c>
+      <c r="J400" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401"/>
+      <c r="B401" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C401" t="s">
+        <v>292</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E401"/>
+      <c r="F401" t="s">
+        <v>15</v>
+      </c>
+      <c r="G401" t="s">
+        <v>16</v>
+      </c>
+      <c r="H401" t="s">
+        <v>17</v>
+      </c>
+      <c r="I401" t="s">
+        <v>18</v>
+      </c>
+      <c r="J401" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402"/>
+      <c r="B402" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E402"/>
+      <c r="F402" t="s">
+        <v>15</v>
+      </c>
+      <c r="G402" t="s">
+        <v>16</v>
+      </c>
+      <c r="H402" t="s">
+        <v>17</v>
+      </c>
+      <c r="I402" t="s">
+        <v>18</v>
+      </c>
+      <c r="J402" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403"/>
+      <c r="B403" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E403"/>
+      <c r="F403" t="s">
+        <v>15</v>
+      </c>
+      <c r="G403" t="s">
+        <v>16</v>
+      </c>
+      <c r="H403" t="s">
+        <v>17</v>
+      </c>
+      <c r="I403" t="s">
+        <v>18</v>
+      </c>
+      <c r="J403" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404"/>
+      <c r="B404" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C404"/>
+      <c r="D404" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E404"/>
+      <c r="F404" t="s">
+        <v>15</v>
+      </c>
+      <c r="G404" t="s">
+        <v>16</v>
+      </c>
+      <c r="H404" t="s">
+        <v>17</v>
+      </c>
+      <c r="I404" t="s">
+        <v>18</v>
+      </c>
+      <c r="J404" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405"/>
+      <c r="B405" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E405"/>
+      <c r="F405" t="s">
+        <v>15</v>
+      </c>
+      <c r="G405" t="s">
+        <v>16</v>
+      </c>
+      <c r="H405" t="s">
+        <v>17</v>
+      </c>
+      <c r="I405" t="s">
+        <v>18</v>
+      </c>
+      <c r="J405" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406"/>
+      <c r="B406" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E406"/>
+      <c r="F406" t="s">
+        <v>15</v>
+      </c>
+      <c r="G406" t="s">
+        <v>16</v>
+      </c>
+      <c r="H406" t="s">
+        <v>17</v>
+      </c>
+      <c r="I406" t="s">
+        <v>18</v>
+      </c>
+      <c r="J406" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407"/>
+      <c r="B407" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E407"/>
+      <c r="F407" t="s">
+        <v>15</v>
+      </c>
+      <c r="G407" t="s">
+        <v>16</v>
+      </c>
+      <c r="H407" t="s">
+        <v>17</v>
+      </c>
+      <c r="I407" t="s">
+        <v>18</v>
+      </c>
+      <c r="J407" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408"/>
+      <c r="B408" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D408" t="s">
+        <v>293</v>
+      </c>
+      <c r="E408"/>
+      <c r="F408" t="s">
+        <v>15</v>
+      </c>
+      <c r="G408" t="s">
+        <v>16</v>
+      </c>
+      <c r="H408" t="s">
+        <v>17</v>
+      </c>
+      <c r="I408" t="s">
+        <v>18</v>
+      </c>
+      <c r="J408" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409"/>
+      <c r="B409" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E409"/>
+      <c r="F409" t="s">
+        <v>15</v>
+      </c>
+      <c r="G409" t="s">
+        <v>16</v>
+      </c>
+      <c r="H409" t="s">
+        <v>17</v>
+      </c>
+      <c r="I409" t="s">
+        <v>18</v>
+      </c>
+      <c r="J409" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410"/>
+      <c r="B410" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E410"/>
+      <c r="F410" t="s">
+        <v>15</v>
+      </c>
+      <c r="G410" t="s">
+        <v>16</v>
+      </c>
+      <c r="H410" t="s">
+        <v>17</v>
+      </c>
+      <c r="I410" t="s">
+        <v>18</v>
+      </c>
+      <c r="J410" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411"/>
+      <c r="B411" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D411"/>
+      <c r="E411"/>
+      <c r="F411" t="s">
+        <v>15</v>
+      </c>
+      <c r="G411" t="s">
+        <v>16</v>
+      </c>
+      <c r="H411" t="s">
+        <v>17</v>
+      </c>
+      <c r="I411" t="s">
+        <v>18</v>
+      </c>
+      <c r="J411" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412"/>
+      <c r="B412" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E412"/>
+      <c r="F412" t="s">
+        <v>15</v>
+      </c>
+      <c r="G412" t="s">
+        <v>16</v>
+      </c>
+      <c r="H412" t="s">
+        <v>17</v>
+      </c>
+      <c r="I412" t="s">
+        <v>708</v>
+      </c>
+      <c r="J412" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413"/>
+      <c r="B413" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E413"/>
+      <c r="F413" t="s">
+        <v>15</v>
+      </c>
+      <c r="G413" t="s">
+        <v>16</v>
+      </c>
+      <c r="H413" t="s">
+        <v>17</v>
+      </c>
+      <c r="I413" t="s">
+        <v>18</v>
+      </c>
+      <c r="J413" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414"/>
+      <c r="B414" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E414"/>
+      <c r="F414" t="s">
+        <v>15</v>
+      </c>
+      <c r="G414" t="s">
+        <v>16</v>
+      </c>
+      <c r="H414" t="s">
+        <v>17</v>
+      </c>
+      <c r="I414" t="s">
+        <v>18</v>
+      </c>
+      <c r="J414" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415"/>
+      <c r="B415" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E415"/>
+      <c r="F415" t="s">
+        <v>15</v>
+      </c>
+      <c r="G415" t="s">
+        <v>16</v>
+      </c>
+      <c r="H415" t="s">
+        <v>17</v>
+      </c>
+      <c r="I415" t="s">
+        <v>18</v>
+      </c>
+      <c r="J415" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416"/>
+      <c r="B416" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E416"/>
+      <c r="F416" t="s">
+        <v>15</v>
+      </c>
+      <c r="G416" t="s">
+        <v>16</v>
+      </c>
+      <c r="H416" t="s">
+        <v>17</v>
+      </c>
+      <c r="I416" t="s">
+        <v>18</v>
+      </c>
+      <c r="J416" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417"/>
+      <c r="B417" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E417"/>
+      <c r="F417" t="s">
+        <v>15</v>
+      </c>
+      <c r="G417" t="s">
+        <v>16</v>
+      </c>
+      <c r="H417" t="s">
+        <v>17</v>
+      </c>
+      <c r="I417" t="s">
+        <v>18</v>
+      </c>
+      <c r="J417" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418"/>
+      <c r="B418" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E418"/>
+      <c r="F418" t="s">
+        <v>15</v>
+      </c>
+      <c r="G418" t="s">
+        <v>16</v>
+      </c>
+      <c r="H418" t="s">
+        <v>17</v>
+      </c>
+      <c r="I418" t="s">
+        <v>18</v>
+      </c>
+      <c r="J418" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419"/>
+      <c r="B419" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E419"/>
+      <c r="F419" t="s">
+        <v>15</v>
+      </c>
+      <c r="G419" t="s">
+        <v>16</v>
+      </c>
+      <c r="H419" t="s">
+        <v>17</v>
+      </c>
+      <c r="I419" t="s">
+        <v>18</v>
+      </c>
+      <c r="J419" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420"/>
+      <c r="B420" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E420"/>
+      <c r="F420" t="s">
+        <v>15</v>
+      </c>
+      <c r="G420" t="s">
+        <v>16</v>
+      </c>
+      <c r="H420" t="s">
+        <v>17</v>
+      </c>
+      <c r="I420" t="s">
+        <v>18</v>
+      </c>
+      <c r="J420" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421"/>
+      <c r="B421" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E421"/>
+      <c r="F421" t="s">
+        <v>15</v>
+      </c>
+      <c r="G421" t="s">
+        <v>16</v>
+      </c>
+      <c r="H421" t="s">
+        <v>17</v>
+      </c>
+      <c r="I421" t="s">
+        <v>18</v>
+      </c>
+      <c r="J421" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422"/>
+      <c r="B422" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C422" t="s">
+        <v>314</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E422"/>
+      <c r="F422" t="s">
+        <v>15</v>
+      </c>
+      <c r="G422" t="s">
+        <v>16</v>
+      </c>
+      <c r="H422" t="s">
+        <v>17</v>
+      </c>
+      <c r="I422" t="s">
+        <v>18</v>
+      </c>
+      <c r="J422" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423"/>
+      <c r="B423" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E423"/>
+      <c r="F423" t="s">
+        <v>15</v>
+      </c>
+      <c r="G423" t="s">
+        <v>16</v>
+      </c>
+      <c r="H423" t="s">
+        <v>17</v>
+      </c>
+      <c r="I423" t="s">
+        <v>18</v>
+      </c>
+      <c r="J423" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424"/>
+      <c r="B424" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E424"/>
+      <c r="F424" t="s">
+        <v>15</v>
+      </c>
+      <c r="G424" t="s">
+        <v>16</v>
+      </c>
+      <c r="H424" t="s">
+        <v>17</v>
+      </c>
+      <c r="I424" t="s">
+        <v>18</v>
+      </c>
+      <c r="J424" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425"/>
+      <c r="B425" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E425"/>
+      <c r="F425" t="s">
+        <v>15</v>
+      </c>
+      <c r="G425" t="s">
+        <v>16</v>
+      </c>
+      <c r="H425" t="s">
+        <v>17</v>
+      </c>
+      <c r="I425" t="s">
+        <v>18</v>
+      </c>
+      <c r="J425" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426"/>
+      <c r="B426" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E426"/>
+      <c r="F426" t="s">
+        <v>15</v>
+      </c>
+      <c r="G426" t="s">
+        <v>16</v>
+      </c>
+      <c r="H426" t="s">
+        <v>17</v>
+      </c>
+      <c r="I426" t="s">
+        <v>18</v>
+      </c>
+      <c r="J426" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427"/>
+      <c r="B427" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E427"/>
+      <c r="F427" t="s">
+        <v>15</v>
+      </c>
+      <c r="G427" t="s">
+        <v>16</v>
+      </c>
+      <c r="H427" t="s">
+        <v>17</v>
+      </c>
+      <c r="I427" t="s">
+        <v>18</v>
+      </c>
+      <c r="J427" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428"/>
+      <c r="B428" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E428"/>
+      <c r="F428" t="s">
+        <v>15</v>
+      </c>
+      <c r="G428" t="s">
+        <v>16</v>
+      </c>
+      <c r="H428" t="s">
+        <v>17</v>
+      </c>
+      <c r="I428" t="s">
+        <v>18</v>
+      </c>
+      <c r="J428" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429"/>
+      <c r="B429" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E429"/>
+      <c r="F429" t="s">
+        <v>15</v>
+      </c>
+      <c r="G429" t="s">
+        <v>16</v>
+      </c>
+      <c r="H429" t="s">
+        <v>17</v>
+      </c>
+      <c r="I429" t="s">
+        <v>18</v>
+      </c>
+      <c r="J429" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430"/>
+      <c r="B430" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E430"/>
+      <c r="F430" t="s">
+        <v>15</v>
+      </c>
+      <c r="G430" t="s">
+        <v>16</v>
+      </c>
+      <c r="H430" t="s">
+        <v>17</v>
+      </c>
+      <c r="I430" t="s">
+        <v>18</v>
+      </c>
+      <c r="J430" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431"/>
+      <c r="B431" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D431"/>
+      <c r="E431"/>
+      <c r="F431" t="s">
+        <v>15</v>
+      </c>
+      <c r="G431" t="s">
+        <v>16</v>
+      </c>
+      <c r="H431" t="s">
+        <v>17</v>
+      </c>
+      <c r="I431" t="s">
+        <v>18</v>
+      </c>
+      <c r="J431" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432"/>
+      <c r="B432" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E432"/>
+      <c r="F432" t="s">
+        <v>15</v>
+      </c>
+      <c r="G432" t="s">
+        <v>16</v>
+      </c>
+      <c r="H432" t="s">
+        <v>17</v>
+      </c>
+      <c r="I432" t="s">
+        <v>18</v>
+      </c>
+      <c r="J432" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433"/>
+      <c r="B433" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E433"/>
+      <c r="F433" t="s">
+        <v>15</v>
+      </c>
+      <c r="G433" t="s">
+        <v>16</v>
+      </c>
+      <c r="H433" t="s">
+        <v>17</v>
+      </c>
+      <c r="I433" t="s">
+        <v>18</v>
+      </c>
+      <c r="J433" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434"/>
+      <c r="B434" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C434" t="s">
+        <v>703</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E434"/>
+      <c r="F434" t="s">
+        <v>15</v>
+      </c>
+      <c r="G434" t="s">
+        <v>16</v>
+      </c>
+      <c r="H434" t="s">
+        <v>17</v>
+      </c>
+      <c r="I434" t="s">
+        <v>18</v>
+      </c>
+      <c r="J434" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435"/>
+      <c r="B435" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C435" t="s">
+        <v>574</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E435"/>
+      <c r="F435" t="s">
+        <v>15</v>
+      </c>
+      <c r="G435" t="s">
+        <v>16</v>
+      </c>
+      <c r="H435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I435" t="s">
+        <v>18</v>
+      </c>
+      <c r="J435" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E436"/>
+      <c r="F436" t="s">
+        <v>15</v>
+      </c>
+      <c r="G436" t="s">
+        <v>16</v>
+      </c>
+      <c r="H436" t="s">
+        <v>17</v>
+      </c>
+      <c r="I436" t="s">
+        <v>18</v>
+      </c>
+      <c r="J436" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437"/>
+      <c r="B437" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E437"/>
+      <c r="F437" t="s">
+        <v>15</v>
+      </c>
+      <c r="G437" t="s">
+        <v>16</v>
+      </c>
+      <c r="H437" t="s">
+        <v>17</v>
+      </c>
+      <c r="I437" t="s">
+        <v>18</v>
+      </c>
+      <c r="J437" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438"/>
+      <c r="B438" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E438"/>
+      <c r="F438" t="s">
+        <v>15</v>
+      </c>
+      <c r="G438" t="s">
+        <v>16</v>
+      </c>
+      <c r="H438" t="s">
+        <v>17</v>
+      </c>
+      <c r="I438" t="s">
+        <v>18</v>
+      </c>
+      <c r="J438" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439"/>
+      <c r="B439" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E439"/>
+      <c r="F439" t="s">
+        <v>15</v>
+      </c>
+      <c r="G439" t="s">
+        <v>16</v>
+      </c>
+      <c r="H439" t="s">
+        <v>17</v>
+      </c>
+      <c r="I439" t="s">
+        <v>18</v>
+      </c>
+      <c r="J439" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440"/>
+      <c r="B440" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E440"/>
+      <c r="F440" t="s">
+        <v>15</v>
+      </c>
+      <c r="G440" t="s">
+        <v>16</v>
+      </c>
+      <c r="H440" t="s">
+        <v>17</v>
+      </c>
+      <c r="I440" t="s">
+        <v>18</v>
+      </c>
+      <c r="J440" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441"/>
+      <c r="B441" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E441"/>
+      <c r="F441" t="s">
+        <v>15</v>
+      </c>
+      <c r="G441" t="s">
+        <v>16</v>
+      </c>
+      <c r="H441" t="s">
+        <v>17</v>
+      </c>
+      <c r="I441" t="s">
+        <v>18</v>
+      </c>
+      <c r="J441" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442"/>
+      <c r="B442" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E442"/>
+      <c r="F442" t="s">
+        <v>15</v>
+      </c>
+      <c r="G442" t="s">
+        <v>16</v>
+      </c>
+      <c r="H442" t="s">
+        <v>17</v>
+      </c>
+      <c r="I442" t="s">
+        <v>18</v>
+      </c>
+      <c r="J442" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443"/>
+      <c r="B443" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C443" t="s">
+        <v>25</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E443"/>
+      <c r="F443" t="s">
+        <v>15</v>
+      </c>
+      <c r="G443" t="s">
+        <v>16</v>
+      </c>
+      <c r="H443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I443" t="s">
+        <v>18</v>
+      </c>
+      <c r="J443" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444"/>
+      <c r="B444" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D444"/>
+      <c r="E444"/>
+      <c r="F444" t="s">
+        <v>15</v>
+      </c>
+      <c r="G444" t="s">
+        <v>16</v>
+      </c>
+      <c r="H444" t="s">
+        <v>17</v>
+      </c>
+      <c r="I444" t="s">
+        <v>18</v>
+      </c>
+      <c r="J444" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445"/>
+      <c r="B445" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E445"/>
+      <c r="F445" t="s">
+        <v>15</v>
+      </c>
+      <c r="G445" t="s">
+        <v>16</v>
+      </c>
+      <c r="H445" t="s">
+        <v>17</v>
+      </c>
+      <c r="I445" t="s">
+        <v>18</v>
+      </c>
+      <c r="J445" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446"/>
+      <c r="B446" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E446"/>
+      <c r="F446" t="s">
+        <v>15</v>
+      </c>
+      <c r="G446" t="s">
+        <v>16</v>
+      </c>
+      <c r="H446" t="s">
+        <v>17</v>
+      </c>
+      <c r="I446" t="s">
+        <v>18</v>
+      </c>
+      <c r="J446" t="s">
         <v>19</v>
       </c>
-      <c r="D5"/>
-[...37 lines deleted...]
-      <c r="I6" t="s">
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447"/>
+      <c r="B447" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E447"/>
+      <c r="F447" t="s">
+        <v>15</v>
+      </c>
+      <c r="G447" t="s">
+        <v>16</v>
+      </c>
+      <c r="H447" t="s">
+        <v>17</v>
+      </c>
+      <c r="I447" t="s">
+        <v>18</v>
+      </c>
+      <c r="J447" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448"/>
+      <c r="B448" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D448"/>
+      <c r="E448"/>
+      <c r="F448" t="s">
+        <v>15</v>
+      </c>
+      <c r="G448" t="s">
+        <v>16</v>
+      </c>
+      <c r="H448" t="s">
+        <v>17</v>
+      </c>
+      <c r="I448" t="s">
+        <v>18</v>
+      </c>
+      <c r="J448" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449"/>
+      <c r="B449" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D449"/>
+      <c r="E449"/>
+      <c r="F449" t="s">
+        <v>15</v>
+      </c>
+      <c r="G449" t="s">
+        <v>16</v>
+      </c>
+      <c r="H449" t="s">
+        <v>17</v>
+      </c>
+      <c r="I449" t="s">
+        <v>18</v>
+      </c>
+      <c r="J449" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450"/>
+      <c r="B450" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E450"/>
+      <c r="F450" t="s">
+        <v>15</v>
+      </c>
+      <c r="G450" t="s">
+        <v>16</v>
+      </c>
+      <c r="H450" t="s">
+        <v>17</v>
+      </c>
+      <c r="I450" t="s">
+        <v>18</v>
+      </c>
+      <c r="J450" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451"/>
+      <c r="B451" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E451"/>
+      <c r="F451" t="s">
+        <v>15</v>
+      </c>
+      <c r="G451" t="s">
+        <v>16</v>
+      </c>
+      <c r="H451" t="s">
+        <v>17</v>
+      </c>
+      <c r="I451" t="s">
+        <v>18</v>
+      </c>
+      <c r="J451" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452"/>
+      <c r="B452" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D452"/>
+      <c r="E452"/>
+      <c r="F452" t="s">
+        <v>15</v>
+      </c>
+      <c r="G452" t="s">
+        <v>16</v>
+      </c>
+      <c r="H452" t="s">
+        <v>17</v>
+      </c>
+      <c r="I452" t="s">
+        <v>18</v>
+      </c>
+      <c r="J452" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453"/>
+      <c r="B453" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C453" t="s">
+        <v>338</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E453"/>
+      <c r="F453" t="s">
+        <v>15</v>
+      </c>
+      <c r="G453" t="s">
+        <v>16</v>
+      </c>
+      <c r="H453" t="s">
+        <v>17</v>
+      </c>
+      <c r="I453" t="s">
+        <v>18</v>
+      </c>
+      <c r="J453" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454"/>
+      <c r="B454" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E454"/>
+      <c r="F454" t="s">
+        <v>15</v>
+      </c>
+      <c r="G454" t="s">
+        <v>16</v>
+      </c>
+      <c r="H454" t="s">
+        <v>17</v>
+      </c>
+      <c r="I454" t="s">
+        <v>18</v>
+      </c>
+      <c r="J454" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455"/>
+      <c r="B455" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C455" t="s">
+        <v>377</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E455"/>
+      <c r="F455" t="s">
+        <v>15</v>
+      </c>
+      <c r="G455" t="s">
+        <v>16</v>
+      </c>
+      <c r="H455" t="s">
+        <v>17</v>
+      </c>
+      <c r="I455" t="s">
+        <v>18</v>
+      </c>
+      <c r="J455" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456"/>
+      <c r="B456" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E456"/>
+      <c r="F456" t="s">
+        <v>15</v>
+      </c>
+      <c r="G456" t="s">
+        <v>16</v>
+      </c>
+      <c r="H456" t="s">
+        <v>17</v>
+      </c>
+      <c r="I456" t="s">
+        <v>18</v>
+      </c>
+      <c r="J456" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457"/>
+      <c r="B457" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E457"/>
+      <c r="F457" t="s">
+        <v>15</v>
+      </c>
+      <c r="G457" t="s">
+        <v>16</v>
+      </c>
+      <c r="H457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I457" t="s">
+        <v>18</v>
+      </c>
+      <c r="J457" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458"/>
+      <c r="B458" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D458"/>
+      <c r="E458"/>
+      <c r="F458" t="s">
+        <v>15</v>
+      </c>
+      <c r="G458" t="s">
+        <v>16</v>
+      </c>
+      <c r="H458" t="s">
+        <v>17</v>
+      </c>
+      <c r="I458" t="s">
+        <v>18</v>
+      </c>
+      <c r="J458" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459"/>
+      <c r="B459" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E459"/>
+      <c r="F459" t="s">
+        <v>15</v>
+      </c>
+      <c r="G459" t="s">
+        <v>16</v>
+      </c>
+      <c r="H459" t="s">
+        <v>17</v>
+      </c>
+      <c r="I459" t="s">
+        <v>18</v>
+      </c>
+      <c r="J459" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460"/>
+      <c r="B460" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E460"/>
+      <c r="F460" t="s">
+        <v>15</v>
+      </c>
+      <c r="G460" t="s">
+        <v>16</v>
+      </c>
+      <c r="H460" t="s">
+        <v>17</v>
+      </c>
+      <c r="I460" t="s">
+        <v>18</v>
+      </c>
+      <c r="J460" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461"/>
+      <c r="B461" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E461"/>
+      <c r="F461" t="s">
+        <v>15</v>
+      </c>
+      <c r="G461" t="s">
+        <v>16</v>
+      </c>
+      <c r="H461" t="s">
+        <v>17</v>
+      </c>
+      <c r="I461" t="s">
+        <v>18</v>
+      </c>
+      <c r="J461" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462"/>
+      <c r="B462" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D462"/>
+      <c r="E462"/>
+      <c r="F462" t="s">
+        <v>15</v>
+      </c>
+      <c r="G462" t="s">
+        <v>16</v>
+      </c>
+      <c r="H462" t="s">
+        <v>17</v>
+      </c>
+      <c r="I462" t="s">
+        <v>18</v>
+      </c>
+      <c r="J462" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463"/>
+      <c r="B463" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E463"/>
+      <c r="F463" t="s">
+        <v>15</v>
+      </c>
+      <c r="G463" t="s">
+        <v>16</v>
+      </c>
+      <c r="H463" t="s">
+        <v>17</v>
+      </c>
+      <c r="I463" t="s">
+        <v>18</v>
+      </c>
+      <c r="J463" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464"/>
+      <c r="B464" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D464"/>
+      <c r="E464"/>
+      <c r="F464" t="s">
+        <v>15</v>
+      </c>
+      <c r="G464" t="s">
+        <v>16</v>
+      </c>
+      <c r="H464" t="s">
+        <v>17</v>
+      </c>
+      <c r="I464" t="s">
+        <v>18</v>
+      </c>
+      <c r="J464" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465"/>
+      <c r="B465" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D465"/>
+      <c r="E465"/>
+      <c r="F465" t="s">
+        <v>15</v>
+      </c>
+      <c r="G465" t="s">
+        <v>16</v>
+      </c>
+      <c r="H465" t="s">
+        <v>17</v>
+      </c>
+      <c r="I465" t="s">
+        <v>18</v>
+      </c>
+      <c r="J465" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466"/>
+      <c r="B466" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D466"/>
+      <c r="E466"/>
+      <c r="F466" t="s">
+        <v>15</v>
+      </c>
+      <c r="G466" t="s">
+        <v>16</v>
+      </c>
+      <c r="H466" t="s">
+        <v>17</v>
+      </c>
+      <c r="I466" t="s">
+        <v>18</v>
+      </c>
+      <c r="J466" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467"/>
+      <c r="B467" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D467"/>
+      <c r="E467"/>
+      <c r="F467" t="s">
+        <v>15</v>
+      </c>
+      <c r="G467" t="s">
+        <v>16</v>
+      </c>
+      <c r="H467" t="s">
+        <v>17</v>
+      </c>
+      <c r="I467" t="s">
+        <v>18</v>
+      </c>
+      <c r="J467" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468"/>
+      <c r="B468" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D468"/>
+      <c r="E468"/>
+      <c r="F468" t="s">
+        <v>15</v>
+      </c>
+      <c r="G468" t="s">
+        <v>16</v>
+      </c>
+      <c r="H468" t="s">
+        <v>17</v>
+      </c>
+      <c r="I468" t="s">
+        <v>18</v>
+      </c>
+      <c r="J468" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469"/>
+      <c r="B469" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D469"/>
+      <c r="E469"/>
+      <c r="F469" t="s">
+        <v>15</v>
+      </c>
+      <c r="G469" t="s">
+        <v>16</v>
+      </c>
+      <c r="H469" t="s">
+        <v>17</v>
+      </c>
+      <c r="I469" t="s">
+        <v>18</v>
+      </c>
+      <c r="J469" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470"/>
+      <c r="B470" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E470"/>
+      <c r="F470" t="s">
+        <v>15</v>
+      </c>
+      <c r="G470" t="s">
+        <v>16</v>
+      </c>
+      <c r="H470" t="s">
+        <v>17</v>
+      </c>
+      <c r="I470" t="s">
+        <v>18</v>
+      </c>
+      <c r="J470" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471"/>
+      <c r="B471" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D471"/>
+      <c r="E471"/>
+      <c r="F471" t="s">
+        <v>15</v>
+      </c>
+      <c r="G471" t="s">
+        <v>16</v>
+      </c>
+      <c r="H471" t="s">
+        <v>17</v>
+      </c>
+      <c r="I471" t="s">
+        <v>18</v>
+      </c>
+      <c r="J471" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472"/>
+      <c r="B472" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C472" t="s">
+        <v>408</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E472"/>
+      <c r="F472" t="s">
+        <v>15</v>
+      </c>
+      <c r="G472" t="s">
+        <v>16</v>
+      </c>
+      <c r="H472" t="s">
+        <v>17</v>
+      </c>
+      <c r="I472" t="s">
+        <v>18</v>
+      </c>
+      <c r="J472" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473"/>
+      <c r="B473" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D473"/>
+      <c r="E473"/>
+      <c r="F473" t="s">
+        <v>15</v>
+      </c>
+      <c r="G473" t="s">
+        <v>16</v>
+      </c>
+      <c r="H473" t="s">
+        <v>17</v>
+      </c>
+      <c r="I473" t="s">
+        <v>18</v>
+      </c>
+      <c r="J473" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474"/>
+      <c r="B474" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D474"/>
+      <c r="E474"/>
+      <c r="F474" t="s">
+        <v>15</v>
+      </c>
+      <c r="G474" t="s">
+        <v>16</v>
+      </c>
+      <c r="H474" t="s">
+        <v>17</v>
+      </c>
+      <c r="I474" t="s">
+        <v>18</v>
+      </c>
+      <c r="J474" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475"/>
+      <c r="B475" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E475"/>
+      <c r="F475" t="s">
+        <v>15</v>
+      </c>
+      <c r="G475" t="s">
+        <v>16</v>
+      </c>
+      <c r="H475" t="s">
+        <v>17</v>
+      </c>
+      <c r="I475" t="s">
+        <v>18</v>
+      </c>
+      <c r="J475" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476"/>
+      <c r="B476" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D476"/>
+      <c r="E476"/>
+      <c r="F476" t="s">
+        <v>15</v>
+      </c>
+      <c r="G476" t="s">
+        <v>16</v>
+      </c>
+      <c r="H476" t="s">
+        <v>17</v>
+      </c>
+      <c r="I476" t="s">
+        <v>18</v>
+      </c>
+      <c r="J476" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477"/>
+      <c r="B477" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D477"/>
+      <c r="E477"/>
+      <c r="F477" t="s">
+        <v>15</v>
+      </c>
+      <c r="G477" t="s">
+        <v>16</v>
+      </c>
+      <c r="H477" t="s">
+        <v>17</v>
+      </c>
+      <c r="I477" t="s">
+        <v>18</v>
+      </c>
+      <c r="J477" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478"/>
+      <c r="B478" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D478"/>
+      <c r="E478"/>
+      <c r="F478" t="s">
+        <v>15</v>
+      </c>
+      <c r="G478" t="s">
+        <v>16</v>
+      </c>
+      <c r="H478" t="s">
+        <v>17</v>
+      </c>
+      <c r="I478" t="s">
+        <v>18</v>
+      </c>
+      <c r="J478" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479"/>
+      <c r="B479" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D479"/>
+      <c r="E479"/>
+      <c r="F479" t="s">
+        <v>15</v>
+      </c>
+      <c r="G479" t="s">
+        <v>16</v>
+      </c>
+      <c r="H479" t="s">
+        <v>17</v>
+      </c>
+      <c r="I479" t="s">
+        <v>18</v>
+      </c>
+      <c r="J479" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480"/>
+      <c r="B480" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C480" t="s">
+        <v>97</v>
+      </c>
+      <c r="D480"/>
+      <c r="E480"/>
+      <c r="F480" t="s">
+        <v>15</v>
+      </c>
+      <c r="G480" t="s">
+        <v>16</v>
+      </c>
+      <c r="H480" t="s">
+        <v>17</v>
+      </c>
+      <c r="I480" t="s">
+        <v>18</v>
+      </c>
+      <c r="J480" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481"/>
+      <c r="B481" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D481"/>
+      <c r="E481"/>
+      <c r="F481" t="s">
+        <v>15</v>
+      </c>
+      <c r="G481" t="s">
+        <v>16</v>
+      </c>
+      <c r="H481" t="s">
+        <v>17</v>
+      </c>
+      <c r="I481" t="s">
+        <v>18</v>
+      </c>
+      <c r="J481" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482"/>
+      <c r="B482" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D482"/>
+      <c r="E482"/>
+      <c r="F482" t="s">
+        <v>15</v>
+      </c>
+      <c r="G482" t="s">
+        <v>16</v>
+      </c>
+      <c r="H482" t="s">
+        <v>17</v>
+      </c>
+      <c r="I482" t="s">
+        <v>18</v>
+      </c>
+      <c r="J482" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483"/>
+      <c r="B483" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E483"/>
+      <c r="F483" t="s">
+        <v>15</v>
+      </c>
+      <c r="G483" t="s">
+        <v>16</v>
+      </c>
+      <c r="H483" t="s">
+        <v>17</v>
+      </c>
+      <c r="I483" t="s">
+        <v>18</v>
+      </c>
+      <c r="J483" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484"/>
+      <c r="B484" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E484"/>
+      <c r="F484" t="s">
+        <v>15</v>
+      </c>
+      <c r="G484" t="s">
+        <v>16</v>
+      </c>
+      <c r="H484" t="s">
+        <v>17</v>
+      </c>
+      <c r="I484" t="s">
+        <v>18</v>
+      </c>
+      <c r="J484"/>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485"/>
+      <c r="B485" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E485"/>
+      <c r="F485" t="s">
+        <v>15</v>
+      </c>
+      <c r="G485" t="s">
+        <v>16</v>
+      </c>
+      <c r="H485" t="s">
+        <v>17</v>
+      </c>
+      <c r="I485" t="s">
+        <v>18</v>
+      </c>
+      <c r="J485" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486"/>
+      <c r="B486" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D486"/>
+      <c r="E486"/>
+      <c r="F486" t="s">
+        <v>15</v>
+      </c>
+      <c r="G486" t="s">
+        <v>16</v>
+      </c>
+      <c r="H486" t="s">
+        <v>17</v>
+      </c>
+      <c r="I486" t="s">
+        <v>18</v>
+      </c>
+      <c r="J486" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487"/>
+      <c r="B487" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E487"/>
+      <c r="F487" t="s">
+        <v>15</v>
+      </c>
+      <c r="G487" t="s">
+        <v>16</v>
+      </c>
+      <c r="H487" t="s">
+        <v>17</v>
+      </c>
+      <c r="I487" t="s">
+        <v>18</v>
+      </c>
+      <c r="J487" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488"/>
+      <c r="B488" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E488"/>
+      <c r="F488" t="s">
+        <v>15</v>
+      </c>
+      <c r="G488" t="s">
+        <v>16</v>
+      </c>
+      <c r="H488" t="s">
+        <v>17</v>
+      </c>
+      <c r="I488" t="s">
+        <v>18</v>
+      </c>
+      <c r="J488" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489"/>
+      <c r="B489" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C489" t="s">
+        <v>58</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E489"/>
+      <c r="F489" t="s">
+        <v>15</v>
+      </c>
+      <c r="G489" t="s">
+        <v>16</v>
+      </c>
+      <c r="H489" t="s">
+        <v>17</v>
+      </c>
+      <c r="I489" t="s">
+        <v>18</v>
+      </c>
+      <c r="J489" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490"/>
+      <c r="B490" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E490"/>
+      <c r="F490" t="s">
+        <v>15</v>
+      </c>
+      <c r="G490" t="s">
+        <v>16</v>
+      </c>
+      <c r="H490" t="s">
+        <v>17</v>
+      </c>
+      <c r="I490" t="s">
+        <v>18</v>
+      </c>
+      <c r="J490" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491"/>
+      <c r="B491" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C491" t="s">
+        <v>61</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E491"/>
+      <c r="F491" t="s">
+        <v>15</v>
+      </c>
+      <c r="G491" t="s">
+        <v>16</v>
+      </c>
+      <c r="H491" t="s">
+        <v>17</v>
+      </c>
+      <c r="I491" t="s">
+        <v>18</v>
+      </c>
+      <c r="J491" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492"/>
+      <c r="B492" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E492"/>
+      <c r="F492" t="s">
+        <v>15</v>
+      </c>
+      <c r="G492" t="s">
+        <v>16</v>
+      </c>
+      <c r="H492" t="s">
+        <v>17</v>
+      </c>
+      <c r="I492" t="s">
+        <v>18</v>
+      </c>
+      <c r="J492" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493"/>
+      <c r="B493" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E493"/>
+      <c r="F493" t="s">
+        <v>15</v>
+      </c>
+      <c r="G493" t="s">
+        <v>16</v>
+      </c>
+      <c r="H493" t="s">
+        <v>17</v>
+      </c>
+      <c r="I493" t="s">
+        <v>18</v>
+      </c>
+      <c r="J493" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494"/>
+      <c r="B494" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E494"/>
+      <c r="F494" t="s">
+        <v>15</v>
+      </c>
+      <c r="G494" t="s">
+        <v>16</v>
+      </c>
+      <c r="H494" t="s">
+        <v>17</v>
+      </c>
+      <c r="I494" t="s">
+        <v>18</v>
+      </c>
+      <c r="J494" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495"/>
+      <c r="B495" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D495"/>
+      <c r="E495"/>
+      <c r="F495" t="s">
+        <v>15</v>
+      </c>
+      <c r="G495" t="s">
+        <v>16</v>
+      </c>
+      <c r="H495" t="s">
+        <v>17</v>
+      </c>
+      <c r="I495" t="s">
+        <v>18</v>
+      </c>
+      <c r="J495" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496"/>
+      <c r="B496" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D496"/>
+      <c r="E496"/>
+      <c r="F496" t="s">
+        <v>15</v>
+      </c>
+      <c r="G496" t="s">
+        <v>16</v>
+      </c>
+      <c r="H496" t="s">
+        <v>17</v>
+      </c>
+      <c r="I496" t="s">
+        <v>18</v>
+      </c>
+      <c r="J496" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10">
+      <c r="A497"/>
+      <c r="B497" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D497"/>
+      <c r="E497"/>
+      <c r="F497" t="s">
+        <v>15</v>
+      </c>
+      <c r="G497" t="s">
+        <v>16</v>
+      </c>
+      <c r="H497" t="s">
+        <v>17</v>
+      </c>
+      <c r="I497" t="s">
+        <v>18</v>
+      </c>
+      <c r="J497" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E498"/>
+      <c r="F498" t="s">
+        <v>15</v>
+      </c>
+      <c r="G498" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H498" t="s">
+        <v>17</v>
+      </c>
+      <c r="I498" t="s">
+        <v>18</v>
+      </c>
+      <c r="J498" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499"/>
+      <c r="B499" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E499"/>
+      <c r="F499" t="s">
+        <v>15</v>
+      </c>
+      <c r="G499" t="s">
+        <v>16</v>
+      </c>
+      <c r="H499" t="s">
+        <v>17</v>
+      </c>
+      <c r="I499" t="s">
+        <v>18</v>
+      </c>
+      <c r="J499" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500"/>
+      <c r="B500" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C500" t="s">
+        <v>67</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E500"/>
+      <c r="F500" t="s">
+        <v>15</v>
+      </c>
+      <c r="G500" t="s">
+        <v>16</v>
+      </c>
+      <c r="H500" t="s">
+        <v>17</v>
+      </c>
+      <c r="I500" t="s">
+        <v>18</v>
+      </c>
+      <c r="J500" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501"/>
+      <c r="B501" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E501"/>
+      <c r="F501" t="s">
+        <v>15</v>
+      </c>
+      <c r="G501" t="s">
+        <v>16</v>
+      </c>
+      <c r="H501" t="s">
+        <v>17</v>
+      </c>
+      <c r="I501" t="s">
+        <v>18</v>
+      </c>
+      <c r="J501" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502"/>
+      <c r="B502" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E502"/>
+      <c r="F502" t="s">
+        <v>15</v>
+      </c>
+      <c r="G502" t="s">
+        <v>16</v>
+      </c>
+      <c r="H502" t="s">
+        <v>17</v>
+      </c>
+      <c r="I502" t="s">
+        <v>18</v>
+      </c>
+      <c r="J502" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503"/>
+      <c r="B503" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D503"/>
+      <c r="E503"/>
+      <c r="F503" t="s">
+        <v>15</v>
+      </c>
+      <c r="G503" t="s">
+        <v>16</v>
+      </c>
+      <c r="H503" t="s">
+        <v>17</v>
+      </c>
+      <c r="I503" t="s">
+        <v>18</v>
+      </c>
+      <c r="J503" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504"/>
+      <c r="B504" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C504" t="s">
+        <v>832</v>
+      </c>
+      <c r="D504"/>
+      <c r="E504"/>
+      <c r="F504" t="s">
+        <v>15</v>
+      </c>
+      <c r="G504" t="s">
+        <v>16</v>
+      </c>
+      <c r="H504" t="s">
+        <v>17</v>
+      </c>
+      <c r="I504" t="s">
+        <v>18</v>
+      </c>
+      <c r="J504" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505"/>
+      <c r="B505" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D505"/>
+      <c r="E505"/>
+      <c r="F505" t="s">
+        <v>15</v>
+      </c>
+      <c r="G505" t="s">
+        <v>16</v>
+      </c>
+      <c r="H505" t="s">
+        <v>17</v>
+      </c>
+      <c r="I505" t="s">
+        <v>18</v>
+      </c>
+      <c r="J505" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506"/>
+      <c r="B506" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D506"/>
+      <c r="E506"/>
+      <c r="F506" t="s">
+        <v>15</v>
+      </c>
+      <c r="G506" t="s">
+        <v>16</v>
+      </c>
+      <c r="H506" t="s">
+        <v>17</v>
+      </c>
+      <c r="I506" t="s">
+        <v>18</v>
+      </c>
+      <c r="J506" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507"/>
+      <c r="B507" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D507"/>
+      <c r="E507"/>
+      <c r="F507" t="s">
+        <v>15</v>
+      </c>
+      <c r="G507" t="s">
+        <v>16</v>
+      </c>
+      <c r="H507" t="s">
+        <v>17</v>
+      </c>
+      <c r="I507" t="s">
+        <v>18</v>
+      </c>
+      <c r="J507" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508"/>
+      <c r="B508" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D508"/>
+      <c r="E508"/>
+      <c r="F508" t="s">
+        <v>15</v>
+      </c>
+      <c r="G508" t="s">
+        <v>16</v>
+      </c>
+      <c r="H508" t="s">
+        <v>17</v>
+      </c>
+      <c r="I508" t="s">
+        <v>18</v>
+      </c>
+      <c r="J508" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509"/>
+      <c r="B509" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D509"/>
+      <c r="E509"/>
+      <c r="F509" t="s">
+        <v>15</v>
+      </c>
+      <c r="G509" t="s">
+        <v>16</v>
+      </c>
+      <c r="H509" t="s">
+        <v>17</v>
+      </c>
+      <c r="I509" t="s">
+        <v>18</v>
+      </c>
+      <c r="J509" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E510"/>
+      <c r="F510" t="s">
+        <v>15</v>
+      </c>
+      <c r="G510" t="s">
+        <v>16</v>
+      </c>
+      <c r="H510" t="s">
+        <v>17</v>
+      </c>
+      <c r="I510" t="s">
+        <v>18</v>
+      </c>
+      <c r="J510" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
-[...300 lines deleted...]
-      <c r="A19" t="s">
+    <row r="511" spans="1:10">
+      <c r="A511" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C511"/>
+      <c r="D511" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E511"/>
+      <c r="F511" t="s">
+        <v>15</v>
+      </c>
+      <c r="G511" t="s">
+        <v>16</v>
+      </c>
+      <c r="H511" t="s">
+        <v>17</v>
+      </c>
+      <c r="I511" t="s">
+        <v>18</v>
+      </c>
+      <c r="J511" t="s">
         <v>51</v>
-      </c>
-[...22648 lines deleted...]
-        <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>