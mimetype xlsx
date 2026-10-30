--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,332 +12,3992 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1314">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (COOPERATIVES-MINIERES (ACTIF) VALIDES EN 2026)</t>
   </si>
   <si>
+    <t>NIF</t>
+  </si>
+  <si>
     <t>NOM</t>
   </si>
   <si>
-    <t>NIF</t>
-[...1 lines deleted...]
-  <si>
     <t>SIGLE</t>
   </si>
   <si>
+    <t>ADRESSE</t>
+  </si>
+  <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
+    <t>COOPERATIVE BANA KOLWESI</t>
+  </si>
+  <si>
+    <t>BANA KOLWEZI</t>
+  </si>
+  <si>
+    <t>153, Av.Kasa- Vubu C/Dilala, Kolwezi</t>
+  </si>
+  <si>
+    <t>Actif</t>
+  </si>
+  <si>
+    <t>Artisanal</t>
+  </si>
+  <si>
+    <t>Coopératives minières</t>
+  </si>
+  <si>
+    <t>Privé-privé</t>
+  </si>
+  <si>
+    <t>Maniema</t>
+  </si>
+  <si>
+    <t>EXPLOITATANTS MINIERS DU KATANGA EN COOPERATIVE</t>
+  </si>
+  <si>
+    <t>EMAK-C</t>
+  </si>
+  <si>
+    <t>Av. du 30 Juin C/Lubumbashi Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT DU KATANGA</t>
+  </si>
+  <si>
+    <t>COMIDEKAT</t>
+  </si>
+  <si>
+    <t>2182, Av. M. Yemo C/  Lubumbashi</t>
+  </si>
+  <si>
     <t>COOPERATIVE MINIERE MAADINI KWAKILIMO</t>
   </si>
   <si>
     <t>CMKK</t>
   </si>
   <si>
-    <t>Actif</t>
-[...11 lines deleted...]
-    <t>Haut-Katanga</t>
+    <t>1933, Blvd M’ siri C/Kampemba Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>COPERATIVE MINIERE  BAHATI</t>
+  </si>
+  <si>
+    <t>COOMIBA</t>
+  </si>
+  <si>
+    <t>35, Av. Kibati Q/ Industriel C/ Kampemba Ville de Lushi</t>
+  </si>
+  <si>
+    <t>A1305718 F</t>
+  </si>
+  <si>
+    <t>Coopérative Minière TUMANI</t>
+  </si>
+  <si>
+    <t>COMITU</t>
+  </si>
+  <si>
+    <t>09, Av. Kasongo C/Annexe Ville de Lushi</t>
+  </si>
+  <si>
+    <t>ASSOCIATION COOPERATIVE MINIERE DES JEUNES DES OEUVRES DU CONGO</t>
+  </si>
+  <si>
+    <t>ACMJDC</t>
+  </si>
+  <si>
+    <t>128,Av.Kasongo- lunda Ville de Bandun-du</t>
+  </si>
+  <si>
+    <t>Kasaï</t>
+  </si>
+  <si>
+    <t>COOOPERATIVE MINIERE DE LUALABA</t>
+  </si>
+  <si>
+    <t>COMIL</t>
+  </si>
+  <si>
+    <t>63,Av. Kamusoka Q/ Baudouin C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>GRANDE COOPERATIVE MINIERE DE LUALABA</t>
+  </si>
+  <si>
+    <t>GCML</t>
+  </si>
+  <si>
+    <t>132, Av. Kapanga C/ Dilala V/Kolwezi Lua laba</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MODERNE DES MINES ET DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>CMMD</t>
+  </si>
+  <si>
+    <t>13, Av. Général Sumahili Q/ Golf Malela C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Milele</t>
+  </si>
+  <si>
+    <t>COMMIL</t>
+  </si>
+  <si>
+    <t>100, Av. Route de Likasi C/ Annexe Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE VITAMED</t>
+  </si>
+  <si>
+    <t>CMV</t>
+  </si>
+  <si>
+    <t>2168, Av. des Aviateurs Q/Gambela C/L’shi/L’shi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KAMBEMBE</t>
+  </si>
+  <si>
+    <t>COMIKA (COOPERATIVE)</t>
+  </si>
+  <si>
+    <t>06, Av. Relax Q/ Tite C/ de Dibumba 2, vIille de Tshikapa</t>
+  </si>
+  <si>
+    <t>Haut-Lomami</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE GANANGA</t>
+  </si>
+  <si>
+    <t>COMIGAN</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE BACHIMBA</t>
+  </si>
+  <si>
+    <t>COMIBACH</t>
+  </si>
+  <si>
+    <t>883, Av. Chemin Public Q/Femme Kiboko C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MACK</t>
+  </si>
+  <si>
+    <t>COMIMA</t>
+  </si>
+  <si>
+    <t>9922 Av.Lumumba C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES PATRIOTES POUR LE DEVELOPPEMENT DU KATANGA</t>
+  </si>
+  <si>
+    <t>"COMIPDK"</t>
+  </si>
+  <si>
+    <t>80,Av. de l’économie, Q/Joli Parc Lubumbashi</t>
+  </si>
+  <si>
+    <t>MINING COOPERATIVE KATANGA</t>
+  </si>
+  <si>
+    <t>"MICOKAT"</t>
+  </si>
+  <si>
+    <t>08, Av. Kamoto Q/ Gécamines C/ de L’shi Lubumbashi</t>
+  </si>
+  <si>
+    <t>KOLWEZI GRANDE COOPERATIVE MINIERE</t>
+  </si>
+  <si>
+    <t>KGCM</t>
+  </si>
+  <si>
+    <t>53, Av. Arpenteur Mutombo  Q/Latin V/Kolwezi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES CREUSEURS ARTISANAUX DE MPAMA BISIE</t>
+  </si>
+  <si>
+    <t>COCABI</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KALIBA</t>
+  </si>
+  <si>
+    <t>COMI KALIBA</t>
+  </si>
+  <si>
+    <t>Ville de Nyabibwe Territoire de Kalehe</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Développement du Katanga</t>
+  </si>
+  <si>
+    <t>CMDK</t>
+  </si>
+  <si>
+    <t>201, Av. Lumumba Q/Kamarenge Ville de Kipushi</t>
+  </si>
+  <si>
+    <t>association Coopérative Minière Nkulu</t>
+  </si>
+  <si>
+    <t>"ASCOMI-NKL"</t>
+  </si>
+  <si>
+    <t>La Renaissance Coopérative</t>
+  </si>
+  <si>
+    <t>RECO</t>
+  </si>
+  <si>
+    <t>16, Av. Umba Kiamitala, Q/Joli Site, C/L’shi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour la Paix et le Développement Social</t>
+  </si>
+  <si>
+    <t>CMPDS</t>
+  </si>
+  <si>
+    <t>3117, Av. Shituru, C/ Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Unissons-nous pour le Développement</t>
+  </si>
+  <si>
+    <t>COMUDEV</t>
+  </si>
+  <si>
+    <t>09, Av. Katontoka C/Ruashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière les Aigles</t>
+  </si>
+  <si>
+    <t>A.G.L.</t>
+  </si>
+  <si>
+    <t>57, Av. Mwepu, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Dibwe pour le Développement "COMIDID"</t>
+  </si>
+  <si>
+    <t>COMIDID</t>
+  </si>
+  <si>
+    <t>120, Av. Chausé de Kasenga Q/ Bel Air C/ Kampemba Ville de L’shi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Débout Katanga Pour le Développement  Multisetoriel</t>
+  </si>
+  <si>
+    <t>COMIDEM</t>
+  </si>
+  <si>
+    <t>14 , Av. Tshangwe Q/ Joli Site C/ Annexe Ville de L’shi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Développement Intégré de Pweto "COMIDIP"</t>
+  </si>
+  <si>
+    <t>COMIDIP</t>
+  </si>
+  <si>
+    <t>11. Av.Tsasa Localité Don Bosco Ngombe – lutendele C/Mont- Ngafula Ville de Kinshasa</t>
   </si>
   <si>
     <t>Coopérative Minière la Providence "COMIPRO"</t>
   </si>
   <si>
     <t>COMIPRO</t>
   </si>
   <si>
+    <t>Avenue Violette n° 11, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Développement Intégré du Congo "COMIDICO"</t>
+  </si>
+  <si>
+    <t>COMIDICO</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kayuma "COMIKAY"</t>
+  </si>
+  <si>
+    <t>COMIKAY</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Union Fait la Force ''UFF''</t>
+  </si>
+  <si>
+    <t>CFF</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DES JEUNES CONGOLAIS</t>
+  </si>
+  <si>
+    <t>CMDJC</t>
+  </si>
+  <si>
+    <t>11, Av. Kasenga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE  MINIERE ET AGRICOLE DU KATANGA</t>
+  </si>
+  <si>
+    <t>COMIAGRIK</t>
+  </si>
+  <si>
+    <t>09, Av. Bounby, Q/Bauduin, C/Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KATOTO</t>
+  </si>
+  <si>
+    <t>CMK</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MASUKU</t>
+  </si>
+  <si>
+    <t>COMIMAS</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT RURAL</t>
+  </si>
+  <si>
+    <t>COMIDER</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES ARTISANAUX DE LUALABA</t>
+  </si>
+  <si>
+    <t>COMIAL</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU GRABEN</t>
+  </si>
+  <si>
+    <t>COMIGRA</t>
+  </si>
+  <si>
+    <t>36, Av. Usoke C/ Kampemba V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE BIALA MUKANGA</t>
+  </si>
+  <si>
+    <t>COMIBIALA MUKANGA</t>
+  </si>
+  <si>
+    <t>13, 3e Rue,C/ Limete,V/Kinshasa</t>
+  </si>
+  <si>
+    <t>Copper Minerais Cooperative and Développment ''COMICOD''</t>
+  </si>
+  <si>
+    <t>COMICOD</t>
+  </si>
+  <si>
+    <t>1157, Av. Mama Yemo Q/ Makutano C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative agropastorale et Minière Tuungana Asbl "CAPMT/ASBL</t>
+  </si>
+  <si>
+    <t>CAPMT/ASBL</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DU HAUT LOMAMI</t>
+  </si>
+  <si>
+    <t>CMDHL</t>
+  </si>
+  <si>
+    <t>998, Av. du 30 juin  C/Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Umoja  Katanga</t>
+  </si>
+  <si>
+    <t>COMIKAT</t>
+  </si>
+  <si>
+    <t>2082, Av. Mangi,C/ Mani ka,Kolwezi,Provinc ce du Lualaba</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES EXPLOITANTS PIONNIERS DU DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>COMED</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DU TERRITOIRE DE LUBUDI</t>
+  </si>
+  <si>
+    <t>COMITEL</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE PROGRES SOCIAL</t>
+  </si>
+  <si>
+    <t>CMPSA</t>
+  </si>
+  <si>
+    <t>309, Av. du 30 juin  C/Manika V/ Kolwezi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KATANGA PROGRESS</t>
+  </si>
+  <si>
+    <t>COMIKAP</t>
+  </si>
+  <si>
+    <t>06, Av. Kibati C/ Kampemba V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>LUBUMBASHI GRANDE COOPERATIVE MINIERE</t>
+  </si>
+  <si>
+    <t>LGCM</t>
+  </si>
+  <si>
+    <t>784, Av. Q/ C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière  KABAKA " KABAKA DEVELOPPEMENT"</t>
+  </si>
+  <si>
+    <t>A1112921 H</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE D'ENCADREMENT DE DEMOBILISES ET EX. COMBATTANTS MAYI-MAYI</t>
+  </si>
+  <si>
+    <t>COMEDECOM</t>
+  </si>
+  <si>
+    <t>7904, Avenue Lubembe, Quartier Golf/Lido, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE KATANGAISE D'EXPLOITATIONS MINIERS ET ARTISANAL</t>
+  </si>
+  <si>
+    <t>COKEMA</t>
+  </si>
+  <si>
+    <t>1035, Av. Bulaya Q/Salama L’shi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kapya « FOMKA »</t>
+  </si>
+  <si>
+    <t>FOMKA</t>
+  </si>
+  <si>
+    <t>07, Av. Mudingusha Q/ Mampala C/ L’shi Ville de L’shi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE D'ENCADREMENT DES PERSONNES VULNERABLES</t>
+  </si>
+  <si>
+    <t>CMEPV</t>
+  </si>
+  <si>
+    <t>820 H ,Av. Kinkonja Q/Gombela C/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Maïsha  Mema du Katanga</t>
+  </si>
+  <si>
+    <t>CMMMK</t>
+  </si>
+  <si>
+    <t>12, Av. de la Maison C/ de Likasi Ville de Likasi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE  UYAJ</t>
+  </si>
+  <si>
+    <t>UYAJ</t>
+  </si>
+  <si>
+    <t>45, Av. Carmel Q/Gambela II C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ARTISANALE SOUTIEN AUX ARTISANS MINIERS</t>
+  </si>
+  <si>
+    <t>SAM</t>
+  </si>
+  <si>
+    <t>1717, Av.In Mazaz Q/ Golf Malela C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT AUTOCENTRE</t>
+  </si>
+  <si>
+    <t>CODAC</t>
+  </si>
+  <si>
+    <t>1569, Av. Lac Kipopo C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LEZA WA LUSA</t>
+  </si>
+  <si>
+    <t>COMILWL</t>
+  </si>
+  <si>
+    <t>140, Av. Boulevard du 30 Juin, C/Gombe, Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE FONDATION MAYANDA</t>
+  </si>
+  <si>
+    <t>CMFM</t>
+  </si>
+  <si>
+    <t>01, Av. Nyangwe Q/ Lido Golf C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES CREUSEURS WA TSHIMBA MANDI 1ER</t>
+  </si>
+  <si>
+    <t>CMTM</t>
+  </si>
+  <si>
+    <t>Avenue Kipese Quartier Jolie site numero 2813 commune de Shituru ville de Likasi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DIESEDIA LUMUMBA NKAYI</t>
+  </si>
+  <si>
+    <t>DIMUKA</t>
+  </si>
+  <si>
+    <t>18, Av. Savonnier Q/Bel-Air Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KUIMINIA PAMO</t>
+  </si>
+  <si>
+    <t>CMIKUPA</t>
+  </si>
+  <si>
+    <t>06, Av. Tuta C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DE PROSPECTION EXPLOITATION MINIERE ARTISANALE ET DES SERVICES</t>
+  </si>
+  <si>
+    <t>COPEMAS</t>
+  </si>
+  <si>
+    <t>06, Av. Dbaya C/de Kasa- vubu Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement</t>
+  </si>
+  <si>
+    <t>COMIDEV</t>
+  </si>
+  <si>
+    <t>435, Avenue Kasa-Vubu, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT BUNDWE</t>
+  </si>
+  <si>
+    <t>COMIDB</t>
+  </si>
+  <si>
+    <t>07, Av. Kaminungu Q/ Kalubwe C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE EL-GIBRON</t>
+  </si>
+  <si>
+    <t>CME</t>
+  </si>
+  <si>
+    <t>25, Av. Lubudi C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière TUJENGE « COMIT »</t>
+  </si>
+  <si>
+    <t>COMIT</t>
+  </si>
+  <si>
+    <t>74, Av. Okito C/ ManikaV/Kolwez</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KAYAMBA</t>
+  </si>
+  <si>
+    <t>COMIKAYA-SCOOPS</t>
+  </si>
+  <si>
+    <t>64, Av. Kasangulu Q/Gambela C/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT POUR LES EXPLOITANTS MINIERS DU KATANGA</t>
+  </si>
+  <si>
+    <t>CDEMK</t>
+  </si>
+  <si>
+    <t>58, Av. Mobutu Cité de Kipushi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRO-PASTORALE POUR LE PROGRES SOCIAL « CMAPS »</t>
+  </si>
+  <si>
+    <t>CMAPS</t>
+  </si>
+  <si>
+    <t>N° 431, Avenue Lubilanshi, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE PROSPERITE POUR TOUS</t>
+  </si>
+  <si>
+    <t>PPT</t>
+  </si>
+  <si>
+    <t>N° 17-214, Avenue Maisha, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIEREDE WAKUTALA WAKUMONA</t>
+  </si>
+  <si>
+    <t>COMIWA</t>
+  </si>
+  <si>
+    <t>1249, Av. Kasaï en  face de la morgue   Clinique Universi taire</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le  Progrès Social et Dévelop pement des Exploitants  Miniers Artisanaux</t>
+  </si>
+  <si>
+    <t>PSODEMA</t>
+  </si>
+  <si>
+    <t>02, Av. Mutoshi C/ Manika V/Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative des Exploitants  Miniers Artisanaux Solidaires  du Katanga</t>
+  </si>
+  <si>
+    <t>CEMASKAT</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE TERRE PROMISE</t>
+  </si>
+  <si>
+    <t>COMITEPRO</t>
+  </si>
+  <si>
+    <t>Cité de Kaniama Territoire  de Kaniama Prov. Loma mi,Prov. Lomami</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DE BAKONGOLO/MANONO</t>
+  </si>
+  <si>
+    <t>SOCOMIBA</t>
+  </si>
+  <si>
+    <t>168, Avenue Mongata, Commune de Ngaba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE MINIÈRE SOMIBAF ET GROUPE FABRICE</t>
+  </si>
+  <si>
+    <t>COOMISCO-GF</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Yezu Aza Bien « COMYAB COOPCA »</t>
+  </si>
+  <si>
+    <t>COMYAB COOPCA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MABOKO MOSOLO</t>
+  </si>
+  <si>
+    <t>MM</t>
+  </si>
+  <si>
+    <t>Avenue Ndala n° 26, Centre de Durba, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MARANATHA</t>
+  </si>
+  <si>
+    <t>MARA</t>
+  </si>
+  <si>
+    <t>Avenue Malemba n° 17, Centre de Durba, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE D’APUMO ENVA</t>
+  </si>
+  <si>
+    <t>COOPEMAE</t>
+  </si>
+  <si>
+    <t>Blvd Mobutu n°33, Cité d'Isiro, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE SERVICE MINING</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>Avenue Camp Ndombe n° 24, Centre de Durba, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DEOGRATIAS</t>
+  </si>
+  <si>
+    <t>DEO</t>
+  </si>
+  <si>
+    <t>Avenue du Marché n° 25, Centre de Durba, Secteur de Kibali, Territoire de Watsa, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE QUI SAIT L'AVENIR « COMISA »</t>
+  </si>
+  <si>
+    <t>COMISA</t>
+  </si>
+  <si>
+    <t>A Durba, Territoire de Watsa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KAKE</t>
+  </si>
+  <si>
+    <t>COMI KKE</t>
+  </si>
+  <si>
+    <t>Avenue 75 n° 48, Centre de Durba, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MERCI SEIGNEUR</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>N° 52, Avenue Wilson, Centre de Durba, Province du Haut-Uélé</t>
+  </si>
+  <si>
     <t>Coop. des Exploit. Miniers Artisanaux de L’ITURI</t>
   </si>
   <si>
     <t>COOP. E. MI</t>
   </si>
   <si>
+    <t>A Mungbwalu Q/ Shun II Cité de Mungbwalu</t>
+  </si>
+  <si>
     <t>Ituri</t>
   </si>
   <si>
+    <t>Coopérative Minière MOZINDO ADA VALERE</t>
+  </si>
+  <si>
+    <t>COMIMAV COOP–CA</t>
+  </si>
+  <si>
+    <t>Nzebi Mines, Commune de Mungbwalu Territoire de Djugu, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MAENDELEO DE L’ITURI</t>
+  </si>
+  <si>
+    <t>COOMIMA–ITURI</t>
+  </si>
+  <si>
+    <t>Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES ADMINISTRATEURS DES FOYERS MINIERS ARTISANAUX DU TERRITOIRE DE DJUGU</t>
+  </si>
+  <si>
+    <t>CAFMAD</t>
+  </si>
+  <si>
+    <t>A venue Saïo/artisan, Quartier Kilo Moto, Commune de Mungbwalu, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MANIEMA BUNENE BW'IMATA</t>
+  </si>
+  <si>
+    <t>CMBI</t>
+  </si>
+  <si>
+    <t>25, Av. Lipango Q/ de Kabuya Ville Kalima</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE AGRO-MINIERE UMOJA NI MAENDELO</t>
+  </si>
+  <si>
+    <t>CAMUM</t>
+  </si>
+  <si>
+    <t>164 ,Av. Sankania Q/ Mutoshi C/de Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Developpement Minier de Kolwezi</t>
+  </si>
+  <si>
+    <t>DEMIKO</t>
+  </si>
+  <si>
+    <t>211 , Av. Sandoa Q/ Industriel C/Manika Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE ET AGRICOLE MALAYA</t>
+  </si>
+  <si>
+    <t>SOCOMIAM</t>
+  </si>
+  <si>
+    <t>187, Avenue des Manguiers, Quartier Biashara, Commune de Dilala, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERS POUR UN DEVELOPPEMENT INTEGRAL</t>
+  </si>
+  <si>
+    <t>CMDI</t>
+  </si>
+  <si>
+    <t>Localité Itebero, Groupement Bakano ,Territoire</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE DE L'EST DU CONGO</t>
+  </si>
+  <si>
+    <t>SOCOMIEC</t>
+  </si>
+  <si>
+    <t>21, Av.Isgea Q/ Ndendere C/ de Dibanda Ville de Bukavu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU CENTRE EST</t>
+  </si>
+  <si>
+    <t>COMICE</t>
+  </si>
+  <si>
+    <t>105 ,Av. Nyunzu Q/Dave/Kalemie</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES POPOY/PANGA</t>
+  </si>
+  <si>
+    <t>COMIPOPA COOP-CA</t>
+  </si>
+  <si>
+    <t>Situé à Jourdin/Mupepe/Panga, Groupement Bokobi, Secteur des Popoy, Territoire de Banalia, Province de la Tshopo</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DE MANONO</t>
+  </si>
+  <si>
+    <t>SOCOMIMA</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE D'ANKORO</t>
+  </si>
+  <si>
+    <t>SOCOMIANKO</t>
+  </si>
+  <si>
+    <t>N° 29, Avenue Itimbiri, Quartier Salongo, Commune de Limete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE D'EXPANSION D'ANKORO</t>
+  </si>
+  <si>
+    <t>SOCOMIEDANK</t>
+  </si>
+  <si>
+    <t>N° 21, Avenue l'Echangeur, Commune de Lemba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE UNION MINIERE COUMI</t>
+  </si>
+  <si>
+    <t>COUMI</t>
+  </si>
+  <si>
+    <t>Villa Urbana, Avenue Mandrandele, Quartier Kingabwa Mandrandele, Commune de Limete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE NEHEMA YA BONDO</t>
+  </si>
+  <si>
+    <t>SOCOMINEYABO</t>
+  </si>
+  <si>
+    <t>N° 21, Avenue de l'Echangeur, Commune de Lemba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE ET AGRICOLE YAKENA</t>
+  </si>
+  <si>
+    <t>SOCOMAYAKENA</t>
+  </si>
+  <si>
+    <t>N° 168 Bis, Avenue Mongata, Commune de Ngaba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE LUYOYO</t>
+  </si>
+  <si>
+    <t>SOCOMILU</t>
+  </si>
+  <si>
+    <t>N° 26, Avenue l'Echangeur, Commune de Lemba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE D'EXPLOITATION ET DEVELOPPEMNT DURABLE</t>
+  </si>
+  <si>
+    <t>LA COMEDED</t>
+  </si>
+  <si>
+    <t>N° A14, avenue Maluku, Quartier Funa 1, Commune de Barumbu, Vile-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE   DEVELOPPEMENT COMMUNAUTAIRE</t>
+  </si>
+  <si>
+    <t>CMDC</t>
+  </si>
+  <si>
+    <t>N° 3470, Av.  Lumumba C/ Lushi Immeuble  Falasha App.  118 Lubumbashi</t>
+  </si>
+  <si>
+    <t>A1105248S</t>
+  </si>
+  <si>
+    <t>COOOPERATIVE MINIERE COORA</t>
+  </si>
+  <si>
+    <t>COMICO</t>
+  </si>
+  <si>
+    <t>4885, Av. Kolwezi, C/Gombe-Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE MATUNDU POUR LA PROMOTION ET LE DEVELOPPEMENT DES EXPLOITANTS MINIERS ARTISANAUX</t>
+  </si>
+  <si>
+    <t>COMIAMAPRODEMA</t>
+  </si>
+  <si>
+    <t>06, Avenue Tabora, Ville de Bondo, Province du Bas-Uélé</t>
+  </si>
+  <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE NDO OKEMBO</t>
+  </si>
+  <si>
+    <t>SOCOMINDOK</t>
+  </si>
+  <si>
+    <t>5, Av. Naweyandi, Quartier Kinsuka Pêcheurs, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE AGRO-PASTORALE ET MINIERE DU CONGO</t>
+  </si>
+  <si>
+    <t>CAMICO</t>
+  </si>
+  <si>
+    <t>N° 75, Avenue Kashala Bonzola, Commune de Dibindi, Ville de Mbuji-Mayi, Province du Kasaï Oriental</t>
+  </si>
+  <si>
+    <t>Kasaï-Oriental</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE GALENGA</t>
+  </si>
+  <si>
+    <t>06, Av. Relax,Q/Tit  Dibumba 2</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE  LUBA ET FRERES</t>
+  </si>
+  <si>
+    <t>COMILUBAF</t>
+  </si>
+  <si>
+    <t>20, Av. Bumba Q/ Lvulu C/Lemba, Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DEBOUT KATANGAPOUR LE DEVELOPPEMENT MULTISECTORIEL</t>
+  </si>
+  <si>
+    <t>CMDKM</t>
+  </si>
+  <si>
+    <t>25, Av. Mandari- nier C/Kampemba Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière DONDA-CHRIST</t>
+  </si>
+  <si>
+    <t>CMF</t>
+  </si>
+  <si>
+    <t>13 ème Rue n°13, Q/Industriel C/Limete- Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE WOTE PAMOJA</t>
+  </si>
+  <si>
+    <t>COWPAM</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU TANGANYIKA</t>
+  </si>
+  <si>
+    <t>COMITA</t>
+  </si>
+  <si>
     <t>COOPERATIVE MINIERE DU CONGO</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
-    <t>Kinshasa</t>
+    <t>N° 08, Avenue 1ère Rue, Quartier Industriel, Commune de Limété, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le  Progrès et le Développement  Communautaire</t>
+  </si>
+  <si>
+    <t>CMPDC</t>
+  </si>
+  <si>
+    <t>07, Av. du Cadastre  Q/Bel Air,C/ Kampemba,C/ Kampemba,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR L'EMERGENCE DELA CLASSE MOYENNE</t>
+  </si>
+  <si>
+    <t>CMECM</t>
+  </si>
+  <si>
+    <t>COOP. MIN. DE  L’ASSIST. COMM.  NECESS. DU KATANGA</t>
+  </si>
+  <si>
+    <t>COMIANKA</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Tengo/ Katanga</t>
+  </si>
+  <si>
+    <t>CMTK</t>
+  </si>
+  <si>
+    <t>37, Av. Dilolo V/ Kalemie</t>
   </si>
   <si>
     <t>Coopérative Minière Zeleda</t>
   </si>
   <si>
     <t>COMIZELD</t>
   </si>
   <si>
     <t>Entreprise privée</t>
   </si>
   <si>
-    <t>Bas-Uélé</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sté Coopérative Minière de Lumbu  </t>
   </si>
   <si>
     <t xml:space="preserve">SOCOMILU </t>
   </si>
   <si>
-    <t xml:space="preserve">Coopérative  Agro- Pastoral et  d’ExploitantsMiniers Madimba  CAPEMMA </t>
-[...11 lines deleted...]
-    <t>SOCOMINDIN</t>
+    <t>Coopérative  Agro-Pastorale et d’Exploitatation Minière de Madimba  "CAPEMMA"</t>
+  </si>
+  <si>
+    <t>CAPEMMA</t>
+  </si>
+  <si>
+    <t>5939/52, Avenue Katanga, Quartier Mbala, Commune de Selembao, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1800675E</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT COMMUNAUTAIRE</t>
+  </si>
+  <si>
+    <t>COMIDECO</t>
+  </si>
+  <si>
+    <t>199, Av. Mubanzo, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DE BONDO</t>
+  </si>
+  <si>
+    <t>SOCOMIB</t>
+  </si>
+  <si>
+    <t>N° 1450, Avenue Paka, Commune de Lemba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE DES EXPLOITANTS MINIERS POUR LE DEVELOPPEMENT DU BAS-UELE</t>
+  </si>
+  <si>
+    <t>SOCEXMIDEBU</t>
+  </si>
+  <si>
+    <t>Village Langa, Groupement Maselebende, Secteur Bongolo/Bobotombo, Territoire de Buta, Province du Bas-Uélé</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KUNGULANGA</t>
+  </si>
+  <si>
+    <t>COMIKU</t>
+  </si>
+  <si>
+    <t>24, Av. Kilobe lobe,C/Kampemba/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Alternative Minière du Congo</t>
+  </si>
+  <si>
+    <t>COALMICO</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de la Solidarité Africaine</t>
+  </si>
+  <si>
+    <t>CMSA</t>
+  </si>
+  <si>
+    <t>71, Av. Kasaî C/Lubumbashi Lubuumbashi</t>
+  </si>
+  <si>
+    <t>Industriel</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agricole du Congo</t>
+  </si>
+  <si>
+    <t>CO.MI.A.C.</t>
+  </si>
+  <si>
+    <t>762, Av.Louise Mwanke/Ville de  Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Hopra  Mining</t>
+  </si>
+  <si>
+    <t>HOPRA MINING</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Umoja de MOBA</t>
+  </si>
+  <si>
+    <t>COMUMO</t>
+  </si>
+  <si>
+    <t>Coopérative Minière EL JIREH</t>
+  </si>
+  <si>
+    <t>EI JIREH</t>
+  </si>
+  <si>
+    <t>Coopérative Minière JOMOS Centre Africain pour Le Développement</t>
+  </si>
+  <si>
+    <t>JOMOSCAD</t>
+  </si>
+  <si>
+    <t>585, Av. Lac Mero, Q/Mutoshi, C/Dilala, Kolwezi-Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative des  Artisanaux Miniers de KASESE</t>
+  </si>
+  <si>
+    <t>C.A.M.K</t>
+  </si>
+  <si>
+    <t>2919, Av. Mbeseke C /Ngaliema-Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Démocrates</t>
+  </si>
+  <si>
+    <t>N° 69B, Av. Topo graphe Q/Hewa Bora C/Kampemba  V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière Konga Bantu</t>
+  </si>
+  <si>
+    <t>COMIKKBA</t>
+  </si>
+  <si>
+    <t>15063, Av. Elephant Q/Kasapa, C/Lubumbashi Ville deLubumbashi</t>
+  </si>
+  <si>
+    <t>Sté Coopérative Minière Pour  Le Développement Tujenge</t>
+  </si>
+  <si>
+    <t>COMIDETU</t>
+  </si>
+  <si>
+    <t>200, Av.Munua, Q/Golf Itambo  C/Lubumbashi Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Hand Picking Tujenge</t>
+  </si>
+  <si>
+    <t>COOPHPT</t>
+  </si>
+  <si>
+    <t>2245, Av. KasaÏ C/ Lubumbashi V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Mining</t>
+  </si>
+  <si>
+    <t>COMIMI</t>
+  </si>
+  <si>
+    <t>29, Av. Garamba, Q/Kabetsha  C/ Kampemba</t>
+  </si>
+  <si>
+    <t>Coopérative  Minière du Peuple en Action  Pour le Développement</t>
+  </si>
+  <si>
+    <t>COMIPAD</t>
+  </si>
+  <si>
+    <t>27, Av.Sendwe  C/Lubumbashi  Ville de Lububashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour WAMINIFU wa Katanga</t>
+  </si>
+  <si>
+    <t>CMWK</t>
+  </si>
+  <si>
+    <t>2182, Av. Maman Yemo, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Cooperative Minière  Mwana  Nkole- Kapend</t>
+  </si>
+  <si>
+    <t>Av. Kambove C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Cooperative Minière  Artisanaux Miniers du Congo</t>
+  </si>
+  <si>
+    <t>COMIAMC</t>
+  </si>
+  <si>
+    <t>Cooperative Minière  Hewa Safi  Société Coopérative Simplifiée</t>
+  </si>
+  <si>
+    <t>CMHS- SCOOPS</t>
+  </si>
+  <si>
+    <t>n° 75, Av. Ruwe C/ Lubumbashi V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative des Artisanaux Miniers du Congo pour le Développement Agro- Pastoral</t>
+  </si>
+  <si>
+    <t>CAMDA</t>
+  </si>
+  <si>
+    <t>04, Av. Kasaï,C/ Lubumbashi, VLubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Jeunes Tanganyika Promo Classe Moyenne</t>
+  </si>
+  <si>
+    <t>COMIJTPCM</t>
   </si>
   <si>
     <t>Sté Coopérative Minière Union pour le Développement Intégral</t>
   </si>
   <si>
     <t>SOCOMI UPDI SCOOP-CA</t>
   </si>
   <si>
-    <t>Coopérative  Minière Milele</t>
-[...5 lines deleted...]
-    <t>Haut-Lomami</t>
+    <t>Sté Cooperative  Minière Stibine</t>
+  </si>
+  <si>
+    <t>SOCOSTI-SCOOP-CA</t>
+  </si>
+  <si>
+    <t>Coopérative Minières des Services Artisanaux Congolais</t>
+  </si>
+  <si>
+    <t>COMISAC</t>
+  </si>
+  <si>
+    <t>Sté Cooperative  Minière Trabeca</t>
+  </si>
+  <si>
+    <t>SCM-TRABECA SCOOP-CA</t>
+  </si>
+  <si>
+    <t>Sté Cooperative Minière Bayuwa Mingi</t>
+  </si>
+  <si>
+    <t>SOCOMIBANI SCOOP-CA</t>
+  </si>
+  <si>
+    <t>Sté Cooperative Minière Lukasu</t>
+  </si>
+  <si>
+    <t>SOCOMILUKA</t>
+  </si>
+  <si>
+    <t>n° 1421, Av. RTNC C/ Lubumbashi V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Oraganisation des Artisanaux Miniers en Coopérative</t>
+  </si>
+  <si>
+    <t>OAM</t>
+  </si>
+  <si>
+    <t>Association Paysanne Mining du Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Paysanne Mining du  Katanga</t>
+  </si>
+  <si>
+    <t>Cooperative Minière  Zéhane</t>
+  </si>
+  <si>
+    <t>COMIZ</t>
+  </si>
+  <si>
+    <t>98, Av. Kasaï,Q/ Makutano, C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière le Bâtisseur</t>
+  </si>
+  <si>
+    <t>COMIBA</t>
+  </si>
+  <si>
+    <t>18, Av. Kisima, Q/ Kalubwe, C/Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière BUYA na BANTU</t>
+  </si>
+  <si>
+    <t>COMIBNB</t>
+  </si>
+  <si>
+    <t>10, Av. Shosho, Q/Radem, C/Annexe</t>
+  </si>
+  <si>
+    <t>Coopérative Minière la Solidarité</t>
+  </si>
+  <si>
+    <t>CMS</t>
+  </si>
+  <si>
+    <t>Cooperative Minière  pour le   developpement  Populaire</t>
+  </si>
+  <si>
+    <t>COMIDEPO</t>
+  </si>
+  <si>
+    <t>11, Av. Lubum- bashi C/Shituku V/Likas</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  et de Développement du Katanga</t>
+  </si>
+  <si>
+    <t>COMIDECK</t>
+  </si>
+  <si>
+    <t>C/de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Association Coopérative le Congo Minier</t>
+  </si>
+  <si>
+    <t>COMIN</t>
+  </si>
+  <si>
+    <t>163, Av. Luapula Q/Kwala Ville de Kasenga</t>
+  </si>
+  <si>
+    <t>Coopérative Minère TWATOLELA</t>
+  </si>
+  <si>
+    <t>COMITWA</t>
+  </si>
+  <si>
+    <t>126B,  Av. Changalele, Q/Gambela, C/Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minère SHIBUKENI</t>
+  </si>
+  <si>
+    <t>COMISHI</t>
+  </si>
+  <si>
+    <t>72, Route Likasi, C/Kampemba, Lubimbashi, Haut- Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Maîsha</t>
+  </si>
+  <si>
+    <t>MAISHA</t>
+  </si>
+  <si>
+    <t>1024, Av.Uwe C/Lubumbashi Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minère Avenir</t>
+  </si>
+  <si>
+    <t>CMA</t>
+  </si>
+  <si>
+    <t>98, Av. Kasaï, C/Lubumbashi, Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Bana Kolwezi</t>
+  </si>
+  <si>
+    <t>31, Av. de la chaussée de Kasenga  Q/Bel air, C/Kampemba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Kuimina Pamo</t>
+  </si>
+  <si>
+    <t>COMIKUPA</t>
+  </si>
+  <si>
+    <t>36, Av. Tuta, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement de LUBUDI</t>
+  </si>
+  <si>
+    <t>COMIDELU</t>
+  </si>
+  <si>
+    <t>240, Av. 30 Juin, Q/Kalubwe, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière MUKUBA</t>
+  </si>
+  <si>
+    <t>CMMC</t>
+  </si>
+  <si>
+    <t>30, Av. Mama YEMO C/L'shi Ville de Lubumbashi, Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Miambo</t>
+  </si>
+  <si>
+    <t>MIAMBO</t>
+  </si>
+  <si>
+    <t>Route de Likasi Kolwezi, Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Nguvu YETU</t>
+  </si>
+  <si>
+    <t>CMN</t>
+  </si>
+  <si>
+    <t>118, Av. Poivriers  C/Dilala, Ville de Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>MINING DEVELOPPEMENT SYSTEM</t>
+  </si>
+  <si>
+    <t>MDS</t>
+  </si>
+  <si>
+    <t>41, Av. du Commerce  C/Likasi, Ville de Likasi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Umoja</t>
+  </si>
+  <si>
+    <t>CMU</t>
+  </si>
+  <si>
+    <t>78, Av. Munongo C/ Lubumbashi Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agricole pour le Développement</t>
+  </si>
+  <si>
+    <t>CMAD Maendeleo</t>
+  </si>
+  <si>
+    <t>35, Av. Grevilias Q/Bel air C/ Kamp Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Développe ment du Lualaba</t>
+  </si>
+  <si>
+    <t>COMIDEL</t>
+  </si>
+  <si>
+    <t>03, Av. Mandarinier,  Q/ Bel air C/Kampemba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Négoces et d'Assistances aux Nécessiteux</t>
+  </si>
+  <si>
+    <t>COMINAN</t>
+  </si>
+  <si>
+    <t>5030, Av. de l'Allinace/ CRAA C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour la Promotion Rurale du Katanga</t>
+  </si>
+  <si>
+    <t>CMPRK</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Bana TANGANYIKA</t>
+  </si>
+  <si>
+    <t>CBT</t>
+  </si>
+  <si>
+    <t>103, Av. Kaozi  C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Solidarité pour le Développement en Coopérative Minière</t>
+  </si>
+  <si>
+    <t>SODECM</t>
+  </si>
+  <si>
+    <t>09, Av. Polytechniques Q/ Gambela II, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative des Artisanaux Miniers du Congo</t>
+  </si>
+  <si>
+    <t>CDMC</t>
+  </si>
+  <si>
+    <t>11Av. du 30 Juin  Q/Mak mena C/ Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Dynamique des Exploitants Miniers, Agricole, pêche  et Elevage</t>
+  </si>
+  <si>
+    <t>CDEMAPE</t>
+  </si>
+  <si>
+    <t>21, Av. Luboya C/ Lubumbashi Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  Alfajiri</t>
+  </si>
+  <si>
+    <t>55B, Av. Musoni  Q/ Mampola C/ Lubumbashi / Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société d’exploitation Transformation Transport et Construction</t>
+  </si>
+  <si>
+    <t>SETRACO</t>
+  </si>
+  <si>
+    <t>57, Av. Savonnier C/Kampemba Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agro –Pastorale du Salut</t>
+  </si>
+  <si>
+    <t>COOMSA – COOP – CA</t>
+  </si>
+  <si>
+    <t>2959, Av.Biyai  Q/Kabwe  C/Lubumbashi  /Lubumbashi</t>
+  </si>
+  <si>
+    <t>Association Coopérative Minière Mwitobo – kilumba</t>
+  </si>
+  <si>
+    <t>COOPMK</t>
+  </si>
+  <si>
+    <t>14, Av. Sendwe Centre  Urbain de Centre Urbain de  Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Développement Accéléré du CONGO</t>
+  </si>
+  <si>
+    <t>COMIDAC</t>
+  </si>
+  <si>
+    <t>23, Av. Namund Q/ Gombele C/LembaKinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière la Grace</t>
+  </si>
+  <si>
+    <t>GRACE</t>
+  </si>
+  <si>
+    <t>506, Av. Mwadingusha Lubumbashi / Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Zawadi</t>
+  </si>
+  <si>
+    <t>COMIZA</t>
+  </si>
+  <si>
+    <t>191, Av. Mukendi Kabongo Q/ Kingabwa C/ Lubumbashi Lubumbashi</t>
   </si>
   <si>
     <t>COOPERATIVE MULTISECTORIELLE POUR LE DEVELOPPEMENT DU CONGO</t>
   </si>
   <si>
     <t>COMUDECOM</t>
   </si>
   <si>
+    <t>960, Av. Chaussé, Mzée  L. Désiré Kabila, 2e  Niveau Bat. Lipamu, V/ Lubumbash</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Maendeleo</t>
+  </si>
+  <si>
+    <t>CMIMA " Bundwe " COMIDB "</t>
+  </si>
+  <si>
+    <t>71, Av. Kasaï C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Autoch tones</t>
+  </si>
+  <si>
+    <t>CMDA</t>
+  </si>
+  <si>
+    <t>125, Av. Neflier Q/ Bel Air,C/ Kampemba,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière le Baron</t>
+  </si>
+  <si>
+    <t>CBM</t>
+  </si>
+  <si>
+    <t>11, Av. du Cuivre, C/Lubumbashi, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de BUKWASHI</t>
+  </si>
+  <si>
+    <t>CMB</t>
+  </si>
+  <si>
+    <t>01, Av. Cascade C/ Lubumbashi  Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative  Minère pour le  Développement  du Congo par le Katanga</t>
+  </si>
+  <si>
+    <t>CMDCOK</t>
+  </si>
+  <si>
+    <t>14, Av. Sendwe  C/ Lubumbashi Ville  de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative  Minière de Négoce et d’Assistance  aux Nécessiteux</t>
+  </si>
+  <si>
+    <t>COMINAM</t>
+  </si>
+  <si>
+    <t>5030, Av. de l’Aliance  Q/ Craa  C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour la Production Artisanale du Katanga</t>
+  </si>
+  <si>
+    <t>COMIPAK</t>
+  </si>
+  <si>
+    <t>148, Av. Tulipiers  C/de Kampemba  Ville de L’shi</t>
+  </si>
+  <si>
+    <t>oopératives Minière la Luminifère des Exploitants Artisanaux</t>
+  </si>
+  <si>
+    <t>COMILE – A</t>
+  </si>
+  <si>
+    <t>506, Av. Kasa-vubu C/Lubumbashi  Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Neema Ya  Mungu</t>
+  </si>
+  <si>
+    <t>COMINEMU</t>
+  </si>
+  <si>
+    <t>Av. Kimbangu n° 359,Q/ Makutano,C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
     <t>Coopérative Minière de Bachimba</t>
   </si>
   <si>
     <t>COOPÉRATIVE MINIÈRE DE BACHIMBA</t>
   </si>
   <si>
+    <t>888, Av. Chemin Public Q/Femme</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le  Développement de la Province du Katanga</t>
+  </si>
+  <si>
+    <t>CMDPK</t>
+  </si>
+  <si>
+    <t>18, Av. Okito  Q/Kamalono,  C/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière d’Encadrement des Exploitants pour le Bien- être des Veuves et des orphelins</t>
+  </si>
+  <si>
+    <t>COMEBEVO</t>
+  </si>
+  <si>
+    <t>13, Av. Araucarias Bel Air, C/Kampemba Lubumbash</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour Promotion de la Femme IMANI</t>
+  </si>
+  <si>
+    <t>COMIPROFI</t>
+  </si>
+  <si>
+    <t>05, Av. du 30 Juin, C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière BAHATI</t>
+  </si>
+  <si>
+    <t>COMIBATI</t>
+  </si>
+  <si>
+    <t>50, Av.Malunga   Q/Centre Ville  Ville de Kamina</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Artisanale Bwiteketo</t>
+  </si>
+  <si>
+    <t>CAB</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Montagne des Mines</t>
+  </si>
+  <si>
+    <t>COMIMO</t>
+  </si>
+  <si>
+    <t>1134, Av. Kaseba Q/ Makutano C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière La Charité</t>
+  </si>
+  <si>
+    <t>CM LA CHARITE</t>
+  </si>
+  <si>
+    <t>8, Av. Kaseba, Makunku, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière MARANATHA du CONGO</t>
+  </si>
+  <si>
+    <t>COMIMACO</t>
+  </si>
+  <si>
+    <t>258, Av. Boboliko C/Kitambo- Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kayeye</t>
+  </si>
+  <si>
+    <t>COMIKA</t>
+  </si>
+  <si>
+    <t>41, Av. Mundjana Q/Résidentiel C/LimiteKinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Groupe Katanga Minérale</t>
+  </si>
+  <si>
+    <t>GKM</t>
+  </si>
+  <si>
+    <t>680, Av. du 30 Juin,  C/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière AMKA Congomani</t>
+  </si>
+  <si>
+    <t>COMIACO</t>
+  </si>
+  <si>
+    <t>49, Av.Changwe Q/6, C/Rwashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agropastorale de Kundelungu et Mitumba</t>
+  </si>
+  <si>
+    <t>COMAPAKUM</t>
+  </si>
+  <si>
+    <t>01, Av. Kiwele C/ Rwashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour l’Encadrement et le Développement Des Creuseurs du Congo /Espoir</t>
+  </si>
+  <si>
+    <t>CMDCO/ESPOIR</t>
+  </si>
+  <si>
+    <t>06, Av. de la Révolution C/ Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Mkombozi</t>
+  </si>
+  <si>
+    <t>CMMKO</t>
+  </si>
+  <si>
+    <t>135, Av. Ndjamena contre des Chutes/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Bwami</t>
+  </si>
+  <si>
+    <t>25, Av. Mandarinier  C/Kampemba C/ Kampemba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Ubukankala</t>
+  </si>
+  <si>
+    <t>COMUIBU</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Artisanale Leve-Toi</t>
+  </si>
+  <si>
+    <t>LEVE-TOI</t>
+  </si>
+  <si>
+    <t>09, Av.Luina, Q/Kayo Kasumalesa douane</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kinu Konga Batwi</t>
+  </si>
+  <si>
+    <t>COMI.K.K.B</t>
+  </si>
+  <si>
+    <t>198, Av. Kitega Q/ Plc C/Lingwala - Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Katanga</t>
+  </si>
+  <si>
+    <t>25, Av. Kapenda C/ Lubumbashi Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kambove Développement</t>
+  </si>
+  <si>
+    <t>COKADE</t>
+  </si>
+  <si>
+    <t>43, Av.des Camarguais Cité de Kambove</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Reneclementine</t>
+  </si>
+  <si>
+    <t>COMIRECLEM</t>
+  </si>
+  <si>
+    <t>43, Av. Lumpungu Q/ Baudouin C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kazi Djo Mahana</t>
+  </si>
+  <si>
+    <t>KAZI</t>
+  </si>
+  <si>
+    <t>177,Av. Kampemba Q/Bel Air C/Kampemba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Agro – Minière Artisanale du Congo</t>
+  </si>
+  <si>
+    <t>CAMAC</t>
+  </si>
+  <si>
+    <t>02, Av. du 30 Juin, C/Lubumbashi Lubumbashi P</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de MAKAYA</t>
+  </si>
+  <si>
+    <t>COMIKAYA</t>
+  </si>
+  <si>
+    <t>64, Av. Kasangulu Q/Gambela C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative  Minière  des Creuseurs Artisanaux du Congo</t>
+  </si>
+  <si>
+    <t>COMICA –CONGO</t>
+  </si>
+  <si>
+    <t>06, Rue Chenge  Q/Kafubu  C/Kampemba  Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>A1617628C</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KAZI Kwa AMANI</t>
+  </si>
+  <si>
+    <t>05, Av. Maman Yemo, C/ Likasi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Développement Communautaire BULUBA I BUKATA</t>
+  </si>
+  <si>
+    <t>COMIDECO BIS</t>
+  </si>
+  <si>
+    <t>11, Rue Nyunzu Q/ Dave, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière LWIKA</t>
+  </si>
+  <si>
+    <t>CMDL</t>
+  </si>
+  <si>
+    <t>78, Av. Munongo,  C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière Umushukuru Mungu Angali</t>
+  </si>
+  <si>
+    <t>DUMA</t>
+  </si>
+  <si>
+    <t>112,AV .Sapiniè Q/Bel air C/Kampemba Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE NGONGA</t>
+  </si>
+  <si>
+    <t>COMINGO</t>
+  </si>
+  <si>
+    <t>Avenue Kinkole n°08, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LA JEUNESSE</t>
+  </si>
+  <si>
+    <t>LA JEUNESSE</t>
+  </si>
+  <si>
+    <t>1636, Av. de la Révolution, Q/Gambela C/Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ARTISANALE DES PERSONNES DESOEUVREES</t>
+  </si>
+  <si>
+    <t>CMAPO</t>
+  </si>
+  <si>
+    <t>N° 02, Avenue Chemin Public, Quartier Joli Site, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Union de Bâtisseurs du Congo</t>
+  </si>
+  <si>
+    <t>UBACO</t>
+  </si>
+  <si>
+    <t>60, Avenue des Plaines Naviundu C/Annexe Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière et Agricole Kamandji</t>
+  </si>
+  <si>
+    <t>SOCOMIAK</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière Kamandji</t>
+  </si>
+  <si>
+    <t>SOCOMIKA</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière pour le Développement Intégral</t>
+  </si>
+  <si>
+    <t>SOCOMIDIN SCOOP-CA</t>
+  </si>
+  <si>
+    <t>17, Avenue Awusa, Quartier Kingasani, Commune de Kimbanseke, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Grand</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Développement Radical</t>
+  </si>
+  <si>
+    <t>CMDR</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE MINGILO MIYA</t>
+  </si>
+  <si>
+    <t>SOCOMMIYA</t>
+  </si>
+  <si>
+    <t>12, Avenue Mandarinier, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE TUTUMIKENI</t>
+  </si>
+  <si>
+    <t>SOCOMITU</t>
+  </si>
+  <si>
+    <t>09, Avenue des Areliers, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Katanga Minérale</t>
+  </si>
+  <si>
+    <t>CKM</t>
+  </si>
+  <si>
+    <t>832053, Av. Kananga, Q/Golf Kabulemenshi C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière MIRADI</t>
+  </si>
+  <si>
+    <t>COMIMIR</t>
+  </si>
+  <si>
+    <t>661 B, Av. des Chutes C/Lubumbashi /Lubumbashi</t>
+  </si>
+  <si>
+    <t>Ubwilu Coopérative Minière</t>
+  </si>
+  <si>
+    <t>UCOM</t>
+  </si>
+  <si>
+    <t>2701, Av. du Camp,  Q/Gambela C/ Lubumbashi, V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et de Développement Salama Yetu</t>
+  </si>
+  <si>
+    <t>COMIDESY</t>
+  </si>
+  <si>
+    <t>48, Av. Araucarias, Q/ Bel Air C/Kampemba Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Changalele</t>
+  </si>
+  <si>
+    <t>COMIC</t>
+  </si>
+  <si>
+    <t>01bis, Av Itimbiri, C/Lemba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Misul</t>
+  </si>
+  <si>
+    <t>CMM2</t>
+  </si>
+  <si>
+    <t>8, Av. Dialas, C/Kampemba, Lubumbashi</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DE KIUNGA</t>
+  </si>
+  <si>
+    <t>Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière MWERA</t>
+  </si>
+  <si>
+    <t>COMIM</t>
+  </si>
+  <si>
+    <t>01, Av. Itimbiri, C/Lemba Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Artisanaux Congolais</t>
+  </si>
+  <si>
+    <t>CMAC</t>
+  </si>
+  <si>
+    <t>34, Av. Mwepu C/ Lubumbashi Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Développement Communautaire et Rural rafiki Africa</t>
+  </si>
+  <si>
+    <t>COMIDECRAF</t>
+  </si>
+  <si>
+    <t>17 , Av. Okito Q/ Kiwele C/Lubumbashi /Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des indigènes</t>
+  </si>
+  <si>
+    <t>COMIIND</t>
+  </si>
+  <si>
+    <t>13, Av. Manièma, C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Grand Katanga</t>
+  </si>
+  <si>
+    <t>C. M. G. K</t>
+  </si>
+  <si>
+    <t>342, Av. Circulaire Q/Bonga C/Kampemba Lubumbashi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Développement des Artisanaux</t>
+  </si>
+  <si>
+    <t>COMIDEA</t>
+  </si>
+  <si>
+    <t>02, Av. L.D. Kabila Q/Crâ,  C/Annexe,V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Mwilombe d’Exploitation Minière Artisanale</t>
+  </si>
+  <si>
+    <t>COMEMA</t>
+  </si>
+  <si>
+    <t>5603, Av.Mwil Q/Joli- Site, C/Annexe/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Artisanaux du Katanga OLDING</t>
+  </si>
+  <si>
+    <t>CMAKO</t>
+  </si>
+  <si>
+    <t>58, Av. Kapolowe Commune et Ville de Likasi Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Communautés</t>
+  </si>
+  <si>
+    <t>COMICO2</t>
+  </si>
+  <si>
+    <t>1569, Av. KasaVubu, Q /Makutano, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Sakania</t>
+  </si>
+  <si>
+    <t>COOMISAK</t>
+  </si>
+  <si>
+    <t>223,Q.V C/Rwashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour Un Congo Emergent</t>
+  </si>
+  <si>
+    <t>06, Av. Kibati, C/Kampemba/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Femmes pour le Développement</t>
+  </si>
+  <si>
+    <t>COMIFED</t>
+  </si>
+  <si>
+    <t>02,Av.Ngongo Lutete,Q/Lido Golf/L’shi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KIPITAKITENDU</t>
+  </si>
+  <si>
+    <t>COMKIKI</t>
+  </si>
+  <si>
+    <t>03, Av. Kisanga C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Espoir du Peuple</t>
+  </si>
+  <si>
+    <t>COMIEP</t>
+  </si>
+  <si>
+    <t>05, Av.Banza RVA, C/Annexe, Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière de Développement</t>
+  </si>
+  <si>
+    <t>SOCOMIDE</t>
+  </si>
+  <si>
+    <t>5/B, Quartier Singa 1, Commune de Matete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Congolaise de Formation et Encadrement pour l’Exploitation Minière Agricole et Développement Rural</t>
+  </si>
+  <si>
+    <t>C.C.F.E.E.M.A.D</t>
+  </si>
+  <si>
+    <t>2449, Av. la mato, Q/Texaco C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Union Des Jeunes sur de Service pour le Développement</t>
+  </si>
+  <si>
+    <t>U.J.S.S.D</t>
+  </si>
+  <si>
+    <t>43, Av. Chaussée du Kasenga, Q/ Bel air, Ville de Lubumbash</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Cadminerals,Oil and Timber Corporation</t>
+  </si>
+  <si>
+    <t>CAMIOTCO</t>
+  </si>
+  <si>
+    <t>7ème niveau entrée A, Immeuble Royal Blvd du 30 Juin C/GombeKinshasa</t>
+  </si>
+  <si>
+    <t>ACTION EN SYNERGIE POUR L’AGRICULTURE DURABLE</t>
+  </si>
+  <si>
+    <t>A.C.S.A.D</t>
+  </si>
+  <si>
+    <t>Cité de Watsa  Territ.  Watsa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR PROMOTION DES EXPLOITANTS ARTISANAUX</t>
+  </si>
+  <si>
+    <t>COMIPEA</t>
+  </si>
+  <si>
+    <t>Durba</t>
+  </si>
+  <si>
+    <t>Coopérative Minière La Concorde</t>
+  </si>
+  <si>
+    <t>CM LA CONCORDE</t>
+  </si>
+  <si>
+    <t>720, Av. Mukaka, C/Manika, Ville de Kolwezi, Lualaba</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE BENI DE DIEU</t>
+  </si>
+  <si>
+    <t>COMIBEDI</t>
+  </si>
+  <si>
+    <t>Galako /Atekoma</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kambembe</t>
+  </si>
+  <si>
+    <t>06, Av. Relax  Q/ Tite C/Dibumba 2, ville de Tshikapa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MUMELA</t>
+  </si>
+  <si>
+    <t>C.M.W.</t>
+  </si>
+  <si>
+    <t>Isiro</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KAS- DOL- MINING</t>
+  </si>
+  <si>
+    <t>COMIKDM</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES HOMMES INTEGRES</t>
+  </si>
+  <si>
+    <t>COMIDHI</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LA COLOMBE</t>
+  </si>
+  <si>
+    <t>COLO</t>
+  </si>
+  <si>
+    <t>Avenue Camp Ndombe n° 12, Centre de Durba, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour l'épanouissement des Exploitants Congolais</t>
+  </si>
+  <si>
+    <t>COMIPEEC</t>
+  </si>
+  <si>
+    <t>103, Av. Kiswishi, Q/Joli Site, C/Annexe Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LUTTE CONTRE LA PAUVRETE</t>
+  </si>
+  <si>
+    <t>COMILCP</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE TAGAMILE</t>
+  </si>
+  <si>
+    <t>SCMATA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE NKANKENYA</t>
+  </si>
+  <si>
+    <t>COMINKA</t>
+  </si>
+  <si>
+    <t>01, Av. Mafunda, Q/Cadastre, C/Kampemba</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DIEU VOIT TOUT</t>
+  </si>
+  <si>
+    <t>SOCOOMDVT COOP-CA</t>
+  </si>
+  <si>
+    <t>Avenue Shari 2 n° 11, Quartier Lumumba, Commune de Mbunya, Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Grand Katanga et Développement</t>
+  </si>
+  <si>
+    <t>CGKD</t>
+  </si>
+  <si>
+    <t>15, Av. Kilimasimba, Q/Golf Le Battant, C/Lubumbashi Lubumbashi</t>
+  </si>
+  <si>
+    <t>UNION NATIONALE DES PAYSANS CONGOLAIS</t>
+  </si>
+  <si>
+    <t>UNPC ASBL</t>
+  </si>
+  <si>
+    <t>14, Avenue Tchad, Immeuble Tchad 2ème niveau B, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LES AMIS DES ORPAILLEURS</t>
+  </si>
+  <si>
+    <t>ADO</t>
+  </si>
+  <si>
+    <t>Avenue Nganya, Centre de Durba, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière TUPANDE</t>
+  </si>
+  <si>
+    <t>SOCOMIT SCOOPS</t>
+  </si>
+  <si>
+    <t>120/B, Avenue Kigoma, Camp PLC, Commune de Lingwala, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière des Exploitants de l'Or et de Cuivre de Kasama</t>
+  </si>
+  <si>
+    <t>COOMIKAS</t>
+  </si>
+  <si>
+    <t>03, Av. Kabila, Q/Kabila Cité de Pweto Territoire de Pweto</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DU KONGO CENTRAL</t>
+  </si>
+  <si>
+    <t>SOCOMIDEK</t>
+  </si>
+  <si>
+    <t>10, Avenue Nioka, Quartier UPN, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Nasibu Mwana Kasongo</t>
+  </si>
+  <si>
+    <t>COOMINAM</t>
+  </si>
+  <si>
+    <t>Coopérative Populaire des Exploitants Miniers Artisanaux  Congolais</t>
+  </si>
+  <si>
+    <t>COPEMAC</t>
+  </si>
+  <si>
+    <t>20, Av. Bumba  Q/Livulu ,    C/Lemba-Kinishasa</t>
+  </si>
+  <si>
+    <t>COOPÉRATIVE MINIÈRE VEVE WANGAJA</t>
+  </si>
+  <si>
+    <t>C.M.VE.WA</t>
+  </si>
+  <si>
+    <t>A Mbuji - Mayi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MULTISECTORIELLE DU DEVELOPPEMENT DU KATANGA</t>
+  </si>
+  <si>
+    <t>COMUDEKAT</t>
+  </si>
+  <si>
+    <t>33, Av.Kananga C/ Dilala  Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Katanga Coopérative Mining</t>
+  </si>
+  <si>
+    <t>KACOM</t>
+  </si>
+  <si>
+    <t>1732, Av.Salongo Q/Industriel C/Manika/ Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative  d’Encadre- ment et de Développement des Communautés Locales</t>
+  </si>
+  <si>
+    <t>CDCL</t>
+  </si>
+  <si>
+    <t>1421, Av. Lusanga  Q/ Dilala  Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière SALAMA</t>
+  </si>
+  <si>
+    <t>74, Av. Okito  C/ de Manika  Ville de Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Bojas</t>
+  </si>
+  <si>
+    <t>BOJAS</t>
+  </si>
+  <si>
+    <t>n ° 1044, Avenue Marna Yerno, Quartier Mutoshi, Commune Manika, Ville de Kolwezi, Province du Lualaba,</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Kolwezi</t>
+  </si>
+  <si>
+    <t>COMIKO</t>
+  </si>
+  <si>
+    <t>211, Av. Sandoa C/ Manika V/Kolwezi</t>
+  </si>
+  <si>
     <t>Coopérative  Minière des Exploitants Miniers de Kanua</t>
   </si>
   <si>
     <t>COEMIKA</t>
   </si>
   <si>
-    <t>Maniema</t>
-[...1 lines deleted...]
-  <si>
     <t>Coopérative Minière de  Banali</t>
   </si>
   <si>
     <t>COMIBAMAPAMBOLI</t>
   </si>
   <si>
     <t>Coopérative des Exploitants Miniers Artisanaux de Maniema</t>
   </si>
   <si>
     <t>CEMAM ASBL</t>
   </si>
   <si>
     <t>Coopérative Minière et Agro-Pastorale du Congo</t>
   </si>
   <si>
     <t>COMACO</t>
   </si>
   <si>
-    <t>Coopérative Minière</t>
-[...4 lines deleted...]
-  <si>
     <t>Coopérative Minière Mirundu Ngoko</t>
   </si>
   <si>
     <t>SOCOMIMINGO SARL</t>
   </si>
   <si>
+    <t>COMMUS/OO1</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE UPRONACO MANNING DU SANKURU</t>
+  </si>
+  <si>
+    <t>COMMUS</t>
+  </si>
+  <si>
+    <t>Localité Pièrre MUTEBA; Groupement KAZEMBE; Secteur de LUILU; Ville de KOLWEZI; Térritoire de MUTSHA</t>
+  </si>
+  <si>
+    <t>Public-privé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE HOPE MINING CONGO</t>
+  </si>
+  <si>
+    <t>HMC</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE SIMPLIFIEE PWETO EN AVANT</t>
+  </si>
+  <si>
+    <t>COMIPA SCOOPS</t>
+  </si>
+  <si>
+    <t>Avenue Ngulube n° 24, Quartier Ngulube, Territoire de Pweto, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LE LABOUREUR ET SES ENFANTS</t>
+  </si>
+  <si>
+    <t>COMILABE-SCOOPS</t>
+  </si>
+  <si>
+    <t>Avenue de la Grâce n° 24, Quartier Golf Faustin, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE MIKADI MINING</t>
+  </si>
+  <si>
+    <t>SOCOMIM SCOOPS</t>
+  </si>
+  <si>
+    <t>Local 41 Immeuble Gécamines, Boulevard du 30 juin, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Progrès des Bakute</t>
+  </si>
+  <si>
+    <t>COMIPROBAK SCOOPS</t>
+  </si>
+  <si>
+    <t>Kitutu, Groupement de bakute; Chefferie de Wamuzimu, Territoire de Mwenga, Province du Sud-kivu</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DES CREUSEURS ET VENDEURS DES MINERAIS D'EXPLOITATION ARTISANALE</t>
+  </si>
+  <si>
+    <t>S.C.V.M</t>
+  </si>
+  <si>
+    <t>N°12, Avenue Bashi, Quartier Salongo, Commune de Lemba, Ville Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DE DEVELOPPEMENT INTEGRAL DU HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>SOCOMI DIH/K-SCOOPS</t>
+  </si>
+  <si>
+    <t>N° 05, Avenue des Femmes Congolaises, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE SIMPLIFIEE DU BIEN-ETRE SOCIAL CITE DE REFUGE</t>
+  </si>
+  <si>
+    <t>COMIBIES-CR SCOOPS</t>
+  </si>
+  <si>
+    <t>N° 22, Chemin Public, Quartier Golf Plateau, Commune de Dilala, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE CRYSTAL "SOCOMIC/SCOOP-CA"</t>
+  </si>
+  <si>
+    <t>SOCOMIC/SCOOP-CA</t>
+  </si>
+  <si>
+    <t>Avenue Kitona n° 02, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
     <t>COOPERATIVE MINIERE D'EXPLOITATION ARTISANALE DIBA "COO.E. A DI"</t>
   </si>
   <si>
     <t>COO.E. A DI</t>
   </si>
   <si>
-    <t>Kasaï-Oriental</t>
+    <t>Avenue Inga n° 11, Commune de Bipemba, Ville de Mbujimayi, Province du Kasaï Oriental, RDC</t>
   </si>
   <si>
     <t>SOCIETE COOPERATIVE MINIERE BONHEUR</t>
   </si>
   <si>
     <t>SOCOOMIBON</t>
   </si>
   <si>
+    <t>Avenue Ndebo n° 31, Quartier Bukasa Kumbikumbi, Commune de la Muya, Ville de Mbujimayi, Province du Kasaï Oriental, RDC</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE POUR L'EMERGENCE DE LA JEUNESSE CONGOLAISE</t>
+  </si>
+  <si>
+    <t>SCOMIEJCO</t>
+  </si>
+  <si>
+    <t>N°19, Avenue Filaos, Quartier Bel-Air, Commune de Kampemba, Ville de Lubumbashi</t>
+  </si>
+  <si>
     <t>SOCIETE COOPERATIVE MINIERE SHANGO MINING</t>
   </si>
   <si>
     <t>SOCOSHAM</t>
   </si>
   <si>
-    <t>Nord-Kivu</t>
+    <t>Avenue Mukosasenge n° 54, Quartier Murara, Commune de Karisimbi, Ville de Goma, Province du Nord-Kivu</t>
   </si>
   <si>
     <t>COOPERATIVE MINIERE KATANGA MAADINI</t>
   </si>
   <si>
     <t>COMKAM SCOOPS</t>
   </si>
   <si>
-    <t>COOPERATIVE DES EXPLOITANTS MINIERS ARTISANAUX DES HAUTS PLATEAUX DE LUMBISHI BUZI SARL</t>
-[...2 lines deleted...]
-    <t>Sud-Kivu</t>
+    <t>Avenue des Tennis n° 144, Quartier Kiwele, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1905058 U</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES EXPLOITANTS MINIERS ARTISANAUX DES HAUTS PLATEAUX DE LUMBISHI</t>
+  </si>
+  <si>
+    <t>venue P.E Lumumba à  KALEHE/SUD-KIVU</t>
   </si>
   <si>
     <t>COOPERATIVE MINIERE POUR LA PROTECTION ET L'ENCADREMENT DES CREUSEURS ARTISANAUX MINIERS</t>
   </si>
   <si>
     <t>COPECAM-SCOOPS</t>
   </si>
   <si>
+    <t>Avenue Révolution n° 19, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
     <t>SOCIETE COOPERATIVE MINIERE DE MUUNGANO DE KABAKABA</t>
   </si>
   <si>
-    <t>SOCOMIKA</t>
+    <t>Secteur d'Obokote, Territoire de Lubutu, Province du Maniema, RDC</t>
   </si>
   <si>
     <t>COOPERATIVE MINIERE KWELOI</t>
   </si>
   <si>
     <t>COOMIKWE</t>
   </si>
   <si>
+    <t>Avenue Logo I, Commune de Mbunya, Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
     <t>SOCIETE COOPERATIVE MINIERE DE KIGULUBE</t>
   </si>
   <si>
     <t>COOPMIDEKI ZAM-ZAM COOP-CA</t>
   </si>
   <si>
+    <t>Kigulube, Groupement de Bamuguba-Sud, Chefferie de Bakisi, Territoire de Shabunda, Province du Sud-Kivu</t>
+  </si>
+  <si>
     <t>SOCIETE COOPERATIVE MINIERE GOLD ETERNEL MINING</t>
   </si>
   <si>
     <t>COOMIGEM</t>
   </si>
   <si>
+    <t>Avenue Mont Fleuri, Quartier Bankoko, Commune de Mbunya, Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
     <t>SOCIETE COOPERATIVE MINIERE CONGOLAISE POUR LE DEVELOPPEMENT MINIER</t>
   </si>
   <si>
     <t>CCDM-SCOOPS</t>
   </si>
   <si>
+    <t>Avenue Mongonkundu n° 29, Quartier Musunda, Commune de Katuba, Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
     <t>COOPERATIVE MINIERE JOAGNACE</t>
   </si>
   <si>
     <t>COOP.MIN.JAO-CA</t>
   </si>
   <si>
-    <t>Haut-Uélé</t>
+    <t>Village Tundu, Groupement Obeledi, Chefferie Marie-Minza, Secteur Gombari/Wanga, Territoire de Watsa, Province du Haut-Uélé, RDC</t>
   </si>
   <si>
     <t>COOPERATIVE MINIERE TUSAYIDIYANE</t>
   </si>
   <si>
     <t>C.M. TU-SCOOPS</t>
   </si>
   <si>
+    <t>Local A5, Galerie Shopping, aux croisements des avenues Mwepu et Moero, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
     <t>COOPERATIVE MINIERE POUR LES ACTIONS DE DEVELOPPEMENT DU CONGO</t>
   </si>
   <si>
     <t>CADC-SCOOPS</t>
   </si>
   <si>
+    <t>08, Avenue Colonel Chouchou, Quartier Golf, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
     <t>COOPERATIVE MINIERE BOBUMUA</t>
   </si>
   <si>
     <t>COOMIBO-SCOOPS</t>
   </si>
   <si>
+    <t>14, Avenue Katomba, Quartier Masanka, Commune de Diulu, Ville de Mbujimayi, Province du Kasaï Oriental</t>
+  </si>
+  <si>
     <t>COOPERATIVE MINERE POUR LE PROGRES ET LE DEVELOPPEMENT DU CONGO</t>
   </si>
   <si>
     <t>COMIPDC-SCOOPS</t>
+  </si>
+  <si>
+    <t>Local A5, Gallérie Shopping au croisement des avenus Mwepu et Moero, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES SECTEURS DE BAFWASENDE « COMISEBA/COOP-CA »</t>
+  </si>
+  <si>
+    <t>COMISEBA/COOP-CA</t>
+  </si>
+  <si>
+    <t>Bavuma, groupement Bavazia, Secteur Bemili, Territoire de Bafwasende,  Province de la Tshopo</t>
+  </si>
+  <si>
+    <t>AMANI « COMIARA SCOOPS »</t>
+  </si>
+  <si>
+    <t>Avenue BAOBAB NO 131, Quartier BIASHARX Commune de DILALN Ville de KOLWEZI, Province du LUALABA</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT MINIER ACTIF</t>
+  </si>
+  <si>
+    <t>CODEMA</t>
+  </si>
+  <si>
+    <t>1480, Avenue lusanga , Quartier Biashara , Commune de Dilala, Ville de kolwezi , Province du Lualaba</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT DU LUALABA</t>
+  </si>
+  <si>
+    <t>N° 63 Avenue Kinvunda , Quartier Mutoshi, Commune de Manika, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>BUREAU DE RECHERCHES ET D'ETUDES POUR LA COMMERCIALISATION DES MINERAIS</t>
+  </si>
+  <si>
+    <t>BRECOCM</t>
+  </si>
+  <si>
+    <t>LUBIMBE, PROVINCE DU SUD–KIVU,</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE BASIKALANGWA TINGI-TINGI</t>
+  </si>
+  <si>
+    <t>COOMIBAT</t>
+  </si>
+  <si>
+    <t>Localité de Misufi-Lufingi, Territoire de Fizi, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE BATOTO YA RUWE POUR LE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>CMBRD SCOOPS</t>
+  </si>
+  <si>
+    <t>Avenue Lomami n° 54, Quartier Mutoshi, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>CKJJAMIN RDC</t>
+  </si>
+  <si>
+    <t>Avenue Chemin Public (lieu P.C751), Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE SANGA LUBANGU</t>
+  </si>
+  <si>
+    <t>Kamonia, Territoire de Tshikapa, Province du Kasaï</t>
+  </si>
+  <si>
+    <t>COMISALU</t>
+  </si>
+  <si>
+    <t>COOPEATIVE MINIERE DES ARTISANS DE LUNTUKULU ''COOMALU''</t>
+  </si>
+  <si>
+    <t>COOMALU</t>
+  </si>
+  <si>
+    <t>Luntukulu/Centre, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>KAZIBA COOPERATIVE MINIERE</t>
+  </si>
+  <si>
+    <t>KAZICOM</t>
+  </si>
+  <si>
+    <t>Muchingwa /Kaziba Centre,Territoire de Walungu,Province du sud -kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MANDRO, FILS ET ALLIES &lt;&lt;COMIMAFA&gt;&gt;</t>
+  </si>
+  <si>
+    <t>COMIMAFA</t>
+  </si>
+  <si>
+    <t>Tsatsaku, Groupement de Tsatsaku, Chefferie de Bahema Baguru, Territoire de Djungu, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT DE LUBERO-BENI</t>
+  </si>
+  <si>
+    <t>CO.MI.DE.LU.BE</t>
+  </si>
+  <si>
+    <t>39, Rue Kinshasa, Quartier Vungi, Commune Mususa, Ville de Butembo, Province du Nord–Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LA RELANCE DE L'EXPLOITATION ARTISANALE</t>
+  </si>
+  <si>
+    <t>COMIREA</t>
+  </si>
+  <si>
+    <t>03, Avenue Shutshi, Quartier Mimosa, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES MINES ET CARRIERES SAINT LOUIS</t>
+  </si>
+  <si>
+    <t>COMICAS</t>
+  </si>
+  <si>
+    <t>05, Avenue Logo, Quartier Bakoko, Route de la Prison Centrale, Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET ENVIRONNEMENT SOCIAL</t>
+  </si>
+  <si>
+    <t>COOPEMESO</t>
+  </si>
+  <si>
+    <t>Fizi–Centre, Province du Sud–Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT RURAL DU NORD–KIVU</t>
+  </si>
+  <si>
+    <t>COMIDERU/NORD–KIVU</t>
+  </si>
+  <si>
+    <t>06, Avenue Mikundi, Commune de Kimemi, Ville de Butembo, Province du Nord–Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES CREUSEURS ARTISANAUX DES MINES ET CARRIERES D'UVIRA</t>
+  </si>
+  <si>
+    <t>COOCAMICU</t>
+  </si>
+  <si>
+    <t>Localite d'Uvira, Groupement Kigoma, Collectivité de Bafuliro, Territoire d'Uvira , Province du Sud–Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE CHAMISHASHA</t>
+  </si>
+  <si>
+    <t>COOMICHA</t>
+  </si>
+  <si>
+    <t>Chamishasha, Groupement Mubugu / Chefferie de Buhavu, Territoire de Kalehe, Province du Sud–Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE BUNYAKIRI-KALEHE</t>
+  </si>
+  <si>
+    <t>COOMIBUK</t>
+  </si>
+  <si>
+    <t>Bital/Bunyakiri, Territoire de Kalehe, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE NGANDJA/FIZI</t>
+  </si>
+  <si>
+    <t>COOMINGA</t>
+  </si>
+  <si>
+    <t>Nyange, Territoire de Fizi, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KAKANGA</t>
+  </si>
+  <si>
+    <t>COOMKA</t>
+  </si>
+  <si>
+    <t>Kakanga, Groupement de Biza Lugulu, Secteur Kakanga, Territoire de Mwenga, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET ARTISANALE POUR LE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>COOPEMAD</t>
+  </si>
+  <si>
+    <t>Mulungu/Baliga, Territoire de Shabunda, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE NKWIRO</t>
+  </si>
+  <si>
+    <t>COMINKWI</t>
+  </si>
+  <si>
+    <t>Nyamukubi, Groupement Mbinga-Sud, Territoire de Kalehe, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES JEUNES ENTREPRENEURS DU TANGANYIKA</t>
+  </si>
+  <si>
+    <t>CMJET</t>
+  </si>
+  <si>
+    <t>N° 49, Quartier Fillitisaf, Ville de Kalemie, Province du Tanganyika</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE TANGANYIKA ET FIZI</t>
+  </si>
+  <si>
+    <t>SOCOMITAFI-SCOOP-CA</t>
+  </si>
+  <si>
+    <t>42/B, Quartier Mutoto, Commune de Matete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE ET AGRICOLE DE MAWANGA</t>
+  </si>
+  <si>
+    <t>Avenue Kimbau n° 32, Quartier Mupepe, Ville de Kenge, Province du Kwango</t>
+  </si>
+  <si>
+    <t>Kwango</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DEBOUT KWANGO</t>
+  </si>
+  <si>
+    <t>SOCOMIKWA</t>
+  </si>
+  <si>
+    <t>Avenue Sukambundu n° 03, Quartier Masikita, Ville de Kenge, Province du Kwango</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES NEGOCIANTS DU HAUT-UELE "COOMINEHUELE"</t>
+  </si>
+  <si>
+    <t>COOMINEHUELE</t>
+  </si>
+  <si>
+    <t>Commune de Mendambo, Territoire d'Isiro, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE POUR LE DEVELOPPEMENT RURAL</t>
+  </si>
+  <si>
+    <t>N° 30, Avenue du Marché, Quartier Duembe, Cité de Durba, Territoire de Watsa, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE BAKAIEKU</t>
+  </si>
+  <si>
+    <t>04, Cellule Kavisa, Quartier Katwa, Commune de Mususa, Ville de Butembo, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE RUKAP</t>
+  </si>
+  <si>
+    <t>CMR COOP-CA</t>
+  </si>
+  <si>
+    <t>247, Avenue Ngele, Commune de Lingwala, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>HABARI MUZURI SOCOMIHAM COOP-CA</t>
+  </si>
+  <si>
+    <t>SOCOMIHAM COOP-CA</t>
+  </si>
+  <si>
+    <t>Au N°69 de l'Avenue  Kakotwé , Au quartier Bel-air , Commune de Kampembe , Ville  Lubumbashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MAPENDO</t>
+  </si>
+  <si>
+    <t>CMM-SCOOPS</t>
+  </si>
+  <si>
+    <t>Avenue Bonne Semence n° 04, Quartier Golf Météo, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MAHOHO MINING</t>
+  </si>
+  <si>
+    <t>MACOMIN</t>
+  </si>
+  <si>
+    <t>Manguredjipa, Territoire de Lubero, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DES EXPLOITATNTS ARTISANAUX DE LUMBISHI</t>
+  </si>
+  <si>
+    <t>COMEALU</t>
+  </si>
+  <si>
+    <t>Localité de Lumbishi, Groupement de Buzi, Territoire de Kalehe, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE D'EXPLOITATION MINIERE ARTISANALE D'IHANA</t>
+  </si>
+  <si>
+    <t>COEMI</t>
+  </si>
+  <si>
+    <t>Localité Mutongo, Secteur de Wanianga, Territoire Walikale, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE EMERGENCE DU LUALABA</t>
+  </si>
+  <si>
+    <t>COMELU ASBL</t>
+  </si>
+  <si>
+    <t>N° 333 B, Avenue Maduda, Quartier Biashara, Commune de Dilala, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE ET AGRICOLE D'ILEBO</t>
+  </si>
+  <si>
+    <t>SOCOMAIL</t>
+  </si>
+  <si>
+    <t>N° 22 bis, Avenue Kimbao, Commune de Ngaba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE COEMAHLU</t>
+  </si>
+  <si>
+    <t>COEMAHLU</t>
+  </si>
+  <si>
+    <t>Hauts Plateaux de Lumbishi, Territoire de Kalehe, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES COOPERATIVES MINIERES DU SUD-KIVU</t>
+  </si>
+  <si>
+    <t>GECOMISKI</t>
+  </si>
+  <si>
+    <t>N° 511, Avenue Patrice Emery Lumumba, Quartier Ndendere, Commune d'Ibanda, Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>CONSORTIUM DES COOPERATIVES MINIERES DU MANIEMA "CCMM"</t>
+  </si>
+  <si>
+    <t>CCMM</t>
+  </si>
+  <si>
+    <t>N° 45, Avenue Baroani, Quartier Kabamba, Commune de Kamisuku, Kalima, Province du Maniema</t>
+  </si>
+  <si>
+    <t>REGROUPEMENT DES FEMMES ENTREPRENEURES DANS LES MINES, AGRO-PASTORALE ET DIVERS SECTEURS AU CONGO</t>
+  </si>
+  <si>
+    <t>FEMIAC</t>
+  </si>
+  <si>
+    <t>N° 12, Avenue du 30 Juin, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES EXPLOITANTS MINIERS ET AGRICULTEURS DE SHABUNDA "COOPEMASHA"</t>
+  </si>
+  <si>
+    <t>COOPEMASHA</t>
+  </si>
+  <si>
+    <t>N° 877, Avenue Mulengeza 1, Commune d'Ibanda,  Ville de Bukavu, Province du Sud-Kivu</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Construction  And Mining Service</t>
+  </si>
+  <si>
+    <t>COMI_x0002_SER.COOP</t>
+  </si>
+  <si>
+    <t>1130, Av. Carmel Q/ Kalubwe C/Annexe V/ Lubumbash</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE MWANA BWATO</t>
+  </si>
+  <si>
+    <t>CMMB</t>
+  </si>
+  <si>
+    <t>14, Avenue Maniema, Quartier Kakutya, Commune de Kamisuku, Ville de Kalima, Province du Maniema</t>
+  </si>
+  <si>
+    <t>Sté Coopérative Minière de BON-DO</t>
+  </si>
+  <si>
+    <t>21, Bld Mobutu Q/Centre ville Cité Bondo</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière Ndo-na Expansion de Baye -SOCOMINDEX</t>
+  </si>
+  <si>
+    <t>-SOCOMINDEX</t>
+  </si>
+  <si>
+    <t>395, Av. Poids Lourd C/ Gombe Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Zeleda " CO-MIZELD</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière de Lumbu "SOCOMILU</t>
+  </si>
+  <si>
+    <t>Sté Coopérative Minière de INSHA ALLAH "COO INSHA-SCCOPS</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière Don de Dieu/Mbalia "COMIDDM SCOOPS</t>
+  </si>
+  <si>
+    <t>établi à POKO</t>
+  </si>
+  <si>
+    <t>Coopérative Minière d'Encadrement des Démobilisés des Ex-combattants "COMEDECOM</t>
+  </si>
+  <si>
+    <t>Sud-Ubangi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière KUNGULANGA " COMIKU</t>
+  </si>
+  <si>
+    <t>24, Av. Kilobelobe C/Kampemba V/Lumbubashi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DU SUD-KIVU</t>
+  </si>
+  <si>
+    <t>SOCOMISKI</t>
+  </si>
+  <si>
+    <t>02, Avenue Mukwala, Quartier Bangu, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Manono "  COMIMANO</t>
+  </si>
+  <si>
+    <t>COMIMANO</t>
+  </si>
+  <si>
+    <t>Territoire de Kale mie V/Kalemie</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE BAKONGOLO/MANONO</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Développement</t>
+  </si>
+  <si>
+    <t>N° 264, Avenue Kalimoto, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Coopérative Minière TUMANI " COMITU</t>
+  </si>
+  <si>
+    <t>09, Av. Kasongo C/annexe V/ Lubumbasi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Katanga en Action "COMIKATA</t>
+  </si>
+  <si>
+    <t>1102, Av. Lac Kipopo v/ lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Dynamiques des Exploitants Miniers, Agricole, Peche et Elévage CDEMAPE</t>
+  </si>
+  <si>
+    <t>21, Av. Luboya C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Maende-leo " CMMA "</t>
+  </si>
+  <si>
+    <t>" CMMA "</t>
+  </si>
+  <si>
+    <t>09, Av. Tilleuls,Q/ Bel Air ,C/Kampemba, V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coop. Minière pour le Déve-loppement du Congo pour le Katanga " CMDCOK</t>
+  </si>
+  <si>
+    <t>14, Av. Sendwe C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Né-goce et Assistance aux Néces-siteux "COMINAM</t>
+  </si>
+  <si>
+    <t>5030,Av. de l'alliance Q/Craa ,C/Lubumbashi, V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Agricole et Minière du Congo " COAMICO</t>
+  </si>
+  <si>
+    <t>40, Av. des Oliviers Q/Bel Air, C/Kampemba V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière TWIKA-TANE " CMT</t>
+  </si>
+  <si>
+    <t>143, Av. Kasaï Coin Basilique C/Kenya V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière d'Encadre-ment des Exploitants Artisa-naux pour la Promotion de la Classe Moyenne " COMEEP-PROC "</t>
+  </si>
+  <si>
+    <t>06, Av. Bloc Q/Shindayika C/Rwashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative le Développement Minier Régional du Katanga " CDMRK</t>
+  </si>
+  <si>
+    <t>18, Av. Okito Q/Makutano C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Artisanale du Katanga " CAM "</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour l'Artisa-nale " COMIPEA</t>
+  </si>
+  <si>
+    <t>71/73 Centre C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative des Artisanaux du Congo " C.A.C "</t>
+  </si>
+  <si>
+    <t>02, Av. Circulaire Q/Muma C/Annexe V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière HESHIMA "HESHIMA</t>
+  </si>
+  <si>
+    <t>701, Av. Kasavubu Q/Makutano C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative pour le Développe-ment du Katanga " C D K "</t>
+  </si>
+  <si>
+    <t>62, Av. L.D. Kabila C.Lubumbashi V/.Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Mi-nière Waminifu wa Katanga " CMWK</t>
+  </si>
+  <si>
+    <t>Katanga " CMWK</t>
+  </si>
+  <si>
+    <t>2182,Av.Mama Yemo C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopéra-tive Minière Tu-jenge " CMTC</t>
+  </si>
+  <si>
+    <t>jenge " CMTC</t>
+  </si>
+  <si>
+    <t>585, Av. Mbumb Q/Golf V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopéra-tive Solidarité Jamaa Leu " SJL</t>
+  </si>
+  <si>
+    <t>Jamaa Leu " SJL</t>
+  </si>
+  <si>
+    <t>714, Av. Abbé Ka-hozi C/Lubumbashi V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Mi-nière Maadini Kwa Maendeleo " CMKM "</t>
+  </si>
+  <si>
+    <t>" CMKM "</t>
+  </si>
+  <si>
+    <t>09,Av.Club Nautique Q/Golf C/Kampemba V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative des Mines " COOPE-MINES</t>
+  </si>
+  <si>
+    <t>" COOPE-MINES</t>
+  </si>
+  <si>
+    <t>33, Av. Lumanga C/Manika Kolwezi-Lualaba</t>
+  </si>
+  <si>
+    <t>Coopérative Mi-nière Akili " CO-MIAK</t>
+  </si>
+  <si>
+    <t>" CO-MIAK</t>
+  </si>
+  <si>
+    <t>Chemin Public, Q/Golf Masina, STL1 C/Annexe V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Katanga Mines Coopératives " KAMICO</t>
+  </si>
+  <si>
+    <t>" KAMICO</t>
+  </si>
+  <si>
+    <t>40, Av. des Oliviers Q/Bel Air C/Kampemba V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Mi-nière Icengelo " C.M.I "</t>
+  </si>
+  <si>
+    <t>" C.M.I "</t>
+  </si>
+  <si>
+    <t>07, Av. Kinkole C/Kampemba V/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière  Nouvelle Vision</t>
+  </si>
+  <si>
+    <t>COPENOV</t>
+  </si>
+  <si>
+    <t>323, Av. Kabalo  Q/Makutano C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Katanga  en Action</t>
+  </si>
+  <si>
+    <t>COMIKATA</t>
+  </si>
+  <si>
+    <t>1102, Av. du Lac Kpopo,Colin Lumpun gu,C/Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Pour le Dévelop pement du Katanga "</t>
+  </si>
+  <si>
+    <t>CMDKAT</t>
+  </si>
+  <si>
+    <t>53, Av. Wenge C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Nosha Mining</t>
+  </si>
+  <si>
+    <t>NOSHA MINING</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Narcia</t>
+  </si>
+  <si>
+    <t>COMINAR</t>
+  </si>
+  <si>
+    <t>Société Coopérative Saam Mining  Sarl</t>
+  </si>
+  <si>
+    <t>SOCOSAM</t>
+  </si>
+  <si>
+    <t>Av. Prof. Kitobo n°  8686 Q/CRAA  ,C/ Lubumbashi,V/ Lubumbash</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière pour  l'Avenir de la Jeunesse "</t>
+  </si>
+  <si>
+    <t>SCMAJ  SCOOP-CA</t>
+  </si>
+  <si>
+    <t>Av. des Eglises n°  6 C/Likasi,V/Likasi</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière Kazi na  Mandeleo</t>
+  </si>
+  <si>
+    <t>SOCOMIKAMA</t>
+  </si>
+  <si>
+    <t>Blvd Kilwa n° 8216  C/Lubumbashi,V/ Lubumbash</t>
+  </si>
+  <si>
+    <t>Société Coopérative Minière Olsun  Mining Company</t>
+  </si>
+  <si>
+    <t>SCOMC</t>
+  </si>
+  <si>
+    <t>Av. Kapata n° 07,  C/Kampemba V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Société Coopérat ive Minière Espoir du Congo</t>
+  </si>
+  <si>
+    <t>SOCOMIESCO SCOOP-CA</t>
+  </si>
+  <si>
+    <t>Av. Cosmas-Shungu n°  90; Q/Itambo C/ Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Disua  Dia Nzambi</t>
+  </si>
+  <si>
+    <t>COMIDIANZ SCCOOPS</t>
+  </si>
+  <si>
+    <t>12, Av. Kasanza Q/ Biantondi C/Kanzala  V/Tshikapa,Prov.  Kasaï</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Nguvu  ya Maendeleo Yetu</t>
+  </si>
+  <si>
+    <t>CONGUMAYE</t>
+  </si>
+  <si>
+    <t>98, Av. Kasaï C/ Lubumbashi V/ Lubumbash</t>
+  </si>
+  <si>
+    <t>Coopérative Minière du Ka tanga en Acction</t>
+  </si>
+  <si>
+    <t>1102, Av. Lac Kipo po C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le Dévelop pement Communautaire et Rural</t>
+  </si>
+  <si>
+    <t>COMIDECORU</t>
+  </si>
+  <si>
+    <t>N°8402, Av. Tshu ma Q/Biayi C/ Lubumbashi V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière  pour le Développement des Citoyens Désespérés</t>
+  </si>
+  <si>
+    <t>CMDCD</t>
+  </si>
+  <si>
+    <t>N° 14, Av. Chango lowe C/Lubumbashi  V/Lubumbash</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Christ Man Mi ning</t>
+  </si>
+  <si>
+    <t>N° 276, Av. Arauca rias Q/Hewa-Bora  C/Kampemba V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Agricole de Tubinga</t>
+  </si>
+  <si>
+    <t>CEMAT</t>
+  </si>
+  <si>
+    <t>N° 01, Av. Bambi  Q/Kimbwambwa C/ Kampemba V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière et Nehema du  Congo</t>
+  </si>
+  <si>
+    <t>COMINEC</t>
+  </si>
+  <si>
+    <t>Coopérative Fémining  Mwandaya ya Congo</t>
+  </si>
+  <si>
+    <t>COFEMAK</t>
+  </si>
+  <si>
+    <t>349, Av. Lubudi Q/ Mutoshi C/Manika V/ Kolwezi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Développement Intégré du Congo</t>
+  </si>
+  <si>
+    <t>CMDIC</t>
+  </si>
+  <si>
+    <t>2824, Chaussé de  Kasenga C/ Kampemba V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le  bien être des Artisanaux du  Katanga</t>
+  </si>
+  <si>
+    <t>COMIBAKAT</t>
+  </si>
+  <si>
+    <t>223, Av. Mama Yemo C/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative pour le Développe ment du Katanga</t>
+  </si>
+  <si>
+    <t>CDK</t>
+  </si>
+  <si>
+    <t>62, Av. L.D. Kabila  C/Lubumbashi,V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière Artisanale  de Mitumbu</t>
+  </si>
+  <si>
+    <t>06, Av. de la Révo lution C/Lubumbashi</t>
+  </si>
+  <si>
+    <t>Coopérative Minière de Mwera</t>
+  </si>
+  <si>
+    <t>Coopérative Minière pour le développement de Lwemba, Ituri</t>
+  </si>
+  <si>
+    <t>COMIDELI</t>
+  </si>
+  <si>
+    <t>Lwemba Centre, Territoire de Mambassa, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE NDODELA MINING</t>
+  </si>
+  <si>
+    <t>SOCONDOM</t>
+  </si>
+  <si>
+    <t>11024, Avenue Topographe, Quartier Nzambe Ngoy, Commune de Mugila, Ville de Gemena, Province du Sud-Ubangi</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE AVENIR DE KIBALI</t>
+  </si>
+  <si>
+    <t>COMIAK</t>
+  </si>
+  <si>
+    <t>Durba, Territoire de Watsa, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE FREE DOM</t>
+  </si>
+  <si>
+    <t>COMIFRE</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE BASELE</t>
+  </si>
+  <si>
+    <t>SCMB</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE BANALIA</t>
+  </si>
+  <si>
+    <t>SOCOMIBAN</t>
+  </si>
+  <si>
+    <t>62A, Quartier Baboma, Commune de Matete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE LA COLOMBE SOCOOP-CA</t>
+  </si>
+  <si>
+    <t>SCMACO</t>
+  </si>
+  <si>
+    <t>Boulevard Lumumba, Centre Commercial,  Ville de Watsa, Territoire de Watsa, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE MBILA POUR L'EMERGENCE DES CREUSEURS DU HAUT-UELE</t>
+  </si>
+  <si>
+    <t>CMAMECH</t>
+  </si>
+  <si>
+    <t>N° 1481, Avenue Kibali, Quartier Kibali, Ville de Watsa, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>FEDERATION DES COOPERATIVES MINIERES POUR LA SOLIDARITE</t>
+  </si>
+  <si>
+    <t>FECOMISO</t>
+  </si>
+  <si>
+    <t>Siège Adm. et Social : 12, Avenue Yamokango, Commune de Ngaliema, Ville-Province de Kinshasa.</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE WUMELA</t>
+  </si>
+  <si>
+    <t>C.M.W</t>
+  </si>
+  <si>
+    <t>Ville d'Isiro, Province du Haut-Uélé</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE LA GLOIRE DE DIEU</t>
+  </si>
+  <si>
+    <t>GLODI</t>
+  </si>
+  <si>
+    <t>52, Avenue de la Gombe Royale, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE AHADI</t>
+  </si>
+  <si>
+    <t>AHADI</t>
+  </si>
+  <si>
+    <t>12, Avenue Lusukula, Commune de Ngaliema, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE SEMINAIRE</t>
+  </si>
+  <si>
+    <t>SOCOMISEM</t>
+  </si>
+  <si>
+    <t>395 Bis, Avenue Poids Lourds, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE GRACE A DIEU ELONGA</t>
+  </si>
+  <si>
+    <t>GRADIEL</t>
+  </si>
+  <si>
+    <t>24, Avenue Lubefu, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DE KASAI ORIENTAL DEBOUT</t>
+  </si>
+  <si>
+    <t>SOKOMIKOD</t>
+  </si>
+  <si>
+    <t>555, Avenue B3J, Quartier Salongo Sud, Commune de Lemba, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE AVENIR DU CONGO</t>
+  </si>
+  <si>
+    <t>18, Avenue Général Muyumba, Quartier Golf, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE "COMIATU"</t>
+  </si>
+  <si>
+    <t>COMIATU</t>
+  </si>
+  <si>
+    <t>646, Avenue Kalubwe 2, Quartier Kalubwe 2, Commune de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE DES EXPLOITANTS MINIERS ARTISANAUX ET BROYAGE DES MINERAIS</t>
+  </si>
+  <si>
+    <t>COOEMABROMI</t>
+  </si>
+  <si>
+    <t>Quartier Lumumba, Commune Mbunya, Ville de Bunia, Province de l'Ituri</t>
+  </si>
+  <si>
+    <t>Société COOPERATIVE MINIERE DE SIMULUZI</t>
+  </si>
+  <si>
+    <t>SOCOMISI</t>
+  </si>
+  <si>
+    <t>Kampene, Groupement Kabesa, Territoire de Pangi, Province du Maniema</t>
+  </si>
+  <si>
+    <t>COOPERATIVE D'EXPLOITATION DES CARRES-MINIERS ARTISANALES POUR LE DEVELOPPEMENT DU NORD-KIVU</t>
+  </si>
+  <si>
+    <t>COECAMAD N/K</t>
+  </si>
+  <si>
+    <t>Avenue Lubero, Cellule Fatima n° 78, Commune de Kimeni, Quartier Lumumba, Ville de Butembo, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE IMANI</t>
+  </si>
+  <si>
+    <t>COOMIIMA</t>
+  </si>
+  <si>
+    <t>N° 78, Avenue Kasaï, Bâtiment Sonas, 2ème Niveau, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE MONGBWALU ET SES ENVIRONS</t>
+  </si>
+  <si>
+    <t>COOPERA.ME/CA</t>
+  </si>
+  <si>
+    <t>N° 35, Avenue Ancien Marché, Quartier DC8, Commune de Mungbwalu, Province de I'Ituri</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE MUKUNGU ACINA</t>
+  </si>
+  <si>
+    <t>SOCOMAC SCOOPS</t>
+  </si>
+  <si>
+    <t>N° 13, Avenue Pépinière, Commune et Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ COOPERATIVE MINIERE NOUVELLE HORIZON</t>
+  </si>
+  <si>
+    <t>SOCOMI-NH/SCOOP</t>
+  </si>
+  <si>
+    <t>N° 6429, Avenue Mpolo, Quartier du 30 Juin, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE DES JEUNES ENTREPRENEURS</t>
+  </si>
+  <si>
+    <t>SOCOMIJE-COOP-CA</t>
+  </si>
+  <si>
+    <t>N° 25, Avenue Lumumba, Quartier Joli Site, Commune de Manika, Ville de Kolwezi, Province du Lualaba</t>
+  </si>
+  <si>
+    <t>COOPERATIVE D'EXPLOITATION DES CARRES-MINIERS ARTISANAUX POUR LE DEVELOPPEMENT DU NORD-KIVU</t>
+  </si>
+  <si>
+    <t>COECAMAD/NK</t>
+  </si>
+  <si>
+    <t>N° 78, Cellule Fatuma, Quartier Lumumba, Commune de Kimemi, Ville de Butembo, Province du Nord-Kivu</t>
+  </si>
+  <si>
+    <t>SOCIÉTÉ COOPERATIVE MINIERE DES CREUSEURS SOLIDAIRES POUR SOUTENIR LA COMPENSATION D'HANDICAP</t>
+  </si>
+  <si>
+    <t>SOCOMCS-SCOOPS</t>
+  </si>
+  <si>
+    <t>N° 102, Avenue Général Mayumba, Quartier Golf, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -653,978 +4313,12954 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I37"/>
+  <dimension ref="A1:J466"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="104.832" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="139.109" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="157.961" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
       <c r="C4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="E4" t="s">
         <v>13</v>
       </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I4" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="B5"/>
+        <v>18</v>
+      </c>
+      <c r="J4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
       <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s">
+        <v>18</v>
+      </c>
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" t="s">
+        <v>18</v>
+      </c>
+      <c r="J8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" t="s">
+        <v>16</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" t="s">
+        <v>18</v>
+      </c>
+      <c r="J10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" t="s">
+        <v>16</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s">
+        <v>18</v>
+      </c>
+      <c r="J11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
+        <v>49</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H13" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" t="s">
+        <v>16</v>
+      </c>
+      <c r="H14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" t="s">
+        <v>16</v>
+      </c>
+      <c r="H16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" t="s">
+        <v>18</v>
+      </c>
+      <c r="J18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" t="s">
+        <v>16</v>
+      </c>
+      <c r="H21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" t="s">
+        <v>16</v>
+      </c>
+      <c r="H24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>84</v>
+      </c>
+      <c r="C25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D25" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J25" t="s">
         <v>19</v>
       </c>
-      <c r="D5"/>
-      <c r="E5" t="s">
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" t="s">
+        <v>16</v>
+      </c>
+      <c r="H26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" t="s">
+        <v>91</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27" t="s">
+        <v>18</v>
+      </c>
+      <c r="J27" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" t="s">
+        <v>93</v>
+      </c>
+      <c r="D28" t="s">
+        <v>94</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" t="s">
+        <v>16</v>
+      </c>
+      <c r="H28" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" t="s">
+        <v>16</v>
+      </c>
+      <c r="H29" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>98</v>
+      </c>
+      <c r="C30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" t="s">
+        <v>100</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" t="s">
+        <v>101</v>
+      </c>
+      <c r="J30" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>102</v>
+      </c>
+      <c r="C31" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" t="s">
+        <v>104</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" t="s">
+        <v>16</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s">
+        <v>107</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32" t="s">
+        <v>18</v>
+      </c>
+      <c r="J32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" t="s">
+        <v>110</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J33" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34" t="s">
+        <v>113</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>114</v>
+      </c>
+      <c r="C35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" t="s">
+        <v>16</v>
+      </c>
+      <c r="H35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" t="s">
+        <v>101</v>
+      </c>
+      <c r="J35" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" t="s">
+        <v>117</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" t="s">
+        <v>16</v>
+      </c>
+      <c r="H36" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" t="s">
+        <v>101</v>
+      </c>
+      <c r="J36" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H37" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>120</v>
+      </c>
+      <c r="C38" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" t="s">
+        <v>16</v>
+      </c>
+      <c r="H38" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39" t="s">
+        <v>101</v>
+      </c>
+      <c r="J39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>126</v>
+      </c>
+      <c r="C40" t="s">
+        <v>127</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>128</v>
+      </c>
+      <c r="C41" t="s">
+        <v>129</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41" t="s">
+        <v>18</v>
+      </c>
+      <c r="J41" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>130</v>
+      </c>
+      <c r="C42" t="s">
+        <v>131</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>132</v>
+      </c>
+      <c r="C43" t="s">
+        <v>133</v>
+      </c>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43" t="s">
+        <v>18</v>
+      </c>
+      <c r="J43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>134</v>
+      </c>
+      <c r="C44" t="s">
+        <v>135</v>
+      </c>
+      <c r="D44" t="s">
+        <v>136</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" t="s">
+        <v>18</v>
+      </c>
+      <c r="J44" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>137</v>
+      </c>
+      <c r="C45" t="s">
+        <v>138</v>
+      </c>
+      <c r="D45" t="s">
+        <v>139</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45" t="s">
+        <v>18</v>
+      </c>
+      <c r="J45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>140</v>
+      </c>
+      <c r="C46" t="s">
+        <v>141</v>
+      </c>
+      <c r="D46" t="s">
+        <v>142</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" t="s">
+        <v>16</v>
+      </c>
+      <c r="H46" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" t="s">
+        <v>101</v>
+      </c>
+      <c r="J46" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>143</v>
+      </c>
+      <c r="C47" t="s">
+        <v>144</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" t="s">
+        <v>101</v>
+      </c>
+      <c r="J47" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>145</v>
+      </c>
+      <c r="C48" t="s">
+        <v>146</v>
+      </c>
+      <c r="D48" t="s">
+        <v>147</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" t="s">
+        <v>18</v>
+      </c>
+      <c r="J48" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>148</v>
+      </c>
+      <c r="C49" t="s">
+        <v>149</v>
+      </c>
+      <c r="D49" t="s">
+        <v>150</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" t="s">
+        <v>16</v>
+      </c>
+      <c r="H49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" t="s">
+        <v>18</v>
+      </c>
+      <c r="J49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" t="s">
+        <v>152</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" t="s">
+        <v>16</v>
+      </c>
+      <c r="H50" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50" t="s">
+        <v>18</v>
+      </c>
+      <c r="J50" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51" t="s">
+        <v>18</v>
+      </c>
+      <c r="J51" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>155</v>
+      </c>
+      <c r="C52" t="s">
+        <v>156</v>
+      </c>
+      <c r="D52" t="s">
+        <v>157</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" t="s">
+        <v>16</v>
+      </c>
+      <c r="H52" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52" t="s">
+        <v>18</v>
+      </c>
+      <c r="J52" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>158</v>
+      </c>
+      <c r="C53" t="s">
+        <v>159</v>
+      </c>
+      <c r="D53" t="s">
+        <v>160</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" t="s">
+        <v>16</v>
+      </c>
+      <c r="H53" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" t="s">
+        <v>18</v>
+      </c>
+      <c r="J53" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" t="s">
+        <v>162</v>
+      </c>
+      <c r="D54" t="s">
+        <v>163</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54" t="s">
+        <v>18</v>
+      </c>
+      <c r="J54" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>164</v>
+      </c>
+      <c r="C55" t="s">
+        <v>164</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55" t="s">
+        <v>15</v>
+      </c>
+      <c r="G55" t="s">
+        <v>16</v>
+      </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55" t="s">
+        <v>18</v>
+      </c>
+      <c r="J55" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>165</v>
+      </c>
+      <c r="B56" t="s">
+        <v>166</v>
+      </c>
+      <c r="C56" t="s">
+        <v>167</v>
+      </c>
+      <c r="D56" t="s">
+        <v>168</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" t="s">
+        <v>16</v>
+      </c>
+      <c r="H56" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56" t="s">
+        <v>18</v>
+      </c>
+      <c r="J56" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>169</v>
+      </c>
+      <c r="C57" t="s">
+        <v>170</v>
+      </c>
+      <c r="D57" t="s">
+        <v>171</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" t="s">
+        <v>16</v>
+      </c>
+      <c r="H57" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57" t="s">
+        <v>18</v>
+      </c>
+      <c r="J57" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>172</v>
+      </c>
+      <c r="C58" t="s">
+        <v>173</v>
+      </c>
+      <c r="D58" t="s">
+        <v>174</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" t="s">
+        <v>16</v>
+      </c>
+      <c r="H58" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58" t="s">
+        <v>18</v>
+      </c>
+      <c r="J58" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>175</v>
+      </c>
+      <c r="C59" t="s">
+        <v>176</v>
+      </c>
+      <c r="D59" t="s">
+        <v>177</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" t="s">
+        <v>16</v>
+      </c>
+      <c r="H59" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59" t="s">
+        <v>18</v>
+      </c>
+      <c r="J59" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>178</v>
+      </c>
+      <c r="C60" t="s">
+        <v>179</v>
+      </c>
+      <c r="D60" t="s">
+        <v>180</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" t="s">
+        <v>16</v>
+      </c>
+      <c r="H60" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60" t="s">
+        <v>18</v>
+      </c>
+      <c r="J60" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>181</v>
+      </c>
+      <c r="C61" t="s">
+        <v>182</v>
+      </c>
+      <c r="D61" t="s">
+        <v>183</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61" t="s">
+        <v>18</v>
+      </c>
+      <c r="J61" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>184</v>
+      </c>
+      <c r="C62" t="s">
+        <v>185</v>
+      </c>
+      <c r="D62" t="s">
+        <v>186</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" t="s">
+        <v>16</v>
+      </c>
+      <c r="H62" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62" t="s">
+        <v>18</v>
+      </c>
+      <c r="J62" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>187</v>
+      </c>
+      <c r="C63" t="s">
+        <v>188</v>
+      </c>
+      <c r="D63" t="s">
+        <v>189</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" t="s">
+        <v>16</v>
+      </c>
+      <c r="H63" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63" t="s">
+        <v>18</v>
+      </c>
+      <c r="J63" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>190</v>
+      </c>
+      <c r="C64" t="s">
+        <v>191</v>
+      </c>
+      <c r="D64" t="s">
+        <v>192</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" t="s">
+        <v>16</v>
+      </c>
+      <c r="H64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64" t="s">
+        <v>18</v>
+      </c>
+      <c r="J64" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>193</v>
+      </c>
+      <c r="C65" t="s">
+        <v>194</v>
+      </c>
+      <c r="D65" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" t="s">
+        <v>16</v>
+      </c>
+      <c r="H65" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65" t="s">
+        <v>18</v>
+      </c>
+      <c r="J65" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>196</v>
+      </c>
+      <c r="C66" t="s">
+        <v>197</v>
+      </c>
+      <c r="D66" t="s">
+        <v>198</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>15</v>
+      </c>
+      <c r="G66" t="s">
+        <v>16</v>
+      </c>
+      <c r="H66" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66" t="s">
+        <v>18</v>
+      </c>
+      <c r="J66" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>199</v>
+      </c>
+      <c r="C67" t="s">
+        <v>200</v>
+      </c>
+      <c r="D67" t="s">
+        <v>201</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" t="s">
+        <v>16</v>
+      </c>
+      <c r="H67" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" t="s">
+        <v>18</v>
+      </c>
+      <c r="J67" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>202</v>
+      </c>
+      <c r="C68" t="s">
+        <v>203</v>
+      </c>
+      <c r="D68" t="s">
+        <v>204</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" t="s">
+        <v>16</v>
+      </c>
+      <c r="H68" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68" t="s">
+        <v>18</v>
+      </c>
+      <c r="J68" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>205</v>
+      </c>
+      <c r="C69" t="s">
+        <v>206</v>
+      </c>
+      <c r="D69" t="s">
+        <v>207</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" t="s">
+        <v>16</v>
+      </c>
+      <c r="H69" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69" t="s">
+        <v>18</v>
+      </c>
+      <c r="J69" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>208</v>
+      </c>
+      <c r="C70" t="s">
+        <v>209</v>
+      </c>
+      <c r="D70" t="s">
+        <v>210</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" t="s">
+        <v>16</v>
+      </c>
+      <c r="H70" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70" t="s">
+        <v>18</v>
+      </c>
+      <c r="J70" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>211</v>
+      </c>
+      <c r="C71" t="s">
+        <v>212</v>
+      </c>
+      <c r="D71" t="s">
+        <v>213</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" t="s">
+        <v>16</v>
+      </c>
+      <c r="H71" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71" t="s">
+        <v>18</v>
+      </c>
+      <c r="J71" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>214</v>
+      </c>
+      <c r="C72" t="s">
+        <v>215</v>
+      </c>
+      <c r="D72" t="s">
+        <v>216</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>15</v>
+      </c>
+      <c r="G72" t="s">
+        <v>16</v>
+      </c>
+      <c r="H72" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72" t="s">
+        <v>18</v>
+      </c>
+      <c r="J72" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" t="s">
+        <v>218</v>
+      </c>
+      <c r="D73" t="s">
+        <v>219</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>15</v>
+      </c>
+      <c r="G73" t="s">
+        <v>16</v>
+      </c>
+      <c r="H73" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73" t="s">
+        <v>18</v>
+      </c>
+      <c r="J73" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>220</v>
+      </c>
+      <c r="C74" t="s">
+        <v>221</v>
+      </c>
+      <c r="D74" t="s">
+        <v>222</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>15</v>
+      </c>
+      <c r="G74" t="s">
+        <v>16</v>
+      </c>
+      <c r="H74" t="s">
+        <v>17</v>
+      </c>
+      <c r="I74" t="s">
+        <v>18</v>
+      </c>
+      <c r="J74" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>223</v>
+      </c>
+      <c r="C75" t="s">
+        <v>224</v>
+      </c>
+      <c r="D75" t="s">
+        <v>225</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>15</v>
+      </c>
+      <c r="G75" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75" t="s">
+        <v>18</v>
+      </c>
+      <c r="J75" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>226</v>
+      </c>
+      <c r="C76" t="s">
+        <v>227</v>
+      </c>
+      <c r="D76" t="s">
+        <v>228</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>15</v>
+      </c>
+      <c r="G76" t="s">
+        <v>16</v>
+      </c>
+      <c r="H76" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76" t="s">
+        <v>18</v>
+      </c>
+      <c r="J76" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C77" t="s">
+        <v>230</v>
+      </c>
+      <c r="D77" t="s">
+        <v>231</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>15</v>
+      </c>
+      <c r="G77" t="s">
+        <v>16</v>
+      </c>
+      <c r="H77" t="s">
+        <v>17</v>
+      </c>
+      <c r="I77" t="s">
+        <v>18</v>
+      </c>
+      <c r="J77" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>232</v>
+      </c>
+      <c r="C78" t="s">
+        <v>233</v>
+      </c>
+      <c r="D78" t="s">
+        <v>234</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" t="s">
+        <v>16</v>
+      </c>
+      <c r="H78" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78" t="s">
+        <v>18</v>
+      </c>
+      <c r="J78" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>236</v>
+      </c>
+      <c r="C79" t="s">
+        <v>237</v>
+      </c>
+      <c r="D79" t="s">
+        <v>238</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" t="s">
+        <v>16</v>
+      </c>
+      <c r="H79" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79" t="s">
+        <v>18</v>
+      </c>
+      <c r="J79" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>239</v>
+      </c>
+      <c r="C80" t="s">
+        <v>240</v>
+      </c>
+      <c r="D80"/>
+      <c r="E80"/>
+      <c r="F80" t="s">
+        <v>15</v>
+      </c>
+      <c r="G80" t="s">
+        <v>16</v>
+      </c>
+      <c r="H80" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80" t="s">
+        <v>18</v>
+      </c>
+      <c r="J80" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>241</v>
+      </c>
+      <c r="C81" t="s">
+        <v>242</v>
+      </c>
+      <c r="D81" t="s">
+        <v>243</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>15</v>
+      </c>
+      <c r="G81" t="s">
+        <v>16</v>
+      </c>
+      <c r="H81" t="s">
+        <v>17</v>
+      </c>
+      <c r="I81" t="s">
+        <v>18</v>
+      </c>
+      <c r="J81" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C82" t="s">
+        <v>245</v>
+      </c>
+      <c r="D82" t="s">
+        <v>246</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>15</v>
+      </c>
+      <c r="G82" t="s">
+        <v>16</v>
+      </c>
+      <c r="H82" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82" t="s">
+        <v>18</v>
+      </c>
+      <c r="J82" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>247</v>
+      </c>
+      <c r="C83" t="s">
+        <v>248</v>
+      </c>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83" t="s">
+        <v>15</v>
+      </c>
+      <c r="G83" t="s">
+        <v>16</v>
+      </c>
+      <c r="H83" t="s">
+        <v>17</v>
+      </c>
+      <c r="I83" t="s">
+        <v>18</v>
+      </c>
+      <c r="J83" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>250</v>
+      </c>
+      <c r="C84" t="s">
+        <v>251</v>
+      </c>
+      <c r="D84"/>
+      <c r="E84"/>
+      <c r="F84" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" t="s">
+        <v>16</v>
+      </c>
+      <c r="H84" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84" t="s">
+        <v>18</v>
+      </c>
+      <c r="J84" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>252</v>
+      </c>
+      <c r="C85" t="s">
+        <v>253</v>
+      </c>
+      <c r="D85" t="s">
+        <v>254</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" t="s">
+        <v>16</v>
+      </c>
+      <c r="H85" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85" t="s">
+        <v>18</v>
+      </c>
+      <c r="J85" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>255</v>
+      </c>
+      <c r="C86" t="s">
+        <v>256</v>
+      </c>
+      <c r="D86" t="s">
+        <v>257</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" t="s">
+        <v>16</v>
+      </c>
+      <c r="H86" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>258</v>
+      </c>
+      <c r="C87" t="s">
+        <v>259</v>
+      </c>
+      <c r="D87" t="s">
+        <v>260</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" t="s">
+        <v>16</v>
+      </c>
+      <c r="H87" t="s">
+        <v>17</v>
+      </c>
+      <c r="I87" t="s">
+        <v>18</v>
+      </c>
+      <c r="J87" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>261</v>
+      </c>
+      <c r="C88" t="s">
+        <v>262</v>
+      </c>
+      <c r="D88" t="s">
+        <v>263</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" t="s">
+        <v>16</v>
+      </c>
+      <c r="H88" t="s">
+        <v>17</v>
+      </c>
+      <c r="I88" t="s">
+        <v>18</v>
+      </c>
+      <c r="J88" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>264</v>
+      </c>
+      <c r="C89" t="s">
+        <v>265</v>
+      </c>
+      <c r="D89" t="s">
+        <v>266</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" t="s">
+        <v>16</v>
+      </c>
+      <c r="H89" t="s">
+        <v>17</v>
+      </c>
+      <c r="I89" t="s">
+        <v>18</v>
+      </c>
+      <c r="J89" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>267</v>
+      </c>
+      <c r="C90" t="s">
+        <v>268</v>
+      </c>
+      <c r="D90" t="s">
+        <v>269</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" t="s">
+        <v>16</v>
+      </c>
+      <c r="H90" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" t="s">
+        <v>18</v>
+      </c>
+      <c r="J90" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>270</v>
+      </c>
+      <c r="C91" t="s">
+        <v>271</v>
+      </c>
+      <c r="D91" t="s">
+        <v>272</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" t="s">
+        <v>16</v>
+      </c>
+      <c r="H91" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" t="s">
+        <v>18</v>
+      </c>
+      <c r="J91" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>273</v>
+      </c>
+      <c r="C92" t="s">
+        <v>274</v>
+      </c>
+      <c r="D92" t="s">
+        <v>275</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92" t="s">
+        <v>15</v>
+      </c>
+      <c r="G92" t="s">
+        <v>16</v>
+      </c>
+      <c r="H92" t="s">
+        <v>17</v>
+      </c>
+      <c r="I92" t="s">
+        <v>18</v>
+      </c>
+      <c r="J92" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>276</v>
+      </c>
+      <c r="C93" t="s">
+        <v>277</v>
+      </c>
+      <c r="D93" t="s">
+        <v>278</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" t="s">
+        <v>16</v>
+      </c>
+      <c r="H93" t="s">
+        <v>17</v>
+      </c>
+      <c r="I93" t="s">
+        <v>18</v>
+      </c>
+      <c r="J93" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>280</v>
+      </c>
+      <c r="C94" t="s">
+        <v>281</v>
+      </c>
+      <c r="D94" t="s">
+        <v>282</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" t="s">
+        <v>16</v>
+      </c>
+      <c r="H94" t="s">
+        <v>17</v>
+      </c>
+      <c r="I94" t="s">
+        <v>18</v>
+      </c>
+      <c r="J94" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>283</v>
+      </c>
+      <c r="C95" t="s">
+        <v>284</v>
+      </c>
+      <c r="D95" t="s">
+        <v>285</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" t="s">
+        <v>16</v>
+      </c>
+      <c r="H95" t="s">
+        <v>17</v>
+      </c>
+      <c r="I95" t="s">
+        <v>18</v>
+      </c>
+      <c r="J95" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>286</v>
+      </c>
+      <c r="C96" t="s">
+        <v>287</v>
+      </c>
+      <c r="D96" t="s">
+        <v>288</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96" t="s">
+        <v>15</v>
+      </c>
+      <c r="G96" t="s">
+        <v>16</v>
+      </c>
+      <c r="H96" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" t="s">
+        <v>18</v>
+      </c>
+      <c r="J96" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>289</v>
+      </c>
+      <c r="C97" t="s">
+        <v>290</v>
+      </c>
+      <c r="D97" t="s">
+        <v>291</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97" t="s">
+        <v>15</v>
+      </c>
+      <c r="G97" t="s">
+        <v>16</v>
+      </c>
+      <c r="H97" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" t="s">
+        <v>18</v>
+      </c>
+      <c r="J97" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>292</v>
+      </c>
+      <c r="C98" t="s">
+        <v>293</v>
+      </c>
+      <c r="D98" t="s">
+        <v>294</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" t="s">
+        <v>16</v>
+      </c>
+      <c r="H98" t="s">
+        <v>17</v>
+      </c>
+      <c r="I98" t="s">
+        <v>18</v>
+      </c>
+      <c r="J98" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>295</v>
+      </c>
+      <c r="C99" t="s">
+        <v>296</v>
+      </c>
+      <c r="D99" t="s">
+        <v>297</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" t="s">
+        <v>16</v>
+      </c>
+      <c r="H99" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" t="s">
+        <v>18</v>
+      </c>
+      <c r="J99" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>298</v>
+      </c>
+      <c r="C100" t="s">
+        <v>299</v>
+      </c>
+      <c r="D100" t="s">
+        <v>300</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100" t="s">
+        <v>15</v>
+      </c>
+      <c r="G100" t="s">
+        <v>16</v>
+      </c>
+      <c r="H100" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" t="s">
+        <v>18</v>
+      </c>
+      <c r="J100" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>302</v>
+      </c>
+      <c r="C101" t="s">
+        <v>303</v>
+      </c>
+      <c r="D101" t="s">
+        <v>304</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101" t="s">
+        <v>15</v>
+      </c>
+      <c r="G101" t="s">
+        <v>16</v>
+      </c>
+      <c r="H101" t="s">
+        <v>17</v>
+      </c>
+      <c r="I101" t="s">
+        <v>18</v>
+      </c>
+      <c r="J101" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>305</v>
+      </c>
+      <c r="C102" t="s">
+        <v>306</v>
+      </c>
+      <c r="D102" t="s">
+        <v>307</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102" t="s">
+        <v>15</v>
+      </c>
+      <c r="G102" t="s">
+        <v>16</v>
+      </c>
+      <c r="H102" t="s">
+        <v>17</v>
+      </c>
+      <c r="I102" t="s">
+        <v>18</v>
+      </c>
+      <c r="J102" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>308</v>
+      </c>
+      <c r="C103" t="s">
+        <v>309</v>
+      </c>
+      <c r="D103" t="s">
+        <v>310</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" t="s">
+        <v>16</v>
+      </c>
+      <c r="H103" t="s">
+        <v>17</v>
+      </c>
+      <c r="I103" t="s">
+        <v>18</v>
+      </c>
+      <c r="J103" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>312</v>
+      </c>
+      <c r="C104" t="s">
+        <v>313</v>
+      </c>
+      <c r="D104" t="s">
+        <v>314</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104" t="s">
+        <v>15</v>
+      </c>
+      <c r="G104" t="s">
+        <v>16</v>
+      </c>
+      <c r="H104" t="s">
+        <v>17</v>
+      </c>
+      <c r="I104" t="s">
+        <v>18</v>
+      </c>
+      <c r="J104" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>316</v>
+      </c>
+      <c r="C105" t="s">
+        <v>317</v>
+      </c>
+      <c r="D105"/>
+      <c r="E105"/>
+      <c r="F105" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" t="s">
+        <v>16</v>
+      </c>
+      <c r="H105" t="s">
+        <v>17</v>
+      </c>
+      <c r="I105" t="s">
+        <v>18</v>
+      </c>
+      <c r="J105" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>318</v>
+      </c>
+      <c r="C106" t="s">
+        <v>319</v>
+      </c>
+      <c r="D106" t="s">
+        <v>320</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" t="s">
+        <v>16</v>
+      </c>
+      <c r="H106" t="s">
+        <v>17</v>
+      </c>
+      <c r="I106" t="s">
+        <v>18</v>
+      </c>
+      <c r="J106" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>321</v>
+      </c>
+      <c r="C107" t="s">
+        <v>322</v>
+      </c>
+      <c r="D107" t="s">
+        <v>323</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107" t="s">
+        <v>15</v>
+      </c>
+      <c r="G107" t="s">
+        <v>16</v>
+      </c>
+      <c r="H107" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107" t="s">
+        <v>18</v>
+      </c>
+      <c r="J107" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>324</v>
+      </c>
+      <c r="C108" t="s">
+        <v>325</v>
+      </c>
+      <c r="D108" t="s">
+        <v>326</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108" t="s">
+        <v>15</v>
+      </c>
+      <c r="G108" t="s">
+        <v>16</v>
+      </c>
+      <c r="H108" t="s">
+        <v>17</v>
+      </c>
+      <c r="I108" t="s">
+        <v>18</v>
+      </c>
+      <c r="J108" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>327</v>
+      </c>
+      <c r="C109" t="s">
+        <v>328</v>
+      </c>
+      <c r="D109" t="s">
+        <v>329</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109" t="s">
+        <v>15</v>
+      </c>
+      <c r="G109" t="s">
+        <v>16</v>
+      </c>
+      <c r="H109" t="s">
+        <v>17</v>
+      </c>
+      <c r="I109" t="s">
+        <v>18</v>
+      </c>
+      <c r="J109" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>330</v>
+      </c>
+      <c r="C110" t="s">
+        <v>331</v>
+      </c>
+      <c r="D110" t="s">
+        <v>332</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110" t="s">
+        <v>16</v>
+      </c>
+      <c r="H110" t="s">
+        <v>17</v>
+      </c>
+      <c r="I110" t="s">
+        <v>18</v>
+      </c>
+      <c r="J110" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>333</v>
+      </c>
+      <c r="C111" t="s">
+        <v>334</v>
+      </c>
+      <c r="D111" t="s">
+        <v>335</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111" t="s">
+        <v>15</v>
+      </c>
+      <c r="G111" t="s">
+        <v>16</v>
+      </c>
+      <c r="H111" t="s">
+        <v>17</v>
+      </c>
+      <c r="I111" t="s">
+        <v>18</v>
+      </c>
+      <c r="J111" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>336</v>
+      </c>
+      <c r="C112" t="s">
+        <v>337</v>
+      </c>
+      <c r="D112" t="s">
+        <v>338</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112" t="s">
+        <v>15</v>
+      </c>
+      <c r="G112" t="s">
+        <v>16</v>
+      </c>
+      <c r="H112" t="s">
+        <v>17</v>
+      </c>
+      <c r="I112" t="s">
+        <v>18</v>
+      </c>
+      <c r="J112" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>339</v>
+      </c>
+      <c r="C113" t="s">
+        <v>340</v>
+      </c>
+      <c r="D113" t="s">
+        <v>341</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113" t="s">
+        <v>15</v>
+      </c>
+      <c r="G113" t="s">
+        <v>16</v>
+      </c>
+      <c r="H113" t="s">
+        <v>17</v>
+      </c>
+      <c r="I113" t="s">
+        <v>18</v>
+      </c>
+      <c r="J113" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>342</v>
+      </c>
+      <c r="B114" t="s">
+        <v>343</v>
+      </c>
+      <c r="C114" t="s">
+        <v>344</v>
+      </c>
+      <c r="D114" t="s">
+        <v>345</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114" t="s">
+        <v>15</v>
+      </c>
+      <c r="G114" t="s">
+        <v>16</v>
+      </c>
+      <c r="H114" t="s">
+        <v>17</v>
+      </c>
+      <c r="I114" t="s">
+        <v>18</v>
+      </c>
+      <c r="J114" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>346</v>
+      </c>
+      <c r="C115" t="s">
+        <v>347</v>
+      </c>
+      <c r="D115" t="s">
+        <v>348</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115" t="s">
+        <v>15</v>
+      </c>
+      <c r="G115" t="s">
+        <v>16</v>
+      </c>
+      <c r="H115" t="s">
+        <v>17</v>
+      </c>
+      <c r="I115" t="s">
+        <v>18</v>
+      </c>
+      <c r="J115" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>350</v>
+      </c>
+      <c r="C116" t="s">
+        <v>351</v>
+      </c>
+      <c r="D116" t="s">
+        <v>352</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116" t="s">
+        <v>15</v>
+      </c>
+      <c r="G116" t="s">
+        <v>16</v>
+      </c>
+      <c r="H116" t="s">
+        <v>17</v>
+      </c>
+      <c r="I116" t="s">
+        <v>18</v>
+      </c>
+      <c r="J116" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>353</v>
+      </c>
+      <c r="C117" t="s">
+        <v>354</v>
+      </c>
+      <c r="D117" t="s">
+        <v>355</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" t="s">
+        <v>16</v>
+      </c>
+      <c r="H117" t="s">
+        <v>17</v>
+      </c>
+      <c r="I117" t="s">
+        <v>18</v>
+      </c>
+      <c r="J117" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>357</v>
+      </c>
+      <c r="C118" t="s">
+        <v>61</v>
+      </c>
+      <c r="D118" t="s">
+        <v>358</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118" t="s">
+        <v>15</v>
+      </c>
+      <c r="G118" t="s">
+        <v>16</v>
+      </c>
+      <c r="H118" t="s">
+        <v>17</v>
+      </c>
+      <c r="I118" t="s">
+        <v>18</v>
+      </c>
+      <c r="J118" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>359</v>
+      </c>
+      <c r="C119" t="s">
+        <v>360</v>
+      </c>
+      <c r="D119" t="s">
+        <v>361</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119" t="s">
+        <v>15</v>
+      </c>
+      <c r="G119" t="s">
+        <v>16</v>
+      </c>
+      <c r="H119" t="s">
+        <v>17</v>
+      </c>
+      <c r="I119" t="s">
+        <v>18</v>
+      </c>
+      <c r="J119" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>362</v>
+      </c>
+      <c r="C120" t="s">
+        <v>363</v>
+      </c>
+      <c r="D120" t="s">
+        <v>364</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120" t="s">
+        <v>15</v>
+      </c>
+      <c r="G120" t="s">
+        <v>16</v>
+      </c>
+      <c r="H120" t="s">
+        <v>17</v>
+      </c>
+      <c r="I120" t="s">
+        <v>18</v>
+      </c>
+      <c r="J120" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>365</v>
+      </c>
+      <c r="C121" t="s">
+        <v>366</v>
+      </c>
+      <c r="D121" t="s">
+        <v>367</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121" t="s">
+        <v>15</v>
+      </c>
+      <c r="G121" t="s">
+        <v>16</v>
+      </c>
+      <c r="H121" t="s">
+        <v>17</v>
+      </c>
+      <c r="I121" t="s">
+        <v>18</v>
+      </c>
+      <c r="J121" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>368</v>
+      </c>
+      <c r="C122" t="s">
+        <v>369</v>
+      </c>
+      <c r="D122"/>
+      <c r="E122"/>
+      <c r="F122" t="s">
+        <v>15</v>
+      </c>
+      <c r="G122" t="s">
+        <v>16</v>
+      </c>
+      <c r="H122" t="s">
+        <v>17</v>
+      </c>
+      <c r="I122" t="s">
+        <v>18</v>
+      </c>
+      <c r="J122" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>370</v>
+      </c>
+      <c r="C123" t="s">
+        <v>371</v>
+      </c>
+      <c r="D123"/>
+      <c r="E123"/>
+      <c r="F123" t="s">
+        <v>15</v>
+      </c>
+      <c r="G123" t="s">
+        <v>16</v>
+      </c>
+      <c r="H123" t="s">
+        <v>17</v>
+      </c>
+      <c r="I123" t="s">
+        <v>18</v>
+      </c>
+      <c r="J123" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>372</v>
+      </c>
+      <c r="C124" t="s">
+        <v>373</v>
+      </c>
+      <c r="D124" t="s">
+        <v>374</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124" t="s">
+        <v>15</v>
+      </c>
+      <c r="G124" t="s">
+        <v>16</v>
+      </c>
+      <c r="H124" t="s">
+        <v>17</v>
+      </c>
+      <c r="I124" t="s">
+        <v>18</v>
+      </c>
+      <c r="J124" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>375</v>
+      </c>
+      <c r="C125" t="s">
+        <v>376</v>
+      </c>
+      <c r="D125" t="s">
+        <v>377</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125" t="s">
+        <v>15</v>
+      </c>
+      <c r="G125" t="s">
+        <v>16</v>
+      </c>
+      <c r="H125" t="s">
+        <v>17</v>
+      </c>
+      <c r="I125" t="s">
+        <v>18</v>
+      </c>
+      <c r="J125" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>378</v>
+      </c>
+      <c r="C126" t="s">
+        <v>379</v>
+      </c>
+      <c r="D126"/>
+      <c r="E126"/>
+      <c r="F126" t="s">
+        <v>15</v>
+      </c>
+      <c r="G126" t="s">
+        <v>16</v>
+      </c>
+      <c r="H126" t="s">
+        <v>17</v>
+      </c>
+      <c r="I126" t="s">
+        <v>18</v>
+      </c>
+      <c r="J126" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>380</v>
+      </c>
+      <c r="C127" t="s">
+        <v>381</v>
+      </c>
+      <c r="D127"/>
+      <c r="E127"/>
+      <c r="F127" t="s">
+        <v>15</v>
+      </c>
+      <c r="G127" t="s">
+        <v>16</v>
+      </c>
+      <c r="H127" t="s">
+        <v>17</v>
+      </c>
+      <c r="I127" t="s">
+        <v>18</v>
+      </c>
+      <c r="J127" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>382</v>
+      </c>
+      <c r="C128" t="s">
+        <v>383</v>
+      </c>
+      <c r="D128" t="s">
+        <v>384</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" t="s">
+        <v>16</v>
+      </c>
+      <c r="H128" t="s">
+        <v>17</v>
+      </c>
+      <c r="I128" t="s">
+        <v>18</v>
+      </c>
+      <c r="J128" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>385</v>
+      </c>
+      <c r="C129" t="s">
+        <v>386</v>
+      </c>
+      <c r="D129"/>
+      <c r="E129"/>
+      <c r="F129" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" t="s">
+        <v>16</v>
+      </c>
+      <c r="H129" t="s">
+        <v>17</v>
+      </c>
+      <c r="I129" t="s">
+        <v>387</v>
+      </c>
+      <c r="J129" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>388</v>
+      </c>
+      <c r="C130" t="s">
+        <v>389</v>
+      </c>
+      <c r="D130"/>
+      <c r="E130"/>
+      <c r="F130" t="s">
+        <v>15</v>
+      </c>
+      <c r="G130" t="s">
+        <v>16</v>
+      </c>
+      <c r="H130" t="s">
+        <v>17</v>
+      </c>
+      <c r="I130" t="s">
+        <v>387</v>
+      </c>
+      <c r="J130" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>390</v>
+      </c>
+      <c r="C131" t="s">
+        <v>391</v>
+      </c>
+      <c r="D131" t="s">
+        <v>392</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131" t="s">
+        <v>15</v>
+      </c>
+      <c r="G131" t="s">
+        <v>16</v>
+      </c>
+      <c r="H131" t="s">
+        <v>17</v>
+      </c>
+      <c r="I131" t="s">
+        <v>18</v>
+      </c>
+      <c r="J131" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>393</v>
+      </c>
+      <c r="B132" t="s">
+        <v>394</v>
+      </c>
+      <c r="C132" t="s">
+        <v>395</v>
+      </c>
+      <c r="D132" t="s">
+        <v>396</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132" t="s">
+        <v>15</v>
+      </c>
+      <c r="G132" t="s">
+        <v>16</v>
+      </c>
+      <c r="H132" t="s">
+        <v>17</v>
+      </c>
+      <c r="I132" t="s">
+        <v>18</v>
+      </c>
+      <c r="J132" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>397</v>
+      </c>
+      <c r="C133" t="s">
+        <v>398</v>
+      </c>
+      <c r="D133" t="s">
+        <v>399</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133" t="s">
+        <v>15</v>
+      </c>
+      <c r="G133" t="s">
+        <v>16</v>
+      </c>
+      <c r="H133" t="s">
+        <v>17</v>
+      </c>
+      <c r="I133" t="s">
+        <v>18</v>
+      </c>
+      <c r="J133" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>400</v>
+      </c>
+      <c r="C134" t="s">
+        <v>401</v>
+      </c>
+      <c r="D134" t="s">
+        <v>402</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134" t="s">
+        <v>15</v>
+      </c>
+      <c r="G134" t="s">
+        <v>16</v>
+      </c>
+      <c r="H134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I134" t="s">
+        <v>18</v>
+      </c>
+      <c r="J134" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>403</v>
+      </c>
+      <c r="C135" t="s">
+        <v>404</v>
+      </c>
+      <c r="D135" t="s">
+        <v>405</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135" t="s">
+        <v>15</v>
+      </c>
+      <c r="G135" t="s">
+        <v>16</v>
+      </c>
+      <c r="H135" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135" t="s">
+        <v>18</v>
+      </c>
+      <c r="J135" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>406</v>
+      </c>
+      <c r="C136" t="s">
+        <v>407</v>
+      </c>
+      <c r="D136"/>
+      <c r="E136"/>
+      <c r="F136" t="s">
+        <v>15</v>
+      </c>
+      <c r="G136" t="s">
+        <v>16</v>
+      </c>
+      <c r="H136" t="s">
+        <v>17</v>
+      </c>
+      <c r="I136" t="s">
+        <v>18</v>
+      </c>
+      <c r="J136" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>408</v>
+      </c>
+      <c r="C137" t="s">
+        <v>409</v>
+      </c>
+      <c r="D137" t="s">
+        <v>410</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137" t="s">
+        <v>15</v>
+      </c>
+      <c r="G137" t="s">
+        <v>411</v>
+      </c>
+      <c r="H137" t="s">
+        <v>17</v>
+      </c>
+      <c r="I137" t="s">
+        <v>18</v>
+      </c>
+      <c r="J137" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>412</v>
+      </c>
+      <c r="C138" t="s">
+        <v>413</v>
+      </c>
+      <c r="D138" t="s">
+        <v>414</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138" t="s">
+        <v>15</v>
+      </c>
+      <c r="G138" t="s">
+        <v>16</v>
+      </c>
+      <c r="H138" t="s">
+        <v>17</v>
+      </c>
+      <c r="I138" t="s">
+        <v>18</v>
+      </c>
+      <c r="J138" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>415</v>
+      </c>
+      <c r="C139" t="s">
+        <v>416</v>
+      </c>
+      <c r="D139"/>
+      <c r="E139"/>
+      <c r="F139" t="s">
+        <v>15</v>
+      </c>
+      <c r="G139" t="s">
+        <v>16</v>
+      </c>
+      <c r="H139" t="s">
+        <v>17</v>
+      </c>
+      <c r="I139" t="s">
+        <v>18</v>
+      </c>
+      <c r="J139" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>417</v>
+      </c>
+      <c r="C140" t="s">
+        <v>418</v>
+      </c>
+      <c r="D140"/>
+      <c r="E140"/>
+      <c r="F140" t="s">
+        <v>15</v>
+      </c>
+      <c r="G140" t="s">
+        <v>16</v>
+      </c>
+      <c r="H140" t="s">
+        <v>17</v>
+      </c>
+      <c r="I140" t="s">
+        <v>18</v>
+      </c>
+      <c r="J140" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>419</v>
+      </c>
+      <c r="C141" t="s">
+        <v>420</v>
+      </c>
+      <c r="D141"/>
+      <c r="E141"/>
+      <c r="F141" t="s">
+        <v>15</v>
+      </c>
+      <c r="G141" t="s">
+        <v>16</v>
+      </c>
+      <c r="H141" t="s">
+        <v>17</v>
+      </c>
+      <c r="I141" t="s">
+        <v>18</v>
+      </c>
+      <c r="J141" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>421</v>
+      </c>
+      <c r="C142" t="s">
+        <v>422</v>
+      </c>
+      <c r="D142" t="s">
+        <v>423</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142" t="s">
+        <v>15</v>
+      </c>
+      <c r="G142" t="s">
+        <v>16</v>
+      </c>
+      <c r="H142" t="s">
+        <v>17</v>
+      </c>
+      <c r="I142" t="s">
+        <v>18</v>
+      </c>
+      <c r="J142" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>424</v>
+      </c>
+      <c r="C143" t="s">
+        <v>425</v>
+      </c>
+      <c r="D143" t="s">
+        <v>426</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143" t="s">
+        <v>15</v>
+      </c>
+      <c r="G143" t="s">
+        <v>16</v>
+      </c>
+      <c r="H143" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143" t="s">
+        <v>18</v>
+      </c>
+      <c r="J143" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>427</v>
+      </c>
+      <c r="C144" t="s">
+        <v>106</v>
+      </c>
+      <c r="D144" t="s">
+        <v>428</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144" t="s">
+        <v>15</v>
+      </c>
+      <c r="G144" t="s">
+        <v>16</v>
+      </c>
+      <c r="H144" t="s">
+        <v>17</v>
+      </c>
+      <c r="I144" t="s">
+        <v>18</v>
+      </c>
+      <c r="J144" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>429</v>
+      </c>
+      <c r="C145" t="s">
+        <v>430</v>
+      </c>
+      <c r="D145" t="s">
+        <v>431</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145" t="s">
+        <v>15</v>
+      </c>
+      <c r="G145" t="s">
+        <v>16</v>
+      </c>
+      <c r="H145" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145" t="s">
+        <v>18</v>
+      </c>
+      <c r="J145" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>432</v>
+      </c>
+      <c r="C146" t="s">
+        <v>433</v>
+      </c>
+      <c r="D146" t="s">
+        <v>434</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" t="s">
+        <v>16</v>
+      </c>
+      <c r="H146" t="s">
+        <v>17</v>
+      </c>
+      <c r="I146" t="s">
+        <v>18</v>
+      </c>
+      <c r="J146" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>435</v>
+      </c>
+      <c r="C147" t="s">
+        <v>436</v>
+      </c>
+      <c r="D147" t="s">
+        <v>437</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147" t="s">
+        <v>15</v>
+      </c>
+      <c r="G147" t="s">
+        <v>16</v>
+      </c>
+      <c r="H147" t="s">
+        <v>17</v>
+      </c>
+      <c r="I147" t="s">
+        <v>18</v>
+      </c>
+      <c r="J147" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>438</v>
+      </c>
+      <c r="C148" t="s">
+        <v>439</v>
+      </c>
+      <c r="D148" t="s">
+        <v>440</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148" t="s">
+        <v>15</v>
+      </c>
+      <c r="G148" t="s">
+        <v>16</v>
+      </c>
+      <c r="H148" t="s">
+        <v>17</v>
+      </c>
+      <c r="I148" t="s">
+        <v>18</v>
+      </c>
+      <c r="J148" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149"/>
+      <c r="B149" t="s">
+        <v>441</v>
+      </c>
+      <c r="C149" t="s">
+        <v>442</v>
+      </c>
+      <c r="D149" t="s">
+        <v>443</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149" t="s">
+        <v>15</v>
+      </c>
+      <c r="G149" t="s">
+        <v>16</v>
+      </c>
+      <c r="H149" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149" t="s">
+        <v>18</v>
+      </c>
+      <c r="J149" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>444</v>
+      </c>
+      <c r="C150" t="s">
+        <v>445</v>
+      </c>
+      <c r="D150" t="s">
+        <v>446</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150" t="s">
+        <v>15</v>
+      </c>
+      <c r="G150" t="s">
+        <v>16</v>
+      </c>
+      <c r="H150" t="s">
+        <v>17</v>
+      </c>
+      <c r="I150" t="s">
+        <v>18</v>
+      </c>
+      <c r="J150" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>447</v>
+      </c>
+      <c r="C151" t="s">
+        <v>127</v>
+      </c>
+      <c r="D151" t="s">
+        <v>448</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151" t="s">
+        <v>15</v>
+      </c>
+      <c r="G151" t="s">
+        <v>16</v>
+      </c>
+      <c r="H151" t="s">
+        <v>17</v>
+      </c>
+      <c r="I151" t="s">
+        <v>18</v>
+      </c>
+      <c r="J151" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>449</v>
+      </c>
+      <c r="C152" t="s">
+        <v>450</v>
+      </c>
+      <c r="D152"/>
+      <c r="E152"/>
+      <c r="F152" t="s">
+        <v>15</v>
+      </c>
+      <c r="G152" t="s">
+        <v>16</v>
+      </c>
+      <c r="H152" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152" t="s">
+        <v>18</v>
+      </c>
+      <c r="J152" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>451</v>
+      </c>
+      <c r="C153" t="s">
+        <v>452</v>
+      </c>
+      <c r="D153" t="s">
+        <v>453</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153" t="s">
+        <v>15</v>
+      </c>
+      <c r="G153" t="s">
+        <v>16</v>
+      </c>
+      <c r="H153" t="s">
+        <v>17</v>
+      </c>
+      <c r="I153" t="s">
+        <v>18</v>
+      </c>
+      <c r="J153" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>454</v>
+      </c>
+      <c r="C154" t="s">
+        <v>455</v>
+      </c>
+      <c r="D154" t="s">
+        <v>456</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154" t="s">
+        <v>15</v>
+      </c>
+      <c r="G154" t="s">
+        <v>16</v>
+      </c>
+      <c r="H154" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154" t="s">
+        <v>18</v>
+      </c>
+      <c r="J154" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>457</v>
+      </c>
+      <c r="C155" t="s">
+        <v>458</v>
+      </c>
+      <c r="D155"/>
+      <c r="E155"/>
+      <c r="F155" t="s">
+        <v>15</v>
+      </c>
+      <c r="G155" t="s">
+        <v>16</v>
+      </c>
+      <c r="H155" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155" t="s">
+        <v>18</v>
+      </c>
+      <c r="J155" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>459</v>
+      </c>
+      <c r="C156" t="s">
+        <v>460</v>
+      </c>
+      <c r="D156"/>
+      <c r="E156"/>
+      <c r="F156" t="s">
+        <v>15</v>
+      </c>
+      <c r="G156" t="s">
+        <v>16</v>
+      </c>
+      <c r="H156" t="s">
+        <v>17</v>
+      </c>
+      <c r="I156" t="s">
+        <v>18</v>
+      </c>
+      <c r="J156" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>461</v>
+      </c>
+      <c r="C157" t="s">
+        <v>462</v>
+      </c>
+      <c r="D157"/>
+      <c r="E157"/>
+      <c r="F157" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" t="s">
+        <v>16</v>
+      </c>
+      <c r="H157" t="s">
+        <v>17</v>
+      </c>
+      <c r="I157" t="s">
+        <v>18</v>
+      </c>
+      <c r="J157" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>463</v>
+      </c>
+      <c r="C158" t="s">
+        <v>464</v>
+      </c>
+      <c r="D158"/>
+      <c r="E158"/>
+      <c r="F158" t="s">
+        <v>15</v>
+      </c>
+      <c r="G158" t="s">
+        <v>16</v>
+      </c>
+      <c r="H158" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158" t="s">
+        <v>18</v>
+      </c>
+      <c r="J158" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>465</v>
+      </c>
+      <c r="C159" t="s">
+        <v>466</v>
+      </c>
+      <c r="D159"/>
+      <c r="E159"/>
+      <c r="F159" t="s">
+        <v>15</v>
+      </c>
+      <c r="G159" t="s">
+        <v>16</v>
+      </c>
+      <c r="H159" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159" t="s">
+        <v>18</v>
+      </c>
+      <c r="J159" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>467</v>
+      </c>
+      <c r="C160" t="s">
+        <v>468</v>
+      </c>
+      <c r="D160"/>
+      <c r="E160"/>
+      <c r="F160" t="s">
+        <v>15</v>
+      </c>
+      <c r="G160" t="s">
+        <v>16</v>
+      </c>
+      <c r="H160" t="s">
+        <v>17</v>
+      </c>
+      <c r="I160" t="s">
+        <v>18</v>
+      </c>
+      <c r="J160" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>469</v>
+      </c>
+      <c r="C161" t="s">
+        <v>470</v>
+      </c>
+      <c r="D161" t="s">
+        <v>471</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161" t="s">
+        <v>15</v>
+      </c>
+      <c r="G161" t="s">
+        <v>16</v>
+      </c>
+      <c r="H161" t="s">
+        <v>17</v>
+      </c>
+      <c r="I161" t="s">
+        <v>18</v>
+      </c>
+      <c r="J161" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>472</v>
+      </c>
+      <c r="C162" t="s">
+        <v>473</v>
+      </c>
+      <c r="D162"/>
+      <c r="E162"/>
+      <c r="F162" t="s">
+        <v>15</v>
+      </c>
+      <c r="G162" t="s">
+        <v>16</v>
+      </c>
+      <c r="H162" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162" t="s">
+        <v>18</v>
+      </c>
+      <c r="J162" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>474</v>
+      </c>
+      <c r="C163" t="s">
+        <v>475</v>
+      </c>
+      <c r="D163"/>
+      <c r="E163"/>
+      <c r="F163" t="s">
+        <v>15</v>
+      </c>
+      <c r="G163" t="s">
+        <v>16</v>
+      </c>
+      <c r="H163" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163" t="s">
+        <v>18</v>
+      </c>
+      <c r="J163" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>476</v>
+      </c>
+      <c r="C164" t="s">
+        <v>477</v>
+      </c>
+      <c r="D164" t="s">
+        <v>478</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164" t="s">
+        <v>15</v>
+      </c>
+      <c r="G164" t="s">
+        <v>16</v>
+      </c>
+      <c r="H164" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" t="s">
+        <v>18</v>
+      </c>
+      <c r="J164" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>479</v>
+      </c>
+      <c r="C165" t="s">
+        <v>480</v>
+      </c>
+      <c r="D165" t="s">
+        <v>481</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165" t="s">
+        <v>15</v>
+      </c>
+      <c r="G165" t="s">
+        <v>16</v>
+      </c>
+      <c r="H165" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" t="s">
+        <v>18</v>
+      </c>
+      <c r="J165" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>482</v>
+      </c>
+      <c r="C166" t="s">
+        <v>483</v>
+      </c>
+      <c r="D166" t="s">
+        <v>484</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166" t="s">
+        <v>15</v>
+      </c>
+      <c r="G166" t="s">
+        <v>16</v>
+      </c>
+      <c r="H166" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" t="s">
+        <v>18</v>
+      </c>
+      <c r="J166" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>485</v>
+      </c>
+      <c r="C167" t="s">
+        <v>486</v>
+      </c>
+      <c r="D167"/>
+      <c r="E167"/>
+      <c r="F167" t="s">
+        <v>15</v>
+      </c>
+      <c r="G167" t="s">
+        <v>16</v>
+      </c>
+      <c r="H167" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167" t="s">
+        <v>18</v>
+      </c>
+      <c r="J167" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>487</v>
+      </c>
+      <c r="C168" t="s">
+        <v>488</v>
+      </c>
+      <c r="D168" t="s">
+        <v>489</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168" t="s">
+        <v>15</v>
+      </c>
+      <c r="G168" t="s">
+        <v>16</v>
+      </c>
+      <c r="H168" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168" t="s">
+        <v>18</v>
+      </c>
+      <c r="J168" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>490</v>
+      </c>
+      <c r="C169" t="s">
+        <v>491</v>
+      </c>
+      <c r="D169" t="s">
+        <v>492</v>
+      </c>
+      <c r="E169"/>
+      <c r="F169" t="s">
+        <v>15</v>
+      </c>
+      <c r="G169" t="s">
+        <v>16</v>
+      </c>
+      <c r="H169" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169" t="s">
+        <v>18</v>
+      </c>
+      <c r="J169" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>493</v>
+      </c>
+      <c r="C170" t="s">
+        <v>494</v>
+      </c>
+      <c r="D170" t="s">
+        <v>495</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170" t="s">
+        <v>15</v>
+      </c>
+      <c r="G170" t="s">
+        <v>16</v>
+      </c>
+      <c r="H170" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170" t="s">
+        <v>18</v>
+      </c>
+      <c r="J170" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>496</v>
+      </c>
+      <c r="C171" t="s">
+        <v>497</v>
+      </c>
+      <c r="D171" t="s">
+        <v>498</v>
+      </c>
+      <c r="E171"/>
+      <c r="F171" t="s">
+        <v>15</v>
+      </c>
+      <c r="G171" t="s">
+        <v>16</v>
+      </c>
+      <c r="H171" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171" t="s">
+        <v>18</v>
+      </c>
+      <c r="J171" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>499</v>
+      </c>
+      <c r="C172" t="s">
+        <v>500</v>
+      </c>
+      <c r="D172" t="s">
+        <v>501</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172" t="s">
+        <v>15</v>
+      </c>
+      <c r="G172" t="s">
+        <v>16</v>
+      </c>
+      <c r="H172" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172" t="s">
+        <v>18</v>
+      </c>
+      <c r="J172" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>502</v>
+      </c>
+      <c r="C173" t="s">
+        <v>503</v>
+      </c>
+      <c r="D173" t="s">
+        <v>504</v>
+      </c>
+      <c r="E173"/>
+      <c r="F173" t="s">
+        <v>15</v>
+      </c>
+      <c r="G173" t="s">
+        <v>16</v>
+      </c>
+      <c r="H173" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173" t="s">
+        <v>18</v>
+      </c>
+      <c r="J173" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>505</v>
+      </c>
+      <c r="C174" t="s">
+        <v>506</v>
+      </c>
+      <c r="D174" t="s">
+        <v>507</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174" t="s">
+        <v>15</v>
+      </c>
+      <c r="G174" t="s">
+        <v>16</v>
+      </c>
+      <c r="H174" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174" t="s">
+        <v>18</v>
+      </c>
+      <c r="J174" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>508</v>
+      </c>
+      <c r="C175" t="s">
         <v>13</v>
       </c>
-      <c r="F5" t="s">
-[...192 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D175" t="s">
+        <v>509</v>
+      </c>
+      <c r="E175"/>
+      <c r="F175" t="s">
+        <v>15</v>
+      </c>
+      <c r="G175" t="s">
+        <v>16</v>
+      </c>
+      <c r="H175" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175" t="s">
+        <v>18</v>
+      </c>
+      <c r="J175" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>510</v>
+      </c>
+      <c r="C176" t="s">
+        <v>511</v>
+      </c>
+      <c r="D176" t="s">
+        <v>512</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176" t="s">
+        <v>15</v>
+      </c>
+      <c r="G176" t="s">
+        <v>16</v>
+      </c>
+      <c r="H176" t="s">
+        <v>17</v>
+      </c>
+      <c r="I176" t="s">
+        <v>18</v>
+      </c>
+      <c r="J176" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>513</v>
+      </c>
+      <c r="C177" t="s">
+        <v>514</v>
+      </c>
+      <c r="D177" t="s">
+        <v>515</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177" t="s">
+        <v>15</v>
+      </c>
+      <c r="G177" t="s">
+        <v>16</v>
+      </c>
+      <c r="H177" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177" t="s">
+        <v>18</v>
+      </c>
+      <c r="J177" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>516</v>
+      </c>
+      <c r="C178" t="s">
+        <v>517</v>
+      </c>
+      <c r="D178" t="s">
+        <v>518</v>
+      </c>
+      <c r="E178"/>
+      <c r="F178" t="s">
+        <v>15</v>
+      </c>
+      <c r="G178" t="s">
+        <v>16</v>
+      </c>
+      <c r="H178" t="s">
+        <v>17</v>
+      </c>
+      <c r="I178" t="s">
+        <v>18</v>
+      </c>
+      <c r="J178" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179"/>
+      <c r="B179" t="s">
+        <v>519</v>
+      </c>
+      <c r="C179" t="s">
+        <v>520</v>
+      </c>
+      <c r="D179" t="s">
+        <v>521</v>
+      </c>
+      <c r="E179"/>
+      <c r="F179" t="s">
+        <v>15</v>
+      </c>
+      <c r="G179" t="s">
+        <v>16</v>
+      </c>
+      <c r="H179" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179" t="s">
+        <v>18</v>
+      </c>
+      <c r="J179" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180"/>
+      <c r="B180" t="s">
+        <v>522</v>
+      </c>
+      <c r="C180" t="s">
+        <v>523</v>
+      </c>
+      <c r="D180" t="s">
+        <v>524</v>
+      </c>
+      <c r="E180"/>
+      <c r="F180" t="s">
+        <v>15</v>
+      </c>
+      <c r="G180" t="s">
+        <v>16</v>
+      </c>
+      <c r="H180" t="s">
+        <v>17</v>
+      </c>
+      <c r="I180" t="s">
+        <v>18</v>
+      </c>
+      <c r="J180" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181"/>
+      <c r="B181" t="s">
+        <v>525</v>
+      </c>
+      <c r="C181" t="s">
+        <v>526</v>
+      </c>
+      <c r="D181" t="s">
+        <v>527</v>
+      </c>
+      <c r="E181"/>
+      <c r="F181" t="s">
+        <v>15</v>
+      </c>
+      <c r="G181" t="s">
+        <v>16</v>
+      </c>
+      <c r="H181" t="s">
+        <v>17</v>
+      </c>
+      <c r="I181" t="s">
+        <v>18</v>
+      </c>
+      <c r="J181" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182"/>
+      <c r="B182" t="s">
+        <v>528</v>
+      </c>
+      <c r="C182" t="s">
+        <v>529</v>
+      </c>
+      <c r="D182" t="s">
+        <v>530</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182" t="s">
+        <v>15</v>
+      </c>
+      <c r="G182" t="s">
+        <v>16</v>
+      </c>
+      <c r="H182" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" t="s">
+        <v>18</v>
+      </c>
+      <c r="J182" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183"/>
+      <c r="B183" t="s">
+        <v>531</v>
+      </c>
+      <c r="C183" t="s">
+        <v>532</v>
+      </c>
+      <c r="D183" t="s">
+        <v>533</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183" t="s">
+        <v>15</v>
+      </c>
+      <c r="G183" t="s">
+        <v>16</v>
+      </c>
+      <c r="H183" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183" t="s">
+        <v>18</v>
+      </c>
+      <c r="J183" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184"/>
+      <c r="B184" t="s">
+        <v>534</v>
+      </c>
+      <c r="C184" t="s">
+        <v>535</v>
+      </c>
+      <c r="D184" t="s">
+        <v>536</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184" t="s">
+        <v>15</v>
+      </c>
+      <c r="G184" t="s">
+        <v>16</v>
+      </c>
+      <c r="H184" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184" t="s">
+        <v>18</v>
+      </c>
+      <c r="J184" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185"/>
+      <c r="B185" t="s">
+        <v>537</v>
+      </c>
+      <c r="C185" t="s">
+        <v>538</v>
+      </c>
+      <c r="D185" t="s">
+        <v>539</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185" t="s">
+        <v>15</v>
+      </c>
+      <c r="G185" t="s">
+        <v>16</v>
+      </c>
+      <c r="H185" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185" t="s">
+        <v>18</v>
+      </c>
+      <c r="J185" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186"/>
+      <c r="B186" t="s">
+        <v>540</v>
+      </c>
+      <c r="C186" t="s">
+        <v>541</v>
+      </c>
+      <c r="D186"/>
+      <c r="E186"/>
+      <c r="F186" t="s">
+        <v>15</v>
+      </c>
+      <c r="G186" t="s">
+        <v>16</v>
+      </c>
+      <c r="H186" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186" t="s">
+        <v>18</v>
+      </c>
+      <c r="J186" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187"/>
+      <c r="B187" t="s">
+        <v>542</v>
+      </c>
+      <c r="C187" t="s">
+        <v>543</v>
+      </c>
+      <c r="D187" t="s">
+        <v>544</v>
+      </c>
+      <c r="E187"/>
+      <c r="F187" t="s">
+        <v>15</v>
+      </c>
+      <c r="G187" t="s">
+        <v>16</v>
+      </c>
+      <c r="H187" t="s">
+        <v>17</v>
+      </c>
+      <c r="I187" t="s">
+        <v>18</v>
+      </c>
+      <c r="J187" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188"/>
+      <c r="B188" t="s">
+        <v>545</v>
+      </c>
+      <c r="C188" t="s">
+        <v>546</v>
+      </c>
+      <c r="D188" t="s">
+        <v>547</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188" t="s">
+        <v>15</v>
+      </c>
+      <c r="G188" t="s">
+        <v>16</v>
+      </c>
+      <c r="H188" t="s">
+        <v>17</v>
+      </c>
+      <c r="I188" t="s">
+        <v>18</v>
+      </c>
+      <c r="J188" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189"/>
+      <c r="B189" t="s">
+        <v>548</v>
+      </c>
+      <c r="C189" t="s">
+        <v>549</v>
+      </c>
+      <c r="D189" t="s">
+        <v>550</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189" t="s">
+        <v>15</v>
+      </c>
+      <c r="G189" t="s">
+        <v>16</v>
+      </c>
+      <c r="H189" t="s">
+        <v>17</v>
+      </c>
+      <c r="I189" t="s">
+        <v>18</v>
+      </c>
+      <c r="J189" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190"/>
+      <c r="B190" t="s">
+        <v>551</v>
+      </c>
+      <c r="C190" t="s">
+        <v>552</v>
+      </c>
+      <c r="D190" t="s">
+        <v>553</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190" t="s">
+        <v>15</v>
+      </c>
+      <c r="G190" t="s">
+        <v>16</v>
+      </c>
+      <c r="H190" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190" t="s">
+        <v>18</v>
+      </c>
+      <c r="J190" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191"/>
+      <c r="B191" t="s">
+        <v>554</v>
+      </c>
+      <c r="C191" t="s">
+        <v>66</v>
+      </c>
+      <c r="D191" t="s">
+        <v>555</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191" t="s">
+        <v>15</v>
+      </c>
+      <c r="G191" t="s">
+        <v>16</v>
+      </c>
+      <c r="H191" t="s">
+        <v>17</v>
+      </c>
+      <c r="I191" t="s">
+        <v>18</v>
+      </c>
+      <c r="J191" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192"/>
+      <c r="B192" t="s">
+        <v>556</v>
+      </c>
+      <c r="C192" t="s">
+        <v>557</v>
+      </c>
+      <c r="D192" t="s">
+        <v>558</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192" t="s">
+        <v>15</v>
+      </c>
+      <c r="G192" t="s">
+        <v>16</v>
+      </c>
+      <c r="H192" t="s">
+        <v>17</v>
+      </c>
+      <c r="I192" t="s">
+        <v>18</v>
+      </c>
+      <c r="J192" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193"/>
+      <c r="B193" t="s">
+        <v>559</v>
+      </c>
+      <c r="C193" t="s">
+        <v>560</v>
+      </c>
+      <c r="D193" t="s">
+        <v>561</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193" t="s">
+        <v>15</v>
+      </c>
+      <c r="G193" t="s">
+        <v>16</v>
+      </c>
+      <c r="H193" t="s">
+        <v>17</v>
+      </c>
+      <c r="I193" t="s">
+        <v>18</v>
+      </c>
+      <c r="J193" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194"/>
+      <c r="B194" t="s">
+        <v>562</v>
+      </c>
+      <c r="C194" t="s">
+        <v>563</v>
+      </c>
+      <c r="D194" t="s">
+        <v>564</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194" t="s">
+        <v>15</v>
+      </c>
+      <c r="G194" t="s">
+        <v>16</v>
+      </c>
+      <c r="H194" t="s">
+        <v>17</v>
+      </c>
+      <c r="I194" t="s">
+        <v>18</v>
+      </c>
+      <c r="J194" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195"/>
+      <c r="B195" t="s">
+        <v>565</v>
+      </c>
+      <c r="C195" t="s">
+        <v>566</v>
+      </c>
+      <c r="D195" t="s">
+        <v>567</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195" t="s">
+        <v>15</v>
+      </c>
+      <c r="G195" t="s">
+        <v>16</v>
+      </c>
+      <c r="H195" t="s">
+        <v>17</v>
+      </c>
+      <c r="I195" t="s">
+        <v>18</v>
+      </c>
+      <c r="J195" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196"/>
+      <c r="B196" t="s">
+        <v>568</v>
+      </c>
+      <c r="C196" t="s">
+        <v>569</v>
+      </c>
+      <c r="D196" t="s">
+        <v>570</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196" t="s">
+        <v>15</v>
+      </c>
+      <c r="G196" t="s">
+        <v>16</v>
+      </c>
+      <c r="H196" t="s">
+        <v>17</v>
+      </c>
+      <c r="I196" t="s">
+        <v>18</v>
+      </c>
+      <c r="J196" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>571</v>
+      </c>
+      <c r="C197" t="s">
+        <v>572</v>
+      </c>
+      <c r="D197" t="s">
+        <v>573</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197" t="s">
+        <v>15</v>
+      </c>
+      <c r="G197" t="s">
+        <v>16</v>
+      </c>
+      <c r="H197" t="s">
+        <v>17</v>
+      </c>
+      <c r="I197" t="s">
+        <v>18</v>
+      </c>
+      <c r="J197" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198"/>
+      <c r="B198" t="s">
+        <v>574</v>
+      </c>
+      <c r="C198" t="s">
+        <v>575</v>
+      </c>
+      <c r="D198" t="s">
+        <v>576</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198" t="s">
+        <v>15</v>
+      </c>
+      <c r="G198" t="s">
+        <v>16</v>
+      </c>
+      <c r="H198" t="s">
+        <v>17</v>
+      </c>
+      <c r="I198" t="s">
+        <v>18</v>
+      </c>
+      <c r="J198" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199"/>
+      <c r="B199" t="s">
+        <v>577</v>
+      </c>
+      <c r="C199" t="s">
+        <v>578</v>
+      </c>
+      <c r="D199" t="s">
+        <v>579</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199" t="s">
+        <v>15</v>
+      </c>
+      <c r="G199" t="s">
+        <v>16</v>
+      </c>
+      <c r="H199" t="s">
+        <v>17</v>
+      </c>
+      <c r="I199" t="s">
+        <v>18</v>
+      </c>
+      <c r="J199" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200"/>
+      <c r="B200" t="s">
+        <v>580</v>
+      </c>
+      <c r="C200" t="s">
+        <v>581</v>
+      </c>
+      <c r="D200" t="s">
+        <v>582</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200" t="s">
+        <v>15</v>
+      </c>
+      <c r="G200" t="s">
+        <v>16</v>
+      </c>
+      <c r="H200" t="s">
+        <v>17</v>
+      </c>
+      <c r="I200" t="s">
+        <v>18</v>
+      </c>
+      <c r="J200" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201"/>
+      <c r="B201" t="s">
+        <v>583</v>
+      </c>
+      <c r="C201" t="s">
+        <v>584</v>
+      </c>
+      <c r="D201" t="s">
+        <v>585</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201" t="s">
+        <v>15</v>
+      </c>
+      <c r="G201" t="s">
+        <v>16</v>
+      </c>
+      <c r="H201" t="s">
+        <v>17</v>
+      </c>
+      <c r="I201" t="s">
+        <v>18</v>
+      </c>
+      <c r="J201" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202"/>
+      <c r="B202" t="s">
+        <v>586</v>
+      </c>
+      <c r="C202" t="s">
+        <v>587</v>
+      </c>
+      <c r="D202" t="s">
+        <v>588</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202" t="s">
+        <v>15</v>
+      </c>
+      <c r="G202" t="s">
+        <v>16</v>
+      </c>
+      <c r="H202" t="s">
+        <v>17</v>
+      </c>
+      <c r="I202" t="s">
+        <v>18</v>
+      </c>
+      <c r="J202" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203"/>
+      <c r="B203" t="s">
+        <v>589</v>
+      </c>
+      <c r="C203" t="s">
+        <v>590</v>
+      </c>
+      <c r="D203" t="s">
+        <v>591</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203" t="s">
+        <v>15</v>
+      </c>
+      <c r="G203" t="s">
+        <v>16</v>
+      </c>
+      <c r="H203" t="s">
+        <v>17</v>
+      </c>
+      <c r="I203" t="s">
+        <v>18</v>
+      </c>
+      <c r="J203" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204"/>
+      <c r="B204" t="s">
+        <v>592</v>
+      </c>
+      <c r="C204" t="s">
+        <v>593</v>
+      </c>
+      <c r="D204" t="s">
+        <v>594</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204" t="s">
+        <v>15</v>
+      </c>
+      <c r="G204" t="s">
+        <v>16</v>
+      </c>
+      <c r="H204" t="s">
+        <v>17</v>
+      </c>
+      <c r="I204" t="s">
+        <v>18</v>
+      </c>
+      <c r="J204" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205"/>
+      <c r="B205" t="s">
+        <v>595</v>
+      </c>
+      <c r="C205" t="s">
+        <v>596</v>
+      </c>
+      <c r="D205" t="s">
+        <v>597</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205" t="s">
+        <v>15</v>
+      </c>
+      <c r="G205" t="s">
+        <v>16</v>
+      </c>
+      <c r="H205" t="s">
+        <v>17</v>
+      </c>
+      <c r="I205" t="s">
+        <v>18</v>
+      </c>
+      <c r="J205" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206"/>
+      <c r="B206" t="s">
+        <v>598</v>
+      </c>
+      <c r="C206" t="s">
+        <v>599</v>
+      </c>
+      <c r="D206" t="s">
+        <v>600</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206" t="s">
+        <v>15</v>
+      </c>
+      <c r="G206" t="s">
+        <v>16</v>
+      </c>
+      <c r="H206" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206" t="s">
+        <v>18</v>
+      </c>
+      <c r="J206" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207"/>
+      <c r="B207" t="s">
+        <v>601</v>
+      </c>
+      <c r="C207" t="s">
+        <v>602</v>
+      </c>
+      <c r="D207" t="s">
+        <v>603</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207" t="s">
+        <v>15</v>
+      </c>
+      <c r="G207" t="s">
+        <v>16</v>
+      </c>
+      <c r="H207" t="s">
+        <v>17</v>
+      </c>
+      <c r="I207" t="s">
+        <v>18</v>
+      </c>
+      <c r="J207" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208"/>
+      <c r="B208" t="s">
+        <v>604</v>
+      </c>
+      <c r="C208" t="s">
+        <v>605</v>
+      </c>
+      <c r="D208" t="s">
+        <v>606</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208" t="s">
+        <v>15</v>
+      </c>
+      <c r="G208" t="s">
+        <v>16</v>
+      </c>
+      <c r="H208" t="s">
+        <v>17</v>
+      </c>
+      <c r="I208" t="s">
+        <v>18</v>
+      </c>
+      <c r="J208" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209"/>
+      <c r="B209" t="s">
+        <v>607</v>
+      </c>
+      <c r="C209" t="s">
+        <v>608</v>
+      </c>
+      <c r="D209" t="s">
+        <v>609</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209" t="s">
+        <v>15</v>
+      </c>
+      <c r="G209" t="s">
+        <v>16</v>
+      </c>
+      <c r="H209" t="s">
+        <v>17</v>
+      </c>
+      <c r="I209" t="s">
+        <v>18</v>
+      </c>
+      <c r="J209" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210"/>
+      <c r="B210" t="s">
+        <v>610</v>
+      </c>
+      <c r="C210" t="s">
+        <v>611</v>
+      </c>
+      <c r="D210" t="s">
+        <v>612</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210" t="s">
+        <v>15</v>
+      </c>
+      <c r="G210" t="s">
+        <v>16</v>
+      </c>
+      <c r="H210" t="s">
+        <v>17</v>
+      </c>
+      <c r="I210" t="s">
+        <v>18</v>
+      </c>
+      <c r="J210" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211"/>
+      <c r="B211" t="s">
+        <v>613</v>
+      </c>
+      <c r="C211" t="s">
+        <v>614</v>
+      </c>
+      <c r="D211" t="s">
+        <v>615</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211" t="s">
+        <v>15</v>
+      </c>
+      <c r="G211" t="s">
+        <v>16</v>
+      </c>
+      <c r="H211" t="s">
+        <v>17</v>
+      </c>
+      <c r="I211" t="s">
+        <v>18</v>
+      </c>
+      <c r="J211" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212"/>
+      <c r="B212" t="s">
+        <v>616</v>
+      </c>
+      <c r="C212" t="s">
+        <v>617</v>
+      </c>
+      <c r="D212" t="s">
+        <v>618</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212" t="s">
+        <v>15</v>
+      </c>
+      <c r="G212" t="s">
+        <v>16</v>
+      </c>
+      <c r="H212" t="s">
+        <v>17</v>
+      </c>
+      <c r="I212" t="s">
+        <v>18</v>
+      </c>
+      <c r="J212" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213"/>
+      <c r="B213" t="s">
+        <v>619</v>
+      </c>
+      <c r="C213" t="s">
+        <v>620</v>
+      </c>
+      <c r="D213"/>
+      <c r="E213"/>
+      <c r="F213" t="s">
+        <v>15</v>
+      </c>
+      <c r="G213" t="s">
+        <v>16</v>
+      </c>
+      <c r="H213" t="s">
+        <v>17</v>
+      </c>
+      <c r="I213" t="s">
+        <v>18</v>
+      </c>
+      <c r="J213" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214"/>
+      <c r="B214" t="s">
+        <v>621</v>
+      </c>
+      <c r="C214" t="s">
+        <v>622</v>
+      </c>
+      <c r="D214" t="s">
+        <v>623</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214" t="s">
+        <v>15</v>
+      </c>
+      <c r="G214" t="s">
+        <v>16</v>
+      </c>
+      <c r="H214" t="s">
+        <v>17</v>
+      </c>
+      <c r="I214" t="s">
+        <v>18</v>
+      </c>
+      <c r="J214" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215"/>
+      <c r="B215" t="s">
+        <v>624</v>
+      </c>
+      <c r="C215" t="s">
+        <v>625</v>
+      </c>
+      <c r="D215" t="s">
+        <v>626</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215" t="s">
+        <v>15</v>
+      </c>
+      <c r="G215" t="s">
+        <v>16</v>
+      </c>
+      <c r="H215" t="s">
+        <v>17</v>
+      </c>
+      <c r="I215" t="s">
+        <v>18</v>
+      </c>
+      <c r="J215" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216"/>
+      <c r="B216" t="s">
+        <v>627</v>
+      </c>
+      <c r="C216" t="s">
+        <v>628</v>
+      </c>
+      <c r="D216" t="s">
+        <v>629</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216" t="s">
+        <v>15</v>
+      </c>
+      <c r="G216" t="s">
+        <v>16</v>
+      </c>
+      <c r="H216" t="s">
+        <v>17</v>
+      </c>
+      <c r="I216" t="s">
+        <v>18</v>
+      </c>
+      <c r="J216" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217"/>
+      <c r="B217" t="s">
+        <v>630</v>
+      </c>
+      <c r="C217" t="s">
+        <v>631</v>
+      </c>
+      <c r="D217" t="s">
+        <v>632</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217" t="s">
+        <v>15</v>
+      </c>
+      <c r="G217" t="s">
+        <v>16</v>
+      </c>
+      <c r="H217" t="s">
+        <v>17</v>
+      </c>
+      <c r="I217" t="s">
+        <v>18</v>
+      </c>
+      <c r="J217" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218"/>
+      <c r="B218" t="s">
+        <v>633</v>
+      </c>
+      <c r="C218" t="s">
+        <v>634</v>
+      </c>
+      <c r="D218" t="s">
+        <v>635</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218" t="s">
+        <v>15</v>
+      </c>
+      <c r="G218" t="s">
+        <v>16</v>
+      </c>
+      <c r="H218" t="s">
+        <v>17</v>
+      </c>
+      <c r="I218" t="s">
+        <v>18</v>
+      </c>
+      <c r="J218" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219"/>
+      <c r="B219" t="s">
+        <v>636</v>
+      </c>
+      <c r="C219" t="s">
+        <v>637</v>
+      </c>
+      <c r="D219" t="s">
+        <v>638</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219" t="s">
+        <v>15</v>
+      </c>
+      <c r="G219" t="s">
+        <v>16</v>
+      </c>
+      <c r="H219" t="s">
+        <v>17</v>
+      </c>
+      <c r="I219" t="s">
+        <v>18</v>
+      </c>
+      <c r="J219" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220"/>
+      <c r="B220" t="s">
+        <v>639</v>
+      </c>
+      <c r="C220" t="s">
+        <v>640</v>
+      </c>
+      <c r="D220" t="s">
+        <v>641</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220" t="s">
+        <v>15</v>
+      </c>
+      <c r="G220" t="s">
+        <v>16</v>
+      </c>
+      <c r="H220" t="s">
+        <v>17</v>
+      </c>
+      <c r="I220" t="s">
+        <v>18</v>
+      </c>
+      <c r="J220" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221"/>
+      <c r="B221" t="s">
+        <v>642</v>
+      </c>
+      <c r="C221" t="s">
+        <v>643</v>
+      </c>
+      <c r="D221" t="s">
+        <v>644</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221" t="s">
+        <v>15</v>
+      </c>
+      <c r="G221" t="s">
+        <v>16</v>
+      </c>
+      <c r="H221" t="s">
+        <v>17</v>
+      </c>
+      <c r="I221" t="s">
+        <v>18</v>
+      </c>
+      <c r="J221" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222"/>
+      <c r="B222" t="s">
+        <v>645</v>
+      </c>
+      <c r="C222" t="s">
+        <v>646</v>
+      </c>
+      <c r="D222" t="s">
+        <v>647</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222" t="s">
+        <v>15</v>
+      </c>
+      <c r="G222" t="s">
+        <v>16</v>
+      </c>
+      <c r="H222" t="s">
+        <v>17</v>
+      </c>
+      <c r="I222" t="s">
+        <v>18</v>
+      </c>
+      <c r="J222" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223"/>
+      <c r="B223" t="s">
+        <v>648</v>
+      </c>
+      <c r="C223" t="s">
+        <v>587</v>
+      </c>
+      <c r="D223" t="s">
+        <v>649</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223" t="s">
+        <v>15</v>
+      </c>
+      <c r="G223" t="s">
+        <v>16</v>
+      </c>
+      <c r="H223" t="s">
+        <v>17</v>
+      </c>
+      <c r="I223" t="s">
+        <v>18</v>
+      </c>
+      <c r="J223" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224"/>
+      <c r="B224" t="s">
+        <v>650</v>
+      </c>
+      <c r="C224" t="s">
+        <v>651</v>
+      </c>
+      <c r="D224" t="s">
+        <v>204</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224" t="s">
+        <v>15</v>
+      </c>
+      <c r="G224" t="s">
+        <v>16</v>
+      </c>
+      <c r="H224" t="s">
+        <v>17</v>
+      </c>
+      <c r="I224" t="s">
+        <v>18</v>
+      </c>
+      <c r="J224" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225"/>
+      <c r="B225" t="s">
+        <v>652</v>
+      </c>
+      <c r="C225" t="s">
+        <v>653</v>
+      </c>
+      <c r="D225" t="s">
+        <v>654</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225" t="s">
+        <v>15</v>
+      </c>
+      <c r="G225" t="s">
+        <v>16</v>
+      </c>
+      <c r="H225" t="s">
+        <v>17</v>
+      </c>
+      <c r="I225" t="s">
+        <v>18</v>
+      </c>
+      <c r="J225" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226"/>
+      <c r="B226" t="s">
+        <v>655</v>
+      </c>
+      <c r="C226" t="s">
+        <v>656</v>
+      </c>
+      <c r="D226" t="s">
+        <v>657</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226" t="s">
+        <v>15</v>
+      </c>
+      <c r="G226" t="s">
+        <v>16</v>
+      </c>
+      <c r="H226" t="s">
+        <v>17</v>
+      </c>
+      <c r="I226" t="s">
+        <v>18</v>
+      </c>
+      <c r="J226" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227"/>
+      <c r="B227" t="s">
+        <v>658</v>
+      </c>
+      <c r="C227" t="s">
+        <v>631</v>
+      </c>
+      <c r="D227" t="s">
+        <v>659</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227" t="s">
+        <v>15</v>
+      </c>
+      <c r="G227" t="s">
+        <v>16</v>
+      </c>
+      <c r="H227" t="s">
+        <v>17</v>
+      </c>
+      <c r="I227" t="s">
+        <v>18</v>
+      </c>
+      <c r="J227" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228"/>
+      <c r="B228" t="s">
+        <v>660</v>
+      </c>
+      <c r="C228" t="s">
+        <v>661</v>
+      </c>
+      <c r="D228" t="s">
+        <v>662</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228" t="s">
+        <v>15</v>
+      </c>
+      <c r="G228" t="s">
+        <v>16</v>
+      </c>
+      <c r="H228" t="s">
+        <v>17</v>
+      </c>
+      <c r="I228" t="s">
+        <v>18</v>
+      </c>
+      <c r="J228" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229"/>
+      <c r="B229" t="s">
+        <v>663</v>
+      </c>
+      <c r="C229" t="s">
+        <v>664</v>
+      </c>
+      <c r="D229" t="s">
+        <v>665</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229" t="s">
+        <v>15</v>
+      </c>
+      <c r="G229" t="s">
+        <v>16</v>
+      </c>
+      <c r="H229" t="s">
+        <v>17</v>
+      </c>
+      <c r="I229" t="s">
+        <v>18</v>
+      </c>
+      <c r="J229" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230"/>
+      <c r="B230" t="s">
+        <v>666</v>
+      </c>
+      <c r="C230" t="s">
+        <v>667</v>
+      </c>
+      <c r="D230" t="s">
+        <v>668</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230" t="s">
+        <v>15</v>
+      </c>
+      <c r="G230" t="s">
+        <v>16</v>
+      </c>
+      <c r="H230" t="s">
+        <v>17</v>
+      </c>
+      <c r="I230" t="s">
+        <v>18</v>
+      </c>
+      <c r="J230" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231"/>
+      <c r="B231" t="s">
+        <v>669</v>
+      </c>
+      <c r="C231" t="s">
+        <v>670</v>
+      </c>
+      <c r="D231" t="s">
+        <v>671</v>
+      </c>
+      <c r="E231"/>
+      <c r="F231" t="s">
+        <v>15</v>
+      </c>
+      <c r="G231" t="s">
+        <v>16</v>
+      </c>
+      <c r="H231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I231" t="s">
+        <v>18</v>
+      </c>
+      <c r="J231" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232"/>
+      <c r="B232" t="s">
+        <v>672</v>
+      </c>
+      <c r="C232" t="s">
+        <v>673</v>
+      </c>
+      <c r="D232" t="s">
+        <v>674</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232" t="s">
+        <v>15</v>
+      </c>
+      <c r="G232" t="s">
+        <v>16</v>
+      </c>
+      <c r="H232" t="s">
+        <v>17</v>
+      </c>
+      <c r="I232" t="s">
+        <v>18</v>
+      </c>
+      <c r="J232" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233"/>
+      <c r="B233" t="s">
+        <v>675</v>
+      </c>
+      <c r="C233" t="s">
+        <v>676</v>
+      </c>
+      <c r="D233" t="s">
+        <v>677</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233" t="s">
+        <v>15</v>
+      </c>
+      <c r="G233" t="s">
+        <v>16</v>
+      </c>
+      <c r="H233" t="s">
+        <v>17</v>
+      </c>
+      <c r="I233" t="s">
+        <v>18</v>
+      </c>
+      <c r="J233" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" t="s">
+        <v>678</v>
+      </c>
+      <c r="B234" t="s">
+        <v>679</v>
+      </c>
+      <c r="C234" t="s">
+        <v>631</v>
+      </c>
+      <c r="D234" t="s">
+        <v>680</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234" t="s">
+        <v>15</v>
+      </c>
+      <c r="G234" t="s">
+        <v>16</v>
+      </c>
+      <c r="H234" t="s">
+        <v>17</v>
+      </c>
+      <c r="I234" t="s">
+        <v>18</v>
+      </c>
+      <c r="J234" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235"/>
+      <c r="B235" t="s">
+        <v>681</v>
+      </c>
+      <c r="C235" t="s">
+        <v>682</v>
+      </c>
+      <c r="D235" t="s">
+        <v>683</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235" t="s">
+        <v>15</v>
+      </c>
+      <c r="G235" t="s">
+        <v>16</v>
+      </c>
+      <c r="H235" t="s">
+        <v>17</v>
+      </c>
+      <c r="I235" t="s">
+        <v>18</v>
+      </c>
+      <c r="J235" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236"/>
+      <c r="B236" t="s">
+        <v>684</v>
+      </c>
+      <c r="C236" t="s">
+        <v>685</v>
+      </c>
+      <c r="D236" t="s">
+        <v>686</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236" t="s">
+        <v>15</v>
+      </c>
+      <c r="G236" t="s">
+        <v>16</v>
+      </c>
+      <c r="H236" t="s">
+        <v>17</v>
+      </c>
+      <c r="I236" t="s">
+        <v>18</v>
+      </c>
+      <c r="J236" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237"/>
+      <c r="B237" t="s">
+        <v>687</v>
+      </c>
+      <c r="C237" t="s">
+        <v>688</v>
+      </c>
+      <c r="D237" t="s">
+        <v>689</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237" t="s">
+        <v>15</v>
+      </c>
+      <c r="G237" t="s">
+        <v>16</v>
+      </c>
+      <c r="H237" t="s">
+        <v>17</v>
+      </c>
+      <c r="I237" t="s">
+        <v>18</v>
+      </c>
+      <c r="J237" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238"/>
+      <c r="B238" t="s">
+        <v>690</v>
+      </c>
+      <c r="C238" t="s">
+        <v>691</v>
+      </c>
+      <c r="D238" t="s">
+        <v>692</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238" t="s">
+        <v>15</v>
+      </c>
+      <c r="G238" t="s">
+        <v>16</v>
+      </c>
+      <c r="H238" t="s">
+        <v>17</v>
+      </c>
+      <c r="I238" t="s">
+        <v>18</v>
+      </c>
+      <c r="J238" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239"/>
+      <c r="B239" t="s">
+        <v>693</v>
+      </c>
+      <c r="C239" t="s">
+        <v>694</v>
+      </c>
+      <c r="D239" t="s">
+        <v>695</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239" t="s">
+        <v>15</v>
+      </c>
+      <c r="G239" t="s">
+        <v>16</v>
+      </c>
+      <c r="H239" t="s">
+        <v>17</v>
+      </c>
+      <c r="I239" t="s">
+        <v>18</v>
+      </c>
+      <c r="J239" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240"/>
+      <c r="B240" t="s">
+        <v>696</v>
+      </c>
+      <c r="C240" t="s">
+        <v>697</v>
+      </c>
+      <c r="D240" t="s">
+        <v>698</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240" t="s">
+        <v>15</v>
+      </c>
+      <c r="G240" t="s">
+        <v>16</v>
+      </c>
+      <c r="H240" t="s">
+        <v>17</v>
+      </c>
+      <c r="I240" t="s">
+        <v>18</v>
+      </c>
+      <c r="J240" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241"/>
+      <c r="B241" t="s">
+        <v>699</v>
+      </c>
+      <c r="C241" t="s">
+        <v>700</v>
+      </c>
+      <c r="D241" t="s">
+        <v>701</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241" t="s">
+        <v>15</v>
+      </c>
+      <c r="G241" t="s">
+        <v>16</v>
+      </c>
+      <c r="H241" t="s">
+        <v>17</v>
+      </c>
+      <c r="I241" t="s">
+        <v>18</v>
+      </c>
+      <c r="J241" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242"/>
+      <c r="B242" t="s">
+        <v>702</v>
+      </c>
+      <c r="C242" t="s">
+        <v>703</v>
+      </c>
+      <c r="D242"/>
+      <c r="E242"/>
+      <c r="F242" t="s">
+        <v>15</v>
+      </c>
+      <c r="G242" t="s">
+        <v>16</v>
+      </c>
+      <c r="H242" t="s">
+        <v>17</v>
+      </c>
+      <c r="I242" t="s">
+        <v>18</v>
+      </c>
+      <c r="J242" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243"/>
+      <c r="B243" t="s">
+        <v>704</v>
+      </c>
+      <c r="C243" t="s">
+        <v>705</v>
+      </c>
+      <c r="D243"/>
+      <c r="E243"/>
+      <c r="F243" t="s">
+        <v>15</v>
+      </c>
+      <c r="G243" t="s">
+        <v>16</v>
+      </c>
+      <c r="H243" t="s">
+        <v>17</v>
+      </c>
+      <c r="I243" t="s">
+        <v>18</v>
+      </c>
+      <c r="J243" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244"/>
+      <c r="B244" t="s">
+        <v>706</v>
+      </c>
+      <c r="C244" t="s">
+        <v>707</v>
+      </c>
+      <c r="D244" t="s">
+        <v>708</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244" t="s">
+        <v>15</v>
+      </c>
+      <c r="G244" t="s">
+        <v>16</v>
+      </c>
+      <c r="H244" t="s">
+        <v>17</v>
+      </c>
+      <c r="I244" t="s">
+        <v>18</v>
+      </c>
+      <c r="J244" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245"/>
+      <c r="B245" t="s">
+        <v>709</v>
+      </c>
+      <c r="C245"/>
+      <c r="D245"/>
+      <c r="E245"/>
+      <c r="F245" t="s">
+        <v>15</v>
+      </c>
+      <c r="G245" t="s">
+        <v>16</v>
+      </c>
+      <c r="H245" t="s">
+        <v>17</v>
+      </c>
+      <c r="I245" t="s">
+        <v>18</v>
+      </c>
+      <c r="J245" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246"/>
+      <c r="B246" t="s">
+        <v>710</v>
+      </c>
+      <c r="C246" t="s">
+        <v>711</v>
+      </c>
+      <c r="D246"/>
+      <c r="E246"/>
+      <c r="F246" t="s">
+        <v>15</v>
+      </c>
+      <c r="G246" t="s">
+        <v>16</v>
+      </c>
+      <c r="H246" t="s">
+        <v>17</v>
+      </c>
+      <c r="I246" t="s">
+        <v>18</v>
+      </c>
+      <c r="J246" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247"/>
+      <c r="B247" t="s">
+        <v>712</v>
+      </c>
+      <c r="C247" t="s">
+        <v>713</v>
+      </c>
+      <c r="D247" t="s">
+        <v>714</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247" t="s">
+        <v>15</v>
+      </c>
+      <c r="G247" t="s">
+        <v>16</v>
+      </c>
+      <c r="H247" t="s">
+        <v>17</v>
+      </c>
+      <c r="I247" t="s">
+        <v>18</v>
+      </c>
+      <c r="J247" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248"/>
+      <c r="B248" t="s">
+        <v>715</v>
+      </c>
+      <c r="C248" t="s">
+        <v>716</v>
+      </c>
+      <c r="D248" t="s">
+        <v>717</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248" t="s">
+        <v>15</v>
+      </c>
+      <c r="G248" t="s">
+        <v>16</v>
+      </c>
+      <c r="H248" t="s">
+        <v>17</v>
+      </c>
+      <c r="I248" t="s">
+        <v>18</v>
+      </c>
+      <c r="J248" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249"/>
+      <c r="B249" t="s">
+        <v>718</v>
+      </c>
+      <c r="C249" t="s">
+        <v>719</v>
+      </c>
+      <c r="D249" t="s">
+        <v>720</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249" t="s">
+        <v>15</v>
+      </c>
+      <c r="G249" t="s">
+        <v>16</v>
+      </c>
+      <c r="H249" t="s">
+        <v>17</v>
+      </c>
+      <c r="I249" t="s">
+        <v>18</v>
+      </c>
+      <c r="J249" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250"/>
+      <c r="B250" t="s">
+        <v>721</v>
+      </c>
+      <c r="C250" t="s">
+        <v>722</v>
+      </c>
+      <c r="D250" t="s">
+        <v>723</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250" t="s">
+        <v>15</v>
+      </c>
+      <c r="G250" t="s">
+        <v>16</v>
+      </c>
+      <c r="H250" t="s">
+        <v>17</v>
+      </c>
+      <c r="I250" t="s">
+        <v>18</v>
+      </c>
+      <c r="J250" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251"/>
+      <c r="B251" t="s">
+        <v>724</v>
+      </c>
+      <c r="C251" t="s">
+        <v>725</v>
+      </c>
+      <c r="D251" t="s">
+        <v>726</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251" t="s">
+        <v>15</v>
+      </c>
+      <c r="G251" t="s">
+        <v>16</v>
+      </c>
+      <c r="H251" t="s">
+        <v>17</v>
+      </c>
+      <c r="I251" t="s">
+        <v>18</v>
+      </c>
+      <c r="J251" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252"/>
+      <c r="B252" t="s">
+        <v>727</v>
+      </c>
+      <c r="C252" t="s">
+        <v>728</v>
+      </c>
+      <c r="D252" t="s">
+        <v>729</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252" t="s">
+        <v>15</v>
+      </c>
+      <c r="G252" t="s">
+        <v>16</v>
+      </c>
+      <c r="H252" t="s">
+        <v>17</v>
+      </c>
+      <c r="I252" t="s">
+        <v>18</v>
+      </c>
+      <c r="J252" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253"/>
+      <c r="B253" t="s">
+        <v>730</v>
+      </c>
+      <c r="C253" t="s">
+        <v>731</v>
+      </c>
+      <c r="D253" t="s">
+        <v>732</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253" t="s">
+        <v>15</v>
+      </c>
+      <c r="G253" t="s">
+        <v>16</v>
+      </c>
+      <c r="H253" t="s">
+        <v>17</v>
+      </c>
+      <c r="I253" t="s">
+        <v>18</v>
+      </c>
+      <c r="J253" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254"/>
+      <c r="B254" t="s">
+        <v>733</v>
+      </c>
+      <c r="C254" t="s">
+        <v>734</v>
+      </c>
+      <c r="D254" t="s">
+        <v>735</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254" t="s">
+        <v>15</v>
+      </c>
+      <c r="G254" t="s">
+        <v>16</v>
+      </c>
+      <c r="H254" t="s">
+        <v>17</v>
+      </c>
+      <c r="I254" t="s">
+        <v>18</v>
+      </c>
+      <c r="J254" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255"/>
+      <c r="B255" t="s">
+        <v>736</v>
+      </c>
+      <c r="C255" t="s">
+        <v>705</v>
+      </c>
+      <c r="D255" t="s">
+        <v>737</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255" t="s">
+        <v>15</v>
+      </c>
+      <c r="G255" t="s">
+        <v>16</v>
+      </c>
+      <c r="H255" t="s">
+        <v>17</v>
+      </c>
+      <c r="I255" t="s">
+        <v>18</v>
+      </c>
+      <c r="J255" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256"/>
+      <c r="B256" t="s">
+        <v>738</v>
+      </c>
+      <c r="C256" t="s">
+        <v>739</v>
+      </c>
+      <c r="D256" t="s">
+        <v>740</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256" t="s">
+        <v>15</v>
+      </c>
+      <c r="G256" t="s">
+        <v>16</v>
+      </c>
+      <c r="H256" t="s">
+        <v>17</v>
+      </c>
+      <c r="I256" t="s">
+        <v>18</v>
+      </c>
+      <c r="J256" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257"/>
+      <c r="B257" t="s">
+        <v>741</v>
+      </c>
+      <c r="C257" t="s">
+        <v>742</v>
+      </c>
+      <c r="D257" t="s">
+        <v>743</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257" t="s">
+        <v>15</v>
+      </c>
+      <c r="G257" t="s">
+        <v>16</v>
+      </c>
+      <c r="H257" t="s">
+        <v>17</v>
+      </c>
+      <c r="I257" t="s">
+        <v>18</v>
+      </c>
+      <c r="J257" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258"/>
+      <c r="B258" t="s">
+        <v>744</v>
+      </c>
+      <c r="C258" t="s">
+        <v>745</v>
+      </c>
+      <c r="D258" t="s">
+        <v>746</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258" t="s">
+        <v>15</v>
+      </c>
+      <c r="G258" t="s">
+        <v>16</v>
+      </c>
+      <c r="H258" t="s">
+        <v>17</v>
+      </c>
+      <c r="I258" t="s">
+        <v>18</v>
+      </c>
+      <c r="J258" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259"/>
+      <c r="B259" t="s">
+        <v>747</v>
+      </c>
+      <c r="C259" t="s">
+        <v>748</v>
+      </c>
+      <c r="D259" t="s">
+        <v>749</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259" t="s">
+        <v>15</v>
+      </c>
+      <c r="G259" t="s">
+        <v>16</v>
+      </c>
+      <c r="H259" t="s">
+        <v>17</v>
+      </c>
+      <c r="I259" t="s">
+        <v>18</v>
+      </c>
+      <c r="J259" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260"/>
+      <c r="B260" t="s">
+        <v>750</v>
+      </c>
+      <c r="C260" t="s">
+        <v>751</v>
+      </c>
+      <c r="D260" t="s">
+        <v>752</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260" t="s">
+        <v>15</v>
+      </c>
+      <c r="G260" t="s">
+        <v>16</v>
+      </c>
+      <c r="H260" t="s">
+        <v>17</v>
+      </c>
+      <c r="I260" t="s">
+        <v>18</v>
+      </c>
+      <c r="J260" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261"/>
+      <c r="B261" t="s">
+        <v>753</v>
+      </c>
+      <c r="C261" t="s">
+        <v>754</v>
+      </c>
+      <c r="D261" t="s">
+        <v>755</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261" t="s">
+        <v>15</v>
+      </c>
+      <c r="G261" t="s">
+        <v>16</v>
+      </c>
+      <c r="H261" t="s">
+        <v>17</v>
+      </c>
+      <c r="I261" t="s">
+        <v>18</v>
+      </c>
+      <c r="J261" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262"/>
+      <c r="B262" t="s">
+        <v>756</v>
+      </c>
+      <c r="C262" t="s">
+        <v>757</v>
+      </c>
+      <c r="D262" t="s">
+        <v>758</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262" t="s">
+        <v>15</v>
+      </c>
+      <c r="G262" t="s">
+        <v>16</v>
+      </c>
+      <c r="H262" t="s">
+        <v>17</v>
+      </c>
+      <c r="I262" t="s">
+        <v>18</v>
+      </c>
+      <c r="J262" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263"/>
+      <c r="B263" t="s">
+        <v>759</v>
+      </c>
+      <c r="C263" t="s">
+        <v>760</v>
+      </c>
+      <c r="D263" t="s">
+        <v>761</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263" t="s">
+        <v>15</v>
+      </c>
+      <c r="G263" t="s">
+        <v>16</v>
+      </c>
+      <c r="H263" t="s">
+        <v>17</v>
+      </c>
+      <c r="I263" t="s">
+        <v>18</v>
+      </c>
+      <c r="J263" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264"/>
+      <c r="B264" t="s">
+        <v>762</v>
+      </c>
+      <c r="C264" t="s">
+        <v>763</v>
+      </c>
+      <c r="D264" t="s">
+        <v>764</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264" t="s">
+        <v>15</v>
+      </c>
+      <c r="G264" t="s">
+        <v>16</v>
+      </c>
+      <c r="H264" t="s">
+        <v>17</v>
+      </c>
+      <c r="I264" t="s">
+        <v>18</v>
+      </c>
+      <c r="J264" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265"/>
+      <c r="B265" t="s">
+        <v>765</v>
+      </c>
+      <c r="C265" t="s">
+        <v>766</v>
+      </c>
+      <c r="D265" t="s">
+        <v>767</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265" t="s">
+        <v>15</v>
+      </c>
+      <c r="G265" t="s">
+        <v>16</v>
+      </c>
+      <c r="H265" t="s">
+        <v>17</v>
+      </c>
+      <c r="I265" t="s">
+        <v>18</v>
+      </c>
+      <c r="J265" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266"/>
+      <c r="B266" t="s">
+        <v>768</v>
+      </c>
+      <c r="C266" t="s">
+        <v>309</v>
+      </c>
+      <c r="D266" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266" t="s">
+        <v>15</v>
+      </c>
+      <c r="G266" t="s">
+        <v>16</v>
+      </c>
+      <c r="H266" t="s">
+        <v>17</v>
+      </c>
+      <c r="I266" t="s">
+        <v>18</v>
+      </c>
+      <c r="J266" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267"/>
+      <c r="B267" t="s">
+        <v>770</v>
+      </c>
+      <c r="C267" t="s">
+        <v>771</v>
+      </c>
+      <c r="D267" t="s">
+        <v>772</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267" t="s">
+        <v>15</v>
+      </c>
+      <c r="G267" t="s">
+        <v>16</v>
+      </c>
+      <c r="H267" t="s">
+        <v>17</v>
+      </c>
+      <c r="I267" t="s">
+        <v>18</v>
+      </c>
+      <c r="J267" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268"/>
+      <c r="B268" t="s">
+        <v>773</v>
+      </c>
+      <c r="C268" t="s">
+        <v>774</v>
+      </c>
+      <c r="D268" t="s">
+        <v>775</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268" t="s">
+        <v>15</v>
+      </c>
+      <c r="G268" t="s">
+        <v>16</v>
+      </c>
+      <c r="H268" t="s">
+        <v>17</v>
+      </c>
+      <c r="I268" t="s">
+        <v>18</v>
+      </c>
+      <c r="J268" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269"/>
+      <c r="B269" t="s">
+        <v>776</v>
+      </c>
+      <c r="C269" t="s">
+        <v>777</v>
+      </c>
+      <c r="D269" t="s">
+        <v>778</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269" t="s">
+        <v>15</v>
+      </c>
+      <c r="G269" t="s">
+        <v>16</v>
+      </c>
+      <c r="H269" t="s">
+        <v>17</v>
+      </c>
+      <c r="I269" t="s">
+        <v>18</v>
+      </c>
+      <c r="J269" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270"/>
+      <c r="B270" t="s">
+        <v>779</v>
+      </c>
+      <c r="C270" t="s">
+        <v>780</v>
+      </c>
+      <c r="D270" t="s">
+        <v>781</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270" t="s">
+        <v>15</v>
+      </c>
+      <c r="G270" t="s">
+        <v>16</v>
+      </c>
+      <c r="H270" t="s">
+        <v>17</v>
+      </c>
+      <c r="I270" t="s">
+        <v>18</v>
+      </c>
+      <c r="J270" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271"/>
+      <c r="B271" t="s">
+        <v>782</v>
+      </c>
+      <c r="C271" t="s">
+        <v>783</v>
+      </c>
+      <c r="D271" t="s">
+        <v>784</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271" t="s">
+        <v>15</v>
+      </c>
+      <c r="G271" t="s">
+        <v>16</v>
+      </c>
+      <c r="H271" t="s">
+        <v>17</v>
+      </c>
+      <c r="I271" t="s">
+        <v>18</v>
+      </c>
+      <c r="J271" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272"/>
+      <c r="B272" t="s">
+        <v>785</v>
+      </c>
+      <c r="C272" t="s">
+        <v>786</v>
+      </c>
+      <c r="D272" t="s">
+        <v>787</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272" t="s">
+        <v>15</v>
+      </c>
+      <c r="G272" t="s">
+        <v>16</v>
+      </c>
+      <c r="H272" t="s">
+        <v>17</v>
+      </c>
+      <c r="I272" t="s">
+        <v>18</v>
+      </c>
+      <c r="J272" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273"/>
+      <c r="B273" t="s">
+        <v>788</v>
+      </c>
+      <c r="C273" t="s">
+        <v>789</v>
+      </c>
+      <c r="D273" t="s">
+        <v>790</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273" t="s">
+        <v>15</v>
+      </c>
+      <c r="G273" t="s">
+        <v>16</v>
+      </c>
+      <c r="H273" t="s">
+        <v>17</v>
+      </c>
+      <c r="I273" t="s">
+        <v>18</v>
+      </c>
+      <c r="J273" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274"/>
+      <c r="B274" t="s">
+        <v>791</v>
+      </c>
+      <c r="C274" t="s">
+        <v>792</v>
+      </c>
+      <c r="D274" t="s">
+        <v>793</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274" t="s">
+        <v>15</v>
+      </c>
+      <c r="G274" t="s">
+        <v>16</v>
+      </c>
+      <c r="H274" t="s">
+        <v>17</v>
+      </c>
+      <c r="I274" t="s">
+        <v>18</v>
+      </c>
+      <c r="J274" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275"/>
+      <c r="B275" t="s">
+        <v>794</v>
+      </c>
+      <c r="C275" t="s">
+        <v>795</v>
+      </c>
+      <c r="D275" t="s">
+        <v>796</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275" t="s">
+        <v>15</v>
+      </c>
+      <c r="G275" t="s">
+        <v>16</v>
+      </c>
+      <c r="H275" t="s">
+        <v>17</v>
+      </c>
+      <c r="I275" t="s">
+        <v>18</v>
+      </c>
+      <c r="J275" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276"/>
+      <c r="B276" t="s">
+        <v>797</v>
+      </c>
+      <c r="C276" t="s">
+        <v>798</v>
+      </c>
+      <c r="D276" t="s">
+        <v>799</v>
+      </c>
+      <c r="E276"/>
+      <c r="F276" t="s">
+        <v>15</v>
+      </c>
+      <c r="G276" t="s">
+        <v>16</v>
+      </c>
+      <c r="H276" t="s">
+        <v>17</v>
+      </c>
+      <c r="I276" t="s">
+        <v>18</v>
+      </c>
+      <c r="J276" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277"/>
+      <c r="B277" t="s">
+        <v>800</v>
+      </c>
+      <c r="C277" t="s">
+        <v>801</v>
+      </c>
+      <c r="D277" t="s">
+        <v>802</v>
+      </c>
+      <c r="E277"/>
+      <c r="F277" t="s">
+        <v>15</v>
+      </c>
+      <c r="G277" t="s">
+        <v>16</v>
+      </c>
+      <c r="H277" t="s">
+        <v>17</v>
+      </c>
+      <c r="I277" t="s">
+        <v>18</v>
+      </c>
+      <c r="J277" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278"/>
+      <c r="B278" t="s">
+        <v>803</v>
+      </c>
+      <c r="C278" t="s">
+        <v>631</v>
+      </c>
+      <c r="D278" t="s">
+        <v>804</v>
+      </c>
+      <c r="E278"/>
+      <c r="F278" t="s">
+        <v>15</v>
+      </c>
+      <c r="G278" t="s">
+        <v>16</v>
+      </c>
+      <c r="H278" t="s">
+        <v>17</v>
+      </c>
+      <c r="I278" t="s">
+        <v>18</v>
+      </c>
+      <c r="J278" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279"/>
+      <c r="B279" t="s">
+        <v>805</v>
+      </c>
+      <c r="C279" t="s">
+        <v>806</v>
+      </c>
+      <c r="D279" t="s">
+        <v>807</v>
+      </c>
+      <c r="E279"/>
+      <c r="F279" t="s">
+        <v>15</v>
+      </c>
+      <c r="G279" t="s">
+        <v>16</v>
+      </c>
+      <c r="H279" t="s">
+        <v>17</v>
+      </c>
+      <c r="I279" t="s">
+        <v>18</v>
+      </c>
+      <c r="J279" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280"/>
+      <c r="B280" t="s">
+        <v>808</v>
+      </c>
+      <c r="C280" t="s">
+        <v>809</v>
+      </c>
+      <c r="D280"/>
+      <c r="E280"/>
+      <c r="F280" t="s">
+        <v>15</v>
+      </c>
+      <c r="G280" t="s">
+        <v>16</v>
+      </c>
+      <c r="H280" t="s">
+        <v>17</v>
+      </c>
+      <c r="I280" t="s">
+        <v>18</v>
+      </c>
+      <c r="J280" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281"/>
+      <c r="B281" t="s">
+        <v>810</v>
+      </c>
+      <c r="C281" t="s">
+        <v>811</v>
+      </c>
+      <c r="D281"/>
+      <c r="E281"/>
+      <c r="F281" t="s">
+        <v>15</v>
+      </c>
+      <c r="G281" t="s">
+        <v>16</v>
+      </c>
+      <c r="H281" t="s">
+        <v>17</v>
+      </c>
+      <c r="I281" t="s">
+        <v>18</v>
+      </c>
+      <c r="J281" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282"/>
+      <c r="B282" t="s">
+        <v>812</v>
+      </c>
+      <c r="C282" t="s">
+        <v>813</v>
+      </c>
+      <c r="D282" t="s">
+        <v>814</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282" t="s">
+        <v>15</v>
+      </c>
+      <c r="G282" t="s">
+        <v>16</v>
+      </c>
+      <c r="H282" t="s">
+        <v>17</v>
+      </c>
+      <c r="I282" t="s">
+        <v>18</v>
+      </c>
+      <c r="J282" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283"/>
+      <c r="B283" t="s">
+        <v>815</v>
+      </c>
+      <c r="C283" t="s">
+        <v>816</v>
+      </c>
+      <c r="D283" t="s">
+        <v>817</v>
+      </c>
+      <c r="E283"/>
+      <c r="F283" t="s">
+        <v>15</v>
+      </c>
+      <c r="G283" t="s">
+        <v>16</v>
+      </c>
+      <c r="H283" t="s">
+        <v>17</v>
+      </c>
+      <c r="I283" t="s">
+        <v>18</v>
+      </c>
+      <c r="J283" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284"/>
+      <c r="B284" t="s">
+        <v>818</v>
+      </c>
+      <c r="C284" t="s">
+        <v>819</v>
+      </c>
+      <c r="D284"/>
+      <c r="E284"/>
+      <c r="F284" t="s">
+        <v>15</v>
+      </c>
+      <c r="G284" t="s">
+        <v>16</v>
+      </c>
+      <c r="H284" t="s">
+        <v>17</v>
+      </c>
+      <c r="I284" t="s">
+        <v>18</v>
+      </c>
+      <c r="J284" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285"/>
+      <c r="B285" t="s">
+        <v>820</v>
+      </c>
+      <c r="C285" t="s">
+        <v>821</v>
+      </c>
+      <c r="D285"/>
+      <c r="E285"/>
+      <c r="F285" t="s">
+        <v>15</v>
+      </c>
+      <c r="G285" t="s">
+        <v>16</v>
+      </c>
+      <c r="H285" t="s">
+        <v>17</v>
+      </c>
+      <c r="I285" t="s">
+        <v>18</v>
+      </c>
+      <c r="J285" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286"/>
+      <c r="B286" t="s">
+        <v>822</v>
+      </c>
+      <c r="C286" t="s">
+        <v>823</v>
+      </c>
+      <c r="D286" t="s">
+        <v>824</v>
+      </c>
+      <c r="E286"/>
+      <c r="F286" t="s">
+        <v>15</v>
+      </c>
+      <c r="G286" t="s">
+        <v>16</v>
+      </c>
+      <c r="H286" t="s">
+        <v>17</v>
+      </c>
+      <c r="I286" t="s">
+        <v>18</v>
+      </c>
+      <c r="J286" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287"/>
+      <c r="B287" t="s">
+        <v>825</v>
+      </c>
+      <c r="C287" t="s">
+        <v>826</v>
+      </c>
+      <c r="D287" t="s">
+        <v>827</v>
+      </c>
+      <c r="E287"/>
+      <c r="F287" t="s">
+        <v>15</v>
+      </c>
+      <c r="G287" t="s">
+        <v>16</v>
+      </c>
+      <c r="H287" t="s">
+        <v>17</v>
+      </c>
+      <c r="I287" t="s">
+        <v>18</v>
+      </c>
+      <c r="J287" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288"/>
+      <c r="B288" t="s">
+        <v>828</v>
+      </c>
+      <c r="C288" t="s">
+        <v>829</v>
+      </c>
+      <c r="D288" t="s">
+        <v>830</v>
+      </c>
+      <c r="E288"/>
+      <c r="F288" t="s">
+        <v>15</v>
+      </c>
+      <c r="G288" t="s">
+        <v>16</v>
+      </c>
+      <c r="H288" t="s">
+        <v>17</v>
+      </c>
+      <c r="I288" t="s">
+        <v>18</v>
+      </c>
+      <c r="J288" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289"/>
+      <c r="B289" t="s">
+        <v>831</v>
+      </c>
+      <c r="C289" t="s">
+        <v>832</v>
+      </c>
+      <c r="D289" t="s">
+        <v>833</v>
+      </c>
+      <c r="E289"/>
+      <c r="F289" t="s">
+        <v>15</v>
+      </c>
+      <c r="G289" t="s">
+        <v>16</v>
+      </c>
+      <c r="H289" t="s">
+        <v>17</v>
+      </c>
+      <c r="I289" t="s">
+        <v>18</v>
+      </c>
+      <c r="J289" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290"/>
+      <c r="B290" t="s">
+        <v>834</v>
+      </c>
+      <c r="C290" t="s">
+        <v>835</v>
+      </c>
+      <c r="D290" t="s">
+        <v>836</v>
+      </c>
+      <c r="E290"/>
+      <c r="F290" t="s">
+        <v>15</v>
+      </c>
+      <c r="G290" t="s">
+        <v>16</v>
+      </c>
+      <c r="H290" t="s">
+        <v>17</v>
+      </c>
+      <c r="I290" t="s">
+        <v>18</v>
+      </c>
+      <c r="J290" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291"/>
+      <c r="B291" t="s">
+        <v>837</v>
+      </c>
+      <c r="C291" t="s">
+        <v>838</v>
+      </c>
+      <c r="D291" t="s">
+        <v>839</v>
+      </c>
+      <c r="E291"/>
+      <c r="F291" t="s">
+        <v>15</v>
+      </c>
+      <c r="G291" t="s">
+        <v>16</v>
+      </c>
+      <c r="H291" t="s">
+        <v>17</v>
+      </c>
+      <c r="I291" t="s">
+        <v>18</v>
+      </c>
+      <c r="J291" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292"/>
+      <c r="B292" t="s">
+        <v>840</v>
+      </c>
+      <c r="C292" t="s">
+        <v>841</v>
+      </c>
+      <c r="D292" t="s">
+        <v>842</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292" t="s">
+        <v>15</v>
+      </c>
+      <c r="G292" t="s">
+        <v>16</v>
+      </c>
+      <c r="H292" t="s">
+        <v>17</v>
+      </c>
+      <c r="I292" t="s">
+        <v>18</v>
+      </c>
+      <c r="J292" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293"/>
+      <c r="B293" t="s">
+        <v>843</v>
+      </c>
+      <c r="C293" t="s">
+        <v>844</v>
+      </c>
+      <c r="D293" t="s">
+        <v>845</v>
+      </c>
+      <c r="E293"/>
+      <c r="F293" t="s">
+        <v>15</v>
+      </c>
+      <c r="G293" t="s">
+        <v>16</v>
+      </c>
+      <c r="H293" t="s">
+        <v>17</v>
+      </c>
+      <c r="I293" t="s">
+        <v>18</v>
+      </c>
+      <c r="J293" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294"/>
+      <c r="B294" t="s">
+        <v>846</v>
+      </c>
+      <c r="C294" t="s">
+        <v>847</v>
+      </c>
+      <c r="D294"/>
+      <c r="E294"/>
+      <c r="F294" t="s">
+        <v>15</v>
+      </c>
+      <c r="G294" t="s">
+        <v>16</v>
+      </c>
+      <c r="H294" t="s">
+        <v>17</v>
+      </c>
+      <c r="I294" t="s">
+        <v>18</v>
+      </c>
+      <c r="J294" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295"/>
+      <c r="B295" t="s">
+        <v>848</v>
+      </c>
+      <c r="C295" t="s">
+        <v>849</v>
+      </c>
+      <c r="D295" t="s">
+        <v>850</v>
+      </c>
+      <c r="E295"/>
+      <c r="F295" t="s">
+        <v>15</v>
+      </c>
+      <c r="G295" t="s">
+        <v>16</v>
+      </c>
+      <c r="H295" t="s">
+        <v>17</v>
+      </c>
+      <c r="I295" t="s">
+        <v>18</v>
+      </c>
+      <c r="J295" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296"/>
+      <c r="B296" t="s">
+        <v>851</v>
+      </c>
+      <c r="C296" t="s">
+        <v>852</v>
+      </c>
+      <c r="D296" t="s">
+        <v>853</v>
+      </c>
+      <c r="E296"/>
+      <c r="F296" t="s">
+        <v>15</v>
+      </c>
+      <c r="G296" t="s">
+        <v>16</v>
+      </c>
+      <c r="H296" t="s">
+        <v>17</v>
+      </c>
+      <c r="I296" t="s">
+        <v>18</v>
+      </c>
+      <c r="J296" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297"/>
+      <c r="B297" t="s">
+        <v>854</v>
+      </c>
+      <c r="C297" t="s">
+        <v>855</v>
+      </c>
+      <c r="D297" t="s">
+        <v>856</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297" t="s">
+        <v>15</v>
+      </c>
+      <c r="G297" t="s">
+        <v>16</v>
+      </c>
+      <c r="H297" t="s">
+        <v>17</v>
+      </c>
+      <c r="I297" t="s">
+        <v>18</v>
+      </c>
+      <c r="J297" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298"/>
+      <c r="B298" t="s">
+        <v>857</v>
+      </c>
+      <c r="C298" t="s">
+        <v>858</v>
+      </c>
+      <c r="D298" t="s">
+        <v>859</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298" t="s">
+        <v>15</v>
+      </c>
+      <c r="G298" t="s">
+        <v>16</v>
+      </c>
+      <c r="H298" t="s">
+        <v>17</v>
+      </c>
+      <c r="I298" t="s">
+        <v>18</v>
+      </c>
+      <c r="J298" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299"/>
+      <c r="B299" t="s">
+        <v>860</v>
+      </c>
+      <c r="C299" t="s">
+        <v>861</v>
+      </c>
+      <c r="D299" t="s">
+        <v>862</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299" t="s">
+        <v>15</v>
+      </c>
+      <c r="G299" t="s">
+        <v>16</v>
+      </c>
+      <c r="H299" t="s">
+        <v>17</v>
+      </c>
+      <c r="I299" t="s">
+        <v>18</v>
+      </c>
+      <c r="J299" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300"/>
+      <c r="B300" t="s">
+        <v>863</v>
+      </c>
+      <c r="C300" t="s">
+        <v>268</v>
+      </c>
+      <c r="D300" t="s">
+        <v>864</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300" t="s">
+        <v>15</v>
+      </c>
+      <c r="G300" t="s">
+        <v>16</v>
+      </c>
+      <c r="H300" t="s">
+        <v>17</v>
+      </c>
+      <c r="I300" t="s">
+        <v>18</v>
+      </c>
+      <c r="J300" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301"/>
+      <c r="B301" t="s">
+        <v>865</v>
+      </c>
+      <c r="C301" t="s">
+        <v>866</v>
+      </c>
+      <c r="D301" t="s">
+        <v>867</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301" t="s">
+        <v>15</v>
+      </c>
+      <c r="G301" t="s">
+        <v>16</v>
+      </c>
+      <c r="H301" t="s">
+        <v>17</v>
+      </c>
+      <c r="I301" t="s">
+        <v>18</v>
+      </c>
+      <c r="J301" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302"/>
+      <c r="B302" t="s">
+        <v>868</v>
+      </c>
+      <c r="C302" t="s">
+        <v>869</v>
+      </c>
+      <c r="D302" t="s">
+        <v>870</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302" t="s">
+        <v>15</v>
+      </c>
+      <c r="G302" t="s">
+        <v>16</v>
+      </c>
+      <c r="H302" t="s">
+        <v>17</v>
+      </c>
+      <c r="I302" t="s">
+        <v>18</v>
+      </c>
+      <c r="J302" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303"/>
+      <c r="B303" t="s">
+        <v>871</v>
+      </c>
+      <c r="C303" t="s">
+        <v>872</v>
+      </c>
+      <c r="D303"/>
+      <c r="E303"/>
+      <c r="F303" t="s">
+        <v>15</v>
+      </c>
+      <c r="G303" t="s">
+        <v>16</v>
+      </c>
+      <c r="H303" t="s">
+        <v>17</v>
+      </c>
+      <c r="I303" t="s">
+        <v>18</v>
+      </c>
+      <c r="J303" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304"/>
+      <c r="B304" t="s">
+        <v>873</v>
+      </c>
+      <c r="C304" t="s">
+        <v>874</v>
+      </c>
+      <c r="D304"/>
+      <c r="E304"/>
+      <c r="F304" t="s">
+        <v>15</v>
+      </c>
+      <c r="G304" t="s">
+        <v>16</v>
+      </c>
+      <c r="H304" t="s">
+        <v>17</v>
+      </c>
+      <c r="I304" t="s">
+        <v>18</v>
+      </c>
+      <c r="J304" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305"/>
+      <c r="B305" t="s">
+        <v>875</v>
+      </c>
+      <c r="C305" t="s">
+        <v>876</v>
+      </c>
+      <c r="D305"/>
+      <c r="E305"/>
+      <c r="F305" t="s">
+        <v>15</v>
+      </c>
+      <c r="G305" t="s">
+        <v>16</v>
+      </c>
+      <c r="H305" t="s">
+        <v>17</v>
+      </c>
+      <c r="I305" t="s">
+        <v>18</v>
+      </c>
+      <c r="J305" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306"/>
+      <c r="B306" t="s">
+        <v>877</v>
+      </c>
+      <c r="C306" t="s">
+        <v>878</v>
+      </c>
+      <c r="D306"/>
+      <c r="E306"/>
+      <c r="F306" t="s">
+        <v>15</v>
+      </c>
+      <c r="G306" t="s">
+        <v>16</v>
+      </c>
+      <c r="H306" t="s">
+        <v>17</v>
+      </c>
+      <c r="I306" t="s">
+        <v>18</v>
+      </c>
+      <c r="J306" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307"/>
+      <c r="B307" t="s">
+        <v>879</v>
+      </c>
+      <c r="C307" t="s">
+        <v>880</v>
+      </c>
+      <c r="D307"/>
+      <c r="E307"/>
+      <c r="F307" t="s">
+        <v>15</v>
+      </c>
+      <c r="G307" t="s">
+        <v>16</v>
+      </c>
+      <c r="H307" t="s">
+        <v>17</v>
+      </c>
+      <c r="I307" t="s">
+        <v>18</v>
+      </c>
+      <c r="J307" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" t="s">
+        <v>881</v>
+      </c>
+      <c r="B308" t="s">
+        <v>882</v>
+      </c>
+      <c r="C308" t="s">
+        <v>883</v>
+      </c>
+      <c r="D308" t="s">
+        <v>884</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308" t="s">
+        <v>15</v>
+      </c>
+      <c r="G308" t="s">
+        <v>16</v>
+      </c>
+      <c r="H308" t="s">
+        <v>17</v>
+      </c>
+      <c r="I308" t="s">
+        <v>885</v>
+      </c>
+      <c r="J308" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309"/>
+      <c r="B309" t="s">
+        <v>886</v>
+      </c>
+      <c r="C309" t="s">
+        <v>887</v>
+      </c>
+      <c r="D309"/>
+      <c r="E309"/>
+      <c r="F309" t="s">
+        <v>15</v>
+      </c>
+      <c r="G309" t="s">
+        <v>16</v>
+      </c>
+      <c r="H309" t="s">
+        <v>17</v>
+      </c>
+      <c r="I309" t="s">
+        <v>885</v>
+      </c>
+      <c r="J309" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310"/>
+      <c r="B310" t="s">
+        <v>888</v>
+      </c>
+      <c r="C310" t="s">
+        <v>889</v>
+      </c>
+      <c r="D310" t="s">
+        <v>890</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310" t="s">
+        <v>15</v>
+      </c>
+      <c r="G310" t="s">
+        <v>16</v>
+      </c>
+      <c r="H310" t="s">
+        <v>17</v>
+      </c>
+      <c r="I310" t="s">
+        <v>18</v>
+      </c>
+      <c r="J310" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311"/>
+      <c r="B311" t="s">
+        <v>891</v>
+      </c>
+      <c r="C311" t="s">
+        <v>892</v>
+      </c>
+      <c r="D311" t="s">
+        <v>893</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311" t="s">
+        <v>15</v>
+      </c>
+      <c r="G311" t="s">
+        <v>16</v>
+      </c>
+      <c r="H311" t="s">
+        <v>17</v>
+      </c>
+      <c r="I311" t="s">
+        <v>18</v>
+      </c>
+      <c r="J311" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312"/>
+      <c r="B312" t="s">
+        <v>894</v>
+      </c>
+      <c r="C312" t="s">
+        <v>895</v>
+      </c>
+      <c r="D312" t="s">
+        <v>896</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312" t="s">
+        <v>15</v>
+      </c>
+      <c r="G312" t="s">
+        <v>16</v>
+      </c>
+      <c r="H312" t="s">
+        <v>17</v>
+      </c>
+      <c r="I312" t="s">
+        <v>18</v>
+      </c>
+      <c r="J312" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313"/>
+      <c r="B313" t="s">
+        <v>897</v>
+      </c>
+      <c r="C313" t="s">
+        <v>898</v>
+      </c>
+      <c r="D313" t="s">
+        <v>899</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313" t="s">
+        <v>15</v>
+      </c>
+      <c r="G313" t="s">
+        <v>16</v>
+      </c>
+      <c r="H313" t="s">
+        <v>17</v>
+      </c>
+      <c r="I313" t="s">
+        <v>18</v>
+      </c>
+      <c r="J313"/>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314"/>
+      <c r="B314" t="s">
+        <v>900</v>
+      </c>
+      <c r="C314" t="s">
+        <v>901</v>
+      </c>
+      <c r="D314" t="s">
+        <v>902</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314" t="s">
+        <v>15</v>
+      </c>
+      <c r="G314" t="s">
+        <v>16</v>
+      </c>
+      <c r="H314" t="s">
+        <v>17</v>
+      </c>
+      <c r="I314" t="s">
+        <v>18</v>
+      </c>
+      <c r="J314" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315"/>
+      <c r="B315" t="s">
+        <v>903</v>
+      </c>
+      <c r="C315" t="s">
+        <v>904</v>
+      </c>
+      <c r="D315" t="s">
+        <v>905</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315" t="s">
+        <v>15</v>
+      </c>
+      <c r="G315" t="s">
+        <v>16</v>
+      </c>
+      <c r="H315" t="s">
+        <v>17</v>
+      </c>
+      <c r="I315" t="s">
+        <v>18</v>
+      </c>
+      <c r="J315" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316"/>
+      <c r="B316" t="s">
+        <v>906</v>
+      </c>
+      <c r="C316" t="s">
+        <v>907</v>
+      </c>
+      <c r="D316" t="s">
+        <v>908</v>
+      </c>
+      <c r="E316"/>
+      <c r="F316" t="s">
+        <v>15</v>
+      </c>
+      <c r="G316" t="s">
+        <v>16</v>
+      </c>
+      <c r="H316" t="s">
+        <v>17</v>
+      </c>
+      <c r="I316" t="s">
+        <v>18</v>
+      </c>
+      <c r="J316" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317"/>
+      <c r="B317" t="s">
+        <v>909</v>
+      </c>
+      <c r="C317" t="s">
+        <v>910</v>
+      </c>
+      <c r="D317" t="s">
+        <v>911</v>
+      </c>
+      <c r="E317"/>
+      <c r="F317" t="s">
+        <v>15</v>
+      </c>
+      <c r="G317" t="s">
+        <v>16</v>
+      </c>
+      <c r="H317" t="s">
+        <v>17</v>
+      </c>
+      <c r="I317" t="s">
+        <v>18</v>
+      </c>
+      <c r="J317" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318"/>
+      <c r="B318" t="s">
+        <v>912</v>
+      </c>
+      <c r="C318" t="s">
+        <v>913</v>
+      </c>
+      <c r="D318" t="s">
+        <v>914</v>
+      </c>
+      <c r="E318"/>
+      <c r="F318" t="s">
+        <v>15</v>
+      </c>
+      <c r="G318" t="s">
+        <v>16</v>
+      </c>
+      <c r="H318" t="s">
+        <v>17</v>
+      </c>
+      <c r="I318" t="s">
+        <v>18</v>
+      </c>
+      <c r="J318" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319"/>
+      <c r="B319" t="s">
+        <v>915</v>
+      </c>
+      <c r="C319" t="s">
+        <v>916</v>
+      </c>
+      <c r="D319" t="s">
+        <v>917</v>
+      </c>
+      <c r="E319"/>
+      <c r="F319" t="s">
+        <v>15</v>
+      </c>
+      <c r="G319" t="s">
+        <v>16</v>
+      </c>
+      <c r="H319" t="s">
+        <v>17</v>
+      </c>
+      <c r="I319" t="s">
+        <v>18</v>
+      </c>
+      <c r="J319" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320"/>
+      <c r="B320" t="s">
+        <v>918</v>
+      </c>
+      <c r="C320" t="s">
+        <v>919</v>
+      </c>
+      <c r="D320" t="s">
+        <v>920</v>
+      </c>
+      <c r="E320"/>
+      <c r="F320" t="s">
+        <v>15</v>
+      </c>
+      <c r="G320" t="s">
+        <v>16</v>
+      </c>
+      <c r="H320" t="s">
+        <v>17</v>
+      </c>
+      <c r="I320" t="s">
+        <v>18</v>
+      </c>
+      <c r="J320" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321"/>
+      <c r="B321" t="s">
+        <v>921</v>
+      </c>
+      <c r="C321" t="s">
+        <v>922</v>
+      </c>
+      <c r="D321" t="s">
+        <v>923</v>
+      </c>
+      <c r="E321"/>
+      <c r="F321" t="s">
+        <v>15</v>
+      </c>
+      <c r="G321" t="s">
+        <v>16</v>
+      </c>
+      <c r="H321" t="s">
+        <v>17</v>
+      </c>
+      <c r="I321" t="s">
+        <v>18</v>
+      </c>
+      <c r="J321" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322"/>
+      <c r="B322" t="s">
+        <v>924</v>
+      </c>
+      <c r="C322" t="s">
+        <v>925</v>
+      </c>
+      <c r="D322" t="s">
+        <v>926</v>
+      </c>
+      <c r="E322"/>
+      <c r="F322" t="s">
+        <v>15</v>
+      </c>
+      <c r="G322" t="s">
+        <v>16</v>
+      </c>
+      <c r="H322" t="s">
+        <v>17</v>
+      </c>
+      <c r="I322" t="s">
+        <v>18</v>
+      </c>
+      <c r="J322" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" t="s">
+        <v>927</v>
+      </c>
+      <c r="B323" t="s">
+        <v>928</v>
+      </c>
+      <c r="C323" t="s">
+        <v>928</v>
+      </c>
+      <c r="D323" t="s">
+        <v>929</v>
+      </c>
+      <c r="E323"/>
+      <c r="F323" t="s">
+        <v>15</v>
+      </c>
+      <c r="G323" t="s">
+        <v>16</v>
+      </c>
+      <c r="H323" t="s">
+        <v>17</v>
+      </c>
+      <c r="I323" t="s">
+        <v>18</v>
+      </c>
+      <c r="J323" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324"/>
+      <c r="B324" t="s">
+        <v>930</v>
+      </c>
+      <c r="C324" t="s">
+        <v>931</v>
+      </c>
+      <c r="D324" t="s">
+        <v>932</v>
+      </c>
+      <c r="E324"/>
+      <c r="F324" t="s">
+        <v>15</v>
+      </c>
+      <c r="G324" t="s">
+        <v>16</v>
+      </c>
+      <c r="H324" t="s">
+        <v>17</v>
+      </c>
+      <c r="I324" t="s">
+        <v>18</v>
+      </c>
+      <c r="J324" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325"/>
+      <c r="B325" t="s">
+        <v>933</v>
+      </c>
+      <c r="C325" t="s">
+        <v>705</v>
+      </c>
+      <c r="D325" t="s">
+        <v>934</v>
+      </c>
+      <c r="E325"/>
+      <c r="F325" t="s">
+        <v>15</v>
+      </c>
+      <c r="G325" t="s">
+        <v>16</v>
+      </c>
+      <c r="H325" t="s">
+        <v>17</v>
+      </c>
+      <c r="I325" t="s">
+        <v>18</v>
+      </c>
+      <c r="J325" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326"/>
+      <c r="B326" t="s">
+        <v>935</v>
+      </c>
+      <c r="C326" t="s">
+        <v>936</v>
+      </c>
+      <c r="D326" t="s">
+        <v>937</v>
+      </c>
+      <c r="E326"/>
+      <c r="F326" t="s">
+        <v>15</v>
+      </c>
+      <c r="G326" t="s">
+        <v>16</v>
+      </c>
+      <c r="H326" t="s">
+        <v>17</v>
+      </c>
+      <c r="I326" t="s">
+        <v>18</v>
+      </c>
+      <c r="J326" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327"/>
+      <c r="B327" t="s">
+        <v>938</v>
+      </c>
+      <c r="C327" t="s">
+        <v>939</v>
+      </c>
+      <c r="D327" t="s">
+        <v>940</v>
+      </c>
+      <c r="E327"/>
+      <c r="F327" t="s">
+        <v>15</v>
+      </c>
+      <c r="G327" t="s">
+        <v>16</v>
+      </c>
+      <c r="H327" t="s">
+        <v>17</v>
+      </c>
+      <c r="I327" t="s">
+        <v>18</v>
+      </c>
+      <c r="J327" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328"/>
+      <c r="B328" t="s">
+        <v>941</v>
+      </c>
+      <c r="C328" t="s">
+        <v>942</v>
+      </c>
+      <c r="D328" t="s">
+        <v>943</v>
+      </c>
+      <c r="E328"/>
+      <c r="F328" t="s">
+        <v>15</v>
+      </c>
+      <c r="G328" t="s">
+        <v>16</v>
+      </c>
+      <c r="H328" t="s">
+        <v>17</v>
+      </c>
+      <c r="I328" t="s">
+        <v>18</v>
+      </c>
+      <c r="J328" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329"/>
+      <c r="B329" t="s">
+        <v>944</v>
+      </c>
+      <c r="C329" t="s">
+        <v>945</v>
+      </c>
+      <c r="D329" t="s">
+        <v>946</v>
+      </c>
+      <c r="E329"/>
+      <c r="F329" t="s">
+        <v>15</v>
+      </c>
+      <c r="G329" t="s">
+        <v>16</v>
+      </c>
+      <c r="H329" t="s">
+        <v>17</v>
+      </c>
+      <c r="I329" t="s">
+        <v>18</v>
+      </c>
+      <c r="J329" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330"/>
+      <c r="B330" t="s">
+        <v>947</v>
+      </c>
+      <c r="C330" t="s">
+        <v>948</v>
+      </c>
+      <c r="D330" t="s">
+        <v>949</v>
+      </c>
+      <c r="E330"/>
+      <c r="F330" t="s">
+        <v>15</v>
+      </c>
+      <c r="G330" t="s">
+        <v>16</v>
+      </c>
+      <c r="H330" t="s">
+        <v>17</v>
+      </c>
+      <c r="I330" t="s">
+        <v>18</v>
+      </c>
+      <c r="J330" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331"/>
+      <c r="B331" t="s">
+        <v>950</v>
+      </c>
+      <c r="C331" t="s">
+        <v>951</v>
+      </c>
+      <c r="D331" t="s">
+        <v>952</v>
+      </c>
+      <c r="E331"/>
+      <c r="F331" t="s">
+        <v>15</v>
+      </c>
+      <c r="G331" t="s">
+        <v>16</v>
+      </c>
+      <c r="H331" t="s">
+        <v>17</v>
+      </c>
+      <c r="I331" t="s">
+        <v>18</v>
+      </c>
+      <c r="J331" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332"/>
+      <c r="B332" t="s">
+        <v>953</v>
+      </c>
+      <c r="C332" t="s">
+        <v>954</v>
+      </c>
+      <c r="D332" t="s">
+        <v>955</v>
+      </c>
+      <c r="E332"/>
+      <c r="F332" t="s">
+        <v>15</v>
+      </c>
+      <c r="G332" t="s">
+        <v>16</v>
+      </c>
+      <c r="H332" t="s">
+        <v>17</v>
+      </c>
+      <c r="I332" t="s">
+        <v>18</v>
+      </c>
+      <c r="J332" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333"/>
+      <c r="B333" t="s">
+        <v>956</v>
+      </c>
+      <c r="C333" t="s">
+        <v>957</v>
+      </c>
+      <c r="D333" t="s">
+        <v>958</v>
+      </c>
+      <c r="E333"/>
+      <c r="F333" t="s">
+        <v>15</v>
+      </c>
+      <c r="G333" t="s">
+        <v>16</v>
+      </c>
+      <c r="H333" t="s">
+        <v>17</v>
+      </c>
+      <c r="I333" t="s">
+        <v>18</v>
+      </c>
+      <c r="J333" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334"/>
+      <c r="B334" t="s">
+        <v>959</v>
+      </c>
+      <c r="C334" t="s">
+        <v>960</v>
+      </c>
+      <c r="D334" t="s">
+        <v>961</v>
+      </c>
+      <c r="E334"/>
+      <c r="F334" t="s">
+        <v>15</v>
+      </c>
+      <c r="G334" t="s">
+        <v>16</v>
+      </c>
+      <c r="H334" t="s">
+        <v>17</v>
+      </c>
+      <c r="I334" t="s">
+        <v>18</v>
+      </c>
+      <c r="J334" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335"/>
+      <c r="B335" t="s">
+        <v>962</v>
+      </c>
+      <c r="C335" t="s">
+        <v>963</v>
+      </c>
+      <c r="D335" t="s">
+        <v>964</v>
+      </c>
+      <c r="E335"/>
+      <c r="F335" t="s">
+        <v>15</v>
+      </c>
+      <c r="G335" t="s">
+        <v>16</v>
+      </c>
+      <c r="H335" t="s">
+        <v>17</v>
+      </c>
+      <c r="I335" t="s">
+        <v>18</v>
+      </c>
+      <c r="J335" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336"/>
+      <c r="B336" t="s">
+        <v>965</v>
+      </c>
+      <c r="C336" t="s">
+        <v>965</v>
+      </c>
+      <c r="D336" t="s">
+        <v>966</v>
+      </c>
+      <c r="E336"/>
+      <c r="F336" t="s">
+        <v>15</v>
+      </c>
+      <c r="G336" t="s">
+        <v>16</v>
+      </c>
+      <c r="H336" t="s">
+        <v>17</v>
+      </c>
+      <c r="I336" t="s">
+        <v>18</v>
+      </c>
+      <c r="J336" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337"/>
+      <c r="B337" t="s">
+        <v>967</v>
+      </c>
+      <c r="C337" t="s">
+        <v>968</v>
+      </c>
+      <c r="D337" t="s">
+        <v>969</v>
+      </c>
+      <c r="E337"/>
+      <c r="F337" t="s">
+        <v>15</v>
+      </c>
+      <c r="G337" t="s">
+        <v>16</v>
+      </c>
+      <c r="H337" t="s">
+        <v>17</v>
+      </c>
+      <c r="I337" t="s">
+        <v>18</v>
+      </c>
+      <c r="J337" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338"/>
+      <c r="B338" t="s">
+        <v>970</v>
+      </c>
+      <c r="C338" t="s">
+        <v>535</v>
+      </c>
+      <c r="D338" t="s">
+        <v>971</v>
+      </c>
+      <c r="E338"/>
+      <c r="F338" t="s">
+        <v>15</v>
+      </c>
+      <c r="G338" t="s">
+        <v>16</v>
+      </c>
+      <c r="H338" t="s">
+        <v>17</v>
+      </c>
+      <c r="I338" t="s">
+        <v>18</v>
+      </c>
+      <c r="J338" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339"/>
+      <c r="B339" t="s">
+        <v>972</v>
+      </c>
+      <c r="C339" t="s">
+        <v>973</v>
+      </c>
+      <c r="D339" t="s">
+        <v>974</v>
+      </c>
+      <c r="E339"/>
+      <c r="F339" t="s">
+        <v>15</v>
+      </c>
+      <c r="G339" t="s">
+        <v>16</v>
+      </c>
+      <c r="H339" t="s">
+        <v>17</v>
+      </c>
+      <c r="I339" t="s">
+        <v>18</v>
+      </c>
+      <c r="J339" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340"/>
+      <c r="B340" t="s">
+        <v>975</v>
+      </c>
+      <c r="C340" t="s">
+        <v>976</v>
+      </c>
+      <c r="D340" t="s">
+        <v>977</v>
+      </c>
+      <c r="E340"/>
+      <c r="F340" t="s">
+        <v>15</v>
+      </c>
+      <c r="G340" t="s">
+        <v>16</v>
+      </c>
+      <c r="H340" t="s">
+        <v>17</v>
+      </c>
+      <c r="I340" t="s">
+        <v>18</v>
+      </c>
+      <c r="J340" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341"/>
+      <c r="B341" t="s">
+        <v>978</v>
+      </c>
+      <c r="C341" t="s">
+        <v>979</v>
+      </c>
+      <c r="D341" t="s">
+        <v>980</v>
+      </c>
+      <c r="E341"/>
+      <c r="F341" t="s">
+        <v>15</v>
+      </c>
+      <c r="G341" t="s">
+        <v>16</v>
+      </c>
+      <c r="H341" t="s">
+        <v>17</v>
+      </c>
+      <c r="I341" t="s">
+        <v>18</v>
+      </c>
+      <c r="J341" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342"/>
+      <c r="B342" t="s">
+        <v>981</v>
+      </c>
+      <c r="C342" t="s">
+        <v>981</v>
+      </c>
+      <c r="D342" t="s">
+        <v>982</v>
+      </c>
+      <c r="E342"/>
+      <c r="F342" t="s">
+        <v>15</v>
+      </c>
+      <c r="G342" t="s">
+        <v>16</v>
+      </c>
+      <c r="H342" t="s">
+        <v>17</v>
+      </c>
+      <c r="I342" t="s">
+        <v>18</v>
+      </c>
+      <c r="J342" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343"/>
+      <c r="B343" t="s">
+        <v>983</v>
+      </c>
+      <c r="C343" t="s">
+        <v>984</v>
+      </c>
+      <c r="D343" t="s">
+        <v>985</v>
+      </c>
+      <c r="E343"/>
+      <c r="F343" t="s">
+        <v>15</v>
+      </c>
+      <c r="G343" t="s">
+        <v>16</v>
+      </c>
+      <c r="H343" t="s">
+        <v>17</v>
+      </c>
+      <c r="I343" t="s">
+        <v>18</v>
+      </c>
+      <c r="J343" t="s">
         <v>40</v>
       </c>
-      <c r="D13"/>
-[...442 lines deleted...]
-      <c r="A31" t="s">
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344"/>
+      <c r="B344" t="s">
+        <v>986</v>
+      </c>
+      <c r="C344" t="s">
+        <v>987</v>
+      </c>
+      <c r="D344" t="s">
+        <v>988</v>
+      </c>
+      <c r="E344"/>
+      <c r="F344" t="s">
+        <v>15</v>
+      </c>
+      <c r="G344" t="s">
+        <v>16</v>
+      </c>
+      <c r="H344" t="s">
+        <v>17</v>
+      </c>
+      <c r="I344" t="s">
+        <v>18</v>
+      </c>
+      <c r="J344" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345"/>
+      <c r="B345" t="s">
+        <v>989</v>
+      </c>
+      <c r="C345" t="s">
+        <v>990</v>
+      </c>
+      <c r="D345" t="s">
+        <v>991</v>
+      </c>
+      <c r="E345"/>
+      <c r="F345" t="s">
+        <v>15</v>
+      </c>
+      <c r="G345" t="s">
+        <v>16</v>
+      </c>
+      <c r="H345" t="s">
+        <v>17</v>
+      </c>
+      <c r="I345" t="s">
+        <v>18</v>
+      </c>
+      <c r="J345" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346"/>
+      <c r="B346" t="s">
+        <v>992</v>
+      </c>
+      <c r="C346" t="s">
+        <v>993</v>
+      </c>
+      <c r="D346" t="s">
+        <v>994</v>
+      </c>
+      <c r="E346"/>
+      <c r="F346" t="s">
+        <v>15</v>
+      </c>
+      <c r="G346" t="s">
+        <v>16</v>
+      </c>
+      <c r="H346" t="s">
+        <v>17</v>
+      </c>
+      <c r="I346" t="s">
+        <v>18</v>
+      </c>
+      <c r="J346" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347"/>
+      <c r="B347" t="s">
+        <v>995</v>
+      </c>
+      <c r="C347" t="s">
+        <v>996</v>
+      </c>
+      <c r="D347" t="s">
+        <v>997</v>
+      </c>
+      <c r="E347"/>
+      <c r="F347" t="s">
+        <v>15</v>
+      </c>
+      <c r="G347" t="s">
+        <v>16</v>
+      </c>
+      <c r="H347" t="s">
+        <v>17</v>
+      </c>
+      <c r="I347" t="s">
+        <v>18</v>
+      </c>
+      <c r="J347" t="s">
         <v>79</v>
       </c>
-      <c r="B31"/>
-[...46 lines deleted...]
-      <c r="A33" t="s">
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348"/>
+      <c r="B348" t="s">
+        <v>998</v>
+      </c>
+      <c r="C348" t="s">
+        <v>999</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E348"/>
+      <c r="F348" t="s">
+        <v>15</v>
+      </c>
+      <c r="G348" t="s">
+        <v>16</v>
+      </c>
+      <c r="H348" t="s">
+        <v>17</v>
+      </c>
+      <c r="I348" t="s">
+        <v>18</v>
+      </c>
+      <c r="J348" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349"/>
+      <c r="B349" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E349"/>
+      <c r="F349" t="s">
+        <v>15</v>
+      </c>
+      <c r="G349" t="s">
+        <v>16</v>
+      </c>
+      <c r="H349" t="s">
+        <v>17</v>
+      </c>
+      <c r="I349" t="s">
+        <v>18</v>
+      </c>
+      <c r="J349" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350"/>
+      <c r="B350" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E350"/>
+      <c r="F350" t="s">
+        <v>15</v>
+      </c>
+      <c r="G350" t="s">
+        <v>16</v>
+      </c>
+      <c r="H350" t="s">
+        <v>17</v>
+      </c>
+      <c r="I350" t="s">
+        <v>18</v>
+      </c>
+      <c r="J350" t="s">
         <v>83</v>
       </c>
-      <c r="B33"/>
-[...117 lines deleted...]
-        <v>17</v>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351"/>
+      <c r="B351" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E351"/>
+      <c r="F351" t="s">
+        <v>15</v>
+      </c>
+      <c r="G351" t="s">
+        <v>16</v>
+      </c>
+      <c r="H351" t="s">
+        <v>17</v>
+      </c>
+      <c r="I351" t="s">
+        <v>18</v>
+      </c>
+      <c r="J351" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352"/>
+      <c r="B352" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E352"/>
+      <c r="F352" t="s">
+        <v>15</v>
+      </c>
+      <c r="G352" t="s">
+        <v>16</v>
+      </c>
+      <c r="H352" t="s">
+        <v>17</v>
+      </c>
+      <c r="I352" t="s">
+        <v>18</v>
+      </c>
+      <c r="J352" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353"/>
+      <c r="B353" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E353"/>
+      <c r="F353" t="s">
+        <v>15</v>
+      </c>
+      <c r="G353" t="s">
+        <v>16</v>
+      </c>
+      <c r="H353" t="s">
+        <v>17</v>
+      </c>
+      <c r="I353" t="s">
+        <v>18</v>
+      </c>
+      <c r="J353" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354"/>
+      <c r="B354" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E354"/>
+      <c r="F354" t="s">
+        <v>15</v>
+      </c>
+      <c r="G354" t="s">
+        <v>16</v>
+      </c>
+      <c r="H354" t="s">
+        <v>17</v>
+      </c>
+      <c r="I354" t="s">
+        <v>18</v>
+      </c>
+      <c r="J354" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355"/>
+      <c r="B355" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E355"/>
+      <c r="F355" t="s">
+        <v>15</v>
+      </c>
+      <c r="G355" t="s">
+        <v>16</v>
+      </c>
+      <c r="H355" t="s">
+        <v>17</v>
+      </c>
+      <c r="I355" t="s">
+        <v>18</v>
+      </c>
+      <c r="J355" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356"/>
+      <c r="B356" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E356"/>
+      <c r="F356" t="s">
+        <v>15</v>
+      </c>
+      <c r="G356" t="s">
+        <v>16</v>
+      </c>
+      <c r="H356" t="s">
+        <v>17</v>
+      </c>
+      <c r="I356" t="s">
+        <v>18</v>
+      </c>
+      <c r="J356" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357"/>
+      <c r="B357" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E357"/>
+      <c r="F357" t="s">
+        <v>15</v>
+      </c>
+      <c r="G357" t="s">
+        <v>16</v>
+      </c>
+      <c r="H357" t="s">
+        <v>17</v>
+      </c>
+      <c r="I357" t="s">
+        <v>18</v>
+      </c>
+      <c r="J357" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358"/>
+      <c r="B358" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E358"/>
+      <c r="F358" t="s">
+        <v>15</v>
+      </c>
+      <c r="G358" t="s">
+        <v>16</v>
+      </c>
+      <c r="H358" t="s">
+        <v>17</v>
+      </c>
+      <c r="I358" t="s">
+        <v>18</v>
+      </c>
+      <c r="J358" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359"/>
+      <c r="B359" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E359"/>
+      <c r="F359" t="s">
+        <v>15</v>
+      </c>
+      <c r="G359" t="s">
+        <v>16</v>
+      </c>
+      <c r="H359" t="s">
+        <v>17</v>
+      </c>
+      <c r="I359" t="s">
+        <v>18</v>
+      </c>
+      <c r="J359" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360"/>
+      <c r="B360" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E360"/>
+      <c r="F360" t="s">
+        <v>15</v>
+      </c>
+      <c r="G360" t="s">
+        <v>16</v>
+      </c>
+      <c r="H360" t="s">
+        <v>17</v>
+      </c>
+      <c r="I360" t="s">
+        <v>18</v>
+      </c>
+      <c r="J360" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361"/>
+      <c r="B361" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C361" t="s">
+        <v>299</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E361"/>
+      <c r="F361" t="s">
+        <v>15</v>
+      </c>
+      <c r="G361" t="s">
+        <v>16</v>
+      </c>
+      <c r="H361" t="s">
+        <v>17</v>
+      </c>
+      <c r="I361" t="s">
+        <v>18</v>
+      </c>
+      <c r="J361" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362"/>
+      <c r="B362" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E362"/>
+      <c r="F362" t="s">
+        <v>15</v>
+      </c>
+      <c r="G362" t="s">
+        <v>16</v>
+      </c>
+      <c r="H362" t="s">
+        <v>17</v>
+      </c>
+      <c r="I362" t="s">
+        <v>18</v>
+      </c>
+      <c r="J362" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363"/>
+      <c r="B363" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E363"/>
+      <c r="F363" t="s">
+        <v>15</v>
+      </c>
+      <c r="G363" t="s">
+        <v>16</v>
+      </c>
+      <c r="H363" t="s">
+        <v>17</v>
+      </c>
+      <c r="I363" t="s">
+        <v>18</v>
+      </c>
+      <c r="J363" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364"/>
+      <c r="B364" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C364" t="s">
+        <v>131</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E364"/>
+      <c r="F364" t="s">
+        <v>15</v>
+      </c>
+      <c r="G364" t="s">
+        <v>16</v>
+      </c>
+      <c r="H364" t="s">
+        <v>17</v>
+      </c>
+      <c r="I364" t="s">
+        <v>18</v>
+      </c>
+      <c r="J364" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365"/>
+      <c r="B365" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C365" t="s">
+        <v>480</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E365"/>
+      <c r="F365" t="s">
+        <v>15</v>
+      </c>
+      <c r="G365" t="s">
+        <v>16</v>
+      </c>
+      <c r="H365" t="s">
+        <v>17</v>
+      </c>
+      <c r="I365" t="s">
+        <v>18</v>
+      </c>
+      <c r="J365" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366"/>
+      <c r="B366" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E366"/>
+      <c r="F366" t="s">
+        <v>15</v>
+      </c>
+      <c r="G366" t="s">
+        <v>16</v>
+      </c>
+      <c r="H366" t="s">
+        <v>17</v>
+      </c>
+      <c r="I366" t="s">
+        <v>18</v>
+      </c>
+      <c r="J366" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367"/>
+      <c r="B367" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E367"/>
+      <c r="F367" t="s">
+        <v>15</v>
+      </c>
+      <c r="G367" t="s">
+        <v>16</v>
+      </c>
+      <c r="H367" t="s">
+        <v>17</v>
+      </c>
+      <c r="I367" t="s">
+        <v>18</v>
+      </c>
+      <c r="J367" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368"/>
+      <c r="B368" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E368"/>
+      <c r="F368" t="s">
+        <v>15</v>
+      </c>
+      <c r="G368" t="s">
+        <v>16</v>
+      </c>
+      <c r="H368" t="s">
+        <v>17</v>
+      </c>
+      <c r="I368" t="s">
+        <v>18</v>
+      </c>
+      <c r="J368" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369"/>
+      <c r="B369" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E369"/>
+      <c r="F369" t="s">
+        <v>15</v>
+      </c>
+      <c r="G369" t="s">
+        <v>16</v>
+      </c>
+      <c r="H369" t="s">
+        <v>17</v>
+      </c>
+      <c r="I369" t="s">
+        <v>18</v>
+      </c>
+      <c r="J369" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370"/>
+      <c r="B370" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E370"/>
+      <c r="F370" t="s">
+        <v>15</v>
+      </c>
+      <c r="G370" t="s">
+        <v>16</v>
+      </c>
+      <c r="H370" t="s">
+        <v>17</v>
+      </c>
+      <c r="I370" t="s">
+        <v>18</v>
+      </c>
+      <c r="J370" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371"/>
+      <c r="B371" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E371"/>
+      <c r="F371" t="s">
+        <v>15</v>
+      </c>
+      <c r="G371" t="s">
+        <v>16</v>
+      </c>
+      <c r="H371" t="s">
+        <v>17</v>
+      </c>
+      <c r="I371" t="s">
+        <v>18</v>
+      </c>
+      <c r="J371" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372"/>
+      <c r="B372" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E372"/>
+      <c r="F372" t="s">
+        <v>15</v>
+      </c>
+      <c r="G372" t="s">
+        <v>16</v>
+      </c>
+      <c r="H372" t="s">
+        <v>17</v>
+      </c>
+      <c r="I372" t="s">
+        <v>18</v>
+      </c>
+      <c r="J372" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373"/>
+      <c r="B373" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E373"/>
+      <c r="F373" t="s">
+        <v>15</v>
+      </c>
+      <c r="G373" t="s">
+        <v>16</v>
+      </c>
+      <c r="H373" t="s">
+        <v>17</v>
+      </c>
+      <c r="I373" t="s">
+        <v>18</v>
+      </c>
+      <c r="J373" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374"/>
+      <c r="B374" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E374"/>
+      <c r="F374" t="s">
+        <v>15</v>
+      </c>
+      <c r="G374" t="s">
+        <v>16</v>
+      </c>
+      <c r="H374" t="s">
+        <v>17</v>
+      </c>
+      <c r="I374" t="s">
+        <v>18</v>
+      </c>
+      <c r="J374" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375"/>
+      <c r="B375" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E375"/>
+      <c r="F375" t="s">
+        <v>15</v>
+      </c>
+      <c r="G375" t="s">
+        <v>16</v>
+      </c>
+      <c r="H375" t="s">
+        <v>17</v>
+      </c>
+      <c r="I375" t="s">
+        <v>18</v>
+      </c>
+      <c r="J375" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376"/>
+      <c r="B376" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E376"/>
+      <c r="F376" t="s">
+        <v>15</v>
+      </c>
+      <c r="G376" t="s">
+        <v>16</v>
+      </c>
+      <c r="H376" t="s">
+        <v>17</v>
+      </c>
+      <c r="I376" t="s">
+        <v>18</v>
+      </c>
+      <c r="J376" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377"/>
+      <c r="B377" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E377"/>
+      <c r="F377" t="s">
+        <v>15</v>
+      </c>
+      <c r="G377" t="s">
+        <v>16</v>
+      </c>
+      <c r="H377" t="s">
+        <v>17</v>
+      </c>
+      <c r="I377" t="s">
+        <v>18</v>
+      </c>
+      <c r="J377" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378"/>
+      <c r="B378" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E378"/>
+      <c r="F378" t="s">
+        <v>15</v>
+      </c>
+      <c r="G378" t="s">
+        <v>16</v>
+      </c>
+      <c r="H378" t="s">
+        <v>17</v>
+      </c>
+      <c r="I378" t="s">
+        <v>18</v>
+      </c>
+      <c r="J378" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379"/>
+      <c r="B379" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E379"/>
+      <c r="F379" t="s">
+        <v>15</v>
+      </c>
+      <c r="G379" t="s">
+        <v>16</v>
+      </c>
+      <c r="H379" t="s">
+        <v>17</v>
+      </c>
+      <c r="I379" t="s">
+        <v>18</v>
+      </c>
+      <c r="J379" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380"/>
+      <c r="B380" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E380"/>
+      <c r="F380" t="s">
+        <v>15</v>
+      </c>
+      <c r="G380" t="s">
+        <v>16</v>
+      </c>
+      <c r="H380" t="s">
+        <v>17</v>
+      </c>
+      <c r="I380" t="s">
+        <v>18</v>
+      </c>
+      <c r="J380" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381"/>
+      <c r="B381" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C381" t="s">
+        <v>398</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E381"/>
+      <c r="F381" t="s">
+        <v>15</v>
+      </c>
+      <c r="G381" t="s">
+        <v>16</v>
+      </c>
+      <c r="H381" t="s">
+        <v>17</v>
+      </c>
+      <c r="I381" t="s">
+        <v>18</v>
+      </c>
+      <c r="J381" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382"/>
+      <c r="B382" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E382"/>
+      <c r="F382" t="s">
+        <v>15</v>
+      </c>
+      <c r="G382" t="s">
+        <v>16</v>
+      </c>
+      <c r="H382" t="s">
+        <v>17</v>
+      </c>
+      <c r="I382" t="s">
+        <v>18</v>
+      </c>
+      <c r="J382" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383"/>
+      <c r="B383" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D383"/>
+      <c r="E383"/>
+      <c r="F383" t="s">
+        <v>15</v>
+      </c>
+      <c r="G383" t="s">
+        <v>16</v>
+      </c>
+      <c r="H383" t="s">
+        <v>17</v>
+      </c>
+      <c r="I383" t="s">
+        <v>18</v>
+      </c>
+      <c r="J383" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384"/>
+      <c r="B384" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D384"/>
+      <c r="E384"/>
+      <c r="F384" t="s">
+        <v>15</v>
+      </c>
+      <c r="G384" t="s">
+        <v>16</v>
+      </c>
+      <c r="H384" t="s">
+        <v>17</v>
+      </c>
+      <c r="I384" t="s">
+        <v>18</v>
+      </c>
+      <c r="J384" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385"/>
+      <c r="B385" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D385"/>
+      <c r="E385"/>
+      <c r="F385" t="s">
+        <v>15</v>
+      </c>
+      <c r="G385" t="s">
+        <v>16</v>
+      </c>
+      <c r="H385" t="s">
+        <v>17</v>
+      </c>
+      <c r="I385" t="s">
+        <v>18</v>
+      </c>
+      <c r="J385" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386"/>
+      <c r="B386" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E386"/>
+      <c r="F386" t="s">
+        <v>15</v>
+      </c>
+      <c r="G386" t="s">
+        <v>16</v>
+      </c>
+      <c r="H386" t="s">
+        <v>17</v>
+      </c>
+      <c r="I386" t="s">
+        <v>18</v>
+      </c>
+      <c r="J386" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387"/>
+      <c r="B387" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D387"/>
+      <c r="E387"/>
+      <c r="F387" t="s">
+        <v>15</v>
+      </c>
+      <c r="G387" t="s">
+        <v>16</v>
+      </c>
+      <c r="H387" t="s">
+        <v>17</v>
+      </c>
+      <c r="I387" t="s">
+        <v>18</v>
+      </c>
+      <c r="J387" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388"/>
+      <c r="B388" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E388"/>
+      <c r="F388" t="s">
+        <v>15</v>
+      </c>
+      <c r="G388" t="s">
+        <v>16</v>
+      </c>
+      <c r="H388" t="s">
+        <v>17</v>
+      </c>
+      <c r="I388" t="s">
+        <v>18</v>
+      </c>
+      <c r="J388" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389"/>
+      <c r="B389" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E389"/>
+      <c r="F389" t="s">
+        <v>15</v>
+      </c>
+      <c r="G389" t="s">
+        <v>16</v>
+      </c>
+      <c r="H389" t="s">
+        <v>17</v>
+      </c>
+      <c r="I389" t="s">
+        <v>18</v>
+      </c>
+      <c r="J389" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390"/>
+      <c r="B390" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E390"/>
+      <c r="F390" t="s">
+        <v>15</v>
+      </c>
+      <c r="G390" t="s">
+        <v>16</v>
+      </c>
+      <c r="H390" t="s">
+        <v>17</v>
+      </c>
+      <c r="I390" t="s">
+        <v>18</v>
+      </c>
+      <c r="J390" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391"/>
+      <c r="B391" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C391" t="s">
+        <v>245</v>
+      </c>
+      <c r="D391" t="s">
+        <v>246</v>
+      </c>
+      <c r="E391"/>
+      <c r="F391" t="s">
+        <v>15</v>
+      </c>
+      <c r="G391" t="s">
+        <v>16</v>
+      </c>
+      <c r="H391" t="s">
+        <v>17</v>
+      </c>
+      <c r="I391" t="s">
+        <v>18</v>
+      </c>
+      <c r="J391" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392"/>
+      <c r="B392" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C392" t="s">
+        <v>209</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E392"/>
+      <c r="F392" t="s">
+        <v>15</v>
+      </c>
+      <c r="G392" t="s">
+        <v>16</v>
+      </c>
+      <c r="H392" t="s">
+        <v>17</v>
+      </c>
+      <c r="I392" t="s">
+        <v>18</v>
+      </c>
+      <c r="J392" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393"/>
+      <c r="B393" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E393"/>
+      <c r="F393" t="s">
+        <v>15</v>
+      </c>
+      <c r="G393" t="s">
+        <v>16</v>
+      </c>
+      <c r="H393" t="s">
+        <v>17</v>
+      </c>
+      <c r="I393" t="s">
+        <v>18</v>
+      </c>
+      <c r="J393" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394"/>
+      <c r="B394" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E394"/>
+      <c r="F394" t="s">
+        <v>15</v>
+      </c>
+      <c r="G394" t="s">
+        <v>16</v>
+      </c>
+      <c r="H394" t="s">
+        <v>17</v>
+      </c>
+      <c r="I394" t="s">
+        <v>18</v>
+      </c>
+      <c r="J394" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395"/>
+      <c r="B395" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E395"/>
+      <c r="F395" t="s">
+        <v>15</v>
+      </c>
+      <c r="G395" t="s">
+        <v>16</v>
+      </c>
+      <c r="H395" t="s">
+        <v>17</v>
+      </c>
+      <c r="I395" t="s">
+        <v>18</v>
+      </c>
+      <c r="J395" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396"/>
+      <c r="B396" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E396"/>
+      <c r="F396" t="s">
+        <v>15</v>
+      </c>
+      <c r="G396" t="s">
+        <v>16</v>
+      </c>
+      <c r="H396" t="s">
+        <v>17</v>
+      </c>
+      <c r="I396" t="s">
+        <v>18</v>
+      </c>
+      <c r="J396" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397"/>
+      <c r="B397" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E397"/>
+      <c r="F397" t="s">
+        <v>15</v>
+      </c>
+      <c r="G397" t="s">
+        <v>16</v>
+      </c>
+      <c r="H397" t="s">
+        <v>17</v>
+      </c>
+      <c r="I397" t="s">
+        <v>18</v>
+      </c>
+      <c r="J397" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398"/>
+      <c r="B398" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E398"/>
+      <c r="F398" t="s">
+        <v>15</v>
+      </c>
+      <c r="G398" t="s">
+        <v>16</v>
+      </c>
+      <c r="H398" t="s">
+        <v>17</v>
+      </c>
+      <c r="I398" t="s">
+        <v>18</v>
+      </c>
+      <c r="J398" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399"/>
+      <c r="B399" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E399"/>
+      <c r="F399" t="s">
+        <v>15</v>
+      </c>
+      <c r="G399" t="s">
+        <v>16</v>
+      </c>
+      <c r="H399" t="s">
+        <v>17</v>
+      </c>
+      <c r="I399" t="s">
+        <v>18</v>
+      </c>
+      <c r="J399" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400"/>
+      <c r="B400" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400" t="s">
+        <v>15</v>
+      </c>
+      <c r="G400" t="s">
+        <v>16</v>
+      </c>
+      <c r="H400" t="s">
+        <v>17</v>
+      </c>
+      <c r="I400" t="s">
+        <v>18</v>
+      </c>
+      <c r="J400" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401"/>
+      <c r="B401" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E401"/>
+      <c r="F401" t="s">
+        <v>15</v>
+      </c>
+      <c r="G401" t="s">
+        <v>16</v>
+      </c>
+      <c r="H401" t="s">
+        <v>17</v>
+      </c>
+      <c r="I401" t="s">
+        <v>18</v>
+      </c>
+      <c r="J401" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402"/>
+      <c r="B402" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E402"/>
+      <c r="F402" t="s">
+        <v>15</v>
+      </c>
+      <c r="G402" t="s">
+        <v>16</v>
+      </c>
+      <c r="H402" t="s">
+        <v>17</v>
+      </c>
+      <c r="I402" t="s">
+        <v>18</v>
+      </c>
+      <c r="J402" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403"/>
+      <c r="B403" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D403"/>
+      <c r="E403"/>
+      <c r="F403" t="s">
+        <v>15</v>
+      </c>
+      <c r="G403" t="s">
+        <v>16</v>
+      </c>
+      <c r="H403" t="s">
+        <v>17</v>
+      </c>
+      <c r="I403" t="s">
+        <v>18</v>
+      </c>
+      <c r="J403" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404"/>
+      <c r="B404" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E404"/>
+      <c r="F404" t="s">
+        <v>15</v>
+      </c>
+      <c r="G404" t="s">
+        <v>16</v>
+      </c>
+      <c r="H404" t="s">
+        <v>17</v>
+      </c>
+      <c r="I404" t="s">
+        <v>18</v>
+      </c>
+      <c r="J404" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405"/>
+      <c r="B405" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E405"/>
+      <c r="F405" t="s">
+        <v>15</v>
+      </c>
+      <c r="G405" t="s">
+        <v>16</v>
+      </c>
+      <c r="H405" t="s">
+        <v>17</v>
+      </c>
+      <c r="I405" t="s">
+        <v>18</v>
+      </c>
+      <c r="J405" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406"/>
+      <c r="B406" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E406"/>
+      <c r="F406" t="s">
+        <v>15</v>
+      </c>
+      <c r="G406" t="s">
+        <v>16</v>
+      </c>
+      <c r="H406" t="s">
+        <v>17</v>
+      </c>
+      <c r="I406" t="s">
+        <v>18</v>
+      </c>
+      <c r="J406" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407"/>
+      <c r="B407" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E407"/>
+      <c r="F407" t="s">
+        <v>15</v>
+      </c>
+      <c r="G407" t="s">
+        <v>16</v>
+      </c>
+      <c r="H407" t="s">
+        <v>17</v>
+      </c>
+      <c r="I407" t="s">
+        <v>18</v>
+      </c>
+      <c r="J407" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408"/>
+      <c r="B408" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E408"/>
+      <c r="F408" t="s">
+        <v>15</v>
+      </c>
+      <c r="G408" t="s">
+        <v>16</v>
+      </c>
+      <c r="H408" t="s">
+        <v>17</v>
+      </c>
+      <c r="I408" t="s">
+        <v>18</v>
+      </c>
+      <c r="J408" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409"/>
+      <c r="B409" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E409"/>
+      <c r="F409" t="s">
+        <v>15</v>
+      </c>
+      <c r="G409" t="s">
+        <v>16</v>
+      </c>
+      <c r="H409" t="s">
+        <v>17</v>
+      </c>
+      <c r="I409" t="s">
+        <v>18</v>
+      </c>
+      <c r="J409" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410"/>
+      <c r="B410" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E410"/>
+      <c r="F410" t="s">
+        <v>15</v>
+      </c>
+      <c r="G410" t="s">
+        <v>16</v>
+      </c>
+      <c r="H410" t="s">
+        <v>17</v>
+      </c>
+      <c r="I410" t="s">
+        <v>18</v>
+      </c>
+      <c r="J410" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411"/>
+      <c r="B411" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E411"/>
+      <c r="F411" t="s">
+        <v>15</v>
+      </c>
+      <c r="G411" t="s">
+        <v>16</v>
+      </c>
+      <c r="H411" t="s">
+        <v>17</v>
+      </c>
+      <c r="I411" t="s">
+        <v>18</v>
+      </c>
+      <c r="J411" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412"/>
+      <c r="B412" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E412"/>
+      <c r="F412" t="s">
+        <v>15</v>
+      </c>
+      <c r="G412" t="s">
+        <v>16</v>
+      </c>
+      <c r="H412" t="s">
+        <v>17</v>
+      </c>
+      <c r="I412" t="s">
+        <v>101</v>
+      </c>
+      <c r="J412" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413"/>
+      <c r="B413" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E413"/>
+      <c r="F413" t="s">
+        <v>15</v>
+      </c>
+      <c r="G413" t="s">
+        <v>16</v>
+      </c>
+      <c r="H413" t="s">
+        <v>17</v>
+      </c>
+      <c r="I413" t="s">
+        <v>18</v>
+      </c>
+      <c r="J413" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414"/>
+      <c r="B414" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E414"/>
+      <c r="F414" t="s">
+        <v>15</v>
+      </c>
+      <c r="G414" t="s">
+        <v>16</v>
+      </c>
+      <c r="H414" t="s">
+        <v>17</v>
+      </c>
+      <c r="I414" t="s">
+        <v>18</v>
+      </c>
+      <c r="J414" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415"/>
+      <c r="B415" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E415"/>
+      <c r="F415" t="s">
+        <v>15</v>
+      </c>
+      <c r="G415" t="s">
+        <v>16</v>
+      </c>
+      <c r="H415" t="s">
+        <v>17</v>
+      </c>
+      <c r="I415" t="s">
+        <v>18</v>
+      </c>
+      <c r="J415" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416"/>
+      <c r="B416" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E416"/>
+      <c r="F416" t="s">
+        <v>15</v>
+      </c>
+      <c r="G416" t="s">
+        <v>16</v>
+      </c>
+      <c r="H416" t="s">
+        <v>17</v>
+      </c>
+      <c r="I416" t="s">
+        <v>18</v>
+      </c>
+      <c r="J416" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417"/>
+      <c r="B417" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E417"/>
+      <c r="F417" t="s">
+        <v>15</v>
+      </c>
+      <c r="G417" t="s">
+        <v>16</v>
+      </c>
+      <c r="H417" t="s">
+        <v>17</v>
+      </c>
+      <c r="I417" t="s">
+        <v>18</v>
+      </c>
+      <c r="J417"/>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418"/>
+      <c r="B418" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E418"/>
+      <c r="F418" t="s">
+        <v>15</v>
+      </c>
+      <c r="G418" t="s">
+        <v>16</v>
+      </c>
+      <c r="H418" t="s">
+        <v>17</v>
+      </c>
+      <c r="I418" t="s">
+        <v>18</v>
+      </c>
+      <c r="J418" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419"/>
+      <c r="B419" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D419"/>
+      <c r="E419"/>
+      <c r="F419" t="s">
+        <v>15</v>
+      </c>
+      <c r="G419" t="s">
+        <v>16</v>
+      </c>
+      <c r="H419" t="s">
+        <v>17</v>
+      </c>
+      <c r="I419" t="s">
+        <v>18</v>
+      </c>
+      <c r="J419"/>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420"/>
+      <c r="B420" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D420"/>
+      <c r="E420"/>
+      <c r="F420" t="s">
+        <v>15</v>
+      </c>
+      <c r="G420" t="s">
+        <v>16</v>
+      </c>
+      <c r="H420" t="s">
+        <v>17</v>
+      </c>
+      <c r="I420" t="s">
+        <v>18</v>
+      </c>
+      <c r="J420"/>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421"/>
+      <c r="B421" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E421"/>
+      <c r="F421" t="s">
+        <v>15</v>
+      </c>
+      <c r="G421" t="s">
+        <v>16</v>
+      </c>
+      <c r="H421" t="s">
+        <v>17</v>
+      </c>
+      <c r="I421" t="s">
+        <v>101</v>
+      </c>
+      <c r="J421"/>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422"/>
+      <c r="B422" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E422"/>
+      <c r="F422" t="s">
+        <v>15</v>
+      </c>
+      <c r="G422" t="s">
+        <v>16</v>
+      </c>
+      <c r="H422" t="s">
+        <v>17</v>
+      </c>
+      <c r="I422" t="s">
+        <v>18</v>
+      </c>
+      <c r="J422" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423"/>
+      <c r="B423" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E423"/>
+      <c r="F423" t="s">
+        <v>15</v>
+      </c>
+      <c r="G423" t="s">
+        <v>16</v>
+      </c>
+      <c r="H423" t="s">
+        <v>17</v>
+      </c>
+      <c r="I423" t="s">
+        <v>18</v>
+      </c>
+      <c r="J423" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424"/>
+      <c r="B424" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E424"/>
+      <c r="F424" t="s">
+        <v>15</v>
+      </c>
+      <c r="G424" t="s">
+        <v>16</v>
+      </c>
+      <c r="H424" t="s">
+        <v>17</v>
+      </c>
+      <c r="I424" t="s">
+        <v>18</v>
+      </c>
+      <c r="J424" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425"/>
+      <c r="B425" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E425"/>
+      <c r="F425" t="s">
+        <v>15</v>
+      </c>
+      <c r="G425" t="s">
+        <v>16</v>
+      </c>
+      <c r="H425" t="s">
+        <v>17</v>
+      </c>
+      <c r="I425" t="s">
+        <v>18</v>
+      </c>
+      <c r="J425" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426"/>
+      <c r="B426" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E426"/>
+      <c r="F426" t="s">
+        <v>15</v>
+      </c>
+      <c r="G426" t="s">
+        <v>16</v>
+      </c>
+      <c r="H426" t="s">
+        <v>17</v>
+      </c>
+      <c r="I426" t="s">
+        <v>18</v>
+      </c>
+      <c r="J426" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427"/>
+      <c r="B427" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E427"/>
+      <c r="F427" t="s">
+        <v>15</v>
+      </c>
+      <c r="G427" t="s">
+        <v>16</v>
+      </c>
+      <c r="H427" t="s">
+        <v>17</v>
+      </c>
+      <c r="I427" t="s">
+        <v>18</v>
+      </c>
+      <c r="J427" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428"/>
+      <c r="B428" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E428"/>
+      <c r="F428" t="s">
+        <v>15</v>
+      </c>
+      <c r="G428" t="s">
+        <v>16</v>
+      </c>
+      <c r="H428" t="s">
+        <v>17</v>
+      </c>
+      <c r="I428" t="s">
+        <v>18</v>
+      </c>
+      <c r="J428"/>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429"/>
+      <c r="B429" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E429"/>
+      <c r="F429" t="s">
+        <v>15</v>
+      </c>
+      <c r="G429" t="s">
+        <v>16</v>
+      </c>
+      <c r="H429" t="s">
+        <v>17</v>
+      </c>
+      <c r="I429" t="s">
+        <v>18</v>
+      </c>
+      <c r="J429" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430"/>
+      <c r="B430" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E430"/>
+      <c r="F430" t="s">
+        <v>15</v>
+      </c>
+      <c r="G430" t="s">
+        <v>16</v>
+      </c>
+      <c r="H430" t="s">
+        <v>17</v>
+      </c>
+      <c r="I430" t="s">
+        <v>18</v>
+      </c>
+      <c r="J430" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431"/>
+      <c r="B431" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E431"/>
+      <c r="F431" t="s">
+        <v>15</v>
+      </c>
+      <c r="G431" t="s">
+        <v>16</v>
+      </c>
+      <c r="H431" t="s">
+        <v>17</v>
+      </c>
+      <c r="I431" t="s">
+        <v>18</v>
+      </c>
+      <c r="J431" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432"/>
+      <c r="B432" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E432"/>
+      <c r="F432" t="s">
+        <v>15</v>
+      </c>
+      <c r="G432" t="s">
+        <v>16</v>
+      </c>
+      <c r="H432" t="s">
+        <v>17</v>
+      </c>
+      <c r="I432" t="s">
+        <v>18</v>
+      </c>
+      <c r="J432" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433"/>
+      <c r="B433" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D433"/>
+      <c r="E433"/>
+      <c r="F433" t="s">
+        <v>15</v>
+      </c>
+      <c r="G433" t="s">
+        <v>16</v>
+      </c>
+      <c r="H433" t="s">
+        <v>17</v>
+      </c>
+      <c r="I433" t="s">
+        <v>18</v>
+      </c>
+      <c r="J433" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434"/>
+      <c r="B434" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E434"/>
+      <c r="F434" t="s">
+        <v>15</v>
+      </c>
+      <c r="G434" t="s">
+        <v>16</v>
+      </c>
+      <c r="H434" t="s">
+        <v>17</v>
+      </c>
+      <c r="I434" t="s">
+        <v>18</v>
+      </c>
+      <c r="J434" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435"/>
+      <c r="B435" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E435"/>
+      <c r="F435" t="s">
+        <v>15</v>
+      </c>
+      <c r="G435" t="s">
+        <v>16</v>
+      </c>
+      <c r="H435" t="s">
+        <v>17</v>
+      </c>
+      <c r="I435" t="s">
+        <v>18</v>
+      </c>
+      <c r="J435" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436"/>
+      <c r="B436" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E436"/>
+      <c r="F436" t="s">
+        <v>15</v>
+      </c>
+      <c r="G436" t="s">
+        <v>16</v>
+      </c>
+      <c r="H436" t="s">
+        <v>17</v>
+      </c>
+      <c r="I436" t="s">
+        <v>18</v>
+      </c>
+      <c r="J436" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437"/>
+      <c r="B437" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E437"/>
+      <c r="F437" t="s">
+        <v>15</v>
+      </c>
+      <c r="G437" t="s">
+        <v>16</v>
+      </c>
+      <c r="H437" t="s">
+        <v>17</v>
+      </c>
+      <c r="I437" t="s">
+        <v>18</v>
+      </c>
+      <c r="J437" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438"/>
+      <c r="B438" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C438"/>
+      <c r="D438" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E438"/>
+      <c r="F438" t="s">
+        <v>15</v>
+      </c>
+      <c r="G438" t="s">
+        <v>16</v>
+      </c>
+      <c r="H438" t="s">
+        <v>17</v>
+      </c>
+      <c r="I438" t="s">
+        <v>18</v>
+      </c>
+      <c r="J438" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439"/>
+      <c r="B439" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C439" t="s">
+        <v>739</v>
+      </c>
+      <c r="D439"/>
+      <c r="E439"/>
+      <c r="F439" t="s">
+        <v>15</v>
+      </c>
+      <c r="G439" t="s">
+        <v>16</v>
+      </c>
+      <c r="H439" t="s">
+        <v>17</v>
+      </c>
+      <c r="I439" t="s">
+        <v>18</v>
+      </c>
+      <c r="J439"/>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440"/>
+      <c r="B440" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E440"/>
+      <c r="F440" t="s">
+        <v>15</v>
+      </c>
+      <c r="G440" t="s">
+        <v>16</v>
+      </c>
+      <c r="H440" t="s">
+        <v>17</v>
+      </c>
+      <c r="I440" t="s">
+        <v>18</v>
+      </c>
+      <c r="J440"/>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441"/>
+      <c r="B441" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E441"/>
+      <c r="F441" t="s">
+        <v>15</v>
+      </c>
+      <c r="G441" t="s">
+        <v>16</v>
+      </c>
+      <c r="H441" t="s">
+        <v>17</v>
+      </c>
+      <c r="I441" t="s">
+        <v>18</v>
+      </c>
+      <c r="J441" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442"/>
+      <c r="B442" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E442"/>
+      <c r="F442" t="s">
+        <v>15</v>
+      </c>
+      <c r="G442" t="s">
+        <v>16</v>
+      </c>
+      <c r="H442" t="s">
+        <v>17</v>
+      </c>
+      <c r="I442" t="s">
+        <v>18</v>
+      </c>
+      <c r="J442"/>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443"/>
+      <c r="B443" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E443"/>
+      <c r="F443" t="s">
+        <v>15</v>
+      </c>
+      <c r="G443" t="s">
+        <v>16</v>
+      </c>
+      <c r="H443" t="s">
+        <v>17</v>
+      </c>
+      <c r="I443" t="s">
+        <v>18</v>
+      </c>
+      <c r="J443"/>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444"/>
+      <c r="B444" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E444"/>
+      <c r="F444" t="s">
+        <v>15</v>
+      </c>
+      <c r="G444" t="s">
+        <v>16</v>
+      </c>
+      <c r="H444" t="s">
+        <v>17</v>
+      </c>
+      <c r="I444" t="s">
+        <v>18</v>
+      </c>
+      <c r="J444"/>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445"/>
+      <c r="B445" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E445"/>
+      <c r="F445" t="s">
+        <v>15</v>
+      </c>
+      <c r="G445" t="s">
+        <v>16</v>
+      </c>
+      <c r="H445" t="s">
+        <v>17</v>
+      </c>
+      <c r="I445" t="s">
+        <v>18</v>
+      </c>
+      <c r="J445" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446"/>
+      <c r="B446" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E446"/>
+      <c r="F446" t="s">
+        <v>15</v>
+      </c>
+      <c r="G446" t="s">
+        <v>16</v>
+      </c>
+      <c r="H446" t="s">
+        <v>17</v>
+      </c>
+      <c r="I446" t="s">
+        <v>18</v>
+      </c>
+      <c r="J446" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447"/>
+      <c r="B447" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E447"/>
+      <c r="F447" t="s">
+        <v>15</v>
+      </c>
+      <c r="G447" t="s">
+        <v>16</v>
+      </c>
+      <c r="H447" t="s">
+        <v>17</v>
+      </c>
+      <c r="I447" t="s">
+        <v>18</v>
+      </c>
+      <c r="J447" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448"/>
+      <c r="B448" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E448"/>
+      <c r="F448" t="s">
+        <v>15</v>
+      </c>
+      <c r="G448" t="s">
+        <v>16</v>
+      </c>
+      <c r="H448" t="s">
+        <v>17</v>
+      </c>
+      <c r="I448" t="s">
+        <v>18</v>
+      </c>
+      <c r="J448" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449"/>
+      <c r="B449" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E449"/>
+      <c r="F449" t="s">
+        <v>15</v>
+      </c>
+      <c r="G449" t="s">
+        <v>16</v>
+      </c>
+      <c r="H449" t="s">
+        <v>17</v>
+      </c>
+      <c r="I449" t="s">
+        <v>18</v>
+      </c>
+      <c r="J449" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450"/>
+      <c r="B450" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E450"/>
+      <c r="F450" t="s">
+        <v>15</v>
+      </c>
+      <c r="G450" t="s">
+        <v>16</v>
+      </c>
+      <c r="H450" t="s">
+        <v>17</v>
+      </c>
+      <c r="I450" t="s">
+        <v>18</v>
+      </c>
+      <c r="J450" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451"/>
+      <c r="B451" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E451"/>
+      <c r="F451" t="s">
+        <v>15</v>
+      </c>
+      <c r="G451" t="s">
+        <v>16</v>
+      </c>
+      <c r="H451" t="s">
+        <v>17</v>
+      </c>
+      <c r="I451" t="s">
+        <v>18</v>
+      </c>
+      <c r="J451" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452"/>
+      <c r="B452" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E452"/>
+      <c r="F452" t="s">
+        <v>15</v>
+      </c>
+      <c r="G452" t="s">
+        <v>16</v>
+      </c>
+      <c r="H452" t="s">
+        <v>17</v>
+      </c>
+      <c r="I452" t="s">
+        <v>18</v>
+      </c>
+      <c r="J452" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453"/>
+      <c r="B453" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E453"/>
+      <c r="F453" t="s">
+        <v>15</v>
+      </c>
+      <c r="G453" t="s">
+        <v>16</v>
+      </c>
+      <c r="H453" t="s">
+        <v>17</v>
+      </c>
+      <c r="I453" t="s">
+        <v>18</v>
+      </c>
+      <c r="J453" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454"/>
+      <c r="B454" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E454"/>
+      <c r="F454" t="s">
+        <v>15</v>
+      </c>
+      <c r="G454" t="s">
+        <v>16</v>
+      </c>
+      <c r="H454" t="s">
+        <v>17</v>
+      </c>
+      <c r="I454" t="s">
+        <v>18</v>
+      </c>
+      <c r="J454"/>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455"/>
+      <c r="B455" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C455" t="s">
+        <v>742</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E455"/>
+      <c r="F455" t="s">
+        <v>15</v>
+      </c>
+      <c r="G455" t="s">
+        <v>16</v>
+      </c>
+      <c r="H455" t="s">
+        <v>17</v>
+      </c>
+      <c r="I455" t="s">
+        <v>18</v>
+      </c>
+      <c r="J455" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456"/>
+      <c r="B456" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E456"/>
+      <c r="F456" t="s">
+        <v>15</v>
+      </c>
+      <c r="G456" t="s">
+        <v>16</v>
+      </c>
+      <c r="H456" t="s">
+        <v>17</v>
+      </c>
+      <c r="I456" t="s">
+        <v>18</v>
+      </c>
+      <c r="J456" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457"/>
+      <c r="B457" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E457"/>
+      <c r="F457" t="s">
+        <v>15</v>
+      </c>
+      <c r="G457" t="s">
+        <v>16</v>
+      </c>
+      <c r="H457" t="s">
+        <v>17</v>
+      </c>
+      <c r="I457" t="s">
+        <v>18</v>
+      </c>
+      <c r="J457" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458"/>
+      <c r="B458" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E458"/>
+      <c r="F458" t="s">
+        <v>15</v>
+      </c>
+      <c r="G458" t="s">
+        <v>16</v>
+      </c>
+      <c r="H458" t="s">
+        <v>17</v>
+      </c>
+      <c r="I458" t="s">
+        <v>18</v>
+      </c>
+      <c r="J458"/>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459"/>
+      <c r="B459" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E459"/>
+      <c r="F459" t="s">
+        <v>15</v>
+      </c>
+      <c r="G459" t="s">
+        <v>16</v>
+      </c>
+      <c r="H459" t="s">
+        <v>17</v>
+      </c>
+      <c r="I459" t="s">
+        <v>18</v>
+      </c>
+      <c r="J459" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460"/>
+      <c r="B460" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E460"/>
+      <c r="F460" t="s">
+        <v>15</v>
+      </c>
+      <c r="G460" t="s">
+        <v>16</v>
+      </c>
+      <c r="H460" t="s">
+        <v>17</v>
+      </c>
+      <c r="I460" t="s">
+        <v>18</v>
+      </c>
+      <c r="J460" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461"/>
+      <c r="B461" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E461"/>
+      <c r="F461" t="s">
+        <v>15</v>
+      </c>
+      <c r="G461" t="s">
+        <v>16</v>
+      </c>
+      <c r="H461" t="s">
+        <v>17</v>
+      </c>
+      <c r="I461" t="s">
+        <v>18</v>
+      </c>
+      <c r="J461" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462"/>
+      <c r="B462" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E462"/>
+      <c r="F462" t="s">
+        <v>15</v>
+      </c>
+      <c r="G462" t="s">
+        <v>16</v>
+      </c>
+      <c r="H462" t="s">
+        <v>17</v>
+      </c>
+      <c r="I462" t="s">
+        <v>18</v>
+      </c>
+      <c r="J462" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463"/>
+      <c r="B463" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E463"/>
+      <c r="F463" t="s">
+        <v>15</v>
+      </c>
+      <c r="G463" t="s">
+        <v>16</v>
+      </c>
+      <c r="H463" t="s">
+        <v>17</v>
+      </c>
+      <c r="I463" t="s">
+        <v>18</v>
+      </c>
+      <c r="J463" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464"/>
+      <c r="B464" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E464"/>
+      <c r="F464" t="s">
+        <v>15</v>
+      </c>
+      <c r="G464" t="s">
+        <v>16</v>
+      </c>
+      <c r="H464" t="s">
+        <v>17</v>
+      </c>
+      <c r="I464" t="s">
+        <v>18</v>
+      </c>
+      <c r="J464" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465"/>
+      <c r="B465" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E465"/>
+      <c r="F465" t="s">
+        <v>15</v>
+      </c>
+      <c r="G465" t="s">
+        <v>16</v>
+      </c>
+      <c r="H465" t="s">
+        <v>17</v>
+      </c>
+      <c r="I465" t="s">
+        <v>18</v>
+      </c>
+      <c r="J465" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466"/>
+      <c r="B466" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E466"/>
+      <c r="F466" t="s">
+        <v>15</v>
+      </c>
+      <c r="G466" t="s">
+        <v>16</v>
+      </c>
+      <c r="H466" t="s">
+        <v>17</v>
+      </c>
+      <c r="I466" t="s">
+        <v>18</v>
+      </c>
+      <c r="J466" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>