--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,227 +12,851 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (TITULAIRES-DES-DROITS-MINIERS (ACTIF) VALIDES EN 2026)</t>
   </si>
   <si>
+    <t>NIF</t>
+  </si>
+  <si>
     <t>NOM</t>
   </si>
   <si>
-    <t>NIF</t>
-[...1 lines deleted...]
-  <si>
     <t>SIGLE</t>
   </si>
   <si>
+    <t>ADRESSE</t>
+  </si>
+  <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
     <t>CATEGORIE</t>
   </si>
   <si>
     <t>PARTENARIAT</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>KAMBOVE OPERATING MINING Sprl</t>
   </si>
   <si>
+    <t>04, Av. Ciprès, Quartier Bel air, Commune de Kampemba, Ville de Lubumbashi, Province du Haut-Katanga, RD-Congo</t>
+  </si>
+  <si>
     <t>Actif</t>
   </si>
   <si>
     <t>Industriel</t>
   </si>
   <si>
     <t>Titulaires des droits miniers</t>
   </si>
   <si>
     <t>Privé-privé</t>
   </si>
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
+    <t>LA MINIERE DU CONGO  MINICO</t>
+  </si>
+  <si>
+    <t>MINICO</t>
+  </si>
+  <si>
+    <t>1139, Avenue Kingabwa, Commune de Limete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>A0714789G</t>
+  </si>
+  <si>
+    <t>LEDA MINING CONGO</t>
+  </si>
+  <si>
+    <t>LMC</t>
+  </si>
+  <si>
+    <t>191, Av. de l'Equateur, C/ Gombe- Kinshasa</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>A0712822W</t>
+  </si>
+  <si>
+    <t>CONGO DONGFANG INTERNATIONAL MINING SARL</t>
+  </si>
+  <si>
+    <t>CDM</t>
+  </si>
+  <si>
+    <t>Route Likasi, Quartier Jolie Site, Commune Annexe, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1301538M</t>
+  </si>
+  <si>
     <t>WORLD MINING COMPANY Sarl</t>
   </si>
   <si>
-    <t>A1301538M</t>
-[...1 lines deleted...]
-  <si>
     <t>WMC Sarl</t>
   </si>
   <si>
-    <t>SOGECOM</t>
-[...2 lines deleted...]
-    <t>Sud-Kivu</t>
+    <t>N° 40, Avenue Mwepu, Local 16 Bâtiment Tshombe, Commune et Ville de Lubumbashi, Province du Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>SOCIETE IMMOBILIERE DU CONGO</t>
+  </si>
+  <si>
+    <t>SIMCO</t>
+  </si>
+  <si>
+    <t>419, Boulevard Kamanyola, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>LIBELA  SARL</t>
+  </si>
+  <si>
+    <t>LIBELA</t>
+  </si>
+  <si>
+    <t>32, Av. Ingénieurs, Commune de Ngaliema;  Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>Semi-Industriel</t>
+  </si>
+  <si>
+    <t>A12175932</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE KAMINA</t>
+  </si>
+  <si>
+    <t>COMIKA</t>
+  </si>
+  <si>
+    <t>110, Av. Yolo C/ de Ngiri–Ngiri Ville de Kinshasa</t>
+  </si>
+  <si>
+    <t>Artisanal</t>
+  </si>
+  <si>
+    <t>A0700413A</t>
   </si>
   <si>
     <t>NAMOYA MINING</t>
   </si>
   <si>
-    <t>A0700413A</t>
+    <t>07, Av. des Aviateurs 7È Étage Ubc Center,C/Gombe-Kinshasa</t>
   </si>
   <si>
     <t>Maniema</t>
   </si>
   <si>
     <t>LUMIERE DU JOUR</t>
   </si>
   <si>
-    <t>Semi-Industriel</t>
+    <t>KINSHASA</t>
   </si>
   <si>
     <t>Public-privé</t>
   </si>
   <si>
-    <t>Kinshasa</t>
+    <t>123PETITAPETIT</t>
   </si>
   <si>
     <t>PETIT A PETIT</t>
   </si>
   <si>
-    <t>123PETITAPETIT</t>
-[...2 lines deleted...]
-    <t>Public</t>
+    <t>1234SMMF</t>
   </si>
   <si>
     <t>SMMF</t>
   </si>
   <si>
-    <t>1234SMMF</t>
+    <t>1234TUNGA</t>
   </si>
   <si>
     <t>TUNGA</t>
   </si>
   <si>
-    <t>1234TUNGA</t>
+    <t>1234EZALA</t>
   </si>
   <si>
     <t>EZALA</t>
   </si>
   <si>
-    <t>1234EZALA</t>
+    <t>KINSAHSA</t>
+  </si>
+  <si>
+    <t>1234PLK</t>
   </si>
   <si>
     <t>PLK</t>
   </si>
   <si>
-    <t>1234PLK</t>
+    <t>1234PLANTATIONNYANGE</t>
   </si>
   <si>
     <t>PLANTATION NYANGE</t>
   </si>
   <si>
-    <t>1234PLANTATIONNYANGE</t>
+    <t>1234BIONSOBIMPE</t>
   </si>
   <si>
     <t>BIONSO BIMPE</t>
   </si>
   <si>
-    <t>1234BIONSOBIMPE</t>
+    <t>1234RIENQUELAFOI</t>
   </si>
   <si>
     <t>RIEN QUE LA FOI</t>
   </si>
   <si>
-    <t>1234RIENQUELAFOI</t>
+    <t>A-1819188C</t>
   </si>
   <si>
     <t>KINGA KILA MINING SASU</t>
   </si>
   <si>
-    <t>A-1819188C</t>
-[...2 lines deleted...]
-    <t>KIKI MINING SASU</t>
+    <t>KIK</t>
+  </si>
+  <si>
+    <t>Av. Chemin public n° 310, Q. Latin, Commune de Manika, Ville de Kolwezi</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
+    <t>A2295357Z</t>
+  </si>
+  <si>
+    <t>DITHER SARLU</t>
+  </si>
+  <si>
+    <t>District de Nyarugenge, Kigali, Rwanda</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>A1817903F</t>
+  </si>
+  <si>
+    <t>KAPONDA MINING RESOURCES</t>
+  </si>
+  <si>
+    <t>KMR SAS</t>
+  </si>
+  <si>
+    <t>N° 26-27, Route Kakontwe, Commune Panda, Ville de Likasi, Haut-Katanga, RDC</t>
+  </si>
+  <si>
+    <t>Q2025075D</t>
+  </si>
+  <si>
+    <t>NOVCORPS SARLU</t>
+  </si>
+  <si>
+    <t>59, AVENUE VIRUNGA, GOMBE</t>
+  </si>
+  <si>
+    <t>A1812418T</t>
+  </si>
+  <si>
+    <t>SURYA MINES SARL</t>
+  </si>
+  <si>
+    <t>SURYA SARL</t>
+  </si>
+  <si>
+    <t>669, Avenue Kimbangu coin Kapenda, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2408661R</t>
+  </si>
+  <si>
     <t>ANOVO MINING CONGO COMPANY SARL</t>
   </si>
   <si>
-    <t>A2408661R</t>
-[...1 lines deleted...]
-  <si>
     <t>AMCC</t>
   </si>
   <si>
-    <t>Kambove Mining SAS</t>
-[...5 lines deleted...]
-    <t>Services</t>
+    <t>Nyola, Q/Marlinza, Commune et Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A1702709P</t>
+  </si>
+  <si>
+    <t>MAZAL CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>Avenue Bokasa n° 530, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1805365C</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE CONSULTANCE</t>
+  </si>
+  <si>
+    <t>SOGECO</t>
+  </si>
+  <si>
+    <t>Avenue des Aviateurs, N° 8,  à GOMA/NORD - KIVU</t>
+  </si>
+  <si>
+    <t>A1818636 H</t>
+  </si>
+  <si>
+    <t>ADVANCE INDUSTRY CONGO</t>
+  </si>
+  <si>
+    <t>AVENUE CIRCULAIRE N°2697, LUBUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A1710145X</t>
+  </si>
+  <si>
+    <t>KAMBOVE MINING SAS</t>
+  </si>
+  <si>
+    <t>02, Avenue Basoko, Quartier Lido Golf, Commune et Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>BMS MINING SERVICE</t>
+  </si>
+  <si>
+    <t>BMS</t>
+  </si>
+  <si>
+    <t>3 Boulevard Du 30 Juin ; Ville Kinshasa</t>
   </si>
   <si>
     <t>MM MINING</t>
   </si>
   <si>
+    <t>Route de Kasenga, à Mukunta-Kakana</t>
+  </si>
+  <si>
     <t>KABULUNGU-KAMILOMBE MINING SAS</t>
   </si>
   <si>
     <t>KKM</t>
+  </si>
+  <si>
+    <t>Avenue de la Justice n° 76, Imm. Sky View local 505, Quartier des Cliniques, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2298296T</t>
+  </si>
+  <si>
+    <t>RMC Mining</t>
+  </si>
+  <si>
+    <t>RMC</t>
+  </si>
+  <si>
+    <t>Avenue Bismarck n° 03, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A1822549F</t>
+  </si>
+  <si>
+    <t>MOORE GOLD SAS</t>
+  </si>
+  <si>
+    <t>¨MOORE GOLD SAS</t>
+  </si>
+  <si>
+    <t>Avenue Mwepu n° 40, Commune et  Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>MISOLE MINING SARL</t>
+  </si>
+  <si>
+    <t>MISOLE MINING</t>
+  </si>
+  <si>
+    <t>310, Avenue Chemin Public, Quartier Latin, Commune de Manika, Ville de Kolwezi, Province du Lualaba, RDC</t>
+  </si>
+  <si>
+    <t>CORPORATION DES EXPLOITANTS MINIERS DU CONGO SARL</t>
+  </si>
+  <si>
+    <t>CEMC SARL</t>
+  </si>
+  <si>
+    <t>Avenue Luvungi n° 28/228, Ville de Lubumbashi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A0700152Z</t>
+  </si>
+  <si>
+    <t>MONGBWALU GOLD MINES SARL</t>
+  </si>
+  <si>
+    <t>MONGBWALU GOLD MINES</t>
+  </si>
+  <si>
+    <t>Boulevard du 30 Juin, Immeuble EQUITY-BCDC, 11 Etage, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2029554T</t>
+  </si>
+  <si>
+    <t>ARUWIMI MINING SARL</t>
+  </si>
+  <si>
+    <t>ARUWIMI MINING</t>
+  </si>
+  <si>
+    <t>02, Avenue Mongala, Commune de Makiso, VIlle de Kisangani, Province de la Tshopo</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>MOYA LEADING GROUP MINING SARL</t>
+  </si>
+  <si>
+    <t>MOYA LEADING GROUP</t>
+  </si>
+  <si>
+    <t>4207, Avenue Ouganda, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A 1712779K</t>
+  </si>
+  <si>
+    <t>GRACE ETONNANTE GROUPE</t>
+  </si>
+  <si>
+    <t>116, 14e Rue, Commune de Limete, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A 1006506J</t>
+  </si>
+  <si>
+    <t>CROWN MINING SARL</t>
+  </si>
+  <si>
+    <t>CROWN MINING</t>
+  </si>
+  <si>
+    <t>Au N°3642, Boulevard du 30Juin , Immeuble Future Tower , Commune de la Gombe , Ville Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A 0708211J</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF AFRICA SARL</t>
+  </si>
+  <si>
+    <t>CHEMICAL</t>
+  </si>
+  <si>
+    <t>Au N°144, Avenue USOK, Commune de Kampemba , Ville de Lubumbashi, Province de haut-katanga</t>
+  </si>
+  <si>
+    <t>MATUNDA MAZURI</t>
+  </si>
+  <si>
+    <t>COMIMAMA SCOOP-CA</t>
+  </si>
+  <si>
+    <t>2194, Av. Changalele  Q/Gambela V/ Lubumbashi</t>
+  </si>
+  <si>
+    <t>A 1301224W</t>
+  </si>
+  <si>
+    <t>JONGEA SARL</t>
+  </si>
+  <si>
+    <t>Av. Lofoi N°20 à  LUBUMBASHI/ KATANGA</t>
+  </si>
+  <si>
+    <t>A0700536R</t>
+  </si>
+  <si>
+    <t>SIMOBILE SARL</t>
+  </si>
+  <si>
+    <t>SIMOBILE</t>
+  </si>
+  <si>
+    <t>N° 42, Quartier Mont-Fleury   KINSHASA/ NGALIEMA</t>
+  </si>
+  <si>
+    <t>Berger TSASA MBAMBI</t>
+  </si>
+  <si>
+    <t>Jean-Pierre PFINGU  NSUAMI</t>
+  </si>
+  <si>
+    <t>A1406087H</t>
+  </si>
+  <si>
+    <t>MINERALS MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>MINERALS MINING COMPANY</t>
+  </si>
+  <si>
+    <t>N°144/A, Boulevard du   Juin  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A1902821N</t>
+  </si>
+  <si>
+    <t>WANI SARL</t>
+  </si>
+  <si>
+    <t>WANI</t>
+  </si>
+  <si>
+    <t>Galéries Présidentielles Local 02  Avenue de la Paix  à KINSHASA/GOMBE</t>
+  </si>
+  <si>
+    <t>A2162816C</t>
+  </si>
+  <si>
+    <t>GOLDIX TRADE COMPANY MINING SARL</t>
+  </si>
+  <si>
+    <t>Boulevard Kamanyola n° 1173, Ville de Likasi, Province du Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2151400T</t>
+  </si>
+  <si>
+    <t>GOLDEN SANDS  MINING SARL</t>
+  </si>
+  <si>
+    <t>Avenue MamaYemo N°843 à LUBUMBASHI/HAUT- KATANGA</t>
+  </si>
+  <si>
+    <t>A08055744 D</t>
+  </si>
+  <si>
+    <t>CHARLY MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>N°101, Avenue KINSHASA à  KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>Mining Processing Congo</t>
+  </si>
+  <si>
+    <t>A1400941P</t>
+  </si>
+  <si>
+    <t>ETOILE D’ORIENT</t>
+  </si>
+  <si>
+    <t>Avenue Mistabuka, N°  180 à LUBUMBASHI/ HAUT - KATANGA</t>
+  </si>
+  <si>
+    <t>A2301874N</t>
+  </si>
+  <si>
+    <t>BVK INDUSTRIALS SARL</t>
+  </si>
+  <si>
+    <t>Avenue Kasai/ Tabora à LU- BUMBASHI/HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>A0708211 J</t>
+  </si>
+  <si>
+    <t>CHEMICAL OF  AFRICA SA</t>
+  </si>
+  <si>
+    <t>144, Avenue USOKE C/ KA PEMBA à LU-BUMBASHI/ KATANGA</t>
+  </si>
+  <si>
+    <t>EL-ELYON MINING SARL</t>
+  </si>
+  <si>
+    <t>05, Av, de la Paix, Q, Luano, C/Rwashi-L'Shi</t>
+  </si>
+  <si>
+    <t>EXELLEN MINERLS SARL "EM"</t>
+  </si>
+  <si>
+    <t>"EM"</t>
+  </si>
+  <si>
+    <t>Rte Aeroport CompexeCommercial LUANO city bloc B/ Lshi</t>
+  </si>
+  <si>
+    <t>GAMMA RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>16, Av. Bien Aimé, C/L'Shi</t>
+  </si>
+  <si>
+    <t>A1116127S</t>
+  </si>
+  <si>
+    <t>REGAL SK</t>
+  </si>
+  <si>
+    <t>Avenue de l'Unité Africaine  N° 25554 à KINSHASA/NGALIEMA</t>
+  </si>
+  <si>
+    <t>KAI-PENG MINING "KPM"SARL</t>
+  </si>
+  <si>
+    <t>"KPM"SARL</t>
+  </si>
+  <si>
+    <t>33, Rte Kakontwe,Q,/Panda-Likasi</t>
+  </si>
+  <si>
+    <t>A2201226 H</t>
+  </si>
+  <si>
+    <t>KATANGA MINERAL SARL “KAMI</t>
+  </si>
+  <si>
+    <t>“KAMI</t>
+  </si>
+  <si>
+    <t>01, Av, Kato, Q, Idustriel,C/Kapemba/L'Shi</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOM-BO SAS.</t>
+  </si>
+  <si>
+    <t>Rte CDM, Q,Joli-city, C/Annexe-Likasi</t>
+  </si>
+  <si>
+    <t>MACROLINK JIAYUANG MINING</t>
+  </si>
+  <si>
+    <t>MJM SARLU</t>
+  </si>
+  <si>
+    <t>2019, Av. Chemin Public, Q, Buluwo, C/Shituru, Likasi</t>
+  </si>
+  <si>
+    <t>METAL MINES</t>
+  </si>
+  <si>
+    <t>01, Av. Kipese Q/ Joli site Buluo C/ Shituro Likasi</t>
+  </si>
+  <si>
+    <t>RESSOURCES RENOU-VELABLES YING XING SARL</t>
+  </si>
+  <si>
+    <t>12, Av. Lofoi C. et Ville de Lubumbashi</t>
+  </si>
+  <si>
+    <t>SOCIETE D’EXPLOITATION MINIERE DE MUSOSHI SA « SEM SA</t>
+  </si>
+  <si>
+    <t>SA « SEM SA</t>
+  </si>
+  <si>
+    <t>Av, Adoula 549, C/de l'Shi/Haut-Katanga</t>
+  </si>
+  <si>
+    <t>A2290577 D</t>
+  </si>
+  <si>
+    <t>STAR METAL COMPAGNY "SMC"</t>
+  </si>
+  <si>
+    <t>"SMC"</t>
+  </si>
+  <si>
+    <t>18, Av. Kibati, Q, Industriel, C/Kapemba</t>
+  </si>
+  <si>
+    <t>A232880S</t>
+  </si>
+  <si>
+    <t>LUBUDI MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Avenue Lualaba N° 04, Manika, KOLWEZI/LUALABA</t>
+  </si>
+  <si>
+    <t>LUALABA COOPER SMELTER SAS</t>
+  </si>
+  <si>
+    <t>LCS</t>
+  </si>
+  <si>
+    <t>311, B.L.V.L.D.K., C/Manika-Kolwezi</t>
+  </si>
+  <si>
+    <t>A1805938 A</t>
+  </si>
+  <si>
+    <t>MINERAL METAL TECHNO-LOGY "MMT" SARL</t>
+  </si>
+  <si>
+    <t>Kolwezi 650, Rte Nzilo Lualaba, Tr. Muchacha</t>
+  </si>
+  <si>
+    <t>CDMC ENTITE SARL</t>
+  </si>
+  <si>
+    <t>084, Av. Tulipiers, Q7les Volcan-Goma, V/Goma</t>
+  </si>
+  <si>
+    <t>A1201610 P</t>
+  </si>
+  <si>
+    <t>CONGO RESSOURCES MINING "CRM" SARL</t>
+  </si>
+  <si>
+    <t>MINING "CRM" SARL</t>
+  </si>
+  <si>
+    <t>90, Av. du Lac, Himbi II-Goma</t>
+  </si>
+  <si>
+    <t>A2288539N</t>
+  </si>
+  <si>
+    <t>KIVU MINERAL RE-SOURCES SARL</t>
+  </si>
+  <si>
+    <t>30, Boulevard Muley Benezeth Q. Volcan</t>
+  </si>
+  <si>
+    <t>WALI MINING IN-VESTMENT SARL</t>
+  </si>
+  <si>
+    <t>A0700540 W</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE COMMERCE ''SOGECOM'' SARL</t>
+  </si>
+  <si>
+    <t>''SOGECOM'' SARL</t>
+  </si>
+  <si>
+    <t>204, Av. P.E Lumumba- BUKAVU</t>
+  </si>
+  <si>
+    <t>WILLEM MINERALS "WMC"</t>
+  </si>
+  <si>
+    <t>N°96, Av. Kimeni Bu-tembo</t>
+  </si>
+  <si>
+    <t>CJX MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>254, Av. Lumumba Q. Nyalukemba C. Ibanda</t>
+  </si>
+  <si>
+    <t>EPSLON SARL</t>
+  </si>
+  <si>
+    <t>2809, Av, Kamanyola, C/L'Sh</t>
+  </si>
+  <si>
+    <t>A2032039U</t>
+  </si>
+  <si>
+    <t>GUILGAL SARL</t>
+  </si>
+  <si>
+    <t>GUILGAL</t>
+  </si>
+  <si>
+    <t>5 Etage, local 504 Imm. Crown Tower, Blvd du 30 Juin, Commune de la Gombe, Ville-Province de Kinshasa</t>
+  </si>
+  <si>
+    <t>A2180075Q</t>
+  </si>
+  <si>
+    <t>BASE MIN.CO.SARL</t>
+  </si>
+  <si>
+    <t>157, Av. Karisimbi, Q/Kyeshelo-Goma</t>
+  </si>
+  <si>
+    <t>A2319986 A</t>
+  </si>
+  <si>
+    <t>BLESSING CONGO MI-NING "BLM" SARL</t>
+  </si>
+  <si>
+    <t>"BLM"</t>
+  </si>
+  <si>
+    <t>133 B, Maimoto, Q/Kyeshelo-Goma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -548,629 +1172,2474 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I22"/>
+  <dimension ref="A1:J84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="147.393" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-    </row>
-    <row r="3" spans="1:9">
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
       <c r="C4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="E4" t="s">
         <v>12</v>
       </c>
+      <c r="D4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4"/>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="J4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5"/>
       <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
-[...45 lines deleted...]
-      <c r="A7" t="s">
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" t="s">
+        <v>15</v>
+      </c>
+      <c r="H9" t="s">
+        <v>16</v>
+      </c>
+      <c r="I9" t="s">
+        <v>39</v>
+      </c>
+      <c r="J9" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11" t="s">
+        <v>16</v>
+      </c>
+      <c r="I11" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" t="s">
         <v>22</v>
       </c>
-      <c r="D7"/>
-[...20 lines deleted...]
-      <c r="B8">
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13">
         <v>43322</v>
       </c>
-      <c r="C8" t="s">
-[...12 lines deleted...]
-      <c r="H8" t="s">
+      <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H13" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" t="s">
+        <v>43</v>
+      </c>
+      <c r="H14" t="s">
+        <v>16</v>
+      </c>
+      <c r="I14" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>43</v>
+      </c>
+      <c r="H15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" t="s">
+        <v>55</v>
+      </c>
+      <c r="J17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>55</v>
+      </c>
+      <c r="J18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19" t="s">
+        <v>14</v>
+      </c>
+      <c r="G19" t="s">
+        <v>43</v>
+      </c>
+      <c r="H19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>55</v>
+      </c>
+      <c r="J19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+      <c r="G20" t="s">
+        <v>43</v>
+      </c>
+      <c r="H20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+      <c r="G21" t="s">
+        <v>43</v>
+      </c>
+      <c r="H21" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" t="s">
+        <v>39</v>
+      </c>
+      <c r="J21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+      <c r="G22" t="s">
+        <v>15</v>
+      </c>
+      <c r="H22" t="s">
+        <v>16</v>
+      </c>
+      <c r="I22" t="s">
+        <v>55</v>
+      </c>
+      <c r="J22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+      <c r="G23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" t="s">
+        <v>55</v>
+      </c>
+      <c r="J23" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G24" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" t="s">
+        <v>55</v>
+      </c>
+      <c r="J24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G25" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" t="s">
+        <v>17</v>
+      </c>
+      <c r="J25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" t="s">
+        <v>90</v>
+      </c>
+      <c r="C26" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" t="s">
+        <v>92</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+      <c r="G26" t="s">
+        <v>15</v>
+      </c>
+      <c r="H26" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" t="s">
+        <v>94</v>
+      </c>
+      <c r="C27" t="s">
+        <v>95</v>
+      </c>
+      <c r="D27" t="s">
+        <v>96</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
+        <v>17</v>
+      </c>
+      <c r="J27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>97</v>
+      </c>
+      <c r="B28" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>100</v>
+      </c>
+      <c r="B29" t="s">
+        <v>101</v>
+      </c>
+      <c r="C29" t="s">
+        <v>102</v>
+      </c>
+      <c r="D29" t="s">
+        <v>103</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29" t="s">
+        <v>14</v>
+      </c>
+      <c r="G29" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" t="s">
+        <v>17</v>
+      </c>
+      <c r="J29" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>104</v>
+      </c>
+      <c r="B30" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" t="s">
+        <v>109</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+      <c r="G31" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" t="s">
+        <v>55</v>
+      </c>
+      <c r="J31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>110</v>
+      </c>
+      <c r="C32" t="s">
+        <v>111</v>
+      </c>
+      <c r="D32" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G32" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" t="s">
+        <v>16</v>
+      </c>
+      <c r="I32" t="s">
+        <v>17</v>
+      </c>
+      <c r="J32" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" t="s">
+        <v>114</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+      <c r="G33" t="s">
+        <v>15</v>
+      </c>
+      <c r="H33" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" t="s">
+        <v>17</v>
+      </c>
+      <c r="J33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+      <c r="G34" t="s">
+        <v>15</v>
+      </c>
+      <c r="H34" t="s">
+        <v>16</v>
+      </c>
+      <c r="I34" t="s">
+        <v>55</v>
+      </c>
+      <c r="J34" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" t="s">
+        <v>119</v>
+      </c>
+      <c r="C35" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" t="s">
+        <v>121</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+      <c r="G35" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" t="s">
+        <v>123</v>
+      </c>
+      <c r="C36" t="s">
+        <v>124</v>
+      </c>
+      <c r="D36" t="s">
+        <v>125</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I36" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>126</v>
+      </c>
+      <c r="C37" t="s">
+        <v>127</v>
+      </c>
+      <c r="D37" t="s">
+        <v>128</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+      <c r="G37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I37" t="s">
+        <v>17</v>
+      </c>
+      <c r="J37" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>129</v>
+      </c>
+      <c r="C38" t="s">
+        <v>130</v>
+      </c>
+      <c r="D38" t="s">
+        <v>131</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+      <c r="G38" t="s">
+        <v>43</v>
+      </c>
+      <c r="H38" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" t="s">
+        <v>134</v>
+      </c>
+      <c r="D39" t="s">
+        <v>135</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+      <c r="G39" t="s">
+        <v>15</v>
+      </c>
+      <c r="H39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I39" t="s">
+        <v>17</v>
+      </c>
+      <c r="J39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" t="s">
+        <v>137</v>
+      </c>
+      <c r="C40" t="s">
+        <v>138</v>
+      </c>
+      <c r="D40" t="s">
+        <v>139</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+      <c r="G40" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" t="s">
+        <v>17</v>
+      </c>
+      <c r="J40" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" t="s">
+        <v>142</v>
+      </c>
+      <c r="D41" t="s">
+        <v>143</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+      <c r="G41" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I41" t="s">
+        <v>17</v>
+      </c>
+      <c r="J41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" t="s">
+        <v>145</v>
+      </c>
+      <c r="C42" t="s">
+        <v>145</v>
+      </c>
+      <c r="D42" t="s">
+        <v>146</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>15</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I42" t="s">
+        <v>17</v>
+      </c>
+      <c r="J42" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C43" t="s">
+        <v>149</v>
+      </c>
+      <c r="D43" t="s">
+        <v>150</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" t="s">
+        <v>15</v>
+      </c>
+      <c r="H43" t="s">
+        <v>16</v>
+      </c>
+      <c r="I43" t="s">
+        <v>17</v>
+      </c>
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" t="s">
+        <v>152</v>
+      </c>
+      <c r="C44" t="s">
+        <v>153</v>
+      </c>
+      <c r="D44" t="s">
+        <v>154</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" t="s">
+        <v>15</v>
+      </c>
+      <c r="H44" t="s">
+        <v>16</v>
+      </c>
+      <c r="I44" t="s">
+        <v>17</v>
+      </c>
+      <c r="J44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" t="s">
+        <v>156</v>
+      </c>
+      <c r="D45" t="s">
+        <v>157</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+      <c r="G45" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" t="s">
+        <v>16</v>
+      </c>
+      <c r="I45" t="s">
+        <v>17</v>
+      </c>
+      <c r="J45" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" t="s">
+        <v>159</v>
+      </c>
+      <c r="D46" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+      <c r="G46" t="s">
+        <v>43</v>
+      </c>
+      <c r="H46" t="s">
+        <v>16</v>
+      </c>
+      <c r="I46" t="s">
+        <v>17</v>
+      </c>
+      <c r="J46" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" t="s">
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C47" t="s">
+        <v>163</v>
+      </c>
+      <c r="D47" t="s">
+        <v>164</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" t="s">
+        <v>39</v>
+      </c>
+      <c r="J47" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>165</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+      <c r="G48" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" t="s">
+        <v>16</v>
+      </c>
+      <c r="I48" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" t="s">
+        <v>43</v>
+      </c>
+      <c r="H49" t="s">
+        <v>16</v>
+      </c>
+      <c r="I49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J49" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" t="s">
+        <v>168</v>
+      </c>
+      <c r="C50" t="s">
+        <v>169</v>
+      </c>
+      <c r="D50" t="s">
+        <v>170</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" t="s">
+        <v>15</v>
+      </c>
+      <c r="H50" t="s">
+        <v>16</v>
+      </c>
+      <c r="I50" t="s">
+        <v>17</v>
+      </c>
+      <c r="J50" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" t="s">
+        <v>173</v>
+      </c>
+      <c r="D51" t="s">
+        <v>174</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" t="s">
+        <v>176</v>
+      </c>
+      <c r="D52" t="s">
+        <v>177</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+      <c r="G52" t="s">
+        <v>15</v>
+      </c>
+      <c r="H52" t="s">
+        <v>16</v>
+      </c>
+      <c r="I52" t="s">
+        <v>17</v>
+      </c>
+      <c r="J52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53" t="s">
+        <v>180</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53" t="s">
+        <v>14</v>
+      </c>
+      <c r="G53" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" t="s">
+        <v>16</v>
+      </c>
+      <c r="I53" t="s">
+        <v>17</v>
+      </c>
+      <c r="J53" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>181</v>
+      </c>
+      <c r="B54" t="s">
+        <v>182</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54" t="s">
+        <v>183</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
+        <v>16</v>
+      </c>
+      <c r="I54" t="s">
+        <v>17</v>
+      </c>
+      <c r="J54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>184</v>
+      </c>
+      <c r="C55" t="s">
+        <v>184</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+      <c r="G55" t="s">
+        <v>15</v>
+      </c>
+      <c r="H55" t="s">
+        <v>16</v>
+      </c>
+      <c r="I55" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55"/>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>185</v>
+      </c>
+      <c r="B56" t="s">
+        <v>186</v>
+      </c>
+      <c r="C56" t="s">
+        <v>186</v>
+      </c>
+      <c r="D56" t="s">
+        <v>187</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+      <c r="G56" t="s">
+        <v>15</v>
+      </c>
+      <c r="H56" t="s">
+        <v>16</v>
+      </c>
+      <c r="I56" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>188</v>
+      </c>
+      <c r="B57" t="s">
+        <v>189</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57" t="s">
+        <v>190</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" t="s">
+        <v>16</v>
+      </c>
+      <c r="I57" t="s">
+        <v>17</v>
+      </c>
+      <c r="J57" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" t="s">
+        <v>191</v>
+      </c>
+      <c r="B58" t="s">
+        <v>192</v>
+      </c>
+      <c r="C58"/>
+      <c r="D58" t="s">
+        <v>193</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" t="s">
+        <v>16</v>
+      </c>
+      <c r="I58" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" t="s">
+        <v>194</v>
+      </c>
+      <c r="D59" t="s">
+        <v>195</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" t="s">
+        <v>43</v>
+      </c>
+      <c r="H59" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" t="s">
+        <v>17</v>
+      </c>
+      <c r="J59" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>196</v>
+      </c>
+      <c r="C60" t="s">
+        <v>197</v>
+      </c>
+      <c r="D60" t="s">
+        <v>198</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+      <c r="G60" t="s">
+        <v>43</v>
+      </c>
+      <c r="H60" t="s">
+        <v>16</v>
+      </c>
+      <c r="I60" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>199</v>
+      </c>
+      <c r="C61" t="s">
+        <v>199</v>
+      </c>
+      <c r="D61" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+      <c r="G61" t="s">
+        <v>43</v>
+      </c>
+      <c r="H61" t="s">
+        <v>16</v>
+      </c>
+      <c r="I61" t="s">
+        <v>17</v>
+      </c>
+      <c r="J61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" t="s">
+        <v>201</v>
+      </c>
+      <c r="B62" t="s">
+        <v>202</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62" t="s">
+        <v>203</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" t="s">
+        <v>15</v>
+      </c>
+      <c r="H62" t="s">
+        <v>16</v>
+      </c>
+      <c r="I62" t="s">
+        <v>17</v>
+      </c>
+      <c r="J62"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>204</v>
+      </c>
+      <c r="C63" t="s">
+        <v>205</v>
+      </c>
+      <c r="D63" t="s">
+        <v>206</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" t="s">
+        <v>43</v>
+      </c>
+      <c r="H63" t="s">
+        <v>16</v>
+      </c>
+      <c r="I63" t="s">
+        <v>17</v>
+      </c>
+      <c r="J63" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" t="s">
+        <v>207</v>
+      </c>
+      <c r="B64" t="s">
+        <v>208</v>
+      </c>
+      <c r="C64" t="s">
+        <v>209</v>
+      </c>
+      <c r="D64" t="s">
+        <v>210</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" t="s">
+        <v>43</v>
+      </c>
+      <c r="H64" t="s">
+        <v>16</v>
+      </c>
+      <c r="I64" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>211</v>
+      </c>
+      <c r="C65" t="s">
+        <v>211</v>
+      </c>
+      <c r="D65" t="s">
+        <v>212</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" t="s">
+        <v>15</v>
+      </c>
+      <c r="H65" t="s">
+        <v>16</v>
+      </c>
+      <c r="I65" t="s">
+        <v>39</v>
+      </c>
+      <c r="J65" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>213</v>
+      </c>
+      <c r="C66" t="s">
+        <v>214</v>
+      </c>
+      <c r="D66" t="s">
+        <v>215</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" t="s">
+        <v>15</v>
+      </c>
+      <c r="H66" t="s">
+        <v>16</v>
+      </c>
+      <c r="I66" t="s">
+        <v>17</v>
+      </c>
+      <c r="J66" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>216</v>
+      </c>
+      <c r="C67" t="s">
+        <v>216</v>
+      </c>
+      <c r="D67" t="s">
+        <v>217</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" t="s">
+        <v>15</v>
+      </c>
+      <c r="H67" t="s">
+        <v>16</v>
+      </c>
+      <c r="I67" t="s">
+        <v>17</v>
+      </c>
+      <c r="J67" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>218</v>
+      </c>
+      <c r="C68" t="s">
+        <v>218</v>
+      </c>
+      <c r="D68" t="s">
+        <v>219</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" t="s">
+        <v>16</v>
+      </c>
+      <c r="I68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J68" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>220</v>
+      </c>
+      <c r="C69" t="s">
+        <v>221</v>
+      </c>
+      <c r="D69" t="s">
+        <v>222</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" t="s">
+        <v>16</v>
+      </c>
+      <c r="I69" t="s">
+        <v>17</v>
+      </c>
+      <c r="J69" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" t="s">
+        <v>224</v>
+      </c>
+      <c r="C70" t="s">
+        <v>225</v>
+      </c>
+      <c r="D70" t="s">
+        <v>226</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+      <c r="G70" t="s">
+        <v>15</v>
+      </c>
+      <c r="H70" t="s">
+        <v>16</v>
+      </c>
+      <c r="I70" t="s">
+        <v>17</v>
+      </c>
+      <c r="J70" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" t="s">
+        <v>227</v>
+      </c>
+      <c r="B71" t="s">
+        <v>228</v>
+      </c>
+      <c r="C71"/>
+      <c r="D71" t="s">
+        <v>229</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="G71" t="s">
+        <v>43</v>
+      </c>
+      <c r="H71" t="s">
+        <v>16</v>
+      </c>
+      <c r="I71" t="s">
+        <v>17</v>
+      </c>
+      <c r="J71" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>230</v>
+      </c>
+      <c r="C72" t="s">
+        <v>231</v>
+      </c>
+      <c r="D72" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72" t="s">
+        <v>14</v>
+      </c>
+      <c r="G72" t="s">
+        <v>15</v>
+      </c>
+      <c r="H72" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" t="s">
+        <v>17</v>
+      </c>
+      <c r="J72" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" t="s">
+        <v>233</v>
+      </c>
+      <c r="B73" t="s">
+        <v>234</v>
+      </c>
+      <c r="C73" t="s">
+        <v>234</v>
+      </c>
+      <c r="D73" t="s">
+        <v>235</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" t="s">
+        <v>15</v>
+      </c>
+      <c r="H73" t="s">
+        <v>16</v>
+      </c>
+      <c r="I73" t="s">
+        <v>39</v>
+      </c>
+      <c r="J73" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>236</v>
+      </c>
+      <c r="C74" t="s">
+        <v>236</v>
+      </c>
+      <c r="D74" t="s">
+        <v>237</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>14</v>
+      </c>
+      <c r="G74" t="s">
+        <v>15</v>
+      </c>
+      <c r="H74" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" t="s">
+        <v>17</v>
+      </c>
+      <c r="J74" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" t="s">
+        <v>238</v>
+      </c>
+      <c r="B75" t="s">
+        <v>239</v>
+      </c>
+      <c r="C75" t="s">
+        <v>240</v>
+      </c>
+      <c r="D75" t="s">
+        <v>241</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75" t="s">
+        <v>14</v>
+      </c>
+      <c r="G75" t="s">
+        <v>15</v>
+      </c>
+      <c r="H75" t="s">
+        <v>16</v>
+      </c>
+      <c r="I75" t="s">
+        <v>17</v>
+      </c>
+      <c r="J75" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" t="s">
+        <v>242</v>
+      </c>
+      <c r="B76" t="s">
+        <v>243</v>
+      </c>
+      <c r="C76" t="s">
+        <v>243</v>
+      </c>
+      <c r="D76" t="s">
+        <v>244</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76" t="s">
+        <v>14</v>
+      </c>
+      <c r="G76" t="s">
+        <v>15</v>
+      </c>
+      <c r="H76" t="s">
+        <v>16</v>
+      </c>
+      <c r="I76" t="s">
+        <v>17</v>
+      </c>
+      <c r="J76" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>245</v>
+      </c>
+      <c r="C77" t="s">
+        <v>245</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77"/>
+      <c r="F77" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" t="s">
+        <v>15</v>
+      </c>
+      <c r="H77" t="s">
+        <v>16</v>
+      </c>
+      <c r="I77" t="s">
+        <v>17</v>
+      </c>
+      <c r="J77" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>246</v>
+      </c>
+      <c r="B78" t="s">
+        <v>247</v>
+      </c>
+      <c r="C78" t="s">
+        <v>248</v>
+      </c>
+      <c r="D78" t="s">
+        <v>249</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>14</v>
+      </c>
+      <c r="G78" t="s">
+        <v>15</v>
+      </c>
+      <c r="H78" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" t="s">
+        <v>17</v>
+      </c>
+      <c r="J78" t="s">
         <v>27</v>
       </c>
-      <c r="I8" t="s">
-[...104 lines deleted...]
-      <c r="H12" t="s">
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>250</v>
+      </c>
+      <c r="C79" t="s">
+        <v>250</v>
+      </c>
+      <c r="D79" t="s">
+        <v>251</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79" t="s">
+        <v>14</v>
+      </c>
+      <c r="G79" t="s">
+        <v>15</v>
+      </c>
+      <c r="H79" t="s">
+        <v>16</v>
+      </c>
+      <c r="I79" t="s">
+        <v>17</v>
+      </c>
+      <c r="J79" t="s">
         <v>27</v>
       </c>
-      <c r="I12" t="s">
-[...7 lines deleted...]
-      <c r="B13" t="s">
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>252</v>
+      </c>
+      <c r="C80" t="s">
+        <v>252</v>
+      </c>
+      <c r="D80" t="s">
+        <v>253</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80" t="s">
+        <v>14</v>
+      </c>
+      <c r="G80" t="s">
+        <v>15</v>
+      </c>
+      <c r="H80" t="s">
+        <v>16</v>
+      </c>
+      <c r="I80" t="s">
+        <v>17</v>
+      </c>
+      <c r="J80" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>254</v>
+      </c>
+      <c r="C81" t="s">
+        <v>254</v>
+      </c>
+      <c r="D81" t="s">
+        <v>255</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81" t="s">
+        <v>14</v>
+      </c>
+      <c r="G81" t="s">
+        <v>15</v>
+      </c>
+      <c r="H81" t="s">
+        <v>16</v>
+      </c>
+      <c r="I81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J81" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" t="s">
+        <v>256</v>
+      </c>
+      <c r="B82" t="s">
+        <v>257</v>
+      </c>
+      <c r="C82" t="s">
+        <v>258</v>
+      </c>
+      <c r="D82" t="s">
+        <v>259</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" t="s">
+        <v>15</v>
+      </c>
+      <c r="H82" t="s">
+        <v>16</v>
+      </c>
+      <c r="I82" t="s">
+        <v>17</v>
+      </c>
+      <c r="J82" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" t="s">
+        <v>260</v>
+      </c>
+      <c r="B83" t="s">
+        <v>261</v>
+      </c>
+      <c r="C83" t="s">
+        <v>261</v>
+      </c>
+      <c r="D83" t="s">
+        <v>262</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83" t="s">
+        <v>14</v>
+      </c>
+      <c r="G83" t="s">
+        <v>15</v>
+      </c>
+      <c r="H83" t="s">
+        <v>16</v>
+      </c>
+      <c r="I83" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
-[...251 lines deleted...]
-        <v>28</v>
+      <c r="J83" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" t="s">
+        <v>263</v>
+      </c>
+      <c r="B84" t="s">
+        <v>264</v>
+      </c>
+      <c r="C84" t="s">
+        <v>265</v>
+      </c>
+      <c r="D84" t="s">
+        <v>266</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84" t="s">
+        <v>14</v>
+      </c>
+      <c r="G84" t="s">
+        <v>15</v>
+      </c>
+      <c r="H84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" t="s">
+        <v>17</v>
+      </c>
+      <c r="J84" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>