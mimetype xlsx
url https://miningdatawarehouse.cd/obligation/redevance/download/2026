--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,89 +12,8483 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2811">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE LA REDEVANCE MINIERE EN 2026</t>
   </si>
   <si>
     <t>NOTE DE DEBIT</t>
   </si>
   <si>
     <t>OPERATEUR</t>
   </si>
   <si>
     <t>REDEVANCE ATTENDUE</t>
   </si>
   <si>
     <t>REDEVANCE VERSEE</t>
   </si>
   <si>
     <t>REDEVANCE RESTANTE</t>
   </si>
   <si>
     <t>QUOTITE POUVOIR CENTRAL</t>
   </si>
   <si>
     <t>QUOTITE PROVINCE</t>
   </si>
   <si>
     <t>QUOTITE ETD</t>
   </si>
   <si>
     <t>QUOTITE FONDS NATIONAL</t>
   </si>
   <si>
     <t>QUOTITE FONDS MINIER</t>
   </si>
   <si>
     <t>ANNEE</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERE DU HAUT-KATANGA SARL</t>
+  </si>
+  <si>
+    <t>0.00 USD</t>
+  </si>
+  <si>
+    <t>14230.43 USD</t>
+  </si>
+  <si>
+    <t>-14230.43 USD</t>
+  </si>
+  <si>
+    <t>6261.39 USD</t>
+  </si>
+  <si>
+    <t>3273 USD</t>
+  </si>
+  <si>
+    <t>1992.26 USD</t>
+  </si>
+  <si>
+    <t>1565.35 USD</t>
+  </si>
+  <si>
+    <t>1138.43 USD</t>
+  </si>
+  <si>
+    <t>Jun 2026</t>
+  </si>
+  <si>
+    <t>CNMC CONGO COMPAGNIE MINIERE SARL</t>
+  </si>
+  <si>
+    <t>973647.98 USD</t>
+  </si>
+  <si>
+    <t>586709.6 USD</t>
+  </si>
+  <si>
+    <t>386938.38 USD</t>
+  </si>
+  <si>
+    <t>258152.22 USD</t>
+  </si>
+  <si>
+    <t>134943.21 USD</t>
+  </si>
+  <si>
+    <t>82139.34 USD</t>
+  </si>
+  <si>
+    <t>64538.06 USD</t>
+  </si>
+  <si>
+    <t>46936.77 USD</t>
+  </si>
+  <si>
+    <t>CNMC HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>1207421.24 USD</t>
+  </si>
+  <si>
+    <t>446886.06 USD</t>
+  </si>
+  <si>
+    <t>760535.18 USD</t>
+  </si>
+  <si>
+    <t>196629.87 USD</t>
+  </si>
+  <si>
+    <t>102783.79 USD</t>
+  </si>
+  <si>
+    <t>62564.05 USD</t>
+  </si>
+  <si>
+    <t>49157.47 USD</t>
+  </si>
+  <si>
+    <t>35750.88 USD</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE KAMBOVE</t>
+  </si>
+  <si>
+    <t>2583263.26 USD</t>
+  </si>
+  <si>
+    <t>1426545.22 USD</t>
+  </si>
+  <si>
+    <t>1156718.04 USD</t>
+  </si>
+  <si>
+    <t>627679.9 USD</t>
+  </si>
+  <si>
+    <t>328105.4 USD</t>
+  </si>
+  <si>
+    <t>199716.33 USD</t>
+  </si>
+  <si>
+    <t>156919.97 USD</t>
+  </si>
+  <si>
+    <t>114123.62 USD</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE LUISHA</t>
+  </si>
+  <si>
+    <t>2127770.66 USD</t>
+  </si>
+  <si>
+    <t>872665.32 USD</t>
+  </si>
+  <si>
+    <t>1255105.34 USD</t>
+  </si>
+  <si>
+    <t>383972.74 USD</t>
+  </si>
+  <si>
+    <t>200713.02 USD</t>
+  </si>
+  <si>
+    <t>122173.14 USD</t>
+  </si>
+  <si>
+    <t>95993.19 USD</t>
+  </si>
+  <si>
+    <t>69813.23 USD</t>
+  </si>
+  <si>
+    <t>CONGO JIN JU CHENG MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>775415.63 USD</t>
+  </si>
+  <si>
+    <t>351692.25 USD</t>
+  </si>
+  <si>
+    <t>423723.38 USD</t>
+  </si>
+  <si>
+    <t>154744.59 USD</t>
+  </si>
+  <si>
+    <t>80889.22 USD</t>
+  </si>
+  <si>
+    <t>49236.92 USD</t>
+  </si>
+  <si>
+    <t>38686.15 USD</t>
+  </si>
+  <si>
+    <t>28135.38 USD</t>
+  </si>
+  <si>
+    <t>DIVINE LAND MINING SARL</t>
+  </si>
+  <si>
+    <t>473199.96 USD</t>
+  </si>
+  <si>
+    <t>162695.76 USD</t>
+  </si>
+  <si>
+    <t>310504.2 USD</t>
+  </si>
+  <si>
+    <t>71586.13 USD</t>
+  </si>
+  <si>
+    <t>37420.02 USD</t>
+  </si>
+  <si>
+    <t>22777.41 USD</t>
+  </si>
+  <si>
+    <t>17896.53 USD</t>
+  </si>
+  <si>
+    <t>13015.66 USD</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS SARL</t>
+  </si>
+  <si>
+    <t>1438756.39 USD</t>
+  </si>
+  <si>
+    <t>453866.6 USD</t>
+  </si>
+  <si>
+    <t>984889.79 USD</t>
+  </si>
+  <si>
+    <t>199701.3 USD</t>
+  </si>
+  <si>
+    <t>104389.32 USD</t>
+  </si>
+  <si>
+    <t>63541.32 USD</t>
+  </si>
+  <si>
+    <t>49925.33 USD</t>
+  </si>
+  <si>
+    <t>36309.33 USD</t>
+  </si>
+  <si>
+    <t>FRONTIER S.A</t>
+  </si>
+  <si>
+    <t>1042264.11 USD</t>
+  </si>
+  <si>
+    <t>421356.15 USD</t>
+  </si>
+  <si>
+    <t>620907.96 USD</t>
+  </si>
+  <si>
+    <t>185396.71 USD</t>
+  </si>
+  <si>
+    <t>96911.91 USD</t>
+  </si>
+  <si>
+    <t>58989.86 USD</t>
+  </si>
+  <si>
+    <t>46349.18 USD</t>
+  </si>
+  <si>
+    <t>33708.49 USD</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
+  </si>
+  <si>
+    <t>204097.40 USD</t>
+  </si>
+  <si>
+    <t>0 USD</t>
+  </si>
+  <si>
+    <t>204097.4 USD</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICAN RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>293086.49 USD</t>
+  </si>
+  <si>
+    <t>HUACHIN METAL LEACH SA</t>
+  </si>
+  <si>
+    <t>689324.30 USD</t>
+  </si>
+  <si>
+    <t>689324.3 USD</t>
+  </si>
+  <si>
+    <t>KAI PENG MINING SARL</t>
+  </si>
+  <si>
+    <t>2372182.66 USD</t>
+  </si>
+  <si>
+    <t>1535910.85 USD</t>
+  </si>
+  <si>
+    <t>836271.81 USD</t>
+  </si>
+  <si>
+    <t>675800.77 USD</t>
+  </si>
+  <si>
+    <t>353259.5 USD</t>
+  </si>
+  <si>
+    <t>215027.52 USD</t>
+  </si>
+  <si>
+    <t>168950.19 USD</t>
+  </si>
+  <si>
+    <t>122872.87 USD</t>
+  </si>
+  <si>
+    <t>KAMBOVE MINING SAS</t>
+  </si>
+  <si>
+    <t>2699266.38 USD</t>
+  </si>
+  <si>
+    <t>580664.07 USD</t>
+  </si>
+  <si>
+    <t>2118602.31 USD</t>
+  </si>
+  <si>
+    <t>255492.19 USD</t>
+  </si>
+  <si>
+    <t>133552.74 USD</t>
+  </si>
+  <si>
+    <t>81292.97 USD</t>
+  </si>
+  <si>
+    <t>63873.05 USD</t>
+  </si>
+  <si>
+    <t>46453.13 USD</t>
+  </si>
+  <si>
+    <t>KINSENDA COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>1109527.18 USD</t>
+  </si>
+  <si>
+    <t>31122.01 USD</t>
+  </si>
+  <si>
+    <t>1078405.17 USD</t>
+  </si>
+  <si>
+    <t>13693.68 USD</t>
+  </si>
+  <si>
+    <t>7158.06 USD</t>
+  </si>
+  <si>
+    <t>4357.08 USD</t>
+  </si>
+  <si>
+    <t>3423.42 USD</t>
+  </si>
+  <si>
+    <t>2489.76 USD</t>
+  </si>
+  <si>
+    <t>KIPUSHI CORPORATION SA</t>
+  </si>
+  <si>
+    <t>1100617.71 USD</t>
+  </si>
+  <si>
+    <t>372088.21 USD</t>
+  </si>
+  <si>
+    <t>728529.5 USD</t>
+  </si>
+  <si>
+    <t>163718.81 USD</t>
+  </si>
+  <si>
+    <t>85580.29 USD</t>
+  </si>
+  <si>
+    <t>52092.35 USD</t>
+  </si>
+  <si>
+    <t>40929.7 USD</t>
+  </si>
+  <si>
+    <t>29767.06 USD</t>
+  </si>
+  <si>
+    <t>LONG TENG MINING SARL</t>
+  </si>
+  <si>
+    <t>156709.57 USD</t>
+  </si>
+  <si>
+    <t>METAL MINES SARL</t>
+  </si>
+  <si>
+    <t>994849.01 USD</t>
+  </si>
+  <si>
+    <t>214070.89 USD</t>
+  </si>
+  <si>
+    <t>780778.12 USD</t>
+  </si>
+  <si>
+    <t>94191.19 USD</t>
+  </si>
+  <si>
+    <t>49236.3 USD</t>
+  </si>
+  <si>
+    <t>29969.92 USD</t>
+  </si>
+  <si>
+    <t>23547.8 USD</t>
+  </si>
+  <si>
+    <t>17125.67 USD</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KASOMBO</t>
+  </si>
+  <si>
+    <t>2504003.83 USD</t>
+  </si>
+  <si>
+    <t>59525.81 USD</t>
+  </si>
+  <si>
+    <t>2444478.02 USD</t>
+  </si>
+  <si>
+    <t>26191.36 USD</t>
+  </si>
+  <si>
+    <t>13690.94 USD</t>
+  </si>
+  <si>
+    <t>8333.61 USD</t>
+  </si>
+  <si>
+    <t>6547.84 USD</t>
+  </si>
+  <si>
+    <t>4762.06 USD</t>
+  </si>
+  <si>
+    <t>MACROLINK JIAYUAN MINING</t>
+  </si>
+  <si>
+    <t>583599.97 USD</t>
+  </si>
+  <si>
+    <t>159241.39 USD</t>
+  </si>
+  <si>
+    <t>424358.58 USD</t>
+  </si>
+  <si>
+    <t>70066.21 USD</t>
+  </si>
+  <si>
+    <t>36625.52 USD</t>
+  </si>
+  <si>
+    <t>22293.79 USD</t>
+  </si>
+  <si>
+    <t>17516.55 USD</t>
+  </si>
+  <si>
+    <t>12739.31 USD</t>
+  </si>
+  <si>
+    <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
+  </si>
+  <si>
+    <t>2076154.62 USD</t>
+  </si>
+  <si>
+    <t>522100.29 USD</t>
+  </si>
+  <si>
+    <t>1554054.33 USD</t>
+  </si>
+  <si>
+    <t>229724.13 USD</t>
+  </si>
+  <si>
+    <t>120083.07 USD</t>
+  </si>
+  <si>
+    <t>73094.04 USD</t>
+  </si>
+  <si>
+    <t>57431.03 USD</t>
+  </si>
+  <si>
+    <t>41768.02 USD</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>17875.63 USD</t>
+  </si>
+  <si>
+    <t>NATIONAL METAL SARL</t>
+  </si>
+  <si>
+    <t>195706.14 USD</t>
+  </si>
+  <si>
+    <t>25170.62 USD</t>
+  </si>
+  <si>
+    <t>170535.52 USD</t>
+  </si>
+  <si>
+    <t>11075.07 USD</t>
+  </si>
+  <si>
+    <t>5789.24 USD</t>
+  </si>
+  <si>
+    <t>3523.89 USD</t>
+  </si>
+  <si>
+    <t>2768.77 USD</t>
+  </si>
+  <si>
+    <t>2013.65 USD</t>
+  </si>
+  <si>
+    <t>NEW MINERALS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>1788265.35 USD</t>
+  </si>
+  <si>
+    <t>352817.95 USD</t>
+  </si>
+  <si>
+    <t>1435447.4 USD</t>
+  </si>
+  <si>
+    <t>155239.9 USD</t>
+  </si>
+  <si>
+    <t>81148.13 USD</t>
+  </si>
+  <si>
+    <t>49394.51 USD</t>
+  </si>
+  <si>
+    <t>38809.97 USD</t>
+  </si>
+  <si>
+    <t>28225.44 USD</t>
+  </si>
+  <si>
+    <t>RUASHI MINING</t>
+  </si>
+  <si>
+    <t>567759.38 USD</t>
+  </si>
+  <si>
+    <t>583496.53 USD</t>
+  </si>
+  <si>
+    <t>-15737.15 USD</t>
+  </si>
+  <si>
+    <t>256738.47 USD</t>
+  </si>
+  <si>
+    <t>134204.2 USD</t>
+  </si>
+  <si>
+    <t>81689.51 USD</t>
+  </si>
+  <si>
+    <t>64184.62 USD</t>
+  </si>
+  <si>
+    <t>46679.72 USD</t>
+  </si>
+  <si>
+    <t>RUBAMIN SARL</t>
+  </si>
+  <si>
+    <t>534860.18 USD</t>
+  </si>
+  <si>
+    <t>SABWE MINING SARL</t>
+  </si>
+  <si>
+    <t>2195650.12 USD</t>
+  </si>
+  <si>
+    <t>11584.4 USD</t>
+  </si>
+  <si>
+    <t>2184065.72 USD</t>
+  </si>
+  <si>
+    <t>5097.14 USD</t>
+  </si>
+  <si>
+    <t>2664.41 USD</t>
+  </si>
+  <si>
+    <t>1621.82 USD</t>
+  </si>
+  <si>
+    <t>1274.28 USD</t>
+  </si>
+  <si>
+    <t>926.75 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
+  </si>
+  <si>
+    <t>1176487.47 USD</t>
+  </si>
+  <si>
+    <t>794992.87 USD</t>
+  </si>
+  <si>
+    <t>381494.6 USD</t>
+  </si>
+  <si>
+    <t>349796.86 USD</t>
+  </si>
+  <si>
+    <t>182848.36 USD</t>
+  </si>
+  <si>
+    <t>111299 USD</t>
+  </si>
+  <si>
+    <t>87449.22 USD</t>
+  </si>
+  <si>
+    <t>63599.43 USD</t>
+  </si>
+  <si>
+    <t>SHITURU MINING CORPORATION</t>
+  </si>
+  <si>
+    <t>1672791.63 USD</t>
+  </si>
+  <si>
+    <t>SINO KATANGA TIN SARL</t>
+  </si>
+  <si>
+    <t>26170.77 USD</t>
+  </si>
+  <si>
+    <t>21283.76 USD</t>
+  </si>
+  <si>
+    <t>4887.01 USD</t>
+  </si>
+  <si>
+    <t>9364.85 USD</t>
+  </si>
+  <si>
+    <t>4895.26 USD</t>
+  </si>
+  <si>
+    <t>2979.73 USD</t>
+  </si>
+  <si>
+    <t>2341.21 USD</t>
+  </si>
+  <si>
+    <t>1702.7 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERE DE MUSOSHI SA</t>
+  </si>
+  <si>
+    <t>556324.96 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KASONTA</t>
+  </si>
+  <si>
+    <t>1752582.93 USD</t>
+  </si>
+  <si>
+    <t>113088.48 USD</t>
+  </si>
+  <si>
+    <t>1639494.45 USD</t>
+  </si>
+  <si>
+    <t>49758.93 USD</t>
+  </si>
+  <si>
+    <t>26010.35 USD</t>
+  </si>
+  <si>
+    <t>15832.39 USD</t>
+  </si>
+  <si>
+    <t>12439.73 USD</t>
+  </si>
+  <si>
+    <t>9047.08 USD</t>
+  </si>
+  <si>
+    <t>STL SA</t>
+  </si>
+  <si>
+    <t>114996.74 USD</t>
+  </si>
+  <si>
+    <t>SURYA MINES SARL</t>
+  </si>
+  <si>
+    <t>133406.83 USD</t>
+  </si>
+  <si>
+    <t>BROTHER MINING SASU</t>
+  </si>
+  <si>
+    <t>3891877.10 USD</t>
+  </si>
+  <si>
+    <t>2800033.71 USD</t>
+  </si>
+  <si>
+    <t>1091843.39 USD</t>
+  </si>
+  <si>
+    <t>1232014.83 USD</t>
+  </si>
+  <si>
+    <t>644007.75 USD</t>
+  </si>
+  <si>
+    <t>392004.72 USD</t>
+  </si>
+  <si>
+    <t>308003.71 USD</t>
+  </si>
+  <si>
+    <t>224002.7 USD</t>
+  </si>
+  <si>
+    <t>CHENGTUN CONGO RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>2419678.12 USD</t>
+  </si>
+  <si>
+    <t>615613.8 USD</t>
+  </si>
+  <si>
+    <t>1804064.32 USD</t>
+  </si>
+  <si>
+    <t>270870.07 USD</t>
+  </si>
+  <si>
+    <t>141591.17 USD</t>
+  </si>
+  <si>
+    <t>86185.93 USD</t>
+  </si>
+  <si>
+    <t>67717.52 USD</t>
+  </si>
+  <si>
+    <t>49249.1 USD</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
+  </si>
+  <si>
+    <t>3348444.00 USD</t>
+  </si>
+  <si>
+    <t>1050644.22 USD</t>
+  </si>
+  <si>
+    <t>2297799.78 USD</t>
+  </si>
+  <si>
+    <t>462283.46 USD</t>
+  </si>
+  <si>
+    <t>241648.17 USD</t>
+  </si>
+  <si>
+    <t>147090.19 USD</t>
+  </si>
+  <si>
+    <t>115570.86 USD</t>
+  </si>
+  <si>
+    <t>84051.54 USD</t>
+  </si>
+  <si>
+    <t>HANRUI METAL CONGO SARL</t>
+  </si>
+  <si>
+    <t>1857611.97 USD</t>
+  </si>
+  <si>
+    <t>JIN XUN CONGO MINING SARL</t>
+  </si>
+  <si>
+    <t>870809.61 USD</t>
+  </si>
+  <si>
+    <t>25478.46 USD</t>
+  </si>
+  <si>
+    <t>845331.15 USD</t>
+  </si>
+  <si>
+    <t>11210.52 USD</t>
+  </si>
+  <si>
+    <t>5860.05 USD</t>
+  </si>
+  <si>
+    <t>3566.98 USD</t>
+  </si>
+  <si>
+    <t>2802.63 USD</t>
+  </si>
+  <si>
+    <t>2038.28 USD</t>
+  </si>
+  <si>
+    <t>KALONGWE MINING SA</t>
+  </si>
+  <si>
+    <t>6090444.77 USD</t>
+  </si>
+  <si>
+    <t>KAMOA COPPER SA</t>
+  </si>
+  <si>
+    <t>11932627.45 USD</t>
+  </si>
+  <si>
+    <t>171309.4 USD</t>
+  </si>
+  <si>
+    <t>11761318.05 USD</t>
+  </si>
+  <si>
+    <t>75376.14 USD</t>
+  </si>
+  <si>
+    <t>39401.16 USD</t>
+  </si>
+  <si>
+    <t>23983.32 USD</t>
+  </si>
+  <si>
+    <t>18844.03 USD</t>
+  </si>
+  <si>
+    <t>13704.75 USD</t>
+  </si>
+  <si>
+    <t>KAMOTO COPPER COMPANY SA</t>
+  </si>
+  <si>
+    <t>9335502.93 USD</t>
+  </si>
+  <si>
+    <t>KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>1662523.76 USD</t>
+  </si>
+  <si>
+    <t>1143370.68 USD</t>
+  </si>
+  <si>
+    <t>519153.08 USD</t>
+  </si>
+  <si>
+    <t>503083.1 USD</t>
+  </si>
+  <si>
+    <t>262975.26 USD</t>
+  </si>
+  <si>
+    <t>160071.9 USD</t>
+  </si>
+  <si>
+    <t>125770.77 USD</t>
+  </si>
+  <si>
+    <t>91469.65 USD</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUKUNDI</t>
+  </si>
+  <si>
+    <t>2847909.40 USD</t>
+  </si>
+  <si>
+    <t>2847909.4 USD</t>
+  </si>
+  <si>
+    <t>LUILU RESSOURCES SAS</t>
+  </si>
+  <si>
+    <t>1875902.93 USD</t>
+  </si>
+  <si>
+    <t>828222.9 USD</t>
+  </si>
+  <si>
+    <t>1047680.03 USD</t>
+  </si>
+  <si>
+    <t>364418.08 USD</t>
+  </si>
+  <si>
+    <t>190491.27 USD</t>
+  </si>
+  <si>
+    <t>115951.21 USD</t>
+  </si>
+  <si>
+    <t>91104.52 USD</t>
+  </si>
+  <si>
+    <t>66257.83 USD</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE TRAITEMENT DES REJETS DE KINGAMYAMBO</t>
+  </si>
+  <si>
+    <t>16481004.53 USD</t>
+  </si>
+  <si>
+    <t>1278855.25 USD</t>
+  </si>
+  <si>
+    <t>15202149.28 USD</t>
+  </si>
+  <si>
+    <t>562696.31 USD</t>
+  </si>
+  <si>
+    <t>294136.71 USD</t>
+  </si>
+  <si>
+    <t>179039.74 USD</t>
+  </si>
+  <si>
+    <t>140674.08 USD</t>
+  </si>
+  <si>
+    <t>102308.42 USD</t>
+  </si>
+  <si>
+    <t>LA MINIERE DE KALUMBWE MYUNGA</t>
+  </si>
+  <si>
+    <t>165799.97 USD</t>
+  </si>
+  <si>
+    <t>304286.47 USD</t>
+  </si>
+  <si>
+    <t>-138486.5 USD</t>
+  </si>
+  <si>
+    <t>133886.05 USD</t>
+  </si>
+  <si>
+    <t>69985.89 USD</t>
+  </si>
+  <si>
+    <t>42600.11 USD</t>
+  </si>
+  <si>
+    <t>33471.51 USD</t>
+  </si>
+  <si>
+    <t>24342.92 USD</t>
+  </si>
+  <si>
+    <t>MINERAL METAL TECHNOLOGY  SARL</t>
+  </si>
+  <si>
+    <t>1630977.17 USD</t>
+  </si>
+  <si>
+    <t>909143.63 USD</t>
+  </si>
+  <si>
+    <t>721833.54 USD</t>
+  </si>
+  <si>
+    <t>400023.2 USD</t>
+  </si>
+  <si>
+    <t>209103.03 USD</t>
+  </si>
+  <si>
+    <t>127280.11 USD</t>
+  </si>
+  <si>
+    <t>100005.8 USD</t>
+  </si>
+  <si>
+    <t>72731.49 USD</t>
+  </si>
+  <si>
+    <t>MUTANDA MINING</t>
+  </si>
+  <si>
+    <t>5014078.16 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE DEZIWA SAS</t>
+  </si>
+  <si>
+    <t>7351470.59 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMERCIALE LA MINIERE DE KISENGE MANGANESE S.A</t>
+  </si>
+  <si>
+    <t>786.20 USD</t>
+  </si>
+  <si>
+    <t>786.2 USD</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>3018608.88 USD</t>
+  </si>
+  <si>
+    <t>1265996.86 USD</t>
+  </si>
+  <si>
+    <t>1752612.02 USD</t>
+  </si>
+  <si>
+    <t>557038.62 USD</t>
+  </si>
+  <si>
+    <t>291179.28 USD</t>
+  </si>
+  <si>
+    <t>177239.56 USD</t>
+  </si>
+  <si>
+    <t>139259.65 USD</t>
+  </si>
+  <si>
+    <t>101279.75 USD</t>
+  </si>
+  <si>
+    <t>THOMAS MINING SARL</t>
+  </si>
+  <si>
+    <t>1330266.17 USD</t>
+  </si>
+  <si>
+    <t>1010715.86 USD</t>
+  </si>
+  <si>
+    <t>319550.31 USD</t>
+  </si>
+  <si>
+    <t>444714.98 USD</t>
+  </si>
+  <si>
+    <t>232464.65 USD</t>
+  </si>
+  <si>
+    <t>141500.22 USD</t>
+  </si>
+  <si>
+    <t>111178.74 USD</t>
+  </si>
+  <si>
+    <t>80857.27 USD</t>
+  </si>
+  <si>
+    <t>ZHAN FEI MINING SARL</t>
+  </si>
+  <si>
+    <t>2668145.98 USD</t>
+  </si>
+  <si>
+    <t>1729829.21 USD</t>
+  </si>
+  <si>
+    <t>938316.77 USD</t>
+  </si>
+  <si>
+    <t>761124.85 USD</t>
+  </si>
+  <si>
+    <t>397860.72 USD</t>
+  </si>
+  <si>
+    <t>242176.09 USD</t>
+  </si>
+  <si>
+    <t>190281.21 USD</t>
+  </si>
+  <si>
+    <t>138386.34 USD</t>
+  </si>
+  <si>
+    <t>WORLD MINERAL RESSOURCES WMR</t>
+  </si>
+  <si>
+    <t>56726.42 USD</t>
+  </si>
+  <si>
+    <t>ENTREPRISE GENERALE DU COBALT S.A</t>
+  </si>
+  <si>
+    <t>10983986.22 USD</t>
+  </si>
+  <si>
+    <t>613978.17 USD</t>
+  </si>
+  <si>
+    <t>10370008.05 USD</t>
+  </si>
+  <si>
+    <t>270150.39 USD</t>
+  </si>
+  <si>
+    <t>141214.98 USD</t>
+  </si>
+  <si>
+    <t>85956.94 USD</t>
+  </si>
+  <si>
+    <t>67537.6 USD</t>
+  </si>
+  <si>
+    <t>49118.25 USD</t>
+  </si>
+  <si>
+    <t>KINGA KILA MINING SASU</t>
+  </si>
+  <si>
+    <t>3042718.55 USD</t>
+  </si>
+  <si>
+    <t>TENKE FUNGURUME MINING SA</t>
+  </si>
+  <si>
+    <t>25015746.69 USD</t>
+  </si>
+  <si>
+    <t>5014152.18 USD</t>
+  </si>
+  <si>
+    <t>20001594.51 USD</t>
+  </si>
+  <si>
+    <t>2206226.96 USD</t>
+  </si>
+  <si>
+    <t>1153255 USD</t>
+  </si>
+  <si>
+    <t>701981.31 USD</t>
+  </si>
+  <si>
+    <t>551556.74 USD</t>
+  </si>
+  <si>
+    <t>401132.17 USD</t>
+  </si>
+  <si>
+    <t>CMOC KISANFU MINING SARL</t>
+  </si>
+  <si>
+    <t>20929678.07 USD</t>
+  </si>
+  <si>
+    <t>4168704.88 USD</t>
+  </si>
+  <si>
+    <t>16760973.19 USD</t>
+  </si>
+  <si>
+    <t>1834230.15 USD</t>
+  </si>
+  <si>
+    <t>958802.12 USD</t>
+  </si>
+  <si>
+    <t>583618.68 USD</t>
+  </si>
+  <si>
+    <t>458557.54 USD</t>
+  </si>
+  <si>
+    <t>333496.39 USD</t>
+  </si>
+  <si>
+    <t>CONGO DONGFANG INTERNATIONAL MINING SARL</t>
+  </si>
+  <si>
+    <t>2388360.65 USD</t>
+  </si>
+  <si>
+    <t>504201.96 USD</t>
+  </si>
+  <si>
+    <t>1884158.69 USD</t>
+  </si>
+  <si>
+    <t>221848.86 USD</t>
+  </si>
+  <si>
+    <t>115966.45 USD</t>
+  </si>
+  <si>
+    <t>70588.27 USD</t>
+  </si>
+  <si>
+    <t>55462.22 USD</t>
+  </si>
+  <si>
+    <t>40336.16 USD</t>
+  </si>
+  <si>
+    <t>ALPHAMIN BISIE MINING SA</t>
+  </si>
+  <si>
+    <t>916352.3 USD</t>
+  </si>
+  <si>
+    <t>-916352.3 USD</t>
+  </si>
+  <si>
+    <t>403195.01 USD</t>
+  </si>
+  <si>
+    <t>210761.03 USD</t>
+  </si>
+  <si>
+    <t>128289.32 USD</t>
+  </si>
+  <si>
+    <t>100798.75 USD</t>
+  </si>
+  <si>
+    <t>73308.18 USD</t>
+  </si>
+  <si>
+    <t>CJX MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>2905.4 USD</t>
+  </si>
+  <si>
+    <t>-2905.4 USD</t>
+  </si>
+  <si>
+    <t>1278.38 USD</t>
+  </si>
+  <si>
+    <t>668.24 USD</t>
+  </si>
+  <si>
+    <t>406.76 USD</t>
+  </si>
+  <si>
+    <t>319.59 USD</t>
+  </si>
+  <si>
+    <t>232.43 USD</t>
+  </si>
+  <si>
+    <t>CROWN MINING SARL</t>
+  </si>
+  <si>
+    <t>8734.1 USD</t>
+  </si>
+  <si>
+    <t>-8734.1 USD</t>
+  </si>
+  <si>
+    <t>3843 USD</t>
+  </si>
+  <si>
+    <t>2008.84 USD</t>
+  </si>
+  <si>
+    <t>1222.77 USD</t>
+  </si>
+  <si>
+    <t>960.75 USD</t>
+  </si>
+  <si>
+    <t>698.73 USD</t>
+  </si>
+  <si>
+    <t>EVERBRIGHT MINING SARL</t>
+  </si>
+  <si>
+    <t>1085168.1 USD</t>
+  </si>
+  <si>
+    <t>-1085168.1 USD</t>
+  </si>
+  <si>
+    <t>477473.96 USD</t>
+  </si>
+  <si>
+    <t>249588.66 USD</t>
+  </si>
+  <si>
+    <t>151923.53 USD</t>
+  </si>
+  <si>
+    <t>119368.49 USD</t>
+  </si>
+  <si>
+    <t>86813.45 USD</t>
+  </si>
+  <si>
+    <t>KALIMA MINING COMPANY SA</t>
+  </si>
+  <si>
+    <t>8654.6 USD</t>
+  </si>
+  <si>
+    <t>-8654.6 USD</t>
+  </si>
+  <si>
+    <t>3808.02 USD</t>
+  </si>
+  <si>
+    <t>1990.56 USD</t>
+  </si>
+  <si>
+    <t>1211.64 USD</t>
+  </si>
+  <si>
+    <t>952.01 USD</t>
+  </si>
+  <si>
+    <t>692.37 USD</t>
+  </si>
+  <si>
+    <t>KIBALI GOLD MINE</t>
+  </si>
+  <si>
+    <t>2691036.47 USD</t>
+  </si>
+  <si>
+    <t>-2691036.47 USD</t>
+  </si>
+  <si>
+    <t>1184056.05 USD</t>
+  </si>
+  <si>
+    <t>618938.39 USD</t>
+  </si>
+  <si>
+    <t>376745.11 USD</t>
+  </si>
+  <si>
+    <t>296014.01 USD</t>
+  </si>
+  <si>
+    <t>215282.92 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE D’EXPLOITATION MINIERE DE MUSOSHI SA « SEM SA</t>
+  </si>
+  <si>
+    <t>12641.63 USD</t>
+  </si>
+  <si>
+    <t>-12641.63 USD</t>
+  </si>
+  <si>
+    <t>5562.32 USD</t>
+  </si>
+  <si>
+    <t>2907.57 USD</t>
+  </si>
+  <si>
+    <t>1769.83 USD</t>
+  </si>
+  <si>
+    <t>1390.58 USD</t>
+  </si>
+  <si>
+    <t>1011.33 USD</t>
+  </si>
+  <si>
+    <t>STAR METAL COMPANY</t>
+  </si>
+  <si>
+    <t>2902.45 USD</t>
+  </si>
+  <si>
+    <t>-2902.45 USD</t>
+  </si>
+  <si>
+    <t>1277.08 USD</t>
+  </si>
+  <si>
+    <t>667.56 USD</t>
+  </si>
+  <si>
+    <t>406.34 USD</t>
+  </si>
+  <si>
+    <t>319.27 USD</t>
+  </si>
+  <si>
+    <t>232.2 USD</t>
+  </si>
+  <si>
+    <t>UNITED COMINIERE SAS</t>
+  </si>
+  <si>
+    <t>2893.4 USD</t>
+  </si>
+  <si>
+    <t>-2893.4 USD</t>
+  </si>
+  <si>
+    <t>1273.1 USD</t>
+  </si>
+  <si>
+    <t>665.48 USD</t>
+  </si>
+  <si>
+    <t>405.08 USD</t>
+  </si>
+  <si>
+    <t>318.27 USD</t>
+  </si>
+  <si>
+    <t>231.47 USD</t>
+  </si>
+  <si>
+    <t>1259000.25 USD</t>
+  </si>
+  <si>
+    <t>403544.6 USD</t>
+  </si>
+  <si>
+    <t>855455.65 USD</t>
+  </si>
+  <si>
+    <t>177559.62 USD</t>
+  </si>
+  <si>
+    <t>92815.26 USD</t>
+  </si>
+  <si>
+    <t>56496.24 USD</t>
+  </si>
+  <si>
+    <t>44389.91 USD</t>
+  </si>
+  <si>
+    <t>32283.57 USD</t>
+  </si>
+  <si>
+    <t>May 2026</t>
+  </si>
+  <si>
+    <t>1004924.10 USD</t>
+  </si>
+  <si>
+    <t>1004924.1 USD</t>
+  </si>
+  <si>
+    <t>14890.60 USD</t>
+  </si>
+  <si>
+    <t>3942.44 USD</t>
+  </si>
+  <si>
+    <t>10948.16 USD</t>
+  </si>
+  <si>
+    <t>1734.67 USD</t>
+  </si>
+  <si>
+    <t>906.76 USD</t>
+  </si>
+  <si>
+    <t>551.94 USD</t>
+  </si>
+  <si>
+    <t>433.67 USD</t>
+  </si>
+  <si>
+    <t>315.4 USD</t>
+  </si>
+  <si>
+    <t>6509773.34 USD</t>
+  </si>
+  <si>
+    <t>2093727.32 USD</t>
+  </si>
+  <si>
+    <t>4416046.02 USD</t>
+  </si>
+  <si>
+    <t>921240.02 USD</t>
+  </si>
+  <si>
+    <t>481557.28 USD</t>
+  </si>
+  <si>
+    <t>293121.82 USD</t>
+  </si>
+  <si>
+    <t>230310.01 USD</t>
+  </si>
+  <si>
+    <t>167498.19 USD</t>
+  </si>
+  <si>
+    <t>2097392.41 USD</t>
+  </si>
+  <si>
+    <t>1001652.15 USD</t>
+  </si>
+  <si>
+    <t>1095740.26 USD</t>
+  </si>
+  <si>
+    <t>440726.95 USD</t>
+  </si>
+  <si>
+    <t>230379.99 USD</t>
+  </si>
+  <si>
+    <t>140231.3 USD</t>
+  </si>
+  <si>
+    <t>110181.74 USD</t>
+  </si>
+  <si>
+    <t>80132.17 USD</t>
+  </si>
+  <si>
+    <t>5401502.86 USD</t>
+  </si>
+  <si>
+    <t>1067997.31 USD</t>
+  </si>
+  <si>
+    <t>4333505.55 USD</t>
+  </si>
+  <si>
+    <t>469918.82 USD</t>
+  </si>
+  <si>
+    <t>245639.38 USD</t>
+  </si>
+  <si>
+    <t>149519.62 USD</t>
+  </si>
+  <si>
+    <t>117479.7 USD</t>
+  </si>
+  <si>
+    <t>85439.78 USD</t>
+  </si>
+  <si>
+    <t>1476166.09 USD</t>
+  </si>
+  <si>
+    <t>482808.96 USD</t>
+  </si>
+  <si>
+    <t>993357.13 USD</t>
+  </si>
+  <si>
+    <t>212435.94 USD</t>
+  </si>
+  <si>
+    <t>111046.06 USD</t>
+  </si>
+  <si>
+    <t>67593.25 USD</t>
+  </si>
+  <si>
+    <t>53108.99 USD</t>
+  </si>
+  <si>
+    <t>38624.72 USD</t>
+  </si>
+  <si>
+    <t>416162.52 USD</t>
+  </si>
+  <si>
+    <t>346635.55 USD</t>
+  </si>
+  <si>
+    <t>69526.97 USD</t>
+  </si>
+  <si>
+    <t>152519.64 USD</t>
+  </si>
+  <si>
+    <t>79726.18 USD</t>
+  </si>
+  <si>
+    <t>48528.98 USD</t>
+  </si>
+  <si>
+    <t>38129.91 USD</t>
+  </si>
+  <si>
+    <t>27730.84 USD</t>
+  </si>
+  <si>
+    <t>2090786.48 USD</t>
+  </si>
+  <si>
+    <t>989263.02 USD</t>
+  </si>
+  <si>
+    <t>1101523.46 USD</t>
+  </si>
+  <si>
+    <t>435275.73 USD</t>
+  </si>
+  <si>
+    <t>227530.49 USD</t>
+  </si>
+  <si>
+    <t>138496.82 USD</t>
+  </si>
+  <si>
+    <t>108818.93 USD</t>
+  </si>
+  <si>
+    <t>79141.04 USD</t>
+  </si>
+  <si>
+    <t>8543657.09 USD</t>
+  </si>
+  <si>
+    <t>6958950.04 USD</t>
+  </si>
+  <si>
+    <t>1584707.05 USD</t>
+  </si>
+  <si>
+    <t>3061938.02 USD</t>
+  </si>
+  <si>
+    <t>1600558.51 USD</t>
+  </si>
+  <si>
+    <t>974253.01 USD</t>
+  </si>
+  <si>
+    <t>765484.5 USD</t>
+  </si>
+  <si>
+    <t>556716 USD</t>
+  </si>
+  <si>
+    <t>11454469.85 USD</t>
+  </si>
+  <si>
+    <t>1554750.95 USD</t>
+  </si>
+  <si>
+    <t>413778.61 USD</t>
+  </si>
+  <si>
+    <t>1140972.34 USD</t>
+  </si>
+  <si>
+    <t>182062.59 USD</t>
+  </si>
+  <si>
+    <t>95169.08 USD</t>
+  </si>
+  <si>
+    <t>57929.01 USD</t>
+  </si>
+  <si>
+    <t>45515.65 USD</t>
+  </si>
+  <si>
+    <t>33102.29 USD</t>
+  </si>
+  <si>
+    <t>5048363.16 USD</t>
+  </si>
+  <si>
+    <t>LUALABA COPPER SMELTER</t>
+  </si>
+  <si>
+    <t>430825.49 USD</t>
+  </si>
+  <si>
+    <t>1515680.95 USD</t>
+  </si>
+  <si>
+    <t>1064820.44 USD</t>
+  </si>
+  <si>
+    <t>450860.51 USD</t>
+  </si>
+  <si>
+    <t>468520.99 USD</t>
+  </si>
+  <si>
+    <t>244908.7 USD</t>
+  </si>
+  <si>
+    <t>149074.86 USD</t>
+  </si>
+  <si>
+    <t>117130.25 USD</t>
+  </si>
+  <si>
+    <t>85185.64 USD</t>
+  </si>
+  <si>
+    <t>4166749.81 USD</t>
+  </si>
+  <si>
+    <t>1586394.1 USD</t>
+  </si>
+  <si>
+    <t>2580355.71 USD</t>
+  </si>
+  <si>
+    <t>698013.4 USD</t>
+  </si>
+  <si>
+    <t>364870.64 USD</t>
+  </si>
+  <si>
+    <t>222095.17 USD</t>
+  </si>
+  <si>
+    <t>174503.35 USD</t>
+  </si>
+  <si>
+    <t>126911.53 USD</t>
+  </si>
+  <si>
+    <t>866264.73 USD</t>
+  </si>
+  <si>
+    <t>258118.21 USD</t>
+  </si>
+  <si>
+    <t>608146.52 USD</t>
+  </si>
+  <si>
+    <t>113572.01 USD</t>
+  </si>
+  <si>
+    <t>59367.19 USD</t>
+  </si>
+  <si>
+    <t>36136.55 USD</t>
+  </si>
+  <si>
+    <t>28393 USD</t>
+  </si>
+  <si>
+    <t>20649.46 USD</t>
+  </si>
+  <si>
+    <t>1983371.33 USD</t>
+  </si>
+  <si>
+    <t>3080133.39 USD</t>
+  </si>
+  <si>
+    <t>5272188.35 USD</t>
+  </si>
+  <si>
+    <t>2350966.6 USD</t>
+  </si>
+  <si>
+    <t>2921221.75 USD</t>
+  </si>
+  <si>
+    <t>1034425.3 USD</t>
+  </si>
+  <si>
+    <t>540722.32 USD</t>
+  </si>
+  <si>
+    <t>329135.32 USD</t>
+  </si>
+  <si>
+    <t>258606.33 USD</t>
+  </si>
+  <si>
+    <t>188077.33 USD</t>
+  </si>
+  <si>
+    <t>200.50 USD</t>
+  </si>
+  <si>
+    <t>200.5 USD</t>
+  </si>
+  <si>
+    <t>3002384.24 USD</t>
+  </si>
+  <si>
+    <t>1529188.51 USD</t>
+  </si>
+  <si>
+    <t>1473195.73 USD</t>
+  </si>
+  <si>
+    <t>672842.94 USD</t>
+  </si>
+  <si>
+    <t>351713.36 USD</t>
+  </si>
+  <si>
+    <t>214086.39 USD</t>
+  </si>
+  <si>
+    <t>168210.74 USD</t>
+  </si>
+  <si>
+    <t>122335.08 USD</t>
+  </si>
+  <si>
+    <t>2135111.14 USD</t>
+  </si>
+  <si>
+    <t>439765.66 USD</t>
+  </si>
+  <si>
+    <t>1695345.48 USD</t>
+  </si>
+  <si>
+    <t>193496.89 USD</t>
+  </si>
+  <si>
+    <t>101146.1 USD</t>
+  </si>
+  <si>
+    <t>61567.19 USD</t>
+  </si>
+  <si>
+    <t>48374.22 USD</t>
+  </si>
+  <si>
+    <t>35181.25 USD</t>
+  </si>
+  <si>
+    <t>3039377.48 USD</t>
+  </si>
+  <si>
+    <t>1151268.57 USD</t>
+  </si>
+  <si>
+    <t>1888108.91 USD</t>
+  </si>
+  <si>
+    <t>506558.17 USD</t>
+  </si>
+  <si>
+    <t>264791.77 USD</t>
+  </si>
+  <si>
+    <t>161177.6 USD</t>
+  </si>
+  <si>
+    <t>126639.54 USD</t>
+  </si>
+  <si>
+    <t>92101.49 USD</t>
+  </si>
+  <si>
+    <t>1626048.28 USD</t>
+  </si>
+  <si>
+    <t>642892.95 USD</t>
+  </si>
+  <si>
+    <t>983155.33 USD</t>
+  </si>
+  <si>
+    <t>282872.9 USD</t>
+  </si>
+  <si>
+    <t>147865.38 USD</t>
+  </si>
+  <si>
+    <t>90005.01 USD</t>
+  </si>
+  <si>
+    <t>70718.22 USD</t>
+  </si>
+  <si>
+    <t>51431.44 USD</t>
+  </si>
+  <si>
+    <t>1886448.89 USD</t>
+  </si>
+  <si>
+    <t>21413159.12 USD</t>
+  </si>
+  <si>
+    <t>10756319.05 USD</t>
+  </si>
+  <si>
+    <t>10656840.07 USD</t>
+  </si>
+  <si>
+    <t>4732780.38 USD</t>
+  </si>
+  <si>
+    <t>2473953.38 USD</t>
+  </si>
+  <si>
+    <t>1505884.67 USD</t>
+  </si>
+  <si>
+    <t>1183195.1 USD</t>
+  </si>
+  <si>
+    <t>860505.52 USD</t>
+  </si>
+  <si>
+    <t>12202863.82 USD</t>
+  </si>
+  <si>
+    <t>6582032.31 USD</t>
+  </si>
+  <si>
+    <t>5620831.51 USD</t>
+  </si>
+  <si>
+    <t>2896094.22 USD</t>
+  </si>
+  <si>
+    <t>1513867.43 USD</t>
+  </si>
+  <si>
+    <t>921484.52 USD</t>
+  </si>
+  <si>
+    <t>724023.55 USD</t>
+  </si>
+  <si>
+    <t>526562.58 USD</t>
+  </si>
+  <si>
+    <t>427904.37 USD</t>
+  </si>
+  <si>
+    <t>1596365.5 USD</t>
+  </si>
+  <si>
+    <t>-1168461.13 USD</t>
+  </si>
+  <si>
+    <t>702400.82 USD</t>
+  </si>
+  <si>
+    <t>367164.07 USD</t>
+  </si>
+  <si>
+    <t>223491.17 USD</t>
+  </si>
+  <si>
+    <t>175600.21 USD</t>
+  </si>
+  <si>
+    <t>127709.24 USD</t>
+  </si>
+  <si>
+    <t>975995.28 USD</t>
+  </si>
+  <si>
+    <t>-975995.28 USD</t>
+  </si>
+  <si>
+    <t>429437.92 USD</t>
+  </si>
+  <si>
+    <t>224478.91 USD</t>
+  </si>
+  <si>
+    <t>136639.34 USD</t>
+  </si>
+  <si>
+    <t>107359.48 USD</t>
+  </si>
+  <si>
+    <t>78079.62 USD</t>
+  </si>
+  <si>
+    <t>23952.37 USD</t>
+  </si>
+  <si>
+    <t>-23952.37 USD</t>
+  </si>
+  <si>
+    <t>10539.04 USD</t>
+  </si>
+  <si>
+    <t>5509.05 USD</t>
+  </si>
+  <si>
+    <t>3353.33 USD</t>
+  </si>
+  <si>
+    <t>2634.76 USD</t>
+  </si>
+  <si>
+    <t>1916.19 USD</t>
+  </si>
+  <si>
+    <t>11091.26 USD</t>
+  </si>
+  <si>
+    <t>-11091.26 USD</t>
+  </si>
+  <si>
+    <t>4880.15 USD</t>
+  </si>
+  <si>
+    <t>2550.99 USD</t>
+  </si>
+  <si>
+    <t>1552.78 USD</t>
+  </si>
+  <si>
+    <t>1220.04 USD</t>
+  </si>
+  <si>
+    <t>887.3 USD</t>
+  </si>
+  <si>
+    <t>7468.26 USD</t>
+  </si>
+  <si>
+    <t>-7468.26 USD</t>
+  </si>
+  <si>
+    <t>3286.03 USD</t>
+  </si>
+  <si>
+    <t>1717.7 USD</t>
+  </si>
+  <si>
+    <t>1045.56 USD</t>
+  </si>
+  <si>
+    <t>821.51 USD</t>
+  </si>
+  <si>
+    <t>597.46 USD</t>
+  </si>
+  <si>
+    <t>KATANGA MINERALS SARL</t>
+  </si>
+  <si>
+    <t>5581.14 USD</t>
+  </si>
+  <si>
+    <t>-5581.14 USD</t>
+  </si>
+  <si>
+    <t>2455.7 USD</t>
+  </si>
+  <si>
+    <t>1283.66 USD</t>
+  </si>
+  <si>
+    <t>781.36 USD</t>
+  </si>
+  <si>
+    <t>613.93 USD</t>
+  </si>
+  <si>
+    <t>446.49 USD</t>
+  </si>
+  <si>
+    <t>3828231.26 USD</t>
+  </si>
+  <si>
+    <t>-3828231.26 USD</t>
+  </si>
+  <si>
+    <t>1684421.75 USD</t>
+  </si>
+  <si>
+    <t>880493.19 USD</t>
+  </si>
+  <si>
+    <t>535952.38 USD</t>
+  </si>
+  <si>
+    <t>421105.44 USD</t>
+  </si>
+  <si>
+    <t>306258.5 USD</t>
+  </si>
+  <si>
+    <t>55532.33 USD</t>
+  </si>
+  <si>
+    <t>-55532.33 USD</t>
+  </si>
+  <si>
+    <t>24434.23 USD</t>
+  </si>
+  <si>
+    <t>12772.44 USD</t>
+  </si>
+  <si>
+    <t>7774.53 USD</t>
+  </si>
+  <si>
+    <t>6108.56 USD</t>
+  </si>
+  <si>
+    <t>4442.59 USD</t>
+  </si>
+  <si>
+    <t>NBB ET FRERES SARL</t>
+  </si>
+  <si>
+    <t>54021.68 USD</t>
+  </si>
+  <si>
+    <t>-54021.68 USD</t>
+  </si>
+  <si>
+    <t>23769.54 USD</t>
+  </si>
+  <si>
+    <t>12424.99 USD</t>
+  </si>
+  <si>
+    <t>7563.04 USD</t>
+  </si>
+  <si>
+    <t>5942.38 USD</t>
+  </si>
+  <si>
+    <t>4321.73 USD</t>
+  </si>
+  <si>
+    <t>14909.86 USD</t>
+  </si>
+  <si>
+    <t>-14909.86 USD</t>
+  </si>
+  <si>
+    <t>6560.34 USD</t>
+  </si>
+  <si>
+    <t>3429.27 USD</t>
+  </si>
+  <si>
+    <t>2087.38 USD</t>
+  </si>
+  <si>
+    <t>1640.08 USD</t>
+  </si>
+  <si>
+    <t>1192.79 USD</t>
+  </si>
+  <si>
+    <t>1029417.02 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE COMMERCE SARL</t>
+  </si>
+  <si>
+    <t>35566.31 USD</t>
+  </si>
+  <si>
+    <t>-35566.31 USD</t>
+  </si>
+  <si>
+    <t>15649.18 USD</t>
+  </si>
+  <si>
+    <t>8180.25 USD</t>
+  </si>
+  <si>
+    <t>4979.28 USD</t>
+  </si>
+  <si>
+    <t>3912.29 USD</t>
+  </si>
+  <si>
+    <t>2845.3 USD</t>
+  </si>
+  <si>
+    <t>1500936.58 USD</t>
+  </si>
+  <si>
+    <t>15802.07 USD</t>
+  </si>
+  <si>
+    <t>-15802.07 USD</t>
+  </si>
+  <si>
+    <t>6952.91 USD</t>
+  </si>
+  <si>
+    <t>3634.48 USD</t>
+  </si>
+  <si>
+    <t>2212.29 USD</t>
+  </si>
+  <si>
+    <t>1738.23 USD</t>
+  </si>
+  <si>
+    <t>1264.17 USD</t>
+  </si>
+  <si>
+    <t>4559372.55 USD</t>
+  </si>
+  <si>
+    <t>1437355.15 USD</t>
+  </si>
+  <si>
+    <t>3122017.4 USD</t>
+  </si>
+  <si>
+    <t>632436.27 USD</t>
+  </si>
+  <si>
+    <t>330591.68 USD</t>
+  </si>
+  <si>
+    <t>201229.72 USD</t>
+  </si>
+  <si>
+    <t>158109.07 USD</t>
+  </si>
+  <si>
+    <t>114988.41 USD</t>
+  </si>
+  <si>
+    <t>991243.06 USD</t>
+  </si>
+  <si>
+    <t>184652.87 USD</t>
+  </si>
+  <si>
+    <t>806590.19 USD</t>
+  </si>
+  <si>
+    <t>81247.26 USD</t>
+  </si>
+  <si>
+    <t>42470.16 USD</t>
+  </si>
+  <si>
+    <t>25851.4 USD</t>
+  </si>
+  <si>
+    <t>20311.82 USD</t>
+  </si>
+  <si>
+    <t>14772.23 USD</t>
+  </si>
+  <si>
+    <t>UMOJA WETU SARL</t>
+  </si>
+  <si>
+    <t>67068.56 USD</t>
+  </si>
+  <si>
+    <t>-67068.56 USD</t>
+  </si>
+  <si>
+    <t>29510.17 USD</t>
+  </si>
+  <si>
+    <t>15425.77 USD</t>
+  </si>
+  <si>
+    <t>9389.6 USD</t>
+  </si>
+  <si>
+    <t>7377.54 USD</t>
+  </si>
+  <si>
+    <t>5365.48 USD</t>
+  </si>
+  <si>
+    <t>596994.13 USD</t>
+  </si>
+  <si>
+    <t>7884.88 USD</t>
+  </si>
+  <si>
+    <t>589109.25 USD</t>
+  </si>
+  <si>
+    <t>3469.35 USD</t>
+  </si>
+  <si>
+    <t>1813.52 USD</t>
+  </si>
+  <si>
+    <t>1103.88 USD</t>
+  </si>
+  <si>
+    <t>867.34 USD</t>
+  </si>
+  <si>
+    <t>630.79 USD</t>
+  </si>
+  <si>
+    <t>COPROCO GROUP SARL</t>
+  </si>
+  <si>
+    <t>4602.81 USD</t>
+  </si>
+  <si>
+    <t>16270.08 USD</t>
+  </si>
+  <si>
+    <t>-11667.27 USD</t>
+  </si>
+  <si>
+    <t>7158.84 USD</t>
+  </si>
+  <si>
+    <t>3742.12 USD</t>
+  </si>
+  <si>
+    <t>2277.81 USD</t>
+  </si>
+  <si>
+    <t>1789.71 USD</t>
+  </si>
+  <si>
+    <t>1301.61 USD</t>
+  </si>
+  <si>
+    <t>196260.91 USD</t>
+  </si>
+  <si>
+    <t>2554771.95 USD</t>
+  </si>
+  <si>
+    <t>1479176.33 USD</t>
+  </si>
+  <si>
+    <t>522299.09 USD</t>
+  </si>
+  <si>
+    <t>956877.24 USD</t>
+  </si>
+  <si>
+    <t>229811.6 USD</t>
+  </si>
+  <si>
+    <t>120128.79 USD</t>
+  </si>
+  <si>
+    <t>73121.87 USD</t>
+  </si>
+  <si>
+    <t>57452.9 USD</t>
+  </si>
+  <si>
+    <t>41783.93 USD</t>
+  </si>
+  <si>
+    <t>125888.36 USD</t>
+  </si>
+  <si>
+    <t>314920.53 USD</t>
+  </si>
+  <si>
+    <t>172081.69 USD</t>
+  </si>
+  <si>
+    <t>2873656.66 USD</t>
+  </si>
+  <si>
+    <t>1020142.82 USD</t>
+  </si>
+  <si>
+    <t>1853513.84 USD</t>
+  </si>
+  <si>
+    <t>448862.84 USD</t>
+  </si>
+  <si>
+    <t>234632.85 USD</t>
+  </si>
+  <si>
+    <t>142819.99 USD</t>
+  </si>
+  <si>
+    <t>112215.71 USD</t>
+  </si>
+  <si>
+    <t>81611.43 USD</t>
+  </si>
+  <si>
+    <t>1978794.42 USD</t>
+  </si>
+  <si>
+    <t>829432.34 USD</t>
+  </si>
+  <si>
+    <t>484247.28 USD</t>
+  </si>
+  <si>
+    <t>345185.06 USD</t>
+  </si>
+  <si>
+    <t>213068.8 USD</t>
+  </si>
+  <si>
+    <t>111376.87 USD</t>
+  </si>
+  <si>
+    <t>67794.62 USD</t>
+  </si>
+  <si>
+    <t>53267.2 USD</t>
+  </si>
+  <si>
+    <t>38739.78 USD</t>
+  </si>
+  <si>
+    <t>898191.09 USD</t>
+  </si>
+  <si>
+    <t>569130.43 USD</t>
+  </si>
+  <si>
+    <t>1390228.88 USD</t>
+  </si>
+  <si>
+    <t>253504.47 USD</t>
+  </si>
+  <si>
+    <t>1136724.41 USD</t>
+  </si>
+  <si>
+    <t>111541.97 USD</t>
+  </si>
+  <si>
+    <t>58306.03 USD</t>
+  </si>
+  <si>
+    <t>35490.63 USD</t>
+  </si>
+  <si>
+    <t>27885.49 USD</t>
+  </si>
+  <si>
+    <t>20280.36 USD</t>
+  </si>
+  <si>
+    <t>818190.97 USD</t>
+  </si>
+  <si>
+    <t>2231613.06 USD</t>
+  </si>
+  <si>
+    <t>58652.82 USD</t>
+  </si>
+  <si>
+    <t>32470.58 USD</t>
+  </si>
+  <si>
+    <t>26182.24 USD</t>
+  </si>
+  <si>
+    <t>14287.06 USD</t>
+  </si>
+  <si>
+    <t>7468.23 USD</t>
+  </si>
+  <si>
+    <t>4545.88 USD</t>
+  </si>
+  <si>
+    <t>3571.76 USD</t>
+  </si>
+  <si>
+    <t>2597.65 USD</t>
+  </si>
+  <si>
+    <t>1404888.93 USD</t>
+  </si>
+  <si>
+    <t>529739.82 USD</t>
+  </si>
+  <si>
+    <t>875149.11 USD</t>
+  </si>
+  <si>
+    <t>233085.52 USD</t>
+  </si>
+  <si>
+    <t>121840.16 USD</t>
+  </si>
+  <si>
+    <t>74163.57 USD</t>
+  </si>
+  <si>
+    <t>58271.38 USD</t>
+  </si>
+  <si>
+    <t>42379.19 USD</t>
+  </si>
+  <si>
+    <t>535696.28 USD</t>
+  </si>
+  <si>
+    <t>1055526.93 USD</t>
+  </si>
+  <si>
+    <t>-519830.65 USD</t>
+  </si>
+  <si>
+    <t>464431.85 USD</t>
+  </si>
+  <si>
+    <t>242771.19 USD</t>
+  </si>
+  <si>
+    <t>147773.77 USD</t>
+  </si>
+  <si>
+    <t>116107.96 USD</t>
+  </si>
+  <si>
+    <t>84442.15 USD</t>
+  </si>
+  <si>
+    <t>608949.99 USD</t>
+  </si>
+  <si>
+    <t>1353526.65 USD</t>
+  </si>
+  <si>
+    <t>142131.85 USD</t>
+  </si>
+  <si>
+    <t>1211394.8 USD</t>
+  </si>
+  <si>
+    <t>62538.01 USD</t>
+  </si>
+  <si>
+    <t>32690.33 USD</t>
+  </si>
+  <si>
+    <t>19898.46 USD</t>
+  </si>
+  <si>
+    <t>15634.5 USD</t>
+  </si>
+  <si>
+    <t>11370.55 USD</t>
+  </si>
+  <si>
+    <t>1686386.74 USD</t>
+  </si>
+  <si>
+    <t>391664.06 USD</t>
+  </si>
+  <si>
+    <t>1294722.68 USD</t>
+  </si>
+  <si>
+    <t>172332.19 USD</t>
+  </si>
+  <si>
+    <t>90082.73 USD</t>
+  </si>
+  <si>
+    <t>54832.97 USD</t>
+  </si>
+  <si>
+    <t>43083.05 USD</t>
+  </si>
+  <si>
+    <t>31333.12 USD</t>
+  </si>
+  <si>
+    <t>838257.54 USD</t>
+  </si>
+  <si>
+    <t>55430.33 USD</t>
+  </si>
+  <si>
+    <t>39099.01 USD</t>
+  </si>
+  <si>
+    <t>16331.32 USD</t>
+  </si>
+  <si>
+    <t>17203.56 USD</t>
+  </si>
+  <si>
+    <t>8992.77 USD</t>
+  </si>
+  <si>
+    <t>5473.86 USD</t>
+  </si>
+  <si>
+    <t>4300.89 USD</t>
+  </si>
+  <si>
+    <t>3127.92 USD</t>
+  </si>
+  <si>
+    <t>1317503.89 USD</t>
+  </si>
+  <si>
+    <t>4984187.69 USD</t>
+  </si>
+  <si>
+    <t>2025818.08 USD</t>
+  </si>
+  <si>
+    <t>2958369.61 USD</t>
+  </si>
+  <si>
+    <t>891359.96 USD</t>
+  </si>
+  <si>
+    <t>465938.16 USD</t>
+  </si>
+  <si>
+    <t>283614.53 USD</t>
+  </si>
+  <si>
+    <t>222839.99 USD</t>
+  </si>
+  <si>
+    <t>162065.45 USD</t>
+  </si>
+  <si>
+    <t>Apr 2026</t>
+  </si>
+  <si>
+    <t>2980371.48 USD</t>
+  </si>
+  <si>
+    <t>676538.46 USD</t>
+  </si>
+  <si>
+    <t>2303833.02 USD</t>
+  </si>
+  <si>
+    <t>297676.92 USD</t>
+  </si>
+  <si>
+    <t>155603.85 USD</t>
+  </si>
+  <si>
+    <t>94715.38 USD</t>
+  </si>
+  <si>
+    <t>74419.23 USD</t>
+  </si>
+  <si>
+    <t>54123.08 USD</t>
+  </si>
+  <si>
+    <t>4224374.70 USD</t>
+  </si>
+  <si>
+    <t>3300213.77 USD</t>
+  </si>
+  <si>
+    <t>924160.93 USD</t>
+  </si>
+  <si>
+    <t>1452094.06 USD</t>
+  </si>
+  <si>
+    <t>759049.17 USD</t>
+  </si>
+  <si>
+    <t>462029.93 USD</t>
+  </si>
+  <si>
+    <t>363023.51 USD</t>
+  </si>
+  <si>
+    <t>264017.1 USD</t>
+  </si>
+  <si>
+    <t>1355082.36 USD</t>
+  </si>
+  <si>
+    <t>607458.65 USD</t>
+  </si>
+  <si>
+    <t>747623.71 USD</t>
+  </si>
+  <si>
+    <t>267281.81 USD</t>
+  </si>
+  <si>
+    <t>139715.49 USD</t>
+  </si>
+  <si>
+    <t>85044.21 USD</t>
+  </si>
+  <si>
+    <t>66820.45 USD</t>
+  </si>
+  <si>
+    <t>48596.69 USD</t>
+  </si>
+  <si>
+    <t>869127.76 USD</t>
+  </si>
+  <si>
+    <t>331987.34 USD</t>
+  </si>
+  <si>
+    <t>537140.42 USD</t>
+  </si>
+  <si>
+    <t>146074.43 USD</t>
+  </si>
+  <si>
+    <t>76357.09 USD</t>
+  </si>
+  <si>
+    <t>46478.23 USD</t>
+  </si>
+  <si>
+    <t>36518.61 USD</t>
+  </si>
+  <si>
+    <t>26558.99 USD</t>
+  </si>
+  <si>
+    <t>2925746.31 USD</t>
+  </si>
+  <si>
+    <t>1004585.17 USD</t>
+  </si>
+  <si>
+    <t>1921161.14 USD</t>
+  </si>
+  <si>
+    <t>442017.47 USD</t>
+  </si>
+  <si>
+    <t>231054.59 USD</t>
+  </si>
+  <si>
+    <t>140641.92 USD</t>
+  </si>
+  <si>
+    <t>110504.37 USD</t>
+  </si>
+  <si>
+    <t>80366.81 USD</t>
+  </si>
+  <si>
+    <t>5844482.36 USD</t>
+  </si>
+  <si>
+    <t>11512331.11 USD</t>
+  </si>
+  <si>
+    <t>-5667848.75 USD</t>
+  </si>
+  <si>
+    <t>5065425.69 USD</t>
+  </si>
+  <si>
+    <t>2647836.16 USD</t>
+  </si>
+  <si>
+    <t>1611726.36 USD</t>
+  </si>
+  <si>
+    <t>1266356.42 USD</t>
+  </si>
+  <si>
+    <t>920986.49 USD</t>
+  </si>
+  <si>
+    <t>14097165.85 USD</t>
+  </si>
+  <si>
+    <t>1511035.15 USD</t>
+  </si>
+  <si>
+    <t>1012630.1 USD</t>
+  </si>
+  <si>
+    <t>498405.05 USD</t>
+  </si>
+  <si>
+    <t>445557.24 USD</t>
+  </si>
+  <si>
+    <t>232904.92 USD</t>
+  </si>
+  <si>
+    <t>141768.21 USD</t>
+  </si>
+  <si>
+    <t>111389.31 USD</t>
+  </si>
+  <si>
+    <t>81010.41 USD</t>
+  </si>
+  <si>
+    <t>2841421.09 USD</t>
+  </si>
+  <si>
+    <t>1561574.47 USD</t>
+  </si>
+  <si>
+    <t>1279846.62 USD</t>
+  </si>
+  <si>
+    <t>687092.77 USD</t>
+  </si>
+  <si>
+    <t>359162.13 USD</t>
+  </si>
+  <si>
+    <t>218620.43 USD</t>
+  </si>
+  <si>
+    <t>171773.19 USD</t>
+  </si>
+  <si>
+    <t>124925.96 USD</t>
+  </si>
+  <si>
+    <t>LUALABA COOPER SMELTER SAS</t>
+  </si>
+  <si>
+    <t>1355159.72 USD</t>
+  </si>
+  <si>
+    <t>3015278.06 USD</t>
+  </si>
+  <si>
+    <t>1315439.15 USD</t>
+  </si>
+  <si>
+    <t>1699838.91 USD</t>
+  </si>
+  <si>
+    <t>578793.23 USD</t>
+  </si>
+  <si>
+    <t>302551 USD</t>
+  </si>
+  <si>
+    <t>184161.48 USD</t>
+  </si>
+  <si>
+    <t>144698.31 USD</t>
+  </si>
+  <si>
+    <t>105235.13 USD</t>
+  </si>
+  <si>
+    <t>5149562.77 USD</t>
+  </si>
+  <si>
+    <t>3552951.23 USD</t>
+  </si>
+  <si>
+    <t>1596611.54 USD</t>
+  </si>
+  <si>
+    <t>1563298.54 USD</t>
+  </si>
+  <si>
+    <t>817178.78 USD</t>
+  </si>
+  <si>
+    <t>497413.17 USD</t>
+  </si>
+  <si>
+    <t>390824.64 USD</t>
+  </si>
+  <si>
+    <t>284236.1 USD</t>
+  </si>
+  <si>
+    <t>621358.72 USD</t>
+  </si>
+  <si>
+    <t>358390.45 USD</t>
+  </si>
+  <si>
+    <t>262968.27 USD</t>
+  </si>
+  <si>
+    <t>157691.8 USD</t>
+  </si>
+  <si>
+    <t>82429.8 USD</t>
+  </si>
+  <si>
+    <t>50174.66 USD</t>
+  </si>
+  <si>
+    <t>39422.95 USD</t>
+  </si>
+  <si>
+    <t>28671.24 USD</t>
+  </si>
+  <si>
+    <t>2158987.48 USD</t>
+  </si>
+  <si>
+    <t>684300.28 USD</t>
+  </si>
+  <si>
+    <t>1474687.2 USD</t>
+  </si>
+  <si>
+    <t>301092.12 USD</t>
+  </si>
+  <si>
+    <t>157389.06 USD</t>
+  </si>
+  <si>
+    <t>95802.04 USD</t>
+  </si>
+  <si>
+    <t>75273.03 USD</t>
+  </si>
+  <si>
+    <t>54744.02 USD</t>
+  </si>
+  <si>
+    <t>5585927.10 USD</t>
+  </si>
+  <si>
+    <t>1877387.52 USD</t>
+  </si>
+  <si>
+    <t>3708539.58 USD</t>
+  </si>
+  <si>
+    <t>826050.51 USD</t>
+  </si>
+  <si>
+    <t>431799.13 USD</t>
+  </si>
+  <si>
+    <t>262834.25 USD</t>
+  </si>
+  <si>
+    <t>206512.63 USD</t>
+  </si>
+  <si>
+    <t>150191 USD</t>
+  </si>
+  <si>
+    <t>6432684.81 USD</t>
+  </si>
+  <si>
+    <t>1305479.99 USD</t>
+  </si>
+  <si>
+    <t>5127204.82 USD</t>
+  </si>
+  <si>
+    <t>574411.2 USD</t>
+  </si>
+  <si>
+    <t>300260.4 USD</t>
+  </si>
+  <si>
+    <t>182767.2 USD</t>
+  </si>
+  <si>
+    <t>143602.8 USD</t>
+  </si>
+  <si>
+    <t>104438.4 USD</t>
+  </si>
+  <si>
+    <t>3480211.36 USD</t>
+  </si>
+  <si>
+    <t>118811.98 USD</t>
+  </si>
+  <si>
+    <t>3361399.38 USD</t>
+  </si>
+  <si>
+    <t>52277.27 USD</t>
+  </si>
+  <si>
+    <t>27326.76 USD</t>
+  </si>
+  <si>
+    <t>16633.68 USD</t>
+  </si>
+  <si>
+    <t>13069.32 USD</t>
+  </si>
+  <si>
+    <t>9504.96 USD</t>
+  </si>
+  <si>
+    <t>670247.27 USD</t>
+  </si>
+  <si>
+    <t>741001.97 USD</t>
+  </si>
+  <si>
+    <t>-70754.7 USD</t>
+  </si>
+  <si>
+    <t>326040.87 USD</t>
+  </si>
+  <si>
+    <t>170430.45 USD</t>
+  </si>
+  <si>
+    <t>103740.28 USD</t>
+  </si>
+  <si>
+    <t>81510.22 USD</t>
+  </si>
+  <si>
+    <t>59280.16 USD</t>
+  </si>
+  <si>
+    <t>3298802.31 USD</t>
+  </si>
+  <si>
+    <t>945322.92 USD</t>
+  </si>
+  <si>
+    <t>2353479.39 USD</t>
+  </si>
+  <si>
+    <t>415942.08 USD</t>
+  </si>
+  <si>
+    <t>217424.27 USD</t>
+  </si>
+  <si>
+    <t>132345.21 USD</t>
+  </si>
+  <si>
+    <t>103985.52 USD</t>
+  </si>
+  <si>
+    <t>75625.83 USD</t>
+  </si>
+  <si>
+    <t>2430602.27 USD</t>
+  </si>
+  <si>
+    <t>1272610.41 USD</t>
+  </si>
+  <si>
+    <t>1157991.86 USD</t>
+  </si>
+  <si>
+    <t>559948.58 USD</t>
+  </si>
+  <si>
+    <t>292700.39 USD</t>
+  </si>
+  <si>
+    <t>178165.46 USD</t>
+  </si>
+  <si>
+    <t>139987.15 USD</t>
+  </si>
+  <si>
+    <t>101808.83 USD</t>
+  </si>
+  <si>
+    <t>20900271.51 USD</t>
+  </si>
+  <si>
+    <t>9260372.12 USD</t>
+  </si>
+  <si>
+    <t>11639899.39 USD</t>
+  </si>
+  <si>
+    <t>4074563.73 USD</t>
+  </si>
+  <si>
+    <t>2129885.59 USD</t>
+  </si>
+  <si>
+    <t>1296452.1 USD</t>
+  </si>
+  <si>
+    <t>1018640.93 USD</t>
+  </si>
+  <si>
+    <t>740829.77 USD</t>
+  </si>
+  <si>
+    <t>9882749.88 USD</t>
+  </si>
+  <si>
+    <t>8732500.43 USD</t>
+  </si>
+  <si>
+    <t>1150249.45 USD</t>
+  </si>
+  <si>
+    <t>3842300.19 USD</t>
+  </si>
+  <si>
+    <t>2008475.1 USD</t>
+  </si>
+  <si>
+    <t>1222550.06 USD</t>
+  </si>
+  <si>
+    <t>960575.05 USD</t>
+  </si>
+  <si>
+    <t>698600.03 USD</t>
+  </si>
+  <si>
+    <t>962248.55 USD</t>
+  </si>
+  <si>
+    <t>-962248.55 USD</t>
+  </si>
+  <si>
+    <t>423389.36 USD</t>
+  </si>
+  <si>
+    <t>221317.17 USD</t>
+  </si>
+  <si>
+    <t>134714.8 USD</t>
+  </si>
+  <si>
+    <t>105847.34 USD</t>
+  </si>
+  <si>
+    <t>76979.88 USD</t>
+  </si>
+  <si>
+    <t>BASEMIN Co. SARL</t>
+  </si>
+  <si>
+    <t>6256.5 USD</t>
+  </si>
+  <si>
+    <t>-6256.5 USD</t>
+  </si>
+  <si>
+    <t>2752.86 USD</t>
+  </si>
+  <si>
+    <t>1439 USD</t>
+  </si>
+  <si>
+    <t>875.91 USD</t>
+  </si>
+  <si>
+    <t>688.22 USD</t>
+  </si>
+  <si>
+    <t>500.52 USD</t>
+  </si>
+  <si>
+    <t>52673.26 USD</t>
+  </si>
+  <si>
+    <t>-52673.26 USD</t>
+  </si>
+  <si>
+    <t>23176.23 USD</t>
+  </si>
+  <si>
+    <t>12114.85 USD</t>
+  </si>
+  <si>
+    <t>7374.26 USD</t>
+  </si>
+  <si>
+    <t>5794.06 USD</t>
+  </si>
+  <si>
+    <t>4213.86 USD</t>
+  </si>
+  <si>
+    <t>LA CONGOLAISE DES MINES ET DE DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>35095.52 USD</t>
+  </si>
+  <si>
+    <t>-35095.52 USD</t>
+  </si>
+  <si>
+    <t>15442.03 USD</t>
+  </si>
+  <si>
+    <t>8071.97 USD</t>
+  </si>
+  <si>
+    <t>4913.37 USD</t>
+  </si>
+  <si>
+    <t>3860.51 USD</t>
+  </si>
+  <si>
+    <t>2807.64 USD</t>
+  </si>
+  <si>
+    <t>CONGO MOON MINING SARL</t>
+  </si>
+  <si>
+    <t>50256.53 USD</t>
+  </si>
+  <si>
+    <t>-50256.53 USD</t>
+  </si>
+  <si>
+    <t>22112.87 USD</t>
+  </si>
+  <si>
+    <t>11559 USD</t>
+  </si>
+  <si>
+    <t>7035.91 USD</t>
+  </si>
+  <si>
+    <t>5528.22 USD</t>
+  </si>
+  <si>
+    <t>4020.52 USD</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT COMMUNAUTAIRE</t>
+  </si>
+  <si>
+    <t>2449.2 USD</t>
+  </si>
+  <si>
+    <t>-2449.2 USD</t>
+  </si>
+  <si>
+    <t>1077.65 USD</t>
+  </si>
+  <si>
+    <t>563.32 USD</t>
+  </si>
+  <si>
+    <t>342.89 USD</t>
+  </si>
+  <si>
+    <t>269.41 USD</t>
+  </si>
+  <si>
+    <t>195.94 USD</t>
+  </si>
+  <si>
+    <t>2642606.44 USD</t>
+  </si>
+  <si>
+    <t>10117.11 USD</t>
+  </si>
+  <si>
+    <t>-10117.11 USD</t>
+  </si>
+  <si>
+    <t>4451.53 USD</t>
+  </si>
+  <si>
+    <t>2326.94 USD</t>
+  </si>
+  <si>
+    <t>1416.4 USD</t>
+  </si>
+  <si>
+    <t>1112.88 USD</t>
+  </si>
+  <si>
+    <t>809.37 USD</t>
+  </si>
+  <si>
+    <t>3923.16 USD</t>
+  </si>
+  <si>
+    <t>-3923.16 USD</t>
+  </si>
+  <si>
+    <t>1726.19 USD</t>
+  </si>
+  <si>
+    <t>902.33 USD</t>
+  </si>
+  <si>
+    <t>549.24 USD</t>
+  </si>
+  <si>
+    <t>431.55 USD</t>
+  </si>
+  <si>
+    <t>313.85 USD</t>
+  </si>
+  <si>
+    <t>FMR DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>7847.99 USD</t>
+  </si>
+  <si>
+    <t>-7847.99 USD</t>
+  </si>
+  <si>
+    <t>3453.12 USD</t>
+  </si>
+  <si>
+    <t>1805.04 USD</t>
+  </si>
+  <si>
+    <t>1098.72 USD</t>
+  </si>
+  <si>
+    <t>863.28 USD</t>
+  </si>
+  <si>
+    <t>627.84 USD</t>
+  </si>
+  <si>
+    <t>8360.09 USD</t>
+  </si>
+  <si>
+    <t>-8360.09 USD</t>
+  </si>
+  <si>
+    <t>3678.44 USD</t>
+  </si>
+  <si>
+    <t>1922.82 USD</t>
+  </si>
+  <si>
+    <t>1170.41 USD</t>
+  </si>
+  <si>
+    <t>919.61 USD</t>
+  </si>
+  <si>
+    <t>668.81 USD</t>
+  </si>
+  <si>
+    <t>2185783.97 USD</t>
+  </si>
+  <si>
+    <t>919079.45 USD</t>
+  </si>
+  <si>
+    <t>1266704.52 USD</t>
+  </si>
+  <si>
+    <t>404394.96 USD</t>
+  </si>
+  <si>
+    <t>211388.27 USD</t>
+  </si>
+  <si>
+    <t>128671.12 USD</t>
+  </si>
+  <si>
+    <t>101098.74 USD</t>
+  </si>
+  <si>
+    <t>73526.36 USD</t>
+  </si>
+  <si>
+    <t>CHEMAF EXPLORATION SA</t>
+  </si>
+  <si>
+    <t>144355.94 USD</t>
+  </si>
+  <si>
+    <t>517990.24 USD</t>
+  </si>
+  <si>
+    <t>124208.19 USD</t>
+  </si>
+  <si>
+    <t>393782.05 USD</t>
+  </si>
+  <si>
+    <t>54651.6 USD</t>
+  </si>
+  <si>
+    <t>28567.88 USD</t>
+  </si>
+  <si>
+    <t>17389.15 USD</t>
+  </si>
+  <si>
+    <t>13662.9 USD</t>
+  </si>
+  <si>
+    <t>9936.66 USD</t>
+  </si>
+  <si>
+    <t>1201797.95 USD</t>
+  </si>
+  <si>
+    <t>572785.02 USD</t>
+  </si>
+  <si>
+    <t>629012.93 USD</t>
+  </si>
+  <si>
+    <t>252025.41 USD</t>
+  </si>
+  <si>
+    <t>131740.55 USD</t>
+  </si>
+  <si>
+    <t>80189.9 USD</t>
+  </si>
+  <si>
+    <t>63006.35 USD</t>
+  </si>
+  <si>
+    <t>45822.8 USD</t>
+  </si>
+  <si>
+    <t>2467588.11 USD</t>
+  </si>
+  <si>
+    <t>292262.75 USD</t>
+  </si>
+  <si>
+    <t>2175325.36 USD</t>
+  </si>
+  <si>
+    <t>128595.61 USD</t>
+  </si>
+  <si>
+    <t>67220.43 USD</t>
+  </si>
+  <si>
+    <t>40916.79 USD</t>
+  </si>
+  <si>
+    <t>32148.9 USD</t>
+  </si>
+  <si>
+    <t>23381.02 USD</t>
+  </si>
+  <si>
+    <t>836849.05 USD</t>
+  </si>
+  <si>
+    <t>311549.19 USD</t>
+  </si>
+  <si>
+    <t>525299.86 USD</t>
+  </si>
+  <si>
+    <t>137081.64 USD</t>
+  </si>
+  <si>
+    <t>71656.31 USD</t>
+  </si>
+  <si>
+    <t>43616.89 USD</t>
+  </si>
+  <si>
+    <t>34270.41 USD</t>
+  </si>
+  <si>
+    <t>24923.94 USD</t>
+  </si>
+  <si>
+    <t>35927.02 USD</t>
+  </si>
+  <si>
+    <t>-35927.02 USD</t>
+  </si>
+  <si>
+    <t>15807.89 USD</t>
+  </si>
+  <si>
+    <t>8263.21 USD</t>
+  </si>
+  <si>
+    <t>5029.78 USD</t>
+  </si>
+  <si>
+    <t>3951.97 USD</t>
+  </si>
+  <si>
+    <t>2874.16 USD</t>
+  </si>
+  <si>
+    <t>465202.34 USD</t>
+  </si>
+  <si>
+    <t>241370.27 USD</t>
+  </si>
+  <si>
+    <t>223832.07 USD</t>
+  </si>
+  <si>
+    <t>106202.92 USD</t>
+  </si>
+  <si>
+    <t>55515.16 USD</t>
+  </si>
+  <si>
+    <t>33791.84 USD</t>
+  </si>
+  <si>
+    <t>26550.73 USD</t>
+  </si>
+  <si>
+    <t>19309.62 USD</t>
+  </si>
+  <si>
+    <t>8298.20 USD</t>
+  </si>
+  <si>
+    <t>13083.58 USD</t>
+  </si>
+  <si>
+    <t>-4785.38 USD</t>
+  </si>
+  <si>
+    <t>5756.78 USD</t>
+  </si>
+  <si>
+    <t>3009.22 USD</t>
+  </si>
+  <si>
+    <t>1831.7 USD</t>
+  </si>
+  <si>
+    <t>1439.19 USD</t>
+  </si>
+  <si>
+    <t>1046.69 USD</t>
+  </si>
+  <si>
+    <t>7334553.43 USD</t>
+  </si>
+  <si>
+    <t>-7334553.43 USD</t>
+  </si>
+  <si>
+    <t>3227203.51 USD</t>
+  </si>
+  <si>
+    <t>1686947.29 USD</t>
+  </si>
+  <si>
+    <t>1026837.48 USD</t>
+  </si>
+  <si>
+    <t>806800.88 USD</t>
+  </si>
+  <si>
+    <t>586764.27 USD</t>
+  </si>
+  <si>
+    <t>375766.39 USD</t>
+  </si>
+  <si>
+    <t>250282.23 USD</t>
+  </si>
+  <si>
+    <t>125484.16 USD</t>
+  </si>
+  <si>
+    <t>110124.18 USD</t>
+  </si>
+  <si>
+    <t>57564.91 USD</t>
+  </si>
+  <si>
+    <t>35039.51 USD</t>
+  </si>
+  <si>
+    <t>27531.05 USD</t>
+  </si>
+  <si>
+    <t>20022.58 USD</t>
+  </si>
+  <si>
+    <t>1511344.87 USD</t>
+  </si>
+  <si>
+    <t>468706.6 USD</t>
+  </si>
+  <si>
+    <t>1042638.27 USD</t>
+  </si>
+  <si>
+    <t>206230.9 USD</t>
+  </si>
+  <si>
+    <t>107802.52 USD</t>
+  </si>
+  <si>
+    <t>65618.92 USD</t>
+  </si>
+  <si>
+    <t>51557.73 USD</t>
+  </si>
+  <si>
+    <t>37496.53 USD</t>
+  </si>
+  <si>
+    <t>2936538.07 USD</t>
+  </si>
+  <si>
+    <t>1561633.87 USD</t>
+  </si>
+  <si>
+    <t>1374904.2 USD</t>
+  </si>
+  <si>
+    <t>687118.9 USD</t>
+  </si>
+  <si>
+    <t>359175.79 USD</t>
+  </si>
+  <si>
+    <t>218628.74 USD</t>
+  </si>
+  <si>
+    <t>171779.73 USD</t>
+  </si>
+  <si>
+    <t>124930.71 USD</t>
+  </si>
+  <si>
+    <t>485677.26 USD</t>
+  </si>
+  <si>
+    <t>428693.41 USD</t>
+  </si>
+  <si>
+    <t>127531.53 USD</t>
+  </si>
+  <si>
+    <t>301161.88 USD</t>
+  </si>
+  <si>
+    <t>56113.87 USD</t>
+  </si>
+  <si>
+    <t>29332.25 USD</t>
+  </si>
+  <si>
+    <t>17854.41 USD</t>
+  </si>
+  <si>
+    <t>14028.47 USD</t>
+  </si>
+  <si>
+    <t>10202.52 USD</t>
+  </si>
+  <si>
+    <t>LADIA MINING SARL</t>
+  </si>
+  <si>
+    <t>5878.74 USD</t>
+  </si>
+  <si>
+    <t>-5878.74 USD</t>
+  </si>
+  <si>
+    <t>2586.65 USD</t>
+  </si>
+  <si>
+    <t>1352.11 USD</t>
+  </si>
+  <si>
+    <t>823.02 USD</t>
+  </si>
+  <si>
+    <t>646.66 USD</t>
+  </si>
+  <si>
+    <t>470.3 USD</t>
+  </si>
+  <si>
+    <t>950815.55 USD</t>
+  </si>
+  <si>
+    <t>3813494.56 USD</t>
+  </si>
+  <si>
+    <t>905331.77 USD</t>
+  </si>
+  <si>
+    <t>2908162.79 USD</t>
+  </si>
+  <si>
+    <t>398345.98 USD</t>
+  </si>
+  <si>
+    <t>208226.31 USD</t>
+  </si>
+  <si>
+    <t>126746.45 USD</t>
+  </si>
+  <si>
+    <t>99586.49 USD</t>
+  </si>
+  <si>
+    <t>72426.54 USD</t>
+  </si>
+  <si>
+    <t>1578207.46 USD</t>
+  </si>
+  <si>
+    <t>604199.68 USD</t>
+  </si>
+  <si>
+    <t>974007.78 USD</t>
+  </si>
+  <si>
+    <t>265847.86 USD</t>
+  </si>
+  <si>
+    <t>138965.93 USD</t>
+  </si>
+  <si>
+    <t>84587.96 USD</t>
+  </si>
+  <si>
+    <t>66461.96 USD</t>
+  </si>
+  <si>
+    <t>48335.97 USD</t>
+  </si>
+  <si>
+    <t>822814.13 USD</t>
+  </si>
+  <si>
+    <t>88432.16 USD</t>
+  </si>
+  <si>
+    <t>734381.97 USD</t>
+  </si>
+  <si>
+    <t>38910.15 USD</t>
+  </si>
+  <si>
+    <t>20339.4 USD</t>
+  </si>
+  <si>
+    <t>12380.5 USD</t>
+  </si>
+  <si>
+    <t>9727.54 USD</t>
+  </si>
+  <si>
+    <t>7074.57 USD</t>
+  </si>
+  <si>
+    <t>MABENDE MINING</t>
+  </si>
+  <si>
+    <t>11769.49 USD</t>
+  </si>
+  <si>
+    <t>-11769.49 USD</t>
+  </si>
+  <si>
+    <t>5178.58 USD</t>
+  </si>
+  <si>
+    <t>2706.98 USD</t>
+  </si>
+  <si>
+    <t>1647.73 USD</t>
+  </si>
+  <si>
+    <t>1294.64 USD</t>
+  </si>
+  <si>
+    <t>941.56 USD</t>
+  </si>
+  <si>
+    <t>1139643.12 USD</t>
+  </si>
+  <si>
+    <t>436758.62 USD</t>
+  </si>
+  <si>
+    <t>702884.5 USD</t>
+  </si>
+  <si>
+    <t>192173.79 USD</t>
+  </si>
+  <si>
+    <t>100454.48 USD</t>
+  </si>
+  <si>
+    <t>61146.21 USD</t>
+  </si>
+  <si>
+    <t>48043.45 USD</t>
+  </si>
+  <si>
+    <t>34940.69 USD</t>
+  </si>
+  <si>
+    <t>696106.66 USD</t>
+  </si>
+  <si>
+    <t>435269.14 USD</t>
+  </si>
+  <si>
+    <t>260837.52 USD</t>
+  </si>
+  <si>
+    <t>191518.42 USD</t>
+  </si>
+  <si>
+    <t>100111.9 USD</t>
+  </si>
+  <si>
+    <t>60937.68 USD</t>
+  </si>
+  <si>
+    <t>47879.61 USD</t>
+  </si>
+  <si>
+    <t>34821.53 USD</t>
+  </si>
+  <si>
+    <t>24336.59 USD</t>
+  </si>
+  <si>
+    <t>-24336.59 USD</t>
+  </si>
+  <si>
+    <t>10708.1 USD</t>
+  </si>
+  <si>
+    <t>5597.42 USD</t>
+  </si>
+  <si>
+    <t>3407.12 USD</t>
+  </si>
+  <si>
+    <t>2677.02 USD</t>
+  </si>
+  <si>
+    <t>1946.93 USD</t>
+  </si>
+  <si>
+    <t>719270.98 USD</t>
+  </si>
+  <si>
+    <t>154999.42 USD</t>
+  </si>
+  <si>
+    <t>564271.56 USD</t>
+  </si>
+  <si>
+    <t>68199.74 USD</t>
+  </si>
+  <si>
+    <t>35649.87 USD</t>
+  </si>
+  <si>
+    <t>21699.92 USD</t>
+  </si>
+  <si>
+    <t>17049.94 USD</t>
+  </si>
+  <si>
+    <t>12399.95 USD</t>
+  </si>
+  <si>
+    <t>603287.11 USD</t>
+  </si>
+  <si>
+    <t>156689.23 USD</t>
+  </si>
+  <si>
+    <t>446597.88 USD</t>
+  </si>
+  <si>
+    <t>68943.26 USD</t>
+  </si>
+  <si>
+    <t>36038.52 USD</t>
+  </si>
+  <si>
+    <t>21936.49 USD</t>
+  </si>
+  <si>
+    <t>17235.82 USD</t>
+  </si>
+  <si>
+    <t>12535.14 USD</t>
+  </si>
+  <si>
+    <t>334456.65 USD</t>
+  </si>
+  <si>
+    <t>-334456.65 USD</t>
+  </si>
+  <si>
+    <t>147160.93 USD</t>
+  </si>
+  <si>
+    <t>76925.03 USD</t>
+  </si>
+  <si>
+    <t>46823.93 USD</t>
+  </si>
+  <si>
+    <t>36790.23 USD</t>
+  </si>
+  <si>
+    <t>26756.53 USD</t>
+  </si>
+  <si>
+    <t>2213574.71 USD</t>
+  </si>
+  <si>
+    <t>1548862.15 USD</t>
+  </si>
+  <si>
+    <t>664712.56 USD</t>
+  </si>
+  <si>
+    <t>681499.35 USD</t>
+  </si>
+  <si>
+    <t>356238.29 USD</t>
+  </si>
+  <si>
+    <t>216840.7 USD</t>
+  </si>
+  <si>
+    <t>170374.84 USD</t>
+  </si>
+  <si>
+    <t>123908.97 USD</t>
+  </si>
+  <si>
+    <t>157041.77 USD</t>
+  </si>
+  <si>
+    <t>57541.69 USD</t>
+  </si>
+  <si>
+    <t>99500.08 USD</t>
+  </si>
+  <si>
+    <t>25318.34 USD</t>
+  </si>
+  <si>
+    <t>13234.59 USD</t>
+  </si>
+  <si>
+    <t>8055.84 USD</t>
+  </si>
+  <si>
+    <t>6329.59 USD</t>
+  </si>
+  <si>
+    <t>4603.34 USD</t>
+  </si>
+  <si>
+    <t>1447263.25 USD</t>
+  </si>
+  <si>
+    <t>678359.01 USD</t>
+  </si>
+  <si>
+    <t>768904.24 USD</t>
+  </si>
+  <si>
+    <t>298477.96 USD</t>
+  </si>
+  <si>
+    <t>156022.57 USD</t>
+  </si>
+  <si>
+    <t>94970.26 USD</t>
+  </si>
+  <si>
+    <t>74619.49 USD</t>
+  </si>
+  <si>
+    <t>54268.72 USD</t>
+  </si>
+  <si>
+    <t>1627018.32 USD</t>
+  </si>
+  <si>
+    <t>1768413.67 USD</t>
+  </si>
+  <si>
+    <t>-141395.35 USD</t>
+  </si>
+  <si>
+    <t>778102.01 USD</t>
+  </si>
+  <si>
+    <t>406735.14 USD</t>
+  </si>
+  <si>
+    <t>247577.91 USD</t>
+  </si>
+  <si>
+    <t>194525.5 USD</t>
+  </si>
+  <si>
+    <t>141473.09 USD</t>
+  </si>
+  <si>
+    <t>674363.08 USD</t>
+  </si>
+  <si>
+    <t>213443.08 USD</t>
+  </si>
+  <si>
+    <t>460920 USD</t>
+  </si>
+  <si>
+    <t>93914.96 USD</t>
+  </si>
+  <si>
+    <t>49091.91 USD</t>
+  </si>
+  <si>
+    <t>29882.03 USD</t>
+  </si>
+  <si>
+    <t>23478.74 USD</t>
+  </si>
+  <si>
+    <t>17075.45 USD</t>
+  </si>
+  <si>
+    <t>43915.06 USD</t>
+  </si>
+  <si>
+    <t>-43915.06 USD</t>
+  </si>
+  <si>
+    <t>19322.63 USD</t>
+  </si>
+  <si>
+    <t>10100.46 USD</t>
+  </si>
+  <si>
+    <t>6148.11 USD</t>
+  </si>
+  <si>
+    <t>4830.66 USD</t>
+  </si>
+  <si>
+    <t>3513.2 USD</t>
+  </si>
+  <si>
+    <t>1646275.29 USD</t>
+  </si>
+  <si>
+    <t>566331.72 USD</t>
+  </si>
+  <si>
+    <t>1079943.57 USD</t>
+  </si>
+  <si>
+    <t>249185.96 USD</t>
+  </si>
+  <si>
+    <t>130256.3 USD</t>
+  </si>
+  <si>
+    <t>79286.44 USD</t>
+  </si>
+  <si>
+    <t>62296.49 USD</t>
+  </si>
+  <si>
+    <t>45306.54 USD</t>
+  </si>
+  <si>
+    <t>1484733.24 USD</t>
+  </si>
+  <si>
+    <t>602708.19 USD</t>
+  </si>
+  <si>
+    <t>882025.05 USD</t>
+  </si>
+  <si>
+    <t>265191.6 USD</t>
+  </si>
+  <si>
+    <t>138622.88 USD</t>
+  </si>
+  <si>
+    <t>84379.15 USD</t>
+  </si>
+  <si>
+    <t>66297.9 USD</t>
+  </si>
+  <si>
+    <t>48216.66 USD</t>
+  </si>
+  <si>
+    <t>516544.49 USD</t>
+  </si>
+  <si>
+    <t>645348.82 USD</t>
+  </si>
+  <si>
+    <t>-128804.33 USD</t>
+  </si>
+  <si>
+    <t>283953.48 USD</t>
+  </si>
+  <si>
+    <t>148430.23 USD</t>
+  </si>
+  <si>
+    <t>90348.83 USD</t>
+  </si>
+  <si>
+    <t>70988.37 USD</t>
+  </si>
+  <si>
+    <t>51627.91 USD</t>
+  </si>
+  <si>
+    <t>51438.33 USD</t>
+  </si>
+  <si>
+    <t>36084 USD</t>
+  </si>
+  <si>
+    <t>15354.33 USD</t>
+  </si>
+  <si>
+    <t>15876.96 USD</t>
+  </si>
+  <si>
+    <t>8299.32 USD</t>
+  </si>
+  <si>
+    <t>5051.76 USD</t>
+  </si>
+  <si>
+    <t>3969.24 USD</t>
+  </si>
+  <si>
+    <t>2886.72 USD</t>
+  </si>
+  <si>
+    <t>774203.39 USD</t>
+  </si>
+  <si>
+    <t>107284.58 USD</t>
+  </si>
+  <si>
+    <t>666918.81 USD</t>
+  </si>
+  <si>
+    <t>47205.22 USD</t>
+  </si>
+  <si>
+    <t>24675.45 USD</t>
+  </si>
+  <si>
+    <t>15019.84 USD</t>
+  </si>
+  <si>
+    <t>11801.3 USD</t>
+  </si>
+  <si>
+    <t>8582.77 USD</t>
+  </si>
+  <si>
+    <t>1596051.98 USD</t>
+  </si>
+  <si>
+    <t>730903.18 USD</t>
+  </si>
+  <si>
+    <t>32439.49 USD</t>
+  </si>
+  <si>
+    <t>698463.69 USD</t>
+  </si>
+  <si>
+    <t>14273.38 USD</t>
+  </si>
+  <si>
+    <t>7461.08 USD</t>
+  </si>
+  <si>
+    <t>4541.53 USD</t>
+  </si>
+  <si>
+    <t>3568.34 USD</t>
+  </si>
+  <si>
+    <t>2595.16 USD</t>
+  </si>
+  <si>
+    <t>34273.23 USD</t>
+  </si>
+  <si>
+    <t>-34273.23 USD</t>
+  </si>
+  <si>
+    <t>15080.22 USD</t>
+  </si>
+  <si>
+    <t>7882.84 USD</t>
+  </si>
+  <si>
+    <t>4798.25 USD</t>
+  </si>
+  <si>
+    <t>3770.06 USD</t>
+  </si>
+  <si>
+    <t>2741.86 USD</t>
+  </si>
+  <si>
+    <t>49043.21 USD</t>
+  </si>
+  <si>
+    <t>-49043.21 USD</t>
+  </si>
+  <si>
+    <t>21579.01 USD</t>
+  </si>
+  <si>
+    <t>11279.94 USD</t>
+  </si>
+  <si>
+    <t>6866.05 USD</t>
+  </si>
+  <si>
+    <t>5394.75 USD</t>
+  </si>
+  <si>
+    <t>3923.46 USD</t>
+  </si>
+  <si>
+    <t>WAVES RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>1109.95 USD</t>
+  </si>
+  <si>
+    <t>-1109.95 USD</t>
+  </si>
+  <si>
+    <t>488.38 USD</t>
+  </si>
+  <si>
+    <t>255.29 USD</t>
+  </si>
+  <si>
+    <t>155.39 USD</t>
+  </si>
+  <si>
+    <t>122.09 USD</t>
+  </si>
+  <si>
+    <t>88.8 USD</t>
+  </si>
+  <si>
+    <t>1904915.25 USD</t>
+  </si>
+  <si>
+    <t>359444.41 USD</t>
+  </si>
+  <si>
+    <t>1545470.84 USD</t>
+  </si>
+  <si>
+    <t>158155.54 USD</t>
+  </si>
+  <si>
+    <t>82672.21 USD</t>
+  </si>
+  <si>
+    <t>50322.22 USD</t>
+  </si>
+  <si>
+    <t>39538.89 USD</t>
+  </si>
+  <si>
+    <t>28755.55 USD</t>
+  </si>
+  <si>
+    <t>Mar 2026</t>
+  </si>
+  <si>
+    <t>6253288.25 USD</t>
+  </si>
+  <si>
+    <t>2024465.14 USD</t>
+  </si>
+  <si>
+    <t>4228823.11 USD</t>
+  </si>
+  <si>
+    <t>890764.66 USD</t>
+  </si>
+  <si>
+    <t>465626.98 USD</t>
+  </si>
+  <si>
+    <t>283425.12 USD</t>
+  </si>
+  <si>
+    <t>222691.17 USD</t>
+  </si>
+  <si>
+    <t>161957.21 USD</t>
+  </si>
+  <si>
+    <t>1052296.28 USD</t>
+  </si>
+  <si>
+    <t>657983.09 USD</t>
+  </si>
+  <si>
+    <t>394313.19 USD</t>
+  </si>
+  <si>
+    <t>289512.56 USD</t>
+  </si>
+  <si>
+    <t>151336.11 USD</t>
+  </si>
+  <si>
+    <t>92117.63 USD</t>
+  </si>
+  <si>
+    <t>72378.14 USD</t>
+  </si>
+  <si>
+    <t>52638.65 USD</t>
+  </si>
+  <si>
+    <t>1428771.87 USD</t>
+  </si>
+  <si>
+    <t>734977.72 USD</t>
+  </si>
+  <si>
+    <t>693794.15 USD</t>
+  </si>
+  <si>
+    <t>323390.2 USD</t>
+  </si>
+  <si>
+    <t>169044.88 USD</t>
+  </si>
+  <si>
+    <t>102896.88 USD</t>
+  </si>
+  <si>
+    <t>80847.55 USD</t>
+  </si>
+  <si>
+    <t>58798.22 USD</t>
+  </si>
+  <si>
+    <t>2060015.39 USD</t>
+  </si>
+  <si>
+    <t>1335935.98 USD</t>
+  </si>
+  <si>
+    <t>724079.41 USD</t>
+  </si>
+  <si>
+    <t>587811.83 USD</t>
+  </si>
+  <si>
+    <t>307265.28 USD</t>
+  </si>
+  <si>
+    <t>187031.04 USD</t>
+  </si>
+  <si>
+    <t>146952.96 USD</t>
+  </si>
+  <si>
+    <t>106874.88 USD</t>
+  </si>
+  <si>
+    <t>25331351.67 USD</t>
+  </si>
+  <si>
+    <t>13777796.7 USD</t>
+  </si>
+  <si>
+    <t>11553554.97 USD</t>
+  </si>
+  <si>
+    <t>6062230.55 USD</t>
+  </si>
+  <si>
+    <t>3168893.24 USD</t>
+  </si>
+  <si>
+    <t>1928891.54 USD</t>
+  </si>
+  <si>
+    <t>1515557.64 USD</t>
+  </si>
+  <si>
+    <t>1102223.74 USD</t>
+  </si>
+  <si>
+    <t>709879.43 USD</t>
+  </si>
+  <si>
+    <t>4692220.30 USD</t>
+  </si>
+  <si>
+    <t>2931601.84 USD</t>
+  </si>
+  <si>
+    <t>1760618.46 USD</t>
+  </si>
+  <si>
+    <t>1289904.81 USD</t>
+  </si>
+  <si>
+    <t>674268.42 USD</t>
+  </si>
+  <si>
+    <t>410424.26 USD</t>
+  </si>
+  <si>
+    <t>322476.2 USD</t>
+  </si>
+  <si>
+    <t>234528.15 USD</t>
+  </si>
+  <si>
+    <t>288192.19 USD</t>
+  </si>
+  <si>
+    <t>179505.63 USD</t>
+  </si>
+  <si>
+    <t>108686.56 USD</t>
+  </si>
+  <si>
+    <t>78982.48 USD</t>
+  </si>
+  <si>
+    <t>41286.29 USD</t>
+  </si>
+  <si>
+    <t>25130.79 USD</t>
+  </si>
+  <si>
+    <t>19745.62 USD</t>
+  </si>
+  <si>
+    <t>14360.45 USD</t>
+  </si>
+  <si>
+    <t>2052909.91 USD</t>
+  </si>
+  <si>
+    <t>924459.74 USD</t>
+  </si>
+  <si>
+    <t>1128450.17 USD</t>
+  </si>
+  <si>
+    <t>406762.29 USD</t>
+  </si>
+  <si>
+    <t>212625.74 USD</t>
+  </si>
+  <si>
+    <t>129424.36 USD</t>
+  </si>
+  <si>
+    <t>101690.57 USD</t>
+  </si>
+  <si>
+    <t>73956.78 USD</t>
+  </si>
+  <si>
+    <t>EPSILON SARL</t>
+  </si>
+  <si>
+    <t>28119.20 USD</t>
+  </si>
+  <si>
+    <t>28119.2 USD</t>
+  </si>
+  <si>
+    <t>990483.53 USD</t>
+  </si>
+  <si>
+    <t>858253.58 USD</t>
+  </si>
+  <si>
+    <t>132229.95 USD</t>
+  </si>
+  <si>
+    <t>377631.58 USD</t>
+  </si>
+  <si>
+    <t>197398.32 USD</t>
+  </si>
+  <si>
+    <t>120155.5 USD</t>
+  </si>
+  <si>
+    <t>94407.89 USD</t>
+  </si>
+  <si>
+    <t>68660.29 USD</t>
+  </si>
+  <si>
+    <t>1099629.62 USD</t>
+  </si>
+  <si>
+    <t>76533.16 USD</t>
+  </si>
+  <si>
+    <t>1023096.46 USD</t>
+  </si>
+  <si>
+    <t>33674.59 USD</t>
+  </si>
+  <si>
+    <t>17602.63 USD</t>
+  </si>
+  <si>
+    <t>10714.64 USD</t>
+  </si>
+  <si>
+    <t>8418.65 USD</t>
+  </si>
+  <si>
+    <t>6122.65 USD</t>
+  </si>
+  <si>
+    <t>524197.04 USD</t>
+  </si>
+  <si>
+    <t>164461.35 USD</t>
+  </si>
+  <si>
+    <t>359735.69 USD</t>
+  </si>
+  <si>
+    <t>72362.99 USD</t>
+  </si>
+  <si>
+    <t>37826.11 USD</t>
+  </si>
+  <si>
+    <t>23024.59 USD</t>
+  </si>
+  <si>
+    <t>18090.75 USD</t>
+  </si>
+  <si>
+    <t>13156.91 USD</t>
+  </si>
+  <si>
+    <t>15687.78 USD</t>
+  </si>
+  <si>
+    <t>1824260.92 USD</t>
+  </si>
+  <si>
+    <t>-1808573.14 USD</t>
+  </si>
+  <si>
+    <t>802674.8 USD</t>
+  </si>
+  <si>
+    <t>419580.01 USD</t>
+  </si>
+  <si>
+    <t>255396.53 USD</t>
+  </si>
+  <si>
+    <t>200668.7 USD</t>
+  </si>
+  <si>
+    <t>145940.87 USD</t>
+  </si>
+  <si>
+    <t>361532.75 USD</t>
+  </si>
+  <si>
+    <t>1501620.48 USD</t>
+  </si>
+  <si>
+    <t>102.22 USD</t>
+  </si>
+  <si>
+    <t>1501518.26 USD</t>
+  </si>
+  <si>
+    <t>44.98 USD</t>
+  </si>
+  <si>
+    <t>23.51 USD</t>
+  </si>
+  <si>
+    <t>14.31 USD</t>
+  </si>
+  <si>
+    <t>11.24 USD</t>
+  </si>
+  <si>
+    <t>8.18 USD</t>
+  </si>
+  <si>
+    <t>2182317.82 USD</t>
+  </si>
+  <si>
+    <t>2465145.99 USD</t>
+  </si>
+  <si>
+    <t>-282828.17 USD</t>
+  </si>
+  <si>
+    <t>1084664.24 USD</t>
+  </si>
+  <si>
+    <t>566983.58 USD</t>
+  </si>
+  <si>
+    <t>345120.44 USD</t>
+  </si>
+  <si>
+    <t>271166.06 USD</t>
+  </si>
+  <si>
+    <t>197211.68 USD</t>
+  </si>
+  <si>
+    <t>89881.90 USD</t>
+  </si>
+  <si>
+    <t>13329.22 USD</t>
+  </si>
+  <si>
+    <t>76552.68 USD</t>
+  </si>
+  <si>
+    <t>5864.86 USD</t>
+  </si>
+  <si>
+    <t>3065.72 USD</t>
+  </si>
+  <si>
+    <t>1866.09 USD</t>
+  </si>
+  <si>
+    <t>1466.21 USD</t>
+  </si>
+  <si>
+    <t>1066.34 USD</t>
+  </si>
+  <si>
+    <t>1028144.19 USD</t>
+  </si>
+  <si>
+    <t>52499.88 USD</t>
+  </si>
+  <si>
+    <t>975644.31 USD</t>
+  </si>
+  <si>
+    <t>23099.95 USD</t>
+  </si>
+  <si>
+    <t>12074.97 USD</t>
+  </si>
+  <si>
+    <t>7349.98 USD</t>
+  </si>
+  <si>
+    <t>5774.99 USD</t>
+  </si>
+  <si>
+    <t>4199.99 USD</t>
+  </si>
+  <si>
+    <t>1385487.72 USD</t>
+  </si>
+  <si>
+    <t>1618972.68 USD</t>
+  </si>
+  <si>
+    <t>-233484.96 USD</t>
+  </si>
+  <si>
+    <t>712347.98 USD</t>
+  </si>
+  <si>
+    <t>372363.72 USD</t>
+  </si>
+  <si>
+    <t>226656.18 USD</t>
+  </si>
+  <si>
+    <t>178086.99 USD</t>
+  </si>
+  <si>
+    <t>129517.81 USD</t>
+  </si>
+  <si>
+    <t>2136269.73 USD</t>
+  </si>
+  <si>
+    <t>2807538.7 USD</t>
+  </si>
+  <si>
+    <t>-671268.97 USD</t>
+  </si>
+  <si>
+    <t>1235317.03 USD</t>
+  </si>
+  <si>
+    <t>645733.9 USD</t>
+  </si>
+  <si>
+    <t>393055.42 USD</t>
+  </si>
+  <si>
+    <t>308829.26 USD</t>
+  </si>
+  <si>
+    <t>224603.1 USD</t>
+  </si>
+  <si>
+    <t>1093352.48 USD</t>
+  </si>
+  <si>
+    <t>182997.93 USD</t>
+  </si>
+  <si>
+    <t>910354.55 USD</t>
+  </si>
+  <si>
+    <t>80519.09 USD</t>
+  </si>
+  <si>
+    <t>42089.52 USD</t>
+  </si>
+  <si>
+    <t>25619.71 USD</t>
+  </si>
+  <si>
+    <t>20129.77 USD</t>
+  </si>
+  <si>
+    <t>14639.83 USD</t>
+  </si>
+  <si>
+    <t>594951.88 USD</t>
+  </si>
+  <si>
+    <t>420669 USD</t>
+  </si>
+  <si>
+    <t>174282.88 USD</t>
+  </si>
+  <si>
+    <t>185094.36 USD</t>
+  </si>
+  <si>
+    <t>96753.87 USD</t>
+  </si>
+  <si>
+    <t>58893.66 USD</t>
+  </si>
+  <si>
+    <t>46273.59 USD</t>
+  </si>
+  <si>
+    <t>33653.52 USD</t>
+  </si>
+  <si>
+    <t>1491039.67 USD</t>
+  </si>
+  <si>
+    <t>148370.9 USD</t>
+  </si>
+  <si>
+    <t>1342668.77 USD</t>
+  </si>
+  <si>
+    <t>65283.2 USD</t>
+  </si>
+  <si>
+    <t>34125.31 USD</t>
+  </si>
+  <si>
+    <t>20771.93 USD</t>
+  </si>
+  <si>
+    <t>16320.8 USD</t>
+  </si>
+  <si>
+    <t>11869.67 USD</t>
+  </si>
+  <si>
+    <t>2040040.99 USD</t>
+  </si>
+  <si>
+    <t>584036.87 USD</t>
+  </si>
+  <si>
+    <t>1456004.12 USD</t>
+  </si>
+  <si>
+    <t>256976.22 USD</t>
+  </si>
+  <si>
+    <t>134328.48 USD</t>
+  </si>
+  <si>
+    <t>81765.16 USD</t>
+  </si>
+  <si>
+    <t>64244.06 USD</t>
+  </si>
+  <si>
+    <t>46722.95 USD</t>
+  </si>
+  <si>
+    <t>1012695.12 USD</t>
+  </si>
+  <si>
+    <t>158847.59 USD</t>
+  </si>
+  <si>
+    <t>46984.82 USD</t>
+  </si>
+  <si>
+    <t>111862.77 USD</t>
+  </si>
+  <si>
+    <t>20673.32 USD</t>
+  </si>
+  <si>
+    <t>10806.51 USD</t>
+  </si>
+  <si>
+    <t>6577.87 USD</t>
+  </si>
+  <si>
+    <t>5168.33 USD</t>
+  </si>
+  <si>
+    <t>3758.79 USD</t>
+  </si>
+  <si>
+    <t>1317175.08 USD</t>
+  </si>
+  <si>
+    <t>352534.18 USD</t>
+  </si>
+  <si>
+    <t>964640.9 USD</t>
+  </si>
+  <si>
+    <t>155115.04 USD</t>
+  </si>
+  <si>
+    <t>81082.86 USD</t>
+  </si>
+  <si>
+    <t>49354.79 USD</t>
+  </si>
+  <si>
+    <t>38778.76 USD</t>
+  </si>
+  <si>
+    <t>28202.73 USD</t>
+  </si>
+  <si>
+    <t>3603312.75 USD</t>
+  </si>
+  <si>
+    <t>1722325.68 USD</t>
+  </si>
+  <si>
+    <t>1880987.07 USD</t>
+  </si>
+  <si>
+    <t>757823.3 USD</t>
+  </si>
+  <si>
+    <t>396134.91 USD</t>
+  </si>
+  <si>
+    <t>241125.6 USD</t>
+  </si>
+  <si>
+    <t>189455.82 USD</t>
+  </si>
+  <si>
+    <t>137786.05 USD</t>
+  </si>
+  <si>
+    <t>693360.64 USD</t>
+  </si>
+  <si>
+    <t>31387.48 USD</t>
+  </si>
+  <si>
+    <t>661973.16 USD</t>
+  </si>
+  <si>
+    <t>13810.49 USD</t>
+  </si>
+  <si>
+    <t>7219.12 USD</t>
+  </si>
+  <si>
+    <t>4394.25 USD</t>
+  </si>
+  <si>
+    <t>3452.62 USD</t>
+  </si>
+  <si>
+    <t>2511 USD</t>
+  </si>
+  <si>
+    <t>837105.00 USD</t>
+  </si>
+  <si>
+    <t>8982253.6 USD</t>
+  </si>
+  <si>
+    <t>-8145148.6 USD</t>
+  </si>
+  <si>
+    <t>3952191.58 USD</t>
+  </si>
+  <si>
+    <t>2065918.33 USD</t>
+  </si>
+  <si>
+    <t>1257515.5 USD</t>
+  </si>
+  <si>
+    <t>988047.9 USD</t>
+  </si>
+  <si>
+    <t>718580.29 USD</t>
+  </si>
+  <si>
+    <t>801853.54 USD</t>
+  </si>
+  <si>
+    <t>322721.18 USD</t>
+  </si>
+  <si>
+    <t>479132.36 USD</t>
+  </si>
+  <si>
+    <t>141997.32 USD</t>
+  </si>
+  <si>
+    <t>74225.87 USD</t>
+  </si>
+  <si>
+    <t>45180.97 USD</t>
+  </si>
+  <si>
+    <t>35499.33 USD</t>
+  </si>
+  <si>
+    <t>25817.69 USD</t>
+  </si>
+  <si>
+    <t>924414.44 USD</t>
+  </si>
+  <si>
+    <t>187789.54 USD</t>
+  </si>
+  <si>
+    <t>736624.9 USD</t>
+  </si>
+  <si>
+    <t>82627.4 USD</t>
+  </si>
+  <si>
+    <t>43191.59 USD</t>
+  </si>
+  <si>
+    <t>26290.54 USD</t>
+  </si>
+  <si>
+    <t>20656.85 USD</t>
+  </si>
+  <si>
+    <t>15023.16 USD</t>
+  </si>
+  <si>
+    <t>13710.26 USD</t>
+  </si>
+  <si>
+    <t>70875.8 USD</t>
+  </si>
+  <si>
+    <t>-57165.54 USD</t>
+  </si>
+  <si>
+    <t>31185.35 USD</t>
+  </si>
+  <si>
+    <t>16301.43 USD</t>
+  </si>
+  <si>
+    <t>9922.61 USD</t>
+  </si>
+  <si>
+    <t>7796.34 USD</t>
+  </si>
+  <si>
+    <t>5670.06 USD</t>
+  </si>
+  <si>
+    <t>5038839.27 USD</t>
+  </si>
+  <si>
+    <t>4066822.76 USD</t>
+  </si>
+  <si>
+    <t>972016.51 USD</t>
+  </si>
+  <si>
+    <t>1789402.01 USD</t>
+  </si>
+  <si>
+    <t>935369.23 USD</t>
+  </si>
+  <si>
+    <t>569355.19 USD</t>
+  </si>
+  <si>
+    <t>447350.5 USD</t>
+  </si>
+  <si>
+    <t>325345.82 USD</t>
+  </si>
+  <si>
+    <t>2115660.87 USD</t>
+  </si>
+  <si>
+    <t>10132488.55 USD</t>
+  </si>
+  <si>
+    <t>4377319.37 USD</t>
+  </si>
+  <si>
+    <t>5755169.18 USD</t>
+  </si>
+  <si>
+    <t>1926020.52 USD</t>
+  </si>
+  <si>
+    <t>1006783.46 USD</t>
+  </si>
+  <si>
+    <t>612824.71 USD</t>
+  </si>
+  <si>
+    <t>481505.13 USD</t>
+  </si>
+  <si>
+    <t>350185.55 USD</t>
+  </si>
+  <si>
+    <t>14450862.31 USD</t>
+  </si>
+  <si>
+    <t>3457225.46 USD</t>
+  </si>
+  <si>
+    <t>2864809 USD</t>
+  </si>
+  <si>
+    <t>592416.46 USD</t>
+  </si>
+  <si>
+    <t>1260515.96 USD</t>
+  </si>
+  <si>
+    <t>658906.07 USD</t>
+  </si>
+  <si>
+    <t>401073.26 USD</t>
+  </si>
+  <si>
+    <t>315128.99 USD</t>
+  </si>
+  <si>
+    <t>229184.72 USD</t>
+  </si>
+  <si>
+    <t>337418.15 USD</t>
+  </si>
+  <si>
+    <t>621223.58 USD</t>
+  </si>
+  <si>
+    <t>-283805.43 USD</t>
+  </si>
+  <si>
+    <t>273338.38 USD</t>
+  </si>
+  <si>
+    <t>142881.42 USD</t>
+  </si>
+  <si>
+    <t>86971.3 USD</t>
+  </si>
+  <si>
+    <t>68334.59 USD</t>
+  </si>
+  <si>
+    <t>49697.89 USD</t>
+  </si>
+  <si>
+    <t>934151.25 USD</t>
+  </si>
+  <si>
+    <t>-934151.25 USD</t>
+  </si>
+  <si>
+    <t>411026.55 USD</t>
+  </si>
+  <si>
+    <t>214854.79 USD</t>
+  </si>
+  <si>
+    <t>130781.18 USD</t>
+  </si>
+  <si>
+    <t>102756.64 USD</t>
+  </si>
+  <si>
+    <t>74732.1 USD</t>
+  </si>
+  <si>
+    <t>5494982.07 USD</t>
+  </si>
+  <si>
+    <t>3522848.41 USD</t>
+  </si>
+  <si>
+    <t>1972133.66 USD</t>
+  </si>
+  <si>
+    <t>1550053.3 USD</t>
+  </si>
+  <si>
+    <t>810255.13 USD</t>
+  </si>
+  <si>
+    <t>493198.78 USD</t>
+  </si>
+  <si>
+    <t>387513.33 USD</t>
+  </si>
+  <si>
+    <t>281827.87 USD</t>
+  </si>
+  <si>
+    <t>4496581.64 USD</t>
+  </si>
+  <si>
+    <t>3574816.52 USD</t>
+  </si>
+  <si>
+    <t>921765.12 USD</t>
+  </si>
+  <si>
+    <t>1572919.27 USD</t>
+  </si>
+  <si>
+    <t>822207.8 USD</t>
+  </si>
+  <si>
+    <t>500474.31 USD</t>
+  </si>
+  <si>
+    <t>393229.82 USD</t>
+  </si>
+  <si>
+    <t>285985.32 USD</t>
+  </si>
+  <si>
+    <t>13794.36 USD</t>
+  </si>
+  <si>
+    <t>-13794.36 USD</t>
+  </si>
+  <si>
+    <t>6069.52 USD</t>
+  </si>
+  <si>
+    <t>3172.7 USD</t>
+  </si>
+  <si>
+    <t>1931.21 USD</t>
+  </si>
+  <si>
+    <t>1517.38 USD</t>
+  </si>
+  <si>
+    <t>1103.55 USD</t>
+  </si>
+  <si>
+    <t>203.55 USD</t>
+  </si>
+  <si>
+    <t>23469.05 USD</t>
+  </si>
+  <si>
+    <t>-23469.05 USD</t>
+  </si>
+  <si>
+    <t>10326.38 USD</t>
+  </si>
+  <si>
+    <t>5397.88 USD</t>
+  </si>
+  <si>
+    <t>3285.67 USD</t>
+  </si>
+  <si>
+    <t>2581.6 USD</t>
+  </si>
+  <si>
+    <t>1877.52 USD</t>
+  </si>
+  <si>
+    <t>TENGYAN COBALT COPPER RESSOURCES LTD</t>
+  </si>
+  <si>
+    <t>184457.00 USD</t>
+  </si>
+  <si>
+    <t>-1639803.92 USD</t>
+  </si>
+  <si>
+    <t>12932.49 USD</t>
+  </si>
+  <si>
+    <t>-12932.49 USD</t>
+  </si>
+  <si>
+    <t>5690.3 USD</t>
+  </si>
+  <si>
+    <t>2974.47 USD</t>
+  </si>
+  <si>
+    <t>1810.55 USD</t>
+  </si>
+  <si>
+    <t>1422.57 USD</t>
+  </si>
+  <si>
+    <t>1034.6 USD</t>
+  </si>
+  <si>
+    <t>1555156.46 USD</t>
+  </si>
+  <si>
+    <t>1362076.64 USD</t>
+  </si>
+  <si>
+    <t>193079.82 USD</t>
+  </si>
+  <si>
+    <t>599313.72 USD</t>
+  </si>
+  <si>
+    <t>313277.63 USD</t>
+  </si>
+  <si>
+    <t>190690.73 USD</t>
+  </si>
+  <si>
+    <t>149828.43 USD</t>
+  </si>
+  <si>
+    <t>108966.13 USD</t>
+  </si>
+  <si>
+    <t>CONGO JIA XIN SARL</t>
+  </si>
+  <si>
+    <t>6338.83 USD</t>
+  </si>
+  <si>
+    <t>-6338.83 USD</t>
+  </si>
+  <si>
+    <t>2789.09 USD</t>
+  </si>
+  <si>
+    <t>1457.93 USD</t>
+  </si>
+  <si>
+    <t>887.44 USD</t>
+  </si>
+  <si>
+    <t>697.27 USD</t>
+  </si>
+  <si>
+    <t>507.11 USD</t>
+  </si>
+  <si>
+    <t>2316544.72 USD</t>
+  </si>
+  <si>
+    <t>1561027.15 USD</t>
+  </si>
+  <si>
+    <t>755517.57 USD</t>
+  </si>
+  <si>
+    <t>686851.95 USD</t>
+  </si>
+  <si>
+    <t>359036.24 USD</t>
+  </si>
+  <si>
+    <t>218543.8 USD</t>
+  </si>
+  <si>
+    <t>171712.99 USD</t>
+  </si>
+  <si>
+    <t>124882.17 USD</t>
+  </si>
+  <si>
+    <t>266484.71 USD</t>
+  </si>
+  <si>
+    <t>-266484.71 USD</t>
+  </si>
+  <si>
+    <t>117253.27 USD</t>
+  </si>
+  <si>
+    <t>61291.48 USD</t>
+  </si>
+  <si>
+    <t>37307.86 USD</t>
+  </si>
+  <si>
+    <t>29313.32 USD</t>
+  </si>
+  <si>
+    <t>21318.78 USD</t>
+  </si>
+  <si>
+    <t>8247.04 USD</t>
+  </si>
+  <si>
+    <t>-8247.04 USD</t>
+  </si>
+  <si>
+    <t>3628.7 USD</t>
+  </si>
+  <si>
+    <t>1896.82 USD</t>
+  </si>
+  <si>
+    <t>1154.59 USD</t>
+  </si>
+  <si>
+    <t>907.17 USD</t>
+  </si>
+  <si>
+    <t>659.76 USD</t>
+  </si>
+  <si>
+    <t>28823293.04 USD</t>
+  </si>
+  <si>
+    <t>8074659.69 USD</t>
+  </si>
+  <si>
+    <t>20748633.35 USD</t>
+  </si>
+  <si>
+    <t>3552850.26 USD</t>
+  </si>
+  <si>
+    <t>1857171.73 USD</t>
+  </si>
+  <si>
+    <t>1130452.36 USD</t>
+  </si>
+  <si>
+    <t>888212.57 USD</t>
+  </si>
+  <si>
+    <t>645972.78 USD</t>
+  </si>
+  <si>
+    <t>CONGO RESSOURCES MINING SARLU</t>
+  </si>
+  <si>
+    <t>7471.76 USD</t>
+  </si>
+  <si>
+    <t>-7471.76 USD</t>
+  </si>
+  <si>
+    <t>3287.57 USD</t>
+  </si>
+  <si>
+    <t>1718.5 USD</t>
+  </si>
+  <si>
+    <t>1046.05 USD</t>
+  </si>
+  <si>
+    <t>821.89 USD</t>
+  </si>
+  <si>
+    <t>597.74 USD</t>
+  </si>
+  <si>
+    <t>18738.98 USD</t>
+  </si>
+  <si>
+    <t>-18738.98 USD</t>
+  </si>
+  <si>
+    <t>8245.15 USD</t>
+  </si>
+  <si>
+    <t>4309.97 USD</t>
+  </si>
+  <si>
+    <t>2623.46 USD</t>
+  </si>
+  <si>
+    <t>2061.29 USD</t>
+  </si>
+  <si>
+    <t>1499.12 USD</t>
+  </si>
+  <si>
+    <t>ETOILE D’ORIENT</t>
+  </si>
+  <si>
+    <t>24029.4 USD</t>
+  </si>
+  <si>
+    <t>-24029.4 USD</t>
+  </si>
+  <si>
+    <t>10572.94 USD</t>
+  </si>
+  <si>
+    <t>5526.76 USD</t>
+  </si>
+  <si>
+    <t>3364.12 USD</t>
+  </si>
+  <si>
+    <t>2643.23 USD</t>
+  </si>
+  <si>
+    <t>1922.35 USD</t>
+  </si>
+  <si>
+    <t>2553679.06 USD</t>
+  </si>
+  <si>
+    <t>-2553679.06 USD</t>
+  </si>
+  <si>
+    <t>1123618.79 USD</t>
+  </si>
+  <si>
+    <t>587346.18 USD</t>
+  </si>
+  <si>
+    <t>357515.07 USD</t>
+  </si>
+  <si>
+    <t>280904.7 USD</t>
+  </si>
+  <si>
+    <t>204294.32 USD</t>
+  </si>
+  <si>
+    <t>6419.56 USD</t>
+  </si>
+  <si>
+    <t>-6419.56 USD</t>
+  </si>
+  <si>
+    <t>2824.61 USD</t>
+  </si>
+  <si>
+    <t>1476.5 USD</t>
+  </si>
+  <si>
+    <t>898.74 USD</t>
+  </si>
+  <si>
+    <t>706.15 USD</t>
+  </si>
+  <si>
+    <t>513.56 USD</t>
+  </si>
+  <si>
+    <t>1874879.89 USD</t>
+  </si>
+  <si>
+    <t>606045.86 USD</t>
+  </si>
+  <si>
+    <t>1268834.03 USD</t>
+  </si>
+  <si>
+    <t>266660.18 USD</t>
+  </si>
+  <si>
+    <t>139390.55 USD</t>
+  </si>
+  <si>
+    <t>84846.42 USD</t>
+  </si>
+  <si>
+    <t>66665.04 USD</t>
+  </si>
+  <si>
+    <t>48483.67 USD</t>
+  </si>
+  <si>
+    <t>13165.93 USD</t>
+  </si>
+  <si>
+    <t>-13165.93 USD</t>
+  </si>
+  <si>
+    <t>5793.01 USD</t>
+  </si>
+  <si>
+    <t>3028.16 USD</t>
+  </si>
+  <si>
+    <t>1843.23 USD</t>
+  </si>
+  <si>
+    <t>1448.25 USD</t>
+  </si>
+  <si>
+    <t>1053.27 USD</t>
+  </si>
+  <si>
+    <t>404141.56 USD</t>
+  </si>
+  <si>
+    <t>76563.69 USD</t>
+  </si>
+  <si>
+    <t>327577.87 USD</t>
+  </si>
+  <si>
+    <t>33688.02 USD</t>
+  </si>
+  <si>
+    <t>17609.65 USD</t>
+  </si>
+  <si>
+    <t>10718.92 USD</t>
+  </si>
+  <si>
+    <t>8422.01 USD</t>
+  </si>
+  <si>
+    <t>6125.1 USD</t>
+  </si>
+  <si>
+    <t>KIMIA MINING INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>12522.61 USD</t>
+  </si>
+  <si>
+    <t>-12522.61 USD</t>
+  </si>
+  <si>
+    <t>5509.95 USD</t>
+  </si>
+  <si>
+    <t>2880.2 USD</t>
+  </si>
+  <si>
+    <t>1753.17 USD</t>
+  </si>
+  <si>
+    <t>1377.49 USD</t>
+  </si>
+  <si>
+    <t>1001.81 USD</t>
+  </si>
+  <si>
+    <t>758590.27 USD</t>
+  </si>
+  <si>
+    <t>522206.77 USD</t>
+  </si>
+  <si>
+    <t>236383.5 USD</t>
+  </si>
+  <si>
+    <t>229770.98 USD</t>
+  </si>
+  <si>
+    <t>120107.56 USD</t>
+  </si>
+  <si>
+    <t>73108.95 USD</t>
+  </si>
+  <si>
+    <t>57442.74 USD</t>
+  </si>
+  <si>
+    <t>41776.54 USD</t>
+  </si>
+  <si>
+    <t>-76533.16 USD</t>
+  </si>
+  <si>
+    <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA SA</t>
+  </si>
+  <si>
+    <t>4408.68 USD</t>
+  </si>
+  <si>
+    <t>-4408.68 USD</t>
+  </si>
+  <si>
+    <t>1939.82 USD</t>
+  </si>
+  <si>
+    <t>1014 USD</t>
+  </si>
+  <si>
+    <t>617.22 USD</t>
+  </si>
+  <si>
+    <t>484.95 USD</t>
+  </si>
+  <si>
+    <t>352.69 USD</t>
+  </si>
+  <si>
+    <t>4832.5 USD</t>
+  </si>
+  <si>
+    <t>-4832.5 USD</t>
+  </si>
+  <si>
+    <t>2126.3 USD</t>
+  </si>
+  <si>
+    <t>1111.48 USD</t>
+  </si>
+  <si>
+    <t>676.55 USD</t>
+  </si>
+  <si>
+    <t>531.58 USD</t>
+  </si>
+  <si>
+    <t>386.6 USD</t>
+  </si>
+  <si>
+    <t>1584594.87 USD</t>
+  </si>
+  <si>
+    <t>637907.35 USD</t>
+  </si>
+  <si>
+    <t>946687.52 USD</t>
+  </si>
+  <si>
+    <t>280679.23 USD</t>
+  </si>
+  <si>
+    <t>146718.69 USD</t>
+  </si>
+  <si>
+    <t>89307.03 USD</t>
+  </si>
+  <si>
+    <t>70169.81 USD</t>
+  </si>
+  <si>
+    <t>51032.59 USD</t>
+  </si>
+  <si>
+    <t>5700141.67 USD</t>
+  </si>
+  <si>
+    <t>1141835.77 USD</t>
+  </si>
+  <si>
+    <t>233519.57 USD</t>
+  </si>
+  <si>
+    <t>908316.2 USD</t>
+  </si>
+  <si>
+    <t>102748.61 USD</t>
+  </si>
+  <si>
+    <t>53709.5 USD</t>
+  </si>
+  <si>
+    <t>32692.74 USD</t>
+  </si>
+  <si>
+    <t>25687.15 USD</t>
+  </si>
+  <si>
+    <t>18681.57 USD</t>
+  </si>
+  <si>
+    <t>315048.28 USD</t>
+  </si>
+  <si>
+    <t>313329.4 USD</t>
+  </si>
+  <si>
+    <t>1718.88 USD</t>
+  </si>
+  <si>
+    <t>137864.94 USD</t>
+  </si>
+  <si>
+    <t>72065.76 USD</t>
+  </si>
+  <si>
+    <t>43866.12 USD</t>
+  </si>
+  <si>
+    <t>34466.23 USD</t>
+  </si>
+  <si>
+    <t>25066.35 USD</t>
+  </si>
+  <si>
+    <t>Feb 2026</t>
+  </si>
+  <si>
+    <t>2791973.40 USD</t>
+  </si>
+  <si>
+    <t>544503.02 USD</t>
+  </si>
+  <si>
+    <t>2247470.38 USD</t>
+  </si>
+  <si>
+    <t>239581.33 USD</t>
+  </si>
+  <si>
+    <t>125235.69 USD</t>
+  </si>
+  <si>
+    <t>76230.42 USD</t>
+  </si>
+  <si>
+    <t>59895.33 USD</t>
+  </si>
+  <si>
+    <t>43560.24 USD</t>
+  </si>
+  <si>
+    <t>1478509.42 USD</t>
+  </si>
+  <si>
+    <t>1090095.09 USD</t>
+  </si>
+  <si>
+    <t>388414.33 USD</t>
+  </si>
+  <si>
+    <t>479641.84 USD</t>
+  </si>
+  <si>
+    <t>250721.87 USD</t>
+  </si>
+  <si>
+    <t>152613.31 USD</t>
+  </si>
+  <si>
+    <t>119910.46 USD</t>
+  </si>
+  <si>
+    <t>87207.61 USD</t>
+  </si>
+  <si>
+    <t>2870377.97 USD</t>
+  </si>
+  <si>
+    <t>484772.87 USD</t>
+  </si>
+  <si>
+    <t>2385605.1 USD</t>
+  </si>
+  <si>
+    <t>213300.06 USD</t>
+  </si>
+  <si>
+    <t>111497.76 USD</t>
+  </si>
+  <si>
+    <t>67868.2 USD</t>
+  </si>
+  <si>
+    <t>53325.02 USD</t>
+  </si>
+  <si>
+    <t>38781.83 USD</t>
+  </si>
+  <si>
+    <t>14552747.91 USD</t>
+  </si>
+  <si>
+    <t>8740319.69 USD</t>
+  </si>
+  <si>
+    <t>5812428.22 USD</t>
+  </si>
+  <si>
+    <t>3845740.66 USD</t>
+  </si>
+  <si>
+    <t>2010273.53 USD</t>
+  </si>
+  <si>
+    <t>1223644.76 USD</t>
+  </si>
+  <si>
+    <t>961435.17 USD</t>
+  </si>
+  <si>
+    <t>699225.58 USD</t>
+  </si>
+  <si>
+    <t>625880.36 USD</t>
+  </si>
+  <si>
+    <t>4722502.00 USD</t>
+  </si>
+  <si>
+    <t>4511306.92 USD</t>
+  </si>
+  <si>
+    <t>211195.08 USD</t>
+  </si>
+  <si>
+    <t>1984975.04 USD</t>
+  </si>
+  <si>
+    <t>1037600.59 USD</t>
+  </si>
+  <si>
+    <t>631582.97 USD</t>
+  </si>
+  <si>
+    <t>496243.76 USD</t>
+  </si>
+  <si>
+    <t>360904.55 USD</t>
+  </si>
+  <si>
+    <t>654605.36 USD</t>
+  </si>
+  <si>
+    <t>116405.12 USD</t>
+  </si>
+  <si>
+    <t>538200.24 USD</t>
+  </si>
+  <si>
+    <t>51218.25 USD</t>
+  </si>
+  <si>
+    <t>26773.18 USD</t>
+  </si>
+  <si>
+    <t>16296.72 USD</t>
+  </si>
+  <si>
+    <t>12804.56 USD</t>
+  </si>
+  <si>
+    <t>9312.41 USD</t>
+  </si>
+  <si>
+    <t>1669975.66 USD</t>
+  </si>
+  <si>
+    <t>630942.1 USD</t>
+  </si>
+  <si>
+    <t>1039033.56 USD</t>
+  </si>
+  <si>
+    <t>277614.52 USD</t>
+  </si>
+  <si>
+    <t>145116.68 USD</t>
+  </si>
+  <si>
+    <t>88331.89 USD</t>
+  </si>
+  <si>
+    <t>69403.63 USD</t>
+  </si>
+  <si>
+    <t>50475.37 USD</t>
+  </si>
+  <si>
+    <t>27490.01 USD</t>
+  </si>
+  <si>
+    <t>1046753.40 USD</t>
+  </si>
+  <si>
+    <t>1046753.4 USD</t>
+  </si>
+  <si>
+    <t>996965.32 USD</t>
+  </si>
+  <si>
+    <t>156320.04 USD</t>
+  </si>
+  <si>
+    <t>840645.28 USD</t>
+  </si>
+  <si>
+    <t>68780.82 USD</t>
+  </si>
+  <si>
+    <t>35953.61 USD</t>
+  </si>
+  <si>
+    <t>21884.81 USD</t>
+  </si>
+  <si>
+    <t>17195.2 USD</t>
+  </si>
+  <si>
+    <t>12505.6 USD</t>
+  </si>
+  <si>
+    <t>196975.60 USD</t>
+  </si>
+  <si>
+    <t>111035.01 USD</t>
+  </si>
+  <si>
+    <t>85940.59 USD</t>
+  </si>
+  <si>
+    <t>48855.4 USD</t>
+  </si>
+  <si>
+    <t>25538.05 USD</t>
+  </si>
+  <si>
+    <t>15544.9 USD</t>
+  </si>
+  <si>
+    <t>12213.85 USD</t>
+  </si>
+  <si>
+    <t>8882.8 USD</t>
+  </si>
+  <si>
+    <t>4344.25 USD</t>
+  </si>
+  <si>
+    <t>845120.46 USD</t>
+  </si>
+  <si>
+    <t>-840776.21 USD</t>
+  </si>
+  <si>
+    <t>371853 USD</t>
+  </si>
+  <si>
+    <t>194377.71 USD</t>
+  </si>
+  <si>
+    <t>118316.86 USD</t>
+  </si>
+  <si>
+    <t>92963.25 USD</t>
+  </si>
+  <si>
+    <t>67609.64 USD</t>
+  </si>
+  <si>
+    <t>187922.88 USD</t>
+  </si>
+  <si>
+    <t>1608169.52 USD</t>
+  </si>
+  <si>
+    <t>2741646.12 USD</t>
+  </si>
+  <si>
+    <t>2146278.72 USD</t>
+  </si>
+  <si>
+    <t>595367.4 USD</t>
+  </si>
+  <si>
+    <t>944362.64 USD</t>
+  </si>
+  <si>
+    <t>493644.11 USD</t>
+  </si>
+  <si>
+    <t>300479.02 USD</t>
+  </si>
+  <si>
+    <t>236090.66 USD</t>
+  </si>
+  <si>
+    <t>171702.3 USD</t>
+  </si>
+  <si>
+    <t>57892.46 USD</t>
+  </si>
+  <si>
+    <t>24108.4 USD</t>
+  </si>
+  <si>
+    <t>33784.06 USD</t>
+  </si>
+  <si>
+    <t>10607.7 USD</t>
+  </si>
+  <si>
+    <t>5544.93 USD</t>
+  </si>
+  <si>
+    <t>3375.18 USD</t>
+  </si>
+  <si>
+    <t>2651.92 USD</t>
+  </si>
+  <si>
+    <t>1928.67 USD</t>
+  </si>
+  <si>
+    <t>565573.30 USD</t>
+  </si>
+  <si>
+    <t>333769.72 USD</t>
+  </si>
+  <si>
+    <t>231803.58 USD</t>
+  </si>
+  <si>
+    <t>146858.68 USD</t>
+  </si>
+  <si>
+    <t>76767.04 USD</t>
+  </si>
+  <si>
+    <t>46727.76 USD</t>
+  </si>
+  <si>
+    <t>36714.67 USD</t>
+  </si>
+  <si>
+    <t>26701.58 USD</t>
+  </si>
+  <si>
+    <t>1065031.97 USD</t>
+  </si>
+  <si>
+    <t>1262041.24 USD</t>
+  </si>
+  <si>
+    <t>-197009.27 USD</t>
+  </si>
+  <si>
+    <t>555298.15 USD</t>
+  </si>
+  <si>
+    <t>290269.49 USD</t>
+  </si>
+  <si>
+    <t>176685.77 USD</t>
+  </si>
+  <si>
+    <t>138824.54 USD</t>
+  </si>
+  <si>
+    <t>100963.3 USD</t>
+  </si>
+  <si>
+    <t>2024309.50 USD</t>
+  </si>
+  <si>
+    <t>1399104.06 USD</t>
+  </si>
+  <si>
+    <t>625205.44 USD</t>
+  </si>
+  <si>
+    <t>615605.79 USD</t>
+  </si>
+  <si>
+    <t>321793.93 USD</t>
+  </si>
+  <si>
+    <t>195874.57 USD</t>
+  </si>
+  <si>
+    <t>153901.45 USD</t>
+  </si>
+  <si>
+    <t>111928.32 USD</t>
+  </si>
+  <si>
+    <t>583549.39 USD</t>
+  </si>
+  <si>
+    <t>179982.72 USD</t>
+  </si>
+  <si>
+    <t>403566.67 USD</t>
+  </si>
+  <si>
+    <t>79192.4 USD</t>
+  </si>
+  <si>
+    <t>41396.03 USD</t>
+  </si>
+  <si>
+    <t>25197.58 USD</t>
+  </si>
+  <si>
+    <t>19798.1 USD</t>
+  </si>
+  <si>
+    <t>14398.62 USD</t>
+  </si>
+  <si>
+    <t>530303.81 USD</t>
+  </si>
+  <si>
+    <t>522459.08 USD</t>
+  </si>
+  <si>
+    <t>7844.73 USD</t>
+  </si>
+  <si>
+    <t>229882 USD</t>
+  </si>
+  <si>
+    <t>120165.59 USD</t>
+  </si>
+  <si>
+    <t>73144.27 USD</t>
+  </si>
+  <si>
+    <t>57470.5 USD</t>
+  </si>
+  <si>
+    <t>41796.73 USD</t>
+  </si>
+  <si>
+    <t>1560104.96 USD</t>
+  </si>
+  <si>
+    <t>797877.64 USD</t>
+  </si>
+  <si>
+    <t>762227.32 USD</t>
+  </si>
+  <si>
+    <t>351066.16 USD</t>
+  </si>
+  <si>
+    <t>183511.86 USD</t>
+  </si>
+  <si>
+    <t>111702.87 USD</t>
+  </si>
+  <si>
+    <t>87766.54 USD</t>
+  </si>
+  <si>
+    <t>63830.21 USD</t>
+  </si>
+  <si>
+    <t>2027239.02 USD</t>
+  </si>
+  <si>
+    <t>903796.09 USD</t>
+  </si>
+  <si>
+    <t>126001.47 USD</t>
+  </si>
+  <si>
+    <t>777794.62 USD</t>
+  </si>
+  <si>
+    <t>55440.65 USD</t>
+  </si>
+  <si>
+    <t>28980.34 USD</t>
+  </si>
+  <si>
+    <t>17640.21 USD</t>
+  </si>
+  <si>
+    <t>13860.16 USD</t>
+  </si>
+  <si>
+    <t>10080.12 USD</t>
+  </si>
+  <si>
+    <t>1672482.29 USD</t>
+  </si>
+  <si>
+    <t>1536830.86 USD</t>
+  </si>
+  <si>
+    <t>135651.43 USD</t>
+  </si>
+  <si>
+    <t>676205.58 USD</t>
+  </si>
+  <si>
+    <t>353471.1 USD</t>
+  </si>
+  <si>
+    <t>215156.32 USD</t>
+  </si>
+  <si>
+    <t>169051.39 USD</t>
+  </si>
+  <si>
+    <t>122946.47 USD</t>
+  </si>
+  <si>
+    <t>2838601.23 USD</t>
+  </si>
+  <si>
+    <t>1311419.96 USD</t>
+  </si>
+  <si>
+    <t>1527181.27 USD</t>
+  </si>
+  <si>
+    <t>577024.78 USD</t>
+  </si>
+  <si>
+    <t>301626.59 USD</t>
+  </si>
+  <si>
+    <t>183598.79 USD</t>
+  </si>
+  <si>
+    <t>144256.2 USD</t>
+  </si>
+  <si>
+    <t>104913.6 USD</t>
+  </si>
+  <si>
+    <t>208991.62 USD</t>
+  </si>
+  <si>
+    <t>1494628.69 USD</t>
+  </si>
+  <si>
+    <t>-1285637.07 USD</t>
+  </si>
+  <si>
+    <t>657636.62 USD</t>
+  </si>
+  <si>
+    <t>343764.6 USD</t>
+  </si>
+  <si>
+    <t>209248.02 USD</t>
+  </si>
+  <si>
+    <t>164409.16 USD</t>
+  </si>
+  <si>
+    <t>119570.3 USD</t>
+  </si>
+  <si>
+    <t>2499044.15 USD</t>
+  </si>
+  <si>
+    <t>424965.43 USD</t>
+  </si>
+  <si>
+    <t>2074078.72 USD</t>
+  </si>
+  <si>
+    <t>186984.79 USD</t>
+  </si>
+  <si>
+    <t>97742.05 USD</t>
+  </si>
+  <si>
+    <t>59495.16 USD</t>
+  </si>
+  <si>
+    <t>46746.2 USD</t>
+  </si>
+  <si>
+    <t>33997.23 USD</t>
+  </si>
+  <si>
+    <t>15362263.74 USD</t>
+  </si>
+  <si>
+    <t>10257754.03 USD</t>
+  </si>
+  <si>
+    <t>5104509.71 USD</t>
+  </si>
+  <si>
+    <t>4513411.77 USD</t>
+  </si>
+  <si>
+    <t>2359283.43 USD</t>
+  </si>
+  <si>
+    <t>1436085.56 USD</t>
+  </si>
+  <si>
+    <t>1128352.94 USD</t>
+  </si>
+  <si>
+    <t>820620.32 USD</t>
+  </si>
+  <si>
+    <t>3538367.60 USD</t>
+  </si>
+  <si>
+    <t>2693247.14 USD</t>
+  </si>
+  <si>
+    <t>375.13 USD</t>
+  </si>
+  <si>
+    <t>750852.22 USD</t>
+  </si>
+  <si>
+    <t>104069.59 USD</t>
+  </si>
+  <si>
+    <t>646782.63 USD</t>
+  </si>
+  <si>
+    <t>45790.62 USD</t>
+  </si>
+  <si>
+    <t>23936.01 USD</t>
+  </si>
+  <si>
+    <t>14569.74 USD</t>
+  </si>
+  <si>
+    <t>11447.65 USD</t>
+  </si>
+  <si>
+    <t>8325.57 USD</t>
+  </si>
+  <si>
+    <t>4686552.65 USD</t>
+  </si>
+  <si>
+    <t>1430419.13 USD</t>
+  </si>
+  <si>
+    <t>3256133.52 USD</t>
+  </si>
+  <si>
+    <t>629384.42 USD</t>
+  </si>
+  <si>
+    <t>328996.4 USD</t>
+  </si>
+  <si>
+    <t>200258.68 USD</t>
+  </si>
+  <si>
+    <t>157346.1 USD</t>
+  </si>
+  <si>
+    <t>114433.53 USD</t>
+  </si>
+  <si>
+    <t>5883166.13 USD</t>
+  </si>
+  <si>
+    <t>1773586.32 USD</t>
+  </si>
+  <si>
+    <t>4109579.81 USD</t>
+  </si>
+  <si>
+    <t>780377.98 USD</t>
+  </si>
+  <si>
+    <t>407924.85 USD</t>
+  </si>
+  <si>
+    <t>248302.08 USD</t>
+  </si>
+  <si>
+    <t>195094.5 USD</t>
+  </si>
+  <si>
+    <t>141886.91 USD</t>
+  </si>
+  <si>
+    <t>1089302.58 USD</t>
+  </si>
+  <si>
+    <t>1408918.75 USD</t>
+  </si>
+  <si>
+    <t>-319616.17 USD</t>
+  </si>
+  <si>
+    <t>619924.25 USD</t>
+  </si>
+  <si>
+    <t>324051.31 USD</t>
+  </si>
+  <si>
+    <t>197248.63 USD</t>
+  </si>
+  <si>
+    <t>154981.06 USD</t>
+  </si>
+  <si>
+    <t>112713.5 USD</t>
+  </si>
+  <si>
+    <t>591830.61 USD</t>
+  </si>
+  <si>
+    <t>443054.29 USD</t>
+  </si>
+  <si>
+    <t>148776.32 USD</t>
+  </si>
+  <si>
+    <t>194943.89 USD</t>
+  </si>
+  <si>
+    <t>101902.49 USD</t>
+  </si>
+  <si>
+    <t>62027.6 USD</t>
+  </si>
+  <si>
+    <t>48735.97 USD</t>
+  </si>
+  <si>
+    <t>35444.34 USD</t>
+  </si>
+  <si>
+    <t>2913479.44 USD</t>
+  </si>
+  <si>
+    <t>82765.02 USD</t>
+  </si>
+  <si>
+    <t>2830714.42 USD</t>
+  </si>
+  <si>
+    <t>36416.61 USD</t>
+  </si>
+  <si>
+    <t>19035.95 USD</t>
+  </si>
+  <si>
+    <t>11587.1 USD</t>
+  </si>
+  <si>
+    <t>9104.15 USD</t>
+  </si>
+  <si>
+    <t>6621.2 USD</t>
+  </si>
+  <si>
+    <t>3579769.04 USD</t>
+  </si>
+  <si>
+    <t>128226.48 USD</t>
+  </si>
+  <si>
+    <t>3451542.56 USD</t>
+  </si>
+  <si>
+    <t>56419.65 USD</t>
+  </si>
+  <si>
+    <t>29492.09 USD</t>
+  </si>
+  <si>
+    <t>17951.71 USD</t>
+  </si>
+  <si>
+    <t>14104.91 USD</t>
+  </si>
+  <si>
+    <t>10258.12 USD</t>
+  </si>
+  <si>
+    <t>1537894.35 USD</t>
+  </si>
+  <si>
+    <t>6875163.19 USD</t>
+  </si>
+  <si>
+    <t>1103526.4 USD</t>
+  </si>
+  <si>
+    <t>5771636.79 USD</t>
+  </si>
+  <si>
+    <t>485551.62 USD</t>
+  </si>
+  <si>
+    <t>253811.07 USD</t>
+  </si>
+  <si>
+    <t>154493.7 USD</t>
+  </si>
+  <si>
+    <t>121387.9 USD</t>
+  </si>
+  <si>
+    <t>88282.11 USD</t>
+  </si>
+  <si>
+    <t>8814149.08 USD</t>
+  </si>
+  <si>
+    <t>1426453.15 USD</t>
+  </si>
+  <si>
+    <t>7387695.93 USD</t>
+  </si>
+  <si>
+    <t>627639.39 USD</t>
+  </si>
+  <si>
+    <t>328084.22 USD</t>
+  </si>
+  <si>
+    <t>199703.44 USD</t>
+  </si>
+  <si>
+    <t>156909.85 USD</t>
+  </si>
+  <si>
+    <t>114116.25 USD</t>
+  </si>
+  <si>
+    <t>11221754.68 USD</t>
+  </si>
+  <si>
+    <t>1865782.06 USD</t>
+  </si>
+  <si>
+    <t>630834.02 USD</t>
+  </si>
+  <si>
+    <t>1234948.04 USD</t>
+  </si>
+  <si>
+    <t>277566.97 USD</t>
+  </si>
+  <si>
+    <t>145091.82 USD</t>
+  </si>
+  <si>
+    <t>88316.76 USD</t>
+  </si>
+  <si>
+    <t>69391.74 USD</t>
+  </si>
+  <si>
+    <t>50466.72 USD</t>
+  </si>
+  <si>
+    <t>6236800.48 USD</t>
+  </si>
+  <si>
+    <t>2015423.22 USD</t>
+  </si>
+  <si>
+    <t>4221377.26 USD</t>
+  </si>
+  <si>
+    <t>886786.22 USD</t>
+  </si>
+  <si>
+    <t>463547.34 USD</t>
+  </si>
+  <si>
+    <t>282159.25 USD</t>
+  </si>
+  <si>
+    <t>221696.55 USD</t>
+  </si>
+  <si>
+    <t>161233.86 USD</t>
+  </si>
+  <si>
+    <t>1712459.63 USD</t>
+  </si>
+  <si>
+    <t>533301.7 USD</t>
+  </si>
+  <si>
+    <t>1179157.93 USD</t>
+  </si>
+  <si>
+    <t>234652.75 USD</t>
+  </si>
+  <si>
+    <t>122659.39 USD</t>
+  </si>
+  <si>
+    <t>74662.24 USD</t>
+  </si>
+  <si>
+    <t>58663.19 USD</t>
+  </si>
+  <si>
+    <t>42664.14 USD</t>
+  </si>
+  <si>
+    <t>25474.72 USD</t>
+  </si>
+  <si>
+    <t>-25474.72 USD</t>
+  </si>
+  <si>
+    <t>11208.88 USD</t>
+  </si>
+  <si>
+    <t>5859.19 USD</t>
+  </si>
+  <si>
+    <t>3566.46 USD</t>
+  </si>
+  <si>
+    <t>2802.22 USD</t>
+  </si>
+  <si>
+    <t>2037.98 USD</t>
+  </si>
+  <si>
+    <t>12064.77 USD</t>
+  </si>
+  <si>
+    <t>-12064.77 USD</t>
+  </si>
+  <si>
+    <t>5308.5 USD</t>
+  </si>
+  <si>
+    <t>2774.9 USD</t>
+  </si>
+  <si>
+    <t>1689.07 USD</t>
+  </si>
+  <si>
+    <t>1327.12 USD</t>
+  </si>
+  <si>
+    <t>965.18 USD</t>
+  </si>
+  <si>
+    <t>16385.11 USD</t>
+  </si>
+  <si>
+    <t>-16385.11 USD</t>
+  </si>
+  <si>
+    <t>7209.45 USD</t>
+  </si>
+  <si>
+    <t>3768.58 USD</t>
+  </si>
+  <si>
+    <t>2293.92 USD</t>
+  </si>
+  <si>
+    <t>1802.36 USD</t>
+  </si>
+  <si>
+    <t>1310.81 USD</t>
+  </si>
+  <si>
+    <t>366204.42 USD</t>
+  </si>
+  <si>
+    <t>-366204.42 USD</t>
+  </si>
+  <si>
+    <t>161129.94 USD</t>
+  </si>
+  <si>
+    <t>84227.02 USD</t>
+  </si>
+  <si>
+    <t>51268.62 USD</t>
+  </si>
+  <si>
+    <t>40282.49 USD</t>
+  </si>
+  <si>
+    <t>29296.35 USD</t>
+  </si>
+  <si>
+    <t>55428.02 USD</t>
+  </si>
+  <si>
+    <t>17602.92 USD</t>
+  </si>
+  <si>
+    <t>-17602.92 USD</t>
+  </si>
+  <si>
+    <t>7745.28 USD</t>
+  </si>
+  <si>
+    <t>4048.67 USD</t>
+  </si>
+  <si>
+    <t>2464.41 USD</t>
+  </si>
+  <si>
+    <t>1936.32 USD</t>
+  </si>
+  <si>
+    <t>1408.23 USD</t>
+  </si>
+  <si>
+    <t>2747631.62 USD</t>
+  </si>
+  <si>
+    <t>-2747631.62 USD</t>
+  </si>
+  <si>
+    <t>1208957.91 USD</t>
+  </si>
+  <si>
+    <t>631955.27 USD</t>
+  </si>
+  <si>
+    <t>384668.43 USD</t>
+  </si>
+  <si>
+    <t>302239.48 USD</t>
+  </si>
+  <si>
+    <t>219810.53 USD</t>
+  </si>
+  <si>
+    <t>945634.75 USD</t>
+  </si>
+  <si>
+    <t>37322.69 USD</t>
+  </si>
+  <si>
+    <t>908312.06 USD</t>
+  </si>
+  <si>
+    <t>16421.98 USD</t>
+  </si>
+  <si>
+    <t>8584.22 USD</t>
+  </si>
+  <si>
+    <t>5225.18 USD</t>
+  </si>
+  <si>
+    <t>4105.5 USD</t>
+  </si>
+  <si>
+    <t>2985.82 USD</t>
+  </si>
+  <si>
+    <t>78878.39 USD</t>
+  </si>
+  <si>
+    <t>-78878.39 USD</t>
+  </si>
+  <si>
+    <t>34706.49 USD</t>
+  </si>
+  <si>
+    <t>18142.03 USD</t>
+  </si>
+  <si>
+    <t>11042.97 USD</t>
+  </si>
+  <si>
+    <t>8676.62 USD</t>
+  </si>
+  <si>
+    <t>6310.27 USD</t>
+  </si>
+  <si>
+    <t>20821.61 USD</t>
+  </si>
+  <si>
+    <t>-20821.61 USD</t>
+  </si>
+  <si>
+    <t>9161.51 USD</t>
+  </si>
+  <si>
+    <t>4788.97 USD</t>
+  </si>
+  <si>
+    <t>2915.03 USD</t>
+  </si>
+  <si>
+    <t>2290.38 USD</t>
+  </si>
+  <si>
+    <t>1665.73 USD</t>
+  </si>
+  <si>
+    <t>603524.09 USD</t>
+  </si>
+  <si>
+    <t>300637.72 USD</t>
+  </si>
+  <si>
+    <t>302886.37 USD</t>
+  </si>
+  <si>
+    <t>132280.6 USD</t>
+  </si>
+  <si>
+    <t>69146.68 USD</t>
+  </si>
+  <si>
+    <t>42089.28 USD</t>
+  </si>
+  <si>
+    <t>33070.15 USD</t>
+  </si>
+  <si>
+    <t>24051.02 USD</t>
+  </si>
+  <si>
+    <t>28836.18 USD</t>
+  </si>
+  <si>
+    <t>-28836.18 USD</t>
+  </si>
+  <si>
+    <t>12687.92 USD</t>
+  </si>
+  <si>
+    <t>6632.32 USD</t>
+  </si>
+  <si>
+    <t>4037.07 USD</t>
+  </si>
+  <si>
+    <t>3171.98 USD</t>
+  </si>
+  <si>
+    <t>2306.89 USD</t>
+  </si>
+  <si>
+    <t>845203.08 USD</t>
+  </si>
+  <si>
+    <t>166373 USD</t>
+  </si>
+  <si>
+    <t>678830.08 USD</t>
+  </si>
+  <si>
+    <t>73204.12 USD</t>
+  </si>
+  <si>
+    <t>38265.79 USD</t>
+  </si>
+  <si>
+    <t>23292.22 USD</t>
+  </si>
+  <si>
+    <t>18301.03 USD</t>
+  </si>
+  <si>
+    <t>13309.84 USD</t>
+  </si>
+  <si>
+    <t>33013.63 USD</t>
+  </si>
+  <si>
+    <t>-33013.63 USD</t>
+  </si>
+  <si>
+    <t>14526 USD</t>
+  </si>
+  <si>
+    <t>7593.13 USD</t>
+  </si>
+  <si>
+    <t>4621.91 USD</t>
+  </si>
+  <si>
+    <t>3631.5 USD</t>
+  </si>
+  <si>
+    <t>2641.09 USD</t>
+  </si>
+  <si>
+    <t>TANGANYIKA MINERALS SA</t>
+  </si>
+  <si>
+    <t>1145.18 USD</t>
+  </si>
+  <si>
+    <t>-1145.18 USD</t>
+  </si>
+  <si>
+    <t>503.88 USD</t>
+  </si>
+  <si>
+    <t>263.39 USD</t>
+  </si>
+  <si>
+    <t>160.33 USD</t>
+  </si>
+  <si>
+    <t>125.97 USD</t>
+  </si>
+  <si>
+    <t>91.61 USD</t>
+  </si>
+  <si>
+    <t>1387134.04 USD</t>
+  </si>
+  <si>
+    <t>141959.24 USD</t>
+  </si>
+  <si>
+    <t>1245174.8 USD</t>
+  </si>
+  <si>
+    <t>62462.07 USD</t>
+  </si>
+  <si>
+    <t>32650.63 USD</t>
+  </si>
+  <si>
+    <t>19874.29 USD</t>
+  </si>
+  <si>
+    <t>15615.52 USD</t>
+  </si>
+  <si>
+    <t>11356.74 USD</t>
+  </si>
+  <si>
+    <t>1612323.19 USD</t>
+  </si>
+  <si>
+    <t>673701.92 USD</t>
+  </si>
+  <si>
+    <t>215127.2 USD</t>
+  </si>
+  <si>
+    <t>458574.72 USD</t>
+  </si>
+  <si>
+    <t>94655.97 USD</t>
+  </si>
+  <si>
+    <t>49479.26 USD</t>
+  </si>
+  <si>
+    <t>30117.81 USD</t>
+  </si>
+  <si>
+    <t>23663.99 USD</t>
+  </si>
+  <si>
+    <t>17210.18 USD</t>
+  </si>
+  <si>
+    <t>2059238.36 USD</t>
+  </si>
+  <si>
+    <t>324244.66 USD</t>
+  </si>
+  <si>
+    <t>1734993.7 USD</t>
+  </si>
+  <si>
+    <t>142667.65 USD</t>
+  </si>
+  <si>
+    <t>74576.27 USD</t>
+  </si>
+  <si>
+    <t>45394.25 USD</t>
+  </si>
+  <si>
+    <t>35666.91 USD</t>
+  </si>
+  <si>
+    <t>25939.57 USD</t>
+  </si>
+  <si>
+    <t>Jan 2026</t>
+  </si>
+  <si>
+    <t>3697813.43 USD</t>
+  </si>
+  <si>
+    <t>648048.24 USD</t>
+  </si>
+  <si>
+    <t>3049765.19 USD</t>
+  </si>
+  <si>
+    <t>285141.23 USD</t>
+  </si>
+  <si>
+    <t>149051.1 USD</t>
+  </si>
+  <si>
+    <t>90726.75 USD</t>
+  </si>
+  <si>
+    <t>71285.31 USD</t>
+  </si>
+  <si>
+    <t>51843.86 USD</t>
+  </si>
+  <si>
+    <t>14443484.03 USD</t>
+  </si>
+  <si>
+    <t>16674178.04 USD</t>
+  </si>
+  <si>
+    <t>-2230694.01 USD</t>
+  </si>
+  <si>
+    <t>7336638.34 USD</t>
+  </si>
+  <si>
+    <t>3835060.95 USD</t>
+  </si>
+  <si>
+    <t>2334384.93 USD</t>
+  </si>
+  <si>
+    <t>1834159.58 USD</t>
+  </si>
+  <si>
+    <t>1333934.24 USD</t>
+  </si>
+  <si>
+    <t>406.58 USD</t>
+  </si>
+  <si>
+    <t>3411761.11 USD</t>
+  </si>
+  <si>
+    <t>1958695.04 USD</t>
+  </si>
+  <si>
+    <t>1453066.07 USD</t>
+  </si>
+  <si>
+    <t>861825.82 USD</t>
+  </si>
+  <si>
+    <t>450499.86 USD</t>
+  </si>
+  <si>
+    <t>274217.31 USD</t>
+  </si>
+  <si>
+    <t>215456.45 USD</t>
+  </si>
+  <si>
+    <t>156695.6 USD</t>
+  </si>
+  <si>
+    <t>2521382.03 USD</t>
+  </si>
+  <si>
+    <t>423212.04 USD</t>
+  </si>
+  <si>
+    <t>2098169.99 USD</t>
+  </si>
+  <si>
+    <t>186213.3 USD</t>
+  </si>
+  <si>
+    <t>97338.77 USD</t>
+  </si>
+  <si>
+    <t>59249.69 USD</t>
+  </si>
+  <si>
+    <t>46553.32 USD</t>
+  </si>
+  <si>
+    <t>33856.96 USD</t>
+  </si>
+  <si>
+    <t>491856.68 USD</t>
+  </si>
+  <si>
+    <t>203493.52 USD</t>
+  </si>
+  <si>
+    <t>59472 USD</t>
+  </si>
+  <si>
+    <t>144021.52 USD</t>
+  </si>
+  <si>
+    <t>26167.68 USD</t>
+  </si>
+  <si>
+    <t>13678.56 USD</t>
+  </si>
+  <si>
+    <t>8326.08 USD</t>
+  </si>
+  <si>
+    <t>6541.92 USD</t>
+  </si>
+  <si>
+    <t>4757.76 USD</t>
+  </si>
+  <si>
+    <t>5777942.35 USD</t>
+  </si>
+  <si>
+    <t>1796161.8 USD</t>
+  </si>
+  <si>
+    <t>3981780.55 USD</t>
+  </si>
+  <si>
+    <t>790311.19 USD</t>
+  </si>
+  <si>
+    <t>413117.21 USD</t>
+  </si>
+  <si>
+    <t>251462.65 USD</t>
+  </si>
+  <si>
+    <t>197577.8 USD</t>
+  </si>
+  <si>
+    <t>143692.94 USD</t>
+  </si>
+  <si>
+    <t>4555751.05 USD</t>
+  </si>
+  <si>
+    <t>1680447.24 USD</t>
+  </si>
+  <si>
+    <t>2875303.81 USD</t>
+  </si>
+  <si>
+    <t>739396.79 USD</t>
+  </si>
+  <si>
+    <t>386502.87 USD</t>
+  </si>
+  <si>
+    <t>235262.61 USD</t>
+  </si>
+  <si>
+    <t>184849.2 USD</t>
+  </si>
+  <si>
+    <t>134435.78 USD</t>
+  </si>
+  <si>
+    <t>498974.23 USD</t>
+  </si>
+  <si>
+    <t>611320.8 USD</t>
+  </si>
+  <si>
+    <t>-112346.57 USD</t>
+  </si>
+  <si>
+    <t>268981.15 USD</t>
+  </si>
+  <si>
+    <t>140603.78 USD</t>
+  </si>
+  <si>
+    <t>85584.91 USD</t>
+  </si>
+  <si>
+    <t>67245.29 USD</t>
+  </si>
+  <si>
+    <t>48905.66 USD</t>
+  </si>
+  <si>
+    <t>1734599.38 USD</t>
+  </si>
+  <si>
+    <t>707940.66 USD</t>
+  </si>
+  <si>
+    <t>1026658.72 USD</t>
+  </si>
+  <si>
+    <t>311493.89 USD</t>
+  </si>
+  <si>
+    <t>162826.35 USD</t>
+  </si>
+  <si>
+    <t>99111.69 USD</t>
+  </si>
+  <si>
+    <t>77873.47 USD</t>
+  </si>
+  <si>
+    <t>56635.25 USD</t>
+  </si>
+  <si>
+    <t>1634214.82 USD</t>
+  </si>
+  <si>
+    <t>388062.36 USD</t>
+  </si>
+  <si>
+    <t>1246152.46 USD</t>
+  </si>
+  <si>
+    <t>170747.44 USD</t>
+  </si>
+  <si>
+    <t>89254.34 USD</t>
+  </si>
+  <si>
+    <t>54328.73 USD</t>
+  </si>
+  <si>
+    <t>42686.86 USD</t>
+  </si>
+  <si>
+    <t>31044.99 USD</t>
+  </si>
+  <si>
+    <t>1687031.73 USD</t>
+  </si>
+  <si>
+    <t>KATANGA CONSULTING COMPANY</t>
+  </si>
+  <si>
+    <t>13325428.45 USD</t>
+  </si>
+  <si>
+    <t>7989544.13 USD</t>
+  </si>
+  <si>
+    <t>3593591.34 USD</t>
+  </si>
+  <si>
+    <t>4395952.79 USD</t>
+  </si>
+  <si>
+    <t>1581180.19 USD</t>
+  </si>
+  <si>
+    <t>826526.01 USD</t>
+  </si>
+  <si>
+    <t>503102.79 USD</t>
+  </si>
+  <si>
+    <t>395295.05 USD</t>
+  </si>
+  <si>
+    <t>287487.31 USD</t>
+  </si>
+  <si>
+    <t>1502977.78 USD</t>
+  </si>
+  <si>
+    <t>792203.88 USD</t>
+  </si>
+  <si>
+    <t>710773.9 USD</t>
+  </si>
+  <si>
+    <t>348569.71 USD</t>
+  </si>
+  <si>
+    <t>182206.89 USD</t>
+  </si>
+  <si>
+    <t>110908.54 USD</t>
+  </si>
+  <si>
+    <t>87142.43 USD</t>
+  </si>
+  <si>
+    <t>63376.31 USD</t>
+  </si>
+  <si>
+    <t>583143.91 USD</t>
+  </si>
+  <si>
+    <t>338221.66 USD</t>
+  </si>
+  <si>
+    <t>267639.82 USD</t>
+  </si>
+  <si>
+    <t>70581.84 USD</t>
+  </si>
+  <si>
+    <t>117761.52 USD</t>
+  </si>
+  <si>
+    <t>61557.16 USD</t>
+  </si>
+  <si>
+    <t>37469.57 USD</t>
+  </si>
+  <si>
+    <t>29440.38 USD</t>
+  </si>
+  <si>
+    <t>21411.19 USD</t>
+  </si>
+  <si>
+    <t>1480.98 USD</t>
+  </si>
+  <si>
+    <t>99790.29 USD</t>
+  </si>
+  <si>
+    <t>1145068.68 USD</t>
+  </si>
+  <si>
+    <t>217525.77 USD</t>
+  </si>
+  <si>
+    <t>927542.91 USD</t>
+  </si>
+  <si>
+    <t>95711.34 USD</t>
+  </si>
+  <si>
+    <t>50030.93 USD</t>
+  </si>
+  <si>
+    <t>30453.61 USD</t>
+  </si>
+  <si>
+    <t>23927.83 USD</t>
+  </si>
+  <si>
+    <t>17402.06 USD</t>
+  </si>
+  <si>
+    <t>5557378.66 USD</t>
+  </si>
+  <si>
+    <t>2076108.93 USD</t>
+  </si>
+  <si>
+    <t>3481269.73 USD</t>
+  </si>
+  <si>
+    <t>913487.93 USD</t>
+  </si>
+  <si>
+    <t>477505.05 USD</t>
+  </si>
+  <si>
+    <t>290655.25 USD</t>
+  </si>
+  <si>
+    <t>228371.98 USD</t>
+  </si>
+  <si>
+    <t>166088.71 USD</t>
+  </si>
+  <si>
+    <t>41448.64 USD</t>
+  </si>
+  <si>
+    <t>7726.54 USD</t>
+  </si>
+  <si>
+    <t>33722.1 USD</t>
+  </si>
+  <si>
+    <t>3399.68 USD</t>
+  </si>
+  <si>
+    <t>1777.1 USD</t>
+  </si>
+  <si>
+    <t>1081.72 USD</t>
+  </si>
+  <si>
+    <t>849.92 USD</t>
+  </si>
+  <si>
+    <t>618.12 USD</t>
+  </si>
+  <si>
+    <t>838142.25 USD</t>
+  </si>
+  <si>
+    <t>483599.77 USD</t>
+  </si>
+  <si>
+    <t>354542.48 USD</t>
+  </si>
+  <si>
+    <t>212783.9 USD</t>
+  </si>
+  <si>
+    <t>111227.95 USD</t>
+  </si>
+  <si>
+    <t>67703.97 USD</t>
+  </si>
+  <si>
+    <t>53195.97 USD</t>
+  </si>
+  <si>
+    <t>38687.98 USD</t>
+  </si>
+  <si>
+    <t>87369.65 USD</t>
+  </si>
+  <si>
+    <t>967685.62 USD</t>
+  </si>
+  <si>
+    <t>-880315.97 USD</t>
+  </si>
+  <si>
+    <t>425781.67 USD</t>
+  </si>
+  <si>
+    <t>222567.69 USD</t>
+  </si>
+  <si>
+    <t>135475.99 USD</t>
+  </si>
+  <si>
+    <t>106445.42 USD</t>
+  </si>
+  <si>
+    <t>77414.85 USD</t>
+  </si>
+  <si>
+    <t>1346832.18 USD</t>
+  </si>
+  <si>
+    <t>1294837.5 USD</t>
+  </si>
+  <si>
+    <t>51994.68 USD</t>
+  </si>
+  <si>
+    <t>569728.5 USD</t>
+  </si>
+  <si>
+    <t>297812.63 USD</t>
+  </si>
+  <si>
+    <t>181277.25 USD</t>
+  </si>
+  <si>
+    <t>142432.13 USD</t>
+  </si>
+  <si>
+    <t>103587 USD</t>
+  </si>
+  <si>
+    <t>1620781.62 USD</t>
+  </si>
+  <si>
+    <t>945098.74 USD</t>
+  </si>
+  <si>
+    <t>675682.88 USD</t>
+  </si>
+  <si>
+    <t>415843.45 USD</t>
+  </si>
+  <si>
+    <t>217372.71 USD</t>
+  </si>
+  <si>
+    <t>132313.82 USD</t>
+  </si>
+  <si>
+    <t>103960.86 USD</t>
+  </si>
+  <si>
+    <t>75607.9 USD</t>
+  </si>
+  <si>
+    <t>176098.98 USD</t>
+  </si>
+  <si>
+    <t>211603.4 USD</t>
+  </si>
+  <si>
+    <t>-35504.42 USD</t>
+  </si>
+  <si>
+    <t>93105.5 USD</t>
+  </si>
+  <si>
+    <t>48668.78 USD</t>
+  </si>
+  <si>
+    <t>29624.48 USD</t>
+  </si>
+  <si>
+    <t>23276.37 USD</t>
+  </si>
+  <si>
+    <t>16928.27 USD</t>
+  </si>
+  <si>
+    <t>1333963.61 USD</t>
+  </si>
+  <si>
+    <t>1663055.2 USD</t>
+  </si>
+  <si>
+    <t>-329091.59 USD</t>
+  </si>
+  <si>
+    <t>731744.29 USD</t>
+  </si>
+  <si>
+    <t>382502.7 USD</t>
+  </si>
+  <si>
+    <t>232827.73 USD</t>
+  </si>
+  <si>
+    <t>182936.07 USD</t>
+  </si>
+  <si>
+    <t>133044.42 USD</t>
+  </si>
+  <si>
+    <t>841243.79 USD</t>
+  </si>
+  <si>
+    <t>218997.99 USD</t>
+  </si>
+  <si>
+    <t>110070.66 USD</t>
+  </si>
+  <si>
+    <t>108927.33 USD</t>
+  </si>
+  <si>
+    <t>48431.09 USD</t>
+  </si>
+  <si>
+    <t>25316.25 USD</t>
+  </si>
+  <si>
+    <t>15409.89 USD</t>
+  </si>
+  <si>
+    <t>12107.77 USD</t>
+  </si>
+  <si>
+    <t>8805.65 USD</t>
+  </si>
+  <si>
+    <t>2400032.70 USD</t>
+  </si>
+  <si>
+    <t>662234.8 USD</t>
+  </si>
+  <si>
+    <t>1737797.9 USD</t>
+  </si>
+  <si>
+    <t>291383.31 USD</t>
+  </si>
+  <si>
+    <t>152314 USD</t>
+  </si>
+  <si>
+    <t>92712.87 USD</t>
+  </si>
+  <si>
+    <t>72845.83 USD</t>
+  </si>
+  <si>
+    <t>52978.78 USD</t>
+  </si>
+  <si>
+    <t>2734548.62 USD</t>
+  </si>
+  <si>
+    <t>881455.94 USD</t>
+  </si>
+  <si>
+    <t>1853092.68 USD</t>
+  </si>
+  <si>
+    <t>387840.61 USD</t>
+  </si>
+  <si>
+    <t>202734.87 USD</t>
+  </si>
+  <si>
+    <t>123403.83 USD</t>
+  </si>
+  <si>
+    <t>96960.15 USD</t>
+  </si>
+  <si>
+    <t>70516.48 USD</t>
+  </si>
+  <si>
+    <t>530101.39 USD</t>
+  </si>
+  <si>
+    <t>901316.48 USD</t>
+  </si>
+  <si>
+    <t>-371215.09 USD</t>
+  </si>
+  <si>
+    <t>396579.25 USD</t>
+  </si>
+  <si>
+    <t>207302.79 USD</t>
+  </si>
+  <si>
+    <t>126184.31 USD</t>
+  </si>
+  <si>
+    <t>99144.81 USD</t>
+  </si>
+  <si>
+    <t>72105.32 USD</t>
+  </si>
+  <si>
+    <t>655899.79 USD</t>
+  </si>
+  <si>
+    <t>9269324.22 USD</t>
+  </si>
+  <si>
+    <t>-8613424.43 USD</t>
+  </si>
+  <si>
+    <t>4078502.66 USD</t>
+  </si>
+  <si>
+    <t>2131944.57 USD</t>
+  </si>
+  <si>
+    <t>1297705.39 USD</t>
+  </si>
+  <si>
+    <t>1019625.66 USD</t>
+  </si>
+  <si>
+    <t>741545.94 USD</t>
+  </si>
+  <si>
+    <t>372020.23 USD</t>
+  </si>
+  <si>
+    <t>152103.41 USD</t>
+  </si>
+  <si>
+    <t>219916.82 USD</t>
+  </si>
+  <si>
+    <t>66925.5 USD</t>
+  </si>
+  <si>
+    <t>34983.78 USD</t>
+  </si>
+  <si>
+    <t>21294.48 USD</t>
+  </si>
+  <si>
+    <t>16731.38 USD</t>
+  </si>
+  <si>
+    <t>12168.27 USD</t>
+  </si>
+  <si>
+    <t>650298.41 USD</t>
+  </si>
+  <si>
+    <t>208595.65 USD</t>
+  </si>
+  <si>
+    <t>441702.76 USD</t>
+  </si>
+  <si>
+    <t>91782.09 USD</t>
+  </si>
+  <si>
+    <t>47977 USD</t>
+  </si>
+  <si>
+    <t>29203.39 USD</t>
+  </si>
+  <si>
+    <t>22945.52 USD</t>
+  </si>
+  <si>
+    <t>16687.65 USD</t>
+  </si>
+  <si>
+    <t>6088132.29 USD</t>
+  </si>
+  <si>
+    <t>2206341.96 USD</t>
+  </si>
+  <si>
+    <t>3881790.33 USD</t>
+  </si>
+  <si>
+    <t>970790.46 USD</t>
+  </si>
+  <si>
+    <t>507458.65 USD</t>
+  </si>
+  <si>
+    <t>308887.87 USD</t>
+  </si>
+  <si>
+    <t>242697.62 USD</t>
+  </si>
+  <si>
+    <t>176507.36 USD</t>
+  </si>
+  <si>
+    <t>1461166.70 USD</t>
+  </si>
+  <si>
+    <t>659680.15 USD</t>
+  </si>
+  <si>
+    <t>801486.55 USD</t>
+  </si>
+  <si>
+    <t>290259.27 USD</t>
+  </si>
+  <si>
+    <t>151726.43 USD</t>
+  </si>
+  <si>
+    <t>92355.22 USD</t>
+  </si>
+  <si>
+    <t>72564.82 USD</t>
+  </si>
+  <si>
+    <t>52774.41 USD</t>
+  </si>
+  <si>
+    <t>1639521.01 USD</t>
+  </si>
+  <si>
+    <t>281894.77 USD</t>
+  </si>
+  <si>
+    <t>1357626.24 USD</t>
+  </si>
+  <si>
+    <t>124033.7 USD</t>
+  </si>
+  <si>
+    <t>64835.8 USD</t>
+  </si>
+  <si>
+    <t>39465.27 USD</t>
+  </si>
+  <si>
+    <t>31008.42 USD</t>
+  </si>
+  <si>
+    <t>22551.58 USD</t>
+  </si>
+  <si>
+    <t>788322.72 USD</t>
+  </si>
+  <si>
+    <t>-788322.72 USD</t>
+  </si>
+  <si>
+    <t>346862 USD</t>
+  </si>
+  <si>
+    <t>181314.23 USD</t>
+  </si>
+  <si>
+    <t>110365.18 USD</t>
+  </si>
+  <si>
+    <t>86715.5 USD</t>
+  </si>
+  <si>
+    <t>63065.82 USD</t>
+  </si>
+  <si>
+    <t>6098800.66 USD</t>
+  </si>
+  <si>
+    <t>447758.61 USD</t>
+  </si>
+  <si>
+    <t>5651042.05 USD</t>
+  </si>
+  <si>
+    <t>197013.79 USD</t>
+  </si>
+  <si>
+    <t>102984.48 USD</t>
+  </si>
+  <si>
+    <t>62686.21 USD</t>
+  </si>
+  <si>
+    <t>49253.45 USD</t>
+  </si>
+  <si>
+    <t>35820.69 USD</t>
+  </si>
+  <si>
+    <t>BASE MIN.CO.SARL</t>
+  </si>
+  <si>
+    <t>5208.35 USD</t>
+  </si>
+  <si>
+    <t>-5208.35 USD</t>
+  </si>
+  <si>
+    <t>2291.67 USD</t>
+  </si>
+  <si>
+    <t>1197.92 USD</t>
+  </si>
+  <si>
+    <t>729.17 USD</t>
+  </si>
+  <si>
+    <t>572.92 USD</t>
+  </si>
+  <si>
+    <t>416.67 USD</t>
+  </si>
+  <si>
+    <t>54158.05 USD</t>
+  </si>
+  <si>
+    <t>-54158.05 USD</t>
+  </si>
+  <si>
+    <t>23829.54 USD</t>
+  </si>
+  <si>
+    <t>12456.35 USD</t>
+  </si>
+  <si>
+    <t>7582.13 USD</t>
+  </si>
+  <si>
+    <t>5957.39 USD</t>
+  </si>
+  <si>
+    <t>4332.64 USD</t>
+  </si>
+  <si>
+    <t>5356.6 USD</t>
+  </si>
+  <si>
+    <t>-5356.6 USD</t>
+  </si>
+  <si>
+    <t>2356.9 USD</t>
+  </si>
+  <si>
+    <t>1232.02 USD</t>
+  </si>
+  <si>
+    <t>749.92 USD</t>
+  </si>
+  <si>
+    <t>589.23 USD</t>
+  </si>
+  <si>
+    <t>428.53 USD</t>
+  </si>
+  <si>
+    <t>1352632.04 USD</t>
+  </si>
+  <si>
+    <t>144420.13 USD</t>
+  </si>
+  <si>
+    <t>1208211.91 USD</t>
+  </si>
+  <si>
+    <t>63544.86 USD</t>
+  </si>
+  <si>
+    <t>33216.63 USD</t>
+  </si>
+  <si>
+    <t>20218.82 USD</t>
+  </si>
+  <si>
+    <t>15886.21 USD</t>
+  </si>
+  <si>
+    <t>11553.61 USD</t>
+  </si>
+  <si>
+    <t>193065.89 USD</t>
+  </si>
+  <si>
+    <t>-193065.89 USD</t>
+  </si>
+  <si>
+    <t>84948.99 USD</t>
+  </si>
+  <si>
+    <t>44405.15 USD</t>
+  </si>
+  <si>
+    <t>27029.22 USD</t>
+  </si>
+  <si>
+    <t>21237.25 USD</t>
+  </si>
+  <si>
+    <t>15445.27 USD</t>
+  </si>
+  <si>
+    <t>15073.99 USD</t>
+  </si>
+  <si>
+    <t>-15073.99 USD</t>
+  </si>
+  <si>
+    <t>6632.56 USD</t>
+  </si>
+  <si>
+    <t>3467.02 USD</t>
+  </si>
+  <si>
+    <t>2110.36 USD</t>
+  </si>
+  <si>
+    <t>1658.14 USD</t>
+  </si>
+  <si>
+    <t>1205.92 USD</t>
+  </si>
+  <si>
+    <t>22473.13 USD</t>
+  </si>
+  <si>
+    <t>-22473.13 USD</t>
+  </si>
+  <si>
+    <t>9888.18 USD</t>
+  </si>
+  <si>
+    <t>5168.82 USD</t>
+  </si>
+  <si>
+    <t>3146.24 USD</t>
+  </si>
+  <si>
+    <t>2472.04 USD</t>
+  </si>
+  <si>
+    <t>1797.85 USD</t>
+  </si>
+  <si>
+    <t>3097229.44 USD</t>
+  </si>
+  <si>
+    <t>-3097229.44 USD</t>
+  </si>
+  <si>
+    <t>1362780.95 USD</t>
+  </si>
+  <si>
+    <t>712362.77 USD</t>
+  </si>
+  <si>
+    <t>433612.12 USD</t>
+  </si>
+  <si>
+    <t>340695.24 USD</t>
+  </si>
+  <si>
+    <t>247778.36 USD</t>
+  </si>
+  <si>
+    <t>1172048.17 USD</t>
+  </si>
+  <si>
+    <t>158806.4 USD</t>
+  </si>
+  <si>
+    <t>1013241.77 USD</t>
+  </si>
+  <si>
+    <t>69874.82 USD</t>
+  </si>
+  <si>
+    <t>36525.47 USD</t>
+  </si>
+  <si>
+    <t>22232.9 USD</t>
+  </si>
+  <si>
+    <t>17468.7 USD</t>
+  </si>
+  <si>
+    <t>12704.51 USD</t>
+  </si>
+  <si>
+    <t>5463.51 USD</t>
+  </si>
+  <si>
+    <t>-5463.51 USD</t>
+  </si>
+  <si>
+    <t>2403.94 USD</t>
+  </si>
+  <si>
+    <t>1256.61 USD</t>
+  </si>
+  <si>
+    <t>764.89 USD</t>
+  </si>
+  <si>
+    <t>600.99 USD</t>
+  </si>
+  <si>
+    <t>437.08 USD</t>
+  </si>
+  <si>
+    <t>49566.22 USD</t>
+  </si>
+  <si>
+    <t>-49566.22 USD</t>
+  </si>
+  <si>
+    <t>21809.14 USD</t>
+  </si>
+  <si>
+    <t>11400.23 USD</t>
+  </si>
+  <si>
+    <t>6939.27 USD</t>
+  </si>
+  <si>
+    <t>5452.28 USD</t>
+  </si>
+  <si>
+    <t>3965.3 USD</t>
+  </si>
+  <si>
+    <t>31497.4 USD</t>
+  </si>
+  <si>
+    <t>-31497.4 USD</t>
+  </si>
+  <si>
+    <t>13858.86 USD</t>
+  </si>
+  <si>
+    <t>7244.4 USD</t>
+  </si>
+  <si>
+    <t>4409.64 USD</t>
+  </si>
+  <si>
+    <t>3464.71 USD</t>
+  </si>
+  <si>
+    <t>2519.79 USD</t>
+  </si>
+  <si>
+    <t>549558.45 USD</t>
+  </si>
+  <si>
+    <t>242937.75 USD</t>
+  </si>
+  <si>
+    <t>306620.7 USD</t>
+  </si>
+  <si>
+    <t>106892.61 USD</t>
+  </si>
+  <si>
+    <t>55875.68 USD</t>
+  </si>
+  <si>
+    <t>34011.29 USD</t>
+  </si>
+  <si>
+    <t>26723.15 USD</t>
+  </si>
+  <si>
+    <t>19435.02 USD</t>
+  </si>
+  <si>
+    <t>74503.39 USD</t>
+  </si>
+  <si>
+    <t>-74503.39 USD</t>
+  </si>
+  <si>
+    <t>32781.49 USD</t>
+  </si>
+  <si>
+    <t>17135.78 USD</t>
+  </si>
+  <si>
+    <t>10430.47 USD</t>
+  </si>
+  <si>
+    <t>8195.37 USD</t>
+  </si>
+  <si>
+    <t>5960.27 USD</t>
+  </si>
+  <si>
+    <t>27308.82 USD</t>
+  </si>
+  <si>
+    <t>-27308.82 USD</t>
+  </si>
+  <si>
+    <t>12015.88 USD</t>
+  </si>
+  <si>
+    <t>6281.03 USD</t>
+  </si>
+  <si>
+    <t>3823.23 USD</t>
+  </si>
+  <si>
+    <t>3003.97 USD</t>
+  </si>
+  <si>
+    <t>2184.71 USD</t>
+  </si>
+  <si>
+    <t>664692.08 USD</t>
+  </si>
+  <si>
+    <t>58722.1 USD</t>
+  </si>
+  <si>
+    <t>605969.98 USD</t>
+  </si>
+  <si>
+    <t>25837.72 USD</t>
+  </si>
+  <si>
+    <t>13506.08 USD</t>
+  </si>
+  <si>
+    <t>8221.09 USD</t>
+  </si>
+  <si>
+    <t>6459.43 USD</t>
+  </si>
+  <si>
+    <t>4697.77 USD</t>
+  </si>
+  <si>
+    <t>38043.94 USD</t>
+  </si>
+  <si>
+    <t>-38043.94 USD</t>
+  </si>
+  <si>
+    <t>16739.33 USD</t>
+  </si>
+  <si>
+    <t>8750.11 USD</t>
+  </si>
+  <si>
+    <t>5326.15 USD</t>
+  </si>
+  <si>
+    <t>4184.83 USD</t>
+  </si>
+  <si>
+    <t>3043.52 USD</t>
+  </si>
+  <si>
+    <t>404698.57 USD</t>
+  </si>
+  <si>
+    <t>17410.36 USD</t>
+  </si>
+  <si>
+    <t>387288.21 USD</t>
+  </si>
+  <si>
+    <t>7660.56 USD</t>
+  </si>
+  <si>
+    <t>4004.38 USD</t>
+  </si>
+  <si>
+    <t>2437.45 USD</t>
+  </si>
+  <si>
+    <t>1915.14 USD</t>
+  </si>
+  <si>
+    <t>1392.83 USD</t>
+  </si>
+  <si>
+    <t>1100786.48 USD</t>
+  </si>
+  <si>
+    <t>343019.69 USD</t>
+  </si>
+  <si>
+    <t>483140.32 USD</t>
+  </si>
+  <si>
+    <t>-140120.63 USD</t>
+  </si>
+  <si>
+    <t>212581.74 USD</t>
+  </si>
+  <si>
+    <t>111122.27 USD</t>
+  </si>
+  <si>
+    <t>67639.64 USD</t>
+  </si>
+  <si>
+    <t>53145.44 USD</t>
+  </si>
+  <si>
+    <t>38651.23 USD</t>
+  </si>
+  <si>
+    <t>1337793.34 USD</t>
+  </si>
+  <si>
+    <t>380801.04 USD</t>
+  </si>
+  <si>
+    <t>956992.3 USD</t>
+  </si>
+  <si>
+    <t>167552.46 USD</t>
+  </si>
+  <si>
+    <t>87584.24 USD</t>
+  </si>
+  <si>
+    <t>53312.15 USD</t>
+  </si>
+  <si>
+    <t>41888.11 USD</t>
+  </si>
+  <si>
+    <t>30464.08 USD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -410,69 +8804,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K423"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="K3" sqref="K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.279" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
@@ -494,50 +8888,13910 @@
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4"/>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" t="s">
+        <v>21</v>
+      </c>
+      <c r="K4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5"/>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6"/>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E6" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" t="s">
+        <v>36</v>
+      </c>
+      <c r="G6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7"/>
+      <c r="B7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" t="s">
+        <v>46</v>
+      </c>
+      <c r="H7" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8"/>
+      <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9"/>
+      <c r="B9" t="s">
+        <v>59</v>
+      </c>
+      <c r="C9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" t="s">
+        <v>63</v>
+      </c>
+      <c r="G9" t="s">
+        <v>64</v>
+      </c>
+      <c r="H9" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" t="s">
+        <v>67</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" t="s">
+        <v>70</v>
+      </c>
+      <c r="E10" t="s">
+        <v>71</v>
+      </c>
+      <c r="F10" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" t="s">
+        <v>73</v>
+      </c>
+      <c r="H10" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" t="s">
+        <v>75</v>
+      </c>
+      <c r="J10" t="s">
+        <v>76</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C11" t="s">
+        <v>78</v>
+      </c>
+      <c r="D11" t="s">
+        <v>79</v>
+      </c>
+      <c r="E11" t="s">
+        <v>80</v>
+      </c>
+      <c r="F11" t="s">
+        <v>81</v>
+      </c>
+      <c r="G11" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" t="s">
+        <v>84</v>
+      </c>
+      <c r="J11" t="s">
+        <v>85</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" t="s">
+        <v>88</v>
+      </c>
+      <c r="E12" t="s">
+        <v>89</v>
+      </c>
+      <c r="F12" t="s">
+        <v>90</v>
+      </c>
+      <c r="G12" t="s">
+        <v>91</v>
+      </c>
+      <c r="H12" t="s">
+        <v>92</v>
+      </c>
+      <c r="I12" t="s">
+        <v>93</v>
+      </c>
+      <c r="J12" t="s">
+        <v>94</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13"/>
+      <c r="B13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" t="s">
+        <v>97</v>
+      </c>
+      <c r="E13" t="s">
+        <v>98</v>
+      </c>
+      <c r="F13" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" t="s">
+        <v>97</v>
+      </c>
+      <c r="H13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14"/>
+      <c r="B14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" t="s">
+        <v>97</v>
+      </c>
+      <c r="G14" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" t="s">
+        <v>97</v>
+      </c>
+      <c r="I14" t="s">
+        <v>97</v>
+      </c>
+      <c r="J14" t="s">
+        <v>97</v>
+      </c>
+      <c r="K14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15"/>
+      <c r="B15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" t="s">
+        <v>97</v>
+      </c>
+      <c r="E15" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" t="s">
+        <v>97</v>
+      </c>
+      <c r="G15" t="s">
+        <v>97</v>
+      </c>
+      <c r="H15" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" t="s">
+        <v>97</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16"/>
+      <c r="B16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D16" t="s">
+        <v>106</v>
+      </c>
+      <c r="E16" t="s">
+        <v>107</v>
+      </c>
+      <c r="F16" t="s">
+        <v>108</v>
+      </c>
+      <c r="G16" t="s">
+        <v>109</v>
+      </c>
+      <c r="H16" t="s">
+        <v>110</v>
+      </c>
+      <c r="I16" t="s">
+        <v>111</v>
+      </c>
+      <c r="J16" t="s">
+        <v>112</v>
+      </c>
+      <c r="K16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>113</v>
+      </c>
+      <c r="C17" t="s">
+        <v>114</v>
+      </c>
+      <c r="D17" t="s">
+        <v>115</v>
+      </c>
+      <c r="E17" t="s">
+        <v>116</v>
+      </c>
+      <c r="F17" t="s">
+        <v>117</v>
+      </c>
+      <c r="G17" t="s">
+        <v>118</v>
+      </c>
+      <c r="H17" t="s">
+        <v>119</v>
+      </c>
+      <c r="I17" t="s">
+        <v>120</v>
+      </c>
+      <c r="J17" t="s">
+        <v>121</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>122</v>
+      </c>
+      <c r="C18" t="s">
+        <v>123</v>
+      </c>
+      <c r="D18" t="s">
+        <v>124</v>
+      </c>
+      <c r="E18" t="s">
+        <v>125</v>
+      </c>
+      <c r="F18" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" t="s">
+        <v>127</v>
+      </c>
+      <c r="H18" t="s">
+        <v>128</v>
+      </c>
+      <c r="I18" t="s">
+        <v>129</v>
+      </c>
+      <c r="J18" t="s">
+        <v>130</v>
+      </c>
+      <c r="K18" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>131</v>
+      </c>
+      <c r="C19" t="s">
+        <v>132</v>
+      </c>
+      <c r="D19" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19" t="s">
+        <v>134</v>
+      </c>
+      <c r="F19" t="s">
+        <v>135</v>
+      </c>
+      <c r="G19" t="s">
+        <v>136</v>
+      </c>
+      <c r="H19" t="s">
+        <v>137</v>
+      </c>
+      <c r="I19" t="s">
+        <v>138</v>
+      </c>
+      <c r="J19" t="s">
+        <v>139</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>140</v>
+      </c>
+      <c r="C20" t="s">
+        <v>141</v>
+      </c>
+      <c r="D20" t="s">
+        <v>97</v>
+      </c>
+      <c r="E20" t="s">
+        <v>141</v>
+      </c>
+      <c r="F20" t="s">
+        <v>97</v>
+      </c>
+      <c r="G20" t="s">
+        <v>97</v>
+      </c>
+      <c r="H20" t="s">
+        <v>97</v>
+      </c>
+      <c r="I20" t="s">
+        <v>97</v>
+      </c>
+      <c r="J20" t="s">
+        <v>97</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>142</v>
+      </c>
+      <c r="C21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D21" t="s">
+        <v>144</v>
+      </c>
+      <c r="E21" t="s">
+        <v>145</v>
+      </c>
+      <c r="F21" t="s">
+        <v>146</v>
+      </c>
+      <c r="G21" t="s">
+        <v>147</v>
+      </c>
+      <c r="H21" t="s">
+        <v>148</v>
+      </c>
+      <c r="I21" t="s">
+        <v>149</v>
+      </c>
+      <c r="J21" t="s">
+        <v>150</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22"/>
+      <c r="B22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C22" t="s">
+        <v>152</v>
+      </c>
+      <c r="D22" t="s">
+        <v>153</v>
+      </c>
+      <c r="E22" t="s">
+        <v>154</v>
+      </c>
+      <c r="F22" t="s">
+        <v>155</v>
+      </c>
+      <c r="G22" t="s">
+        <v>156</v>
+      </c>
+      <c r="H22" t="s">
+        <v>157</v>
+      </c>
+      <c r="I22" t="s">
+        <v>158</v>
+      </c>
+      <c r="J22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23"/>
+      <c r="B23" t="s">
+        <v>160</v>
+      </c>
+      <c r="C23" t="s">
+        <v>161</v>
+      </c>
+      <c r="D23" t="s">
+        <v>162</v>
+      </c>
+      <c r="E23" t="s">
+        <v>163</v>
+      </c>
+      <c r="F23" t="s">
+        <v>164</v>
+      </c>
+      <c r="G23" t="s">
+        <v>165</v>
+      </c>
+      <c r="H23" t="s">
+        <v>166</v>
+      </c>
+      <c r="I23" t="s">
+        <v>167</v>
+      </c>
+      <c r="J23" t="s">
+        <v>168</v>
+      </c>
+      <c r="K23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24"/>
+      <c r="B24" t="s">
+        <v>169</v>
+      </c>
+      <c r="C24" t="s">
+        <v>170</v>
+      </c>
+      <c r="D24" t="s">
+        <v>171</v>
+      </c>
+      <c r="E24" t="s">
+        <v>172</v>
+      </c>
+      <c r="F24" t="s">
+        <v>173</v>
+      </c>
+      <c r="G24" t="s">
+        <v>174</v>
+      </c>
+      <c r="H24" t="s">
+        <v>175</v>
+      </c>
+      <c r="I24" t="s">
+        <v>176</v>
+      </c>
+      <c r="J24" t="s">
+        <v>177</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25"/>
+      <c r="B25" t="s">
+        <v>178</v>
+      </c>
+      <c r="C25" t="s">
+        <v>179</v>
+      </c>
+      <c r="D25" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" t="s">
+        <v>179</v>
+      </c>
+      <c r="F25" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" t="s">
+        <v>97</v>
+      </c>
+      <c r="I25" t="s">
+        <v>97</v>
+      </c>
+      <c r="J25" t="s">
+        <v>97</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26"/>
+      <c r="B26" t="s">
+        <v>180</v>
+      </c>
+      <c r="C26" t="s">
+        <v>181</v>
+      </c>
+      <c r="D26" t="s">
+        <v>182</v>
+      </c>
+      <c r="E26" t="s">
+        <v>183</v>
+      </c>
+      <c r="F26" t="s">
+        <v>184</v>
+      </c>
+      <c r="G26" t="s">
+        <v>185</v>
+      </c>
+      <c r="H26" t="s">
+        <v>186</v>
+      </c>
+      <c r="I26" t="s">
+        <v>187</v>
+      </c>
+      <c r="J26" t="s">
+        <v>188</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27"/>
+      <c r="B27" t="s">
+        <v>189</v>
+      </c>
+      <c r="C27" t="s">
+        <v>190</v>
+      </c>
+      <c r="D27" t="s">
+        <v>191</v>
+      </c>
+      <c r="E27" t="s">
+        <v>192</v>
+      </c>
+      <c r="F27" t="s">
+        <v>193</v>
+      </c>
+      <c r="G27" t="s">
+        <v>194</v>
+      </c>
+      <c r="H27" t="s">
+        <v>195</v>
+      </c>
+      <c r="I27" t="s">
+        <v>196</v>
+      </c>
+      <c r="J27" t="s">
+        <v>197</v>
+      </c>
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28"/>
+      <c r="B28" t="s">
+        <v>198</v>
+      </c>
+      <c r="C28" t="s">
+        <v>199</v>
+      </c>
+      <c r="D28" t="s">
+        <v>200</v>
+      </c>
+      <c r="E28" t="s">
+        <v>201</v>
+      </c>
+      <c r="F28" t="s">
+        <v>202</v>
+      </c>
+      <c r="G28" t="s">
+        <v>203</v>
+      </c>
+      <c r="H28" t="s">
+        <v>204</v>
+      </c>
+      <c r="I28" t="s">
+        <v>205</v>
+      </c>
+      <c r="J28" t="s">
+        <v>206</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29"/>
+      <c r="B29" t="s">
+        <v>207</v>
+      </c>
+      <c r="C29" t="s">
+        <v>208</v>
+      </c>
+      <c r="D29" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" t="s">
+        <v>208</v>
+      </c>
+      <c r="F29" t="s">
+        <v>97</v>
+      </c>
+      <c r="G29" t="s">
+        <v>97</v>
+      </c>
+      <c r="H29" t="s">
+        <v>97</v>
+      </c>
+      <c r="I29" t="s">
+        <v>97</v>
+      </c>
+      <c r="J29" t="s">
+        <v>97</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30"/>
+      <c r="B30" t="s">
+        <v>209</v>
+      </c>
+      <c r="C30" t="s">
+        <v>210</v>
+      </c>
+      <c r="D30" t="s">
+        <v>211</v>
+      </c>
+      <c r="E30" t="s">
+        <v>212</v>
+      </c>
+      <c r="F30" t="s">
+        <v>213</v>
+      </c>
+      <c r="G30" t="s">
+        <v>214</v>
+      </c>
+      <c r="H30" t="s">
+        <v>215</v>
+      </c>
+      <c r="I30" t="s">
+        <v>216</v>
+      </c>
+      <c r="J30" t="s">
+        <v>217</v>
+      </c>
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31"/>
+      <c r="B31" t="s">
+        <v>218</v>
+      </c>
+      <c r="C31" t="s">
+        <v>219</v>
+      </c>
+      <c r="D31" t="s">
+        <v>220</v>
+      </c>
+      <c r="E31" t="s">
+        <v>221</v>
+      </c>
+      <c r="F31" t="s">
+        <v>222</v>
+      </c>
+      <c r="G31" t="s">
+        <v>223</v>
+      </c>
+      <c r="H31" t="s">
+        <v>224</v>
+      </c>
+      <c r="I31" t="s">
+        <v>225</v>
+      </c>
+      <c r="J31" t="s">
+        <v>226</v>
+      </c>
+      <c r="K31" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32"/>
+      <c r="B32" t="s">
+        <v>227</v>
+      </c>
+      <c r="C32" t="s">
+        <v>228</v>
+      </c>
+      <c r="D32" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" t="s">
+        <v>228</v>
+      </c>
+      <c r="F32" t="s">
+        <v>97</v>
+      </c>
+      <c r="G32" t="s">
+        <v>97</v>
+      </c>
+      <c r="H32" t="s">
+        <v>97</v>
+      </c>
+      <c r="I32" t="s">
+        <v>97</v>
+      </c>
+      <c r="J32" t="s">
+        <v>97</v>
+      </c>
+      <c r="K32" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33"/>
+      <c r="B33" t="s">
+        <v>229</v>
+      </c>
+      <c r="C33" t="s">
+        <v>230</v>
+      </c>
+      <c r="D33" t="s">
+        <v>231</v>
+      </c>
+      <c r="E33" t="s">
+        <v>232</v>
+      </c>
+      <c r="F33" t="s">
+        <v>233</v>
+      </c>
+      <c r="G33" t="s">
+        <v>234</v>
+      </c>
+      <c r="H33" t="s">
+        <v>235</v>
+      </c>
+      <c r="I33" t="s">
+        <v>236</v>
+      </c>
+      <c r="J33" t="s">
+        <v>237</v>
+      </c>
+      <c r="K33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34"/>
+      <c r="B34" t="s">
+        <v>238</v>
+      </c>
+      <c r="C34" t="s">
+        <v>239</v>
+      </c>
+      <c r="D34" t="s">
+        <v>97</v>
+      </c>
+      <c r="E34" t="s">
+        <v>239</v>
+      </c>
+      <c r="F34" t="s">
+        <v>97</v>
+      </c>
+      <c r="G34" t="s">
+        <v>97</v>
+      </c>
+      <c r="H34" t="s">
+        <v>97</v>
+      </c>
+      <c r="I34" t="s">
+        <v>97</v>
+      </c>
+      <c r="J34" t="s">
+        <v>97</v>
+      </c>
+      <c r="K34" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35"/>
+      <c r="B35" t="s">
+        <v>240</v>
+      </c>
+      <c r="C35" t="s">
+        <v>241</v>
+      </c>
+      <c r="D35" t="s">
+        <v>242</v>
+      </c>
+      <c r="E35" t="s">
+        <v>243</v>
+      </c>
+      <c r="F35" t="s">
+        <v>244</v>
+      </c>
+      <c r="G35" t="s">
+        <v>245</v>
+      </c>
+      <c r="H35" t="s">
+        <v>246</v>
+      </c>
+      <c r="I35" t="s">
+        <v>247</v>
+      </c>
+      <c r="J35" t="s">
+        <v>248</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36"/>
+      <c r="B36" t="s">
+        <v>249</v>
+      </c>
+      <c r="C36" t="s">
+        <v>250</v>
+      </c>
+      <c r="D36" t="s">
+        <v>97</v>
+      </c>
+      <c r="E36" t="s">
+        <v>250</v>
+      </c>
+      <c r="F36" t="s">
+        <v>97</v>
+      </c>
+      <c r="G36" t="s">
+        <v>97</v>
+      </c>
+      <c r="H36" t="s">
+        <v>97</v>
+      </c>
+      <c r="I36" t="s">
+        <v>97</v>
+      </c>
+      <c r="J36" t="s">
+        <v>97</v>
+      </c>
+      <c r="K36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37"/>
+      <c r="B37" t="s">
+        <v>251</v>
+      </c>
+      <c r="C37" t="s">
+        <v>252</v>
+      </c>
+      <c r="D37" t="s">
+        <v>97</v>
+      </c>
+      <c r="E37" t="s">
+        <v>252</v>
+      </c>
+      <c r="F37" t="s">
+        <v>97</v>
+      </c>
+      <c r="G37" t="s">
+        <v>97</v>
+      </c>
+      <c r="H37" t="s">
+        <v>97</v>
+      </c>
+      <c r="I37" t="s">
+        <v>97</v>
+      </c>
+      <c r="J37" t="s">
+        <v>97</v>
+      </c>
+      <c r="K37" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38"/>
+      <c r="B38" t="s">
+        <v>253</v>
+      </c>
+      <c r="C38" t="s">
+        <v>254</v>
+      </c>
+      <c r="D38" t="s">
+        <v>255</v>
+      </c>
+      <c r="E38" t="s">
+        <v>256</v>
+      </c>
+      <c r="F38" t="s">
+        <v>257</v>
+      </c>
+      <c r="G38" t="s">
+        <v>258</v>
+      </c>
+      <c r="H38" t="s">
+        <v>259</v>
+      </c>
+      <c r="I38" t="s">
+        <v>260</v>
+      </c>
+      <c r="J38" t="s">
+        <v>261</v>
+      </c>
+      <c r="K38" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39"/>
+      <c r="B39" t="s">
+        <v>262</v>
+      </c>
+      <c r="C39" t="s">
+        <v>263</v>
+      </c>
+      <c r="D39" t="s">
+        <v>264</v>
+      </c>
+      <c r="E39" t="s">
+        <v>265</v>
+      </c>
+      <c r="F39" t="s">
+        <v>266</v>
+      </c>
+      <c r="G39" t="s">
+        <v>267</v>
+      </c>
+      <c r="H39" t="s">
+        <v>268</v>
+      </c>
+      <c r="I39" t="s">
+        <v>269</v>
+      </c>
+      <c r="J39" t="s">
+        <v>270</v>
+      </c>
+      <c r="K39" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40"/>
+      <c r="B40" t="s">
+        <v>271</v>
+      </c>
+      <c r="C40" t="s">
+        <v>272</v>
+      </c>
+      <c r="D40" t="s">
+        <v>273</v>
+      </c>
+      <c r="E40" t="s">
+        <v>274</v>
+      </c>
+      <c r="F40" t="s">
+        <v>275</v>
+      </c>
+      <c r="G40" t="s">
+        <v>276</v>
+      </c>
+      <c r="H40" t="s">
+        <v>277</v>
+      </c>
+      <c r="I40" t="s">
+        <v>278</v>
+      </c>
+      <c r="J40" t="s">
+        <v>279</v>
+      </c>
+      <c r="K40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41"/>
+      <c r="B41" t="s">
+        <v>280</v>
+      </c>
+      <c r="C41" t="s">
+        <v>281</v>
+      </c>
+      <c r="D41" t="s">
+        <v>97</v>
+      </c>
+      <c r="E41" t="s">
+        <v>281</v>
+      </c>
+      <c r="F41" t="s">
+        <v>97</v>
+      </c>
+      <c r="G41" t="s">
+        <v>97</v>
+      </c>
+      <c r="H41" t="s">
+        <v>97</v>
+      </c>
+      <c r="I41" t="s">
+        <v>97</v>
+      </c>
+      <c r="J41" t="s">
+        <v>97</v>
+      </c>
+      <c r="K41" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42"/>
+      <c r="B42" t="s">
+        <v>282</v>
+      </c>
+      <c r="C42" t="s">
+        <v>283</v>
+      </c>
+      <c r="D42" t="s">
+        <v>284</v>
+      </c>
+      <c r="E42" t="s">
+        <v>285</v>
+      </c>
+      <c r="F42" t="s">
+        <v>286</v>
+      </c>
+      <c r="G42" t="s">
+        <v>287</v>
+      </c>
+      <c r="H42" t="s">
+        <v>288</v>
+      </c>
+      <c r="I42" t="s">
+        <v>289</v>
+      </c>
+      <c r="J42" t="s">
+        <v>290</v>
+      </c>
+      <c r="K42" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43"/>
+      <c r="B43" t="s">
+        <v>291</v>
+      </c>
+      <c r="C43" t="s">
+        <v>292</v>
+      </c>
+      <c r="D43" t="s">
+        <v>97</v>
+      </c>
+      <c r="E43" t="s">
+        <v>292</v>
+      </c>
+      <c r="F43" t="s">
+        <v>97</v>
+      </c>
+      <c r="G43" t="s">
+        <v>97</v>
+      </c>
+      <c r="H43" t="s">
+        <v>97</v>
+      </c>
+      <c r="I43" t="s">
+        <v>97</v>
+      </c>
+      <c r="J43" t="s">
+        <v>97</v>
+      </c>
+      <c r="K43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44"/>
+      <c r="B44" t="s">
+        <v>293</v>
+      </c>
+      <c r="C44" t="s">
+        <v>294</v>
+      </c>
+      <c r="D44" t="s">
+        <v>295</v>
+      </c>
+      <c r="E44" t="s">
+        <v>296</v>
+      </c>
+      <c r="F44" t="s">
+        <v>297</v>
+      </c>
+      <c r="G44" t="s">
+        <v>298</v>
+      </c>
+      <c r="H44" t="s">
+        <v>299</v>
+      </c>
+      <c r="I44" t="s">
+        <v>300</v>
+      </c>
+      <c r="J44" t="s">
+        <v>301</v>
+      </c>
+      <c r="K44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45"/>
+      <c r="B45" t="s">
+        <v>302</v>
+      </c>
+      <c r="C45" t="s">
+        <v>303</v>
+      </c>
+      <c r="D45" t="s">
+        <v>97</v>
+      </c>
+      <c r="E45" t="s">
+        <v>303</v>
+      </c>
+      <c r="F45" t="s">
+        <v>97</v>
+      </c>
+      <c r="G45" t="s">
+        <v>97</v>
+      </c>
+      <c r="H45" t="s">
+        <v>97</v>
+      </c>
+      <c r="I45" t="s">
+        <v>97</v>
+      </c>
+      <c r="J45" t="s">
+        <v>97</v>
+      </c>
+      <c r="K45" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46"/>
+      <c r="B46" t="s">
+        <v>304</v>
+      </c>
+      <c r="C46" t="s">
+        <v>305</v>
+      </c>
+      <c r="D46" t="s">
+        <v>306</v>
+      </c>
+      <c r="E46" t="s">
+        <v>307</v>
+      </c>
+      <c r="F46" t="s">
+        <v>308</v>
+      </c>
+      <c r="G46" t="s">
+        <v>309</v>
+      </c>
+      <c r="H46" t="s">
+        <v>310</v>
+      </c>
+      <c r="I46" t="s">
+        <v>311</v>
+      </c>
+      <c r="J46" t="s">
+        <v>312</v>
+      </c>
+      <c r="K46" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47"/>
+      <c r="B47" t="s">
+        <v>313</v>
+      </c>
+      <c r="C47" t="s">
+        <v>314</v>
+      </c>
+      <c r="D47" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" t="s">
+        <v>315</v>
+      </c>
+      <c r="F47" t="s">
+        <v>97</v>
+      </c>
+      <c r="G47" t="s">
+        <v>97</v>
+      </c>
+      <c r="H47" t="s">
+        <v>97</v>
+      </c>
+      <c r="I47" t="s">
+        <v>97</v>
+      </c>
+      <c r="J47" t="s">
+        <v>97</v>
+      </c>
+      <c r="K47" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48"/>
+      <c r="B48" t="s">
+        <v>316</v>
+      </c>
+      <c r="C48" t="s">
+        <v>317</v>
+      </c>
+      <c r="D48" t="s">
+        <v>318</v>
+      </c>
+      <c r="E48" t="s">
+        <v>319</v>
+      </c>
+      <c r="F48" t="s">
+        <v>320</v>
+      </c>
+      <c r="G48" t="s">
+        <v>321</v>
+      </c>
+      <c r="H48" t="s">
+        <v>322</v>
+      </c>
+      <c r="I48" t="s">
+        <v>323</v>
+      </c>
+      <c r="J48" t="s">
+        <v>324</v>
+      </c>
+      <c r="K48" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49"/>
+      <c r="B49" t="s">
+        <v>325</v>
+      </c>
+      <c r="C49" t="s">
+        <v>326</v>
+      </c>
+      <c r="D49" t="s">
+        <v>327</v>
+      </c>
+      <c r="E49" t="s">
+        <v>328</v>
+      </c>
+      <c r="F49" t="s">
+        <v>329</v>
+      </c>
+      <c r="G49" t="s">
+        <v>330</v>
+      </c>
+      <c r="H49" t="s">
+        <v>331</v>
+      </c>
+      <c r="I49" t="s">
+        <v>332</v>
+      </c>
+      <c r="J49" t="s">
+        <v>333</v>
+      </c>
+      <c r="K49" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50"/>
+      <c r="B50" t="s">
+        <v>334</v>
+      </c>
+      <c r="C50" t="s">
+        <v>335</v>
+      </c>
+      <c r="D50" t="s">
+        <v>336</v>
+      </c>
+      <c r="E50" t="s">
+        <v>337</v>
+      </c>
+      <c r="F50" t="s">
+        <v>338</v>
+      </c>
+      <c r="G50" t="s">
+        <v>339</v>
+      </c>
+      <c r="H50" t="s">
+        <v>340</v>
+      </c>
+      <c r="I50" t="s">
+        <v>341</v>
+      </c>
+      <c r="J50" t="s">
+        <v>342</v>
+      </c>
+      <c r="K50" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51"/>
+      <c r="B51" t="s">
+        <v>343</v>
+      </c>
+      <c r="C51" t="s">
+        <v>344</v>
+      </c>
+      <c r="D51" t="s">
+        <v>345</v>
+      </c>
+      <c r="E51" t="s">
+        <v>346</v>
+      </c>
+      <c r="F51" t="s">
+        <v>347</v>
+      </c>
+      <c r="G51" t="s">
+        <v>348</v>
+      </c>
+      <c r="H51" t="s">
+        <v>349</v>
+      </c>
+      <c r="I51" t="s">
+        <v>350</v>
+      </c>
+      <c r="J51" t="s">
+        <v>351</v>
+      </c>
+      <c r="K51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52"/>
+      <c r="B52" t="s">
+        <v>352</v>
+      </c>
+      <c r="C52" t="s">
+        <v>353</v>
+      </c>
+      <c r="D52" t="s">
+        <v>97</v>
+      </c>
+      <c r="E52" t="s">
+        <v>353</v>
+      </c>
+      <c r="F52" t="s">
+        <v>97</v>
+      </c>
+      <c r="G52" t="s">
+        <v>97</v>
+      </c>
+      <c r="H52" t="s">
+        <v>97</v>
+      </c>
+      <c r="I52" t="s">
+        <v>97</v>
+      </c>
+      <c r="J52" t="s">
+        <v>97</v>
+      </c>
+      <c r="K52" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53"/>
+      <c r="B53" t="s">
+        <v>354</v>
+      </c>
+      <c r="C53" t="s">
+        <v>355</v>
+      </c>
+      <c r="D53" t="s">
+        <v>97</v>
+      </c>
+      <c r="E53" t="s">
+        <v>355</v>
+      </c>
+      <c r="F53" t="s">
+        <v>97</v>
+      </c>
+      <c r="G53" t="s">
+        <v>97</v>
+      </c>
+      <c r="H53" t="s">
+        <v>97</v>
+      </c>
+      <c r="I53" t="s">
+        <v>97</v>
+      </c>
+      <c r="J53" t="s">
+        <v>97</v>
+      </c>
+      <c r="K53" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54"/>
+      <c r="B54" t="s">
+        <v>356</v>
+      </c>
+      <c r="C54" t="s">
+        <v>357</v>
+      </c>
+      <c r="D54" t="s">
+        <v>97</v>
+      </c>
+      <c r="E54" t="s">
+        <v>358</v>
+      </c>
+      <c r="F54" t="s">
+        <v>97</v>
+      </c>
+      <c r="G54" t="s">
+        <v>97</v>
+      </c>
+      <c r="H54" t="s">
+        <v>97</v>
+      </c>
+      <c r="I54" t="s">
+        <v>97</v>
+      </c>
+      <c r="J54" t="s">
+        <v>97</v>
+      </c>
+      <c r="K54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>359</v>
+      </c>
+      <c r="C55" t="s">
+        <v>360</v>
+      </c>
+      <c r="D55" t="s">
+        <v>361</v>
+      </c>
+      <c r="E55" t="s">
+        <v>362</v>
+      </c>
+      <c r="F55" t="s">
+        <v>363</v>
+      </c>
+      <c r="G55" t="s">
+        <v>364</v>
+      </c>
+      <c r="H55" t="s">
+        <v>365</v>
+      </c>
+      <c r="I55" t="s">
+        <v>366</v>
+      </c>
+      <c r="J55" t="s">
+        <v>367</v>
+      </c>
+      <c r="K55" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56"/>
+      <c r="B56" t="s">
+        <v>368</v>
+      </c>
+      <c r="C56" t="s">
+        <v>369</v>
+      </c>
+      <c r="D56" t="s">
+        <v>370</v>
+      </c>
+      <c r="E56" t="s">
+        <v>371</v>
+      </c>
+      <c r="F56" t="s">
+        <v>372</v>
+      </c>
+      <c r="G56" t="s">
+        <v>373</v>
+      </c>
+      <c r="H56" t="s">
+        <v>374</v>
+      </c>
+      <c r="I56" t="s">
+        <v>375</v>
+      </c>
+      <c r="J56" t="s">
+        <v>376</v>
+      </c>
+      <c r="K56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57"/>
+      <c r="B57" t="s">
+        <v>377</v>
+      </c>
+      <c r="C57" t="s">
+        <v>378</v>
+      </c>
+      <c r="D57" t="s">
+        <v>379</v>
+      </c>
+      <c r="E57" t="s">
+        <v>380</v>
+      </c>
+      <c r="F57" t="s">
+        <v>381</v>
+      </c>
+      <c r="G57" t="s">
+        <v>382</v>
+      </c>
+      <c r="H57" t="s">
+        <v>383</v>
+      </c>
+      <c r="I57" t="s">
+        <v>384</v>
+      </c>
+      <c r="J57" t="s">
+        <v>385</v>
+      </c>
+      <c r="K57" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58"/>
+      <c r="B58" t="s">
+        <v>386</v>
+      </c>
+      <c r="C58" t="s">
+        <v>387</v>
+      </c>
+      <c r="D58" t="s">
+        <v>97</v>
+      </c>
+      <c r="E58" t="s">
+        <v>387</v>
+      </c>
+      <c r="F58" t="s">
+        <v>97</v>
+      </c>
+      <c r="G58" t="s">
+        <v>97</v>
+      </c>
+      <c r="H58" t="s">
+        <v>97</v>
+      </c>
+      <c r="I58" t="s">
+        <v>97</v>
+      </c>
+      <c r="J58" t="s">
+        <v>97</v>
+      </c>
+      <c r="K58" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59"/>
+      <c r="B59" t="s">
+        <v>388</v>
+      </c>
+      <c r="C59" t="s">
+        <v>389</v>
+      </c>
+      <c r="D59" t="s">
+        <v>390</v>
+      </c>
+      <c r="E59" t="s">
+        <v>391</v>
+      </c>
+      <c r="F59" t="s">
+        <v>392</v>
+      </c>
+      <c r="G59" t="s">
+        <v>393</v>
+      </c>
+      <c r="H59" t="s">
+        <v>394</v>
+      </c>
+      <c r="I59" t="s">
+        <v>395</v>
+      </c>
+      <c r="J59" t="s">
+        <v>396</v>
+      </c>
+      <c r="K59" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60"/>
+      <c r="B60" t="s">
+        <v>397</v>
+      </c>
+      <c r="C60" t="s">
+        <v>398</v>
+      </c>
+      <c r="D60" t="s">
+        <v>97</v>
+      </c>
+      <c r="E60" t="s">
+        <v>398</v>
+      </c>
+      <c r="F60" t="s">
+        <v>97</v>
+      </c>
+      <c r="G60" t="s">
+        <v>97</v>
+      </c>
+      <c r="H60" t="s">
+        <v>97</v>
+      </c>
+      <c r="I60" t="s">
+        <v>97</v>
+      </c>
+      <c r="J60" t="s">
+        <v>97</v>
+      </c>
+      <c r="K60" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61"/>
+      <c r="B61" t="s">
+        <v>399</v>
+      </c>
+      <c r="C61" t="s">
+        <v>400</v>
+      </c>
+      <c r="D61" t="s">
+        <v>401</v>
+      </c>
+      <c r="E61" t="s">
+        <v>402</v>
+      </c>
+      <c r="F61" t="s">
+        <v>403</v>
+      </c>
+      <c r="G61" t="s">
+        <v>404</v>
+      </c>
+      <c r="H61" t="s">
+        <v>405</v>
+      </c>
+      <c r="I61" t="s">
+        <v>406</v>
+      </c>
+      <c r="J61" t="s">
+        <v>407</v>
+      </c>
+      <c r="K61" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62"/>
+      <c r="B62" t="s">
+        <v>408</v>
+      </c>
+      <c r="C62" t="s">
+        <v>409</v>
+      </c>
+      <c r="D62" t="s">
+        <v>410</v>
+      </c>
+      <c r="E62" t="s">
+        <v>411</v>
+      </c>
+      <c r="F62" t="s">
+        <v>412</v>
+      </c>
+      <c r="G62" t="s">
+        <v>413</v>
+      </c>
+      <c r="H62" t="s">
+        <v>414</v>
+      </c>
+      <c r="I62" t="s">
+        <v>415</v>
+      </c>
+      <c r="J62" t="s">
+        <v>416</v>
+      </c>
+      <c r="K62" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63"/>
+      <c r="B63" t="s">
+        <v>417</v>
+      </c>
+      <c r="C63" t="s">
+        <v>418</v>
+      </c>
+      <c r="D63" t="s">
+        <v>419</v>
+      </c>
+      <c r="E63" t="s">
+        <v>420</v>
+      </c>
+      <c r="F63" t="s">
+        <v>421</v>
+      </c>
+      <c r="G63" t="s">
+        <v>422</v>
+      </c>
+      <c r="H63" t="s">
+        <v>423</v>
+      </c>
+      <c r="I63" t="s">
+        <v>424</v>
+      </c>
+      <c r="J63" t="s">
+        <v>425</v>
+      </c>
+      <c r="K63" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64"/>
+      <c r="B64" t="s">
+        <v>426</v>
+      </c>
+      <c r="C64" t="s">
+        <v>14</v>
+      </c>
+      <c r="D64" t="s">
+        <v>427</v>
+      </c>
+      <c r="E64" t="s">
+        <v>428</v>
+      </c>
+      <c r="F64" t="s">
+        <v>429</v>
+      </c>
+      <c r="G64" t="s">
+        <v>430</v>
+      </c>
+      <c r="H64" t="s">
+        <v>431</v>
+      </c>
+      <c r="I64" t="s">
+        <v>432</v>
+      </c>
+      <c r="J64" t="s">
+        <v>433</v>
+      </c>
+      <c r="K64" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65"/>
+      <c r="B65" t="s">
+        <v>434</v>
+      </c>
+      <c r="C65" t="s">
+        <v>14</v>
+      </c>
+      <c r="D65" t="s">
+        <v>435</v>
+      </c>
+      <c r="E65" t="s">
+        <v>436</v>
+      </c>
+      <c r="F65" t="s">
+        <v>437</v>
+      </c>
+      <c r="G65" t="s">
+        <v>438</v>
+      </c>
+      <c r="H65" t="s">
+        <v>439</v>
+      </c>
+      <c r="I65" t="s">
+        <v>440</v>
+      </c>
+      <c r="J65" t="s">
+        <v>441</v>
+      </c>
+      <c r="K65" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66"/>
+      <c r="B66" t="s">
+        <v>442</v>
+      </c>
+      <c r="C66" t="s">
+        <v>14</v>
+      </c>
+      <c r="D66" t="s">
+        <v>443</v>
+      </c>
+      <c r="E66" t="s">
+        <v>444</v>
+      </c>
+      <c r="F66" t="s">
+        <v>445</v>
+      </c>
+      <c r="G66" t="s">
+        <v>446</v>
+      </c>
+      <c r="H66" t="s">
+        <v>447</v>
+      </c>
+      <c r="I66" t="s">
+        <v>448</v>
+      </c>
+      <c r="J66" t="s">
+        <v>449</v>
+      </c>
+      <c r="K66" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67"/>
+      <c r="B67" t="s">
+        <v>450</v>
+      </c>
+      <c r="C67" t="s">
+        <v>14</v>
+      </c>
+      <c r="D67" t="s">
+        <v>451</v>
+      </c>
+      <c r="E67" t="s">
+        <v>452</v>
+      </c>
+      <c r="F67" t="s">
+        <v>453</v>
+      </c>
+      <c r="G67" t="s">
+        <v>454</v>
+      </c>
+      <c r="H67" t="s">
+        <v>455</v>
+      </c>
+      <c r="I67" t="s">
+        <v>456</v>
+      </c>
+      <c r="J67" t="s">
+        <v>457</v>
+      </c>
+      <c r="K67" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68"/>
+      <c r="B68" t="s">
+        <v>458</v>
+      </c>
+      <c r="C68" t="s">
+        <v>14</v>
+      </c>
+      <c r="D68" t="s">
+        <v>459</v>
+      </c>
+      <c r="E68" t="s">
+        <v>460</v>
+      </c>
+      <c r="F68" t="s">
+        <v>461</v>
+      </c>
+      <c r="G68" t="s">
+        <v>462</v>
+      </c>
+      <c r="H68" t="s">
+        <v>463</v>
+      </c>
+      <c r="I68" t="s">
+        <v>464</v>
+      </c>
+      <c r="J68" t="s">
+        <v>465</v>
+      </c>
+      <c r="K68" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69"/>
+      <c r="B69" t="s">
+        <v>466</v>
+      </c>
+      <c r="C69" t="s">
+        <v>14</v>
+      </c>
+      <c r="D69" t="s">
+        <v>467</v>
+      </c>
+      <c r="E69" t="s">
+        <v>468</v>
+      </c>
+      <c r="F69" t="s">
+        <v>469</v>
+      </c>
+      <c r="G69" t="s">
+        <v>470</v>
+      </c>
+      <c r="H69" t="s">
+        <v>471</v>
+      </c>
+      <c r="I69" t="s">
+        <v>472</v>
+      </c>
+      <c r="J69" t="s">
+        <v>473</v>
+      </c>
+      <c r="K69" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70"/>
+      <c r="B70" t="s">
+        <v>474</v>
+      </c>
+      <c r="C70" t="s">
+        <v>14</v>
+      </c>
+      <c r="D70" t="s">
+        <v>475</v>
+      </c>
+      <c r="E70" t="s">
+        <v>476</v>
+      </c>
+      <c r="F70" t="s">
+        <v>477</v>
+      </c>
+      <c r="G70" t="s">
+        <v>478</v>
+      </c>
+      <c r="H70" t="s">
+        <v>479</v>
+      </c>
+      <c r="I70" t="s">
+        <v>480</v>
+      </c>
+      <c r="J70" t="s">
+        <v>481</v>
+      </c>
+      <c r="K70" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71"/>
+      <c r="B71" t="s">
+        <v>482</v>
+      </c>
+      <c r="C71" t="s">
+        <v>14</v>
+      </c>
+      <c r="D71" t="s">
+        <v>483</v>
+      </c>
+      <c r="E71" t="s">
+        <v>484</v>
+      </c>
+      <c r="F71" t="s">
+        <v>485</v>
+      </c>
+      <c r="G71" t="s">
+        <v>486</v>
+      </c>
+      <c r="H71" t="s">
+        <v>487</v>
+      </c>
+      <c r="I71" t="s">
+        <v>488</v>
+      </c>
+      <c r="J71" t="s">
+        <v>489</v>
+      </c>
+      <c r="K71" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72"/>
+      <c r="B72" t="s">
+        <v>490</v>
+      </c>
+      <c r="C72" t="s">
+        <v>14</v>
+      </c>
+      <c r="D72" t="s">
+        <v>491</v>
+      </c>
+      <c r="E72" t="s">
+        <v>492</v>
+      </c>
+      <c r="F72" t="s">
+        <v>493</v>
+      </c>
+      <c r="G72" t="s">
+        <v>494</v>
+      </c>
+      <c r="H72" t="s">
+        <v>495</v>
+      </c>
+      <c r="I72" t="s">
+        <v>496</v>
+      </c>
+      <c r="J72" t="s">
+        <v>497</v>
+      </c>
+      <c r="K72" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73"/>
+      <c r="B73" t="s">
+        <v>240</v>
+      </c>
+      <c r="C73" t="s">
+        <v>498</v>
+      </c>
+      <c r="D73" t="s">
+        <v>499</v>
+      </c>
+      <c r="E73" t="s">
+        <v>500</v>
+      </c>
+      <c r="F73" t="s">
+        <v>501</v>
+      </c>
+      <c r="G73" t="s">
+        <v>502</v>
+      </c>
+      <c r="H73" t="s">
+        <v>503</v>
+      </c>
+      <c r="I73" t="s">
+        <v>504</v>
+      </c>
+      <c r="J73" t="s">
+        <v>505</v>
+      </c>
+      <c r="K73" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74"/>
+      <c r="B74" t="s">
+        <v>249</v>
+      </c>
+      <c r="C74" t="s">
+        <v>507</v>
+      </c>
+      <c r="D74" t="s">
+        <v>97</v>
+      </c>
+      <c r="E74" t="s">
+        <v>508</v>
+      </c>
+      <c r="F74" t="s">
+        <v>97</v>
+      </c>
+      <c r="G74" t="s">
+        <v>97</v>
+      </c>
+      <c r="H74" t="s">
+        <v>97</v>
+      </c>
+      <c r="I74" t="s">
+        <v>97</v>
+      </c>
+      <c r="J74" t="s">
+        <v>97</v>
+      </c>
+      <c r="K74" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75"/>
+      <c r="B75" t="s">
+        <v>251</v>
+      </c>
+      <c r="C75" t="s">
+        <v>509</v>
+      </c>
+      <c r="D75" t="s">
+        <v>510</v>
+      </c>
+      <c r="E75" t="s">
+        <v>511</v>
+      </c>
+      <c r="F75" t="s">
+        <v>512</v>
+      </c>
+      <c r="G75" t="s">
+        <v>513</v>
+      </c>
+      <c r="H75" t="s">
+        <v>514</v>
+      </c>
+      <c r="I75" t="s">
+        <v>515</v>
+      </c>
+      <c r="J75" t="s">
+        <v>516</v>
+      </c>
+      <c r="K75" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76"/>
+      <c r="B76" t="s">
+        <v>253</v>
+      </c>
+      <c r="C76" t="s">
+        <v>517</v>
+      </c>
+      <c r="D76" t="s">
+        <v>518</v>
+      </c>
+      <c r="E76" t="s">
+        <v>519</v>
+      </c>
+      <c r="F76" t="s">
+        <v>520</v>
+      </c>
+      <c r="G76" t="s">
+        <v>521</v>
+      </c>
+      <c r="H76" t="s">
+        <v>522</v>
+      </c>
+      <c r="I76" t="s">
+        <v>523</v>
+      </c>
+      <c r="J76" t="s">
+        <v>524</v>
+      </c>
+      <c r="K76" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77"/>
+      <c r="B77" t="s">
+        <v>262</v>
+      </c>
+      <c r="C77" t="s">
+        <v>525</v>
+      </c>
+      <c r="D77" t="s">
+        <v>526</v>
+      </c>
+      <c r="E77" t="s">
+        <v>527</v>
+      </c>
+      <c r="F77" t="s">
+        <v>528</v>
+      </c>
+      <c r="G77" t="s">
+        <v>529</v>
+      </c>
+      <c r="H77" t="s">
+        <v>530</v>
+      </c>
+      <c r="I77" t="s">
+        <v>531</v>
+      </c>
+      <c r="J77" t="s">
+        <v>532</v>
+      </c>
+      <c r="K77" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78"/>
+      <c r="B78" t="s">
+        <v>271</v>
+      </c>
+      <c r="C78" t="s">
+        <v>533</v>
+      </c>
+      <c r="D78" t="s">
+        <v>534</v>
+      </c>
+      <c r="E78" t="s">
+        <v>535</v>
+      </c>
+      <c r="F78" t="s">
+        <v>536</v>
+      </c>
+      <c r="G78" t="s">
+        <v>537</v>
+      </c>
+      <c r="H78" t="s">
+        <v>538</v>
+      </c>
+      <c r="I78" t="s">
+        <v>539</v>
+      </c>
+      <c r="J78" t="s">
+        <v>540</v>
+      </c>
+      <c r="K78" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79"/>
+      <c r="B79" t="s">
+        <v>280</v>
+      </c>
+      <c r="C79" t="s">
+        <v>541</v>
+      </c>
+      <c r="D79" t="s">
+        <v>542</v>
+      </c>
+      <c r="E79" t="s">
+        <v>543</v>
+      </c>
+      <c r="F79" t="s">
+        <v>544</v>
+      </c>
+      <c r="G79" t="s">
+        <v>545</v>
+      </c>
+      <c r="H79" t="s">
+        <v>546</v>
+      </c>
+      <c r="I79" t="s">
+        <v>547</v>
+      </c>
+      <c r="J79" t="s">
+        <v>548</v>
+      </c>
+      <c r="K79" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80"/>
+      <c r="B80" t="s">
+        <v>282</v>
+      </c>
+      <c r="C80" t="s">
+        <v>549</v>
+      </c>
+      <c r="D80" t="s">
+        <v>550</v>
+      </c>
+      <c r="E80" t="s">
+        <v>551</v>
+      </c>
+      <c r="F80" t="s">
+        <v>552</v>
+      </c>
+      <c r="G80" t="s">
+        <v>553</v>
+      </c>
+      <c r="H80" t="s">
+        <v>554</v>
+      </c>
+      <c r="I80" t="s">
+        <v>555</v>
+      </c>
+      <c r="J80" t="s">
+        <v>556</v>
+      </c>
+      <c r="K80" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81"/>
+      <c r="B81" t="s">
+        <v>291</v>
+      </c>
+      <c r="C81" t="s">
+        <v>557</v>
+      </c>
+      <c r="D81" t="s">
+        <v>558</v>
+      </c>
+      <c r="E81" t="s">
+        <v>559</v>
+      </c>
+      <c r="F81" t="s">
+        <v>560</v>
+      </c>
+      <c r="G81" t="s">
+        <v>561</v>
+      </c>
+      <c r="H81" t="s">
+        <v>562</v>
+      </c>
+      <c r="I81" t="s">
+        <v>563</v>
+      </c>
+      <c r="J81" t="s">
+        <v>564</v>
+      </c>
+      <c r="K81" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82"/>
+      <c r="B82" t="s">
+        <v>293</v>
+      </c>
+      <c r="C82" t="s">
+        <v>565</v>
+      </c>
+      <c r="D82" t="s">
+        <v>566</v>
+      </c>
+      <c r="E82" t="s">
+        <v>567</v>
+      </c>
+      <c r="F82" t="s">
+        <v>568</v>
+      </c>
+      <c r="G82" t="s">
+        <v>569</v>
+      </c>
+      <c r="H82" t="s">
+        <v>570</v>
+      </c>
+      <c r="I82" t="s">
+        <v>571</v>
+      </c>
+      <c r="J82" t="s">
+        <v>572</v>
+      </c>
+      <c r="K82" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83"/>
+      <c r="B83" t="s">
+        <v>302</v>
+      </c>
+      <c r="C83" t="s">
+        <v>573</v>
+      </c>
+      <c r="D83" t="s">
+        <v>97</v>
+      </c>
+      <c r="E83" t="s">
+        <v>573</v>
+      </c>
+      <c r="F83" t="s">
+        <v>97</v>
+      </c>
+      <c r="G83" t="s">
+        <v>97</v>
+      </c>
+      <c r="H83" t="s">
+        <v>97</v>
+      </c>
+      <c r="I83" t="s">
+        <v>97</v>
+      </c>
+      <c r="J83" t="s">
+        <v>97</v>
+      </c>
+      <c r="K83" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84"/>
+      <c r="B84" t="s">
+        <v>304</v>
+      </c>
+      <c r="C84" t="s">
+        <v>574</v>
+      </c>
+      <c r="D84" t="s">
+        <v>575</v>
+      </c>
+      <c r="E84" t="s">
+        <v>576</v>
+      </c>
+      <c r="F84" t="s">
+        <v>577</v>
+      </c>
+      <c r="G84" t="s">
+        <v>578</v>
+      </c>
+      <c r="H84" t="s">
+        <v>579</v>
+      </c>
+      <c r="I84" t="s">
+        <v>580</v>
+      </c>
+      <c r="J84" t="s">
+        <v>581</v>
+      </c>
+      <c r="K84" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85"/>
+      <c r="B85" t="s">
+        <v>313</v>
+      </c>
+      <c r="C85" t="s">
+        <v>582</v>
+      </c>
+      <c r="D85" t="s">
+        <v>97</v>
+      </c>
+      <c r="E85" t="s">
+        <v>582</v>
+      </c>
+      <c r="F85" t="s">
+        <v>97</v>
+      </c>
+      <c r="G85" t="s">
+        <v>97</v>
+      </c>
+      <c r="H85" t="s">
+        <v>97</v>
+      </c>
+      <c r="I85" t="s">
+        <v>97</v>
+      </c>
+      <c r="J85" t="s">
+        <v>97</v>
+      </c>
+      <c r="K85" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86"/>
+      <c r="B86" t="s">
+        <v>583</v>
+      </c>
+      <c r="C86" t="s">
+        <v>584</v>
+      </c>
+      <c r="D86" t="s">
+        <v>97</v>
+      </c>
+      <c r="E86" t="s">
+        <v>584</v>
+      </c>
+      <c r="F86" t="s">
+        <v>97</v>
+      </c>
+      <c r="G86" t="s">
+        <v>97</v>
+      </c>
+      <c r="H86" t="s">
+        <v>97</v>
+      </c>
+      <c r="I86" t="s">
+        <v>97</v>
+      </c>
+      <c r="J86" t="s">
+        <v>97</v>
+      </c>
+      <c r="K86" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87"/>
+      <c r="B87" t="s">
+        <v>316</v>
+      </c>
+      <c r="C87" t="s">
+        <v>585</v>
+      </c>
+      <c r="D87" t="s">
+        <v>586</v>
+      </c>
+      <c r="E87" t="s">
+        <v>587</v>
+      </c>
+      <c r="F87" t="s">
+        <v>588</v>
+      </c>
+      <c r="G87" t="s">
+        <v>589</v>
+      </c>
+      <c r="H87" t="s">
+        <v>590</v>
+      </c>
+      <c r="I87" t="s">
+        <v>591</v>
+      </c>
+      <c r="J87" t="s">
+        <v>592</v>
+      </c>
+      <c r="K87" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88"/>
+      <c r="B88" t="s">
+        <v>325</v>
+      </c>
+      <c r="C88" t="s">
+        <v>593</v>
+      </c>
+      <c r="D88" t="s">
+        <v>594</v>
+      </c>
+      <c r="E88" t="s">
+        <v>595</v>
+      </c>
+      <c r="F88" t="s">
+        <v>596</v>
+      </c>
+      <c r="G88" t="s">
+        <v>597</v>
+      </c>
+      <c r="H88" t="s">
+        <v>598</v>
+      </c>
+      <c r="I88" t="s">
+        <v>599</v>
+      </c>
+      <c r="J88" t="s">
+        <v>600</v>
+      </c>
+      <c r="K88" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89"/>
+      <c r="B89" t="s">
+        <v>334</v>
+      </c>
+      <c r="C89" t="s">
+        <v>601</v>
+      </c>
+      <c r="D89" t="s">
+        <v>602</v>
+      </c>
+      <c r="E89" t="s">
+        <v>603</v>
+      </c>
+      <c r="F89" t="s">
+        <v>604</v>
+      </c>
+      <c r="G89" t="s">
+        <v>605</v>
+      </c>
+      <c r="H89" t="s">
+        <v>606</v>
+      </c>
+      <c r="I89" t="s">
+        <v>607</v>
+      </c>
+      <c r="J89" t="s">
+        <v>608</v>
+      </c>
+      <c r="K89" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90"/>
+      <c r="B90" t="s">
+        <v>343</v>
+      </c>
+      <c r="C90" t="s">
+        <v>609</v>
+      </c>
+      <c r="D90" t="s">
+        <v>97</v>
+      </c>
+      <c r="E90" t="s">
+        <v>609</v>
+      </c>
+      <c r="F90" t="s">
+        <v>97</v>
+      </c>
+      <c r="G90" t="s">
+        <v>97</v>
+      </c>
+      <c r="H90" t="s">
+        <v>97</v>
+      </c>
+      <c r="I90" t="s">
+        <v>97</v>
+      </c>
+      <c r="J90" t="s">
+        <v>97</v>
+      </c>
+      <c r="K90" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91"/>
+      <c r="B91" t="s">
+        <v>352</v>
+      </c>
+      <c r="C91" t="s">
+        <v>610</v>
+      </c>
+      <c r="D91" t="s">
+        <v>97</v>
+      </c>
+      <c r="E91" t="s">
+        <v>610</v>
+      </c>
+      <c r="F91" t="s">
+        <v>97</v>
+      </c>
+      <c r="G91" t="s">
+        <v>97</v>
+      </c>
+      <c r="H91" t="s">
+        <v>97</v>
+      </c>
+      <c r="I91" t="s">
+        <v>97</v>
+      </c>
+      <c r="J91" t="s">
+        <v>97</v>
+      </c>
+      <c r="K91" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92"/>
+      <c r="B92" t="s">
+        <v>354</v>
+      </c>
+      <c r="C92" t="s">
+        <v>611</v>
+      </c>
+      <c r="D92" t="s">
+        <v>612</v>
+      </c>
+      <c r="E92" t="s">
+        <v>613</v>
+      </c>
+      <c r="F92" t="s">
+        <v>614</v>
+      </c>
+      <c r="G92" t="s">
+        <v>615</v>
+      </c>
+      <c r="H92" t="s">
+        <v>616</v>
+      </c>
+      <c r="I92" t="s">
+        <v>617</v>
+      </c>
+      <c r="J92" t="s">
+        <v>618</v>
+      </c>
+      <c r="K92" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93"/>
+      <c r="B93" t="s">
+        <v>356</v>
+      </c>
+      <c r="C93" t="s">
+        <v>619</v>
+      </c>
+      <c r="D93" t="s">
+        <v>97</v>
+      </c>
+      <c r="E93" t="s">
+        <v>620</v>
+      </c>
+      <c r="F93" t="s">
+        <v>97</v>
+      </c>
+      <c r="G93" t="s">
+        <v>97</v>
+      </c>
+      <c r="H93" t="s">
+        <v>97</v>
+      </c>
+      <c r="I93" t="s">
+        <v>97</v>
+      </c>
+      <c r="J93" t="s">
+        <v>97</v>
+      </c>
+      <c r="K93" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94"/>
+      <c r="B94" t="s">
+        <v>359</v>
+      </c>
+      <c r="C94" t="s">
+        <v>621</v>
+      </c>
+      <c r="D94" t="s">
+        <v>622</v>
+      </c>
+      <c r="E94" t="s">
+        <v>623</v>
+      </c>
+      <c r="F94" t="s">
+        <v>624</v>
+      </c>
+      <c r="G94" t="s">
+        <v>625</v>
+      </c>
+      <c r="H94" t="s">
+        <v>626</v>
+      </c>
+      <c r="I94" t="s">
+        <v>627</v>
+      </c>
+      <c r="J94" t="s">
+        <v>628</v>
+      </c>
+      <c r="K94" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95"/>
+      <c r="B95" t="s">
+        <v>368</v>
+      </c>
+      <c r="C95" t="s">
+        <v>629</v>
+      </c>
+      <c r="D95" t="s">
+        <v>630</v>
+      </c>
+      <c r="E95" t="s">
+        <v>631</v>
+      </c>
+      <c r="F95" t="s">
+        <v>632</v>
+      </c>
+      <c r="G95" t="s">
+        <v>633</v>
+      </c>
+      <c r="H95" t="s">
+        <v>634</v>
+      </c>
+      <c r="I95" t="s">
+        <v>635</v>
+      </c>
+      <c r="J95" t="s">
+        <v>636</v>
+      </c>
+      <c r="K95" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96"/>
+      <c r="B96" t="s">
+        <v>377</v>
+      </c>
+      <c r="C96" t="s">
+        <v>637</v>
+      </c>
+      <c r="D96" t="s">
+        <v>638</v>
+      </c>
+      <c r="E96" t="s">
+        <v>639</v>
+      </c>
+      <c r="F96" t="s">
+        <v>640</v>
+      </c>
+      <c r="G96" t="s">
+        <v>641</v>
+      </c>
+      <c r="H96" t="s">
+        <v>642</v>
+      </c>
+      <c r="I96" t="s">
+        <v>643</v>
+      </c>
+      <c r="J96" t="s">
+        <v>644</v>
+      </c>
+      <c r="K96" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97"/>
+      <c r="B97" t="s">
+        <v>388</v>
+      </c>
+      <c r="C97" t="s">
+        <v>645</v>
+      </c>
+      <c r="D97" t="s">
+        <v>646</v>
+      </c>
+      <c r="E97" t="s">
+        <v>647</v>
+      </c>
+      <c r="F97" t="s">
+        <v>648</v>
+      </c>
+      <c r="G97" t="s">
+        <v>649</v>
+      </c>
+      <c r="H97" t="s">
+        <v>650</v>
+      </c>
+      <c r="I97" t="s">
+        <v>651</v>
+      </c>
+      <c r="J97" t="s">
+        <v>652</v>
+      </c>
+      <c r="K97" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98"/>
+      <c r="B98" t="s">
+        <v>397</v>
+      </c>
+      <c r="C98" t="s">
+        <v>653</v>
+      </c>
+      <c r="D98" t="s">
+        <v>97</v>
+      </c>
+      <c r="E98" t="s">
+        <v>653</v>
+      </c>
+      <c r="F98" t="s">
+        <v>97</v>
+      </c>
+      <c r="G98" t="s">
+        <v>97</v>
+      </c>
+      <c r="H98" t="s">
+        <v>97</v>
+      </c>
+      <c r="I98" t="s">
+        <v>97</v>
+      </c>
+      <c r="J98" t="s">
+        <v>97</v>
+      </c>
+      <c r="K98" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99"/>
+      <c r="B99" t="s">
+        <v>399</v>
+      </c>
+      <c r="C99" t="s">
+        <v>654</v>
+      </c>
+      <c r="D99" t="s">
+        <v>655</v>
+      </c>
+      <c r="E99" t="s">
+        <v>656</v>
+      </c>
+      <c r="F99" t="s">
+        <v>657</v>
+      </c>
+      <c r="G99" t="s">
+        <v>658</v>
+      </c>
+      <c r="H99" t="s">
+        <v>659</v>
+      </c>
+      <c r="I99" t="s">
+        <v>660</v>
+      </c>
+      <c r="J99" t="s">
+        <v>661</v>
+      </c>
+      <c r="K99" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100"/>
+      <c r="B100" t="s">
+        <v>408</v>
+      </c>
+      <c r="C100" t="s">
+        <v>662</v>
+      </c>
+      <c r="D100" t="s">
+        <v>663</v>
+      </c>
+      <c r="E100" t="s">
+        <v>664</v>
+      </c>
+      <c r="F100" t="s">
+        <v>665</v>
+      </c>
+      <c r="G100" t="s">
+        <v>666</v>
+      </c>
+      <c r="H100" t="s">
+        <v>667</v>
+      </c>
+      <c r="I100" t="s">
+        <v>668</v>
+      </c>
+      <c r="J100" t="s">
+        <v>669</v>
+      </c>
+      <c r="K100" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101"/>
+      <c r="B101" t="s">
+        <v>417</v>
+      </c>
+      <c r="C101" t="s">
+        <v>670</v>
+      </c>
+      <c r="D101" t="s">
+        <v>671</v>
+      </c>
+      <c r="E101" t="s">
+        <v>672</v>
+      </c>
+      <c r="F101" t="s">
+        <v>673</v>
+      </c>
+      <c r="G101" t="s">
+        <v>674</v>
+      </c>
+      <c r="H101" t="s">
+        <v>675</v>
+      </c>
+      <c r="I101" t="s">
+        <v>676</v>
+      </c>
+      <c r="J101" t="s">
+        <v>677</v>
+      </c>
+      <c r="K101" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102"/>
+      <c r="B102" t="s">
+        <v>426</v>
+      </c>
+      <c r="C102" t="s">
+        <v>14</v>
+      </c>
+      <c r="D102" t="s">
+        <v>678</v>
+      </c>
+      <c r="E102" t="s">
+        <v>679</v>
+      </c>
+      <c r="F102" t="s">
+        <v>680</v>
+      </c>
+      <c r="G102" t="s">
+        <v>681</v>
+      </c>
+      <c r="H102" t="s">
+        <v>682</v>
+      </c>
+      <c r="I102" t="s">
+        <v>683</v>
+      </c>
+      <c r="J102" t="s">
+        <v>684</v>
+      </c>
+      <c r="K102" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103"/>
+      <c r="B103" t="s">
+        <v>434</v>
+      </c>
+      <c r="C103" t="s">
+        <v>14</v>
+      </c>
+      <c r="D103" t="s">
+        <v>685</v>
+      </c>
+      <c r="E103" t="s">
+        <v>686</v>
+      </c>
+      <c r="F103" t="s">
+        <v>687</v>
+      </c>
+      <c r="G103" t="s">
+        <v>688</v>
+      </c>
+      <c r="H103" t="s">
+        <v>689</v>
+      </c>
+      <c r="I103" t="s">
+        <v>690</v>
+      </c>
+      <c r="J103" t="s">
+        <v>691</v>
+      </c>
+      <c r="K103" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104"/>
+      <c r="B104" t="s">
+        <v>442</v>
+      </c>
+      <c r="C104" t="s">
+        <v>14</v>
+      </c>
+      <c r="D104" t="s">
+        <v>692</v>
+      </c>
+      <c r="E104" t="s">
+        <v>693</v>
+      </c>
+      <c r="F104" t="s">
+        <v>694</v>
+      </c>
+      <c r="G104" t="s">
+        <v>695</v>
+      </c>
+      <c r="H104" t="s">
+        <v>696</v>
+      </c>
+      <c r="I104" t="s">
+        <v>697</v>
+      </c>
+      <c r="J104" t="s">
+        <v>698</v>
+      </c>
+      <c r="K104" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105"/>
+      <c r="B105" t="s">
+        <v>458</v>
+      </c>
+      <c r="C105" t="s">
+        <v>14</v>
+      </c>
+      <c r="D105" t="s">
+        <v>699</v>
+      </c>
+      <c r="E105" t="s">
+        <v>700</v>
+      </c>
+      <c r="F105" t="s">
+        <v>701</v>
+      </c>
+      <c r="G105" t="s">
+        <v>702</v>
+      </c>
+      <c r="H105" t="s">
+        <v>703</v>
+      </c>
+      <c r="I105" t="s">
+        <v>704</v>
+      </c>
+      <c r="J105" t="s">
+        <v>705</v>
+      </c>
+      <c r="K105" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106"/>
+      <c r="B106" t="s">
+        <v>706</v>
+      </c>
+      <c r="C106" t="s">
+        <v>14</v>
+      </c>
+      <c r="D106" t="s">
+        <v>707</v>
+      </c>
+      <c r="E106" t="s">
+        <v>708</v>
+      </c>
+      <c r="F106" t="s">
+        <v>709</v>
+      </c>
+      <c r="G106" t="s">
+        <v>710</v>
+      </c>
+      <c r="H106" t="s">
+        <v>711</v>
+      </c>
+      <c r="I106" t="s">
+        <v>712</v>
+      </c>
+      <c r="J106" t="s">
+        <v>713</v>
+      </c>
+      <c r="K106" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107"/>
+      <c r="B107" t="s">
+        <v>466</v>
+      </c>
+      <c r="C107" t="s">
+        <v>14</v>
+      </c>
+      <c r="D107" t="s">
+        <v>714</v>
+      </c>
+      <c r="E107" t="s">
+        <v>715</v>
+      </c>
+      <c r="F107" t="s">
+        <v>716</v>
+      </c>
+      <c r="G107" t="s">
+        <v>717</v>
+      </c>
+      <c r="H107" t="s">
+        <v>718</v>
+      </c>
+      <c r="I107" t="s">
+        <v>719</v>
+      </c>
+      <c r="J107" t="s">
+        <v>720</v>
+      </c>
+      <c r="K107" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108"/>
+      <c r="B108" t="s">
+        <v>474</v>
+      </c>
+      <c r="C108" t="s">
+        <v>14</v>
+      </c>
+      <c r="D108" t="s">
+        <v>721</v>
+      </c>
+      <c r="E108" t="s">
+        <v>722</v>
+      </c>
+      <c r="F108" t="s">
+        <v>723</v>
+      </c>
+      <c r="G108" t="s">
+        <v>724</v>
+      </c>
+      <c r="H108" t="s">
+        <v>725</v>
+      </c>
+      <c r="I108" t="s">
+        <v>726</v>
+      </c>
+      <c r="J108" t="s">
+        <v>727</v>
+      </c>
+      <c r="K108" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109"/>
+      <c r="B109" t="s">
+        <v>728</v>
+      </c>
+      <c r="C109" t="s">
+        <v>14</v>
+      </c>
+      <c r="D109" t="s">
+        <v>729</v>
+      </c>
+      <c r="E109" t="s">
+        <v>730</v>
+      </c>
+      <c r="F109" t="s">
+        <v>731</v>
+      </c>
+      <c r="G109" t="s">
+        <v>732</v>
+      </c>
+      <c r="H109" t="s">
+        <v>733</v>
+      </c>
+      <c r="I109" t="s">
+        <v>734</v>
+      </c>
+      <c r="J109" t="s">
+        <v>735</v>
+      </c>
+      <c r="K109" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110"/>
+      <c r="B110" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" t="s">
+        <v>14</v>
+      </c>
+      <c r="D110" t="s">
+        <v>736</v>
+      </c>
+      <c r="E110" t="s">
+        <v>737</v>
+      </c>
+      <c r="F110" t="s">
+        <v>738</v>
+      </c>
+      <c r="G110" t="s">
+        <v>739</v>
+      </c>
+      <c r="H110" t="s">
+        <v>740</v>
+      </c>
+      <c r="I110" t="s">
+        <v>741</v>
+      </c>
+      <c r="J110" t="s">
+        <v>742</v>
+      </c>
+      <c r="K110" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111"/>
+      <c r="B111" t="s">
+        <v>23</v>
+      </c>
+      <c r="C111" t="s">
+        <v>743</v>
+      </c>
+      <c r="D111" t="s">
+        <v>97</v>
+      </c>
+      <c r="E111" t="s">
+        <v>743</v>
+      </c>
+      <c r="F111" t="s">
+        <v>97</v>
+      </c>
+      <c r="G111" t="s">
+        <v>97</v>
+      </c>
+      <c r="H111" t="s">
+        <v>97</v>
+      </c>
+      <c r="I111" t="s">
+        <v>97</v>
+      </c>
+      <c r="J111" t="s">
+        <v>97</v>
+      </c>
+      <c r="K111" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112"/>
+      <c r="B112" t="s">
+        <v>744</v>
+      </c>
+      <c r="C112" t="s">
+        <v>14</v>
+      </c>
+      <c r="D112" t="s">
+        <v>745</v>
+      </c>
+      <c r="E112" t="s">
+        <v>746</v>
+      </c>
+      <c r="F112" t="s">
+        <v>747</v>
+      </c>
+      <c r="G112" t="s">
+        <v>748</v>
+      </c>
+      <c r="H112" t="s">
+        <v>749</v>
+      </c>
+      <c r="I112" t="s">
+        <v>750</v>
+      </c>
+      <c r="J112" t="s">
+        <v>751</v>
+      </c>
+      <c r="K112" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113"/>
+      <c r="B113" t="s">
+        <v>32</v>
+      </c>
+      <c r="C113" t="s">
+        <v>752</v>
+      </c>
+      <c r="D113" t="s">
+        <v>97</v>
+      </c>
+      <c r="E113" t="s">
+        <v>752</v>
+      </c>
+      <c r="F113" t="s">
+        <v>97</v>
+      </c>
+      <c r="G113" t="s">
+        <v>97</v>
+      </c>
+      <c r="H113" t="s">
+        <v>97</v>
+      </c>
+      <c r="I113" t="s">
+        <v>97</v>
+      </c>
+      <c r="J113" t="s">
+        <v>97</v>
+      </c>
+      <c r="K113" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114"/>
+      <c r="B114" t="s">
+        <v>482</v>
+      </c>
+      <c r="C114" t="s">
+        <v>14</v>
+      </c>
+      <c r="D114" t="s">
+        <v>753</v>
+      </c>
+      <c r="E114" t="s">
+        <v>754</v>
+      </c>
+      <c r="F114" t="s">
+        <v>755</v>
+      </c>
+      <c r="G114" t="s">
+        <v>756</v>
+      </c>
+      <c r="H114" t="s">
+        <v>757</v>
+      </c>
+      <c r="I114" t="s">
+        <v>758</v>
+      </c>
+      <c r="J114" t="s">
+        <v>759</v>
+      </c>
+      <c r="K114" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115"/>
+      <c r="B115" t="s">
+        <v>41</v>
+      </c>
+      <c r="C115" t="s">
+        <v>760</v>
+      </c>
+      <c r="D115" t="s">
+        <v>761</v>
+      </c>
+      <c r="E115" t="s">
+        <v>762</v>
+      </c>
+      <c r="F115" t="s">
+        <v>763</v>
+      </c>
+      <c r="G115" t="s">
+        <v>764</v>
+      </c>
+      <c r="H115" t="s">
+        <v>765</v>
+      </c>
+      <c r="I115" t="s">
+        <v>766</v>
+      </c>
+      <c r="J115" t="s">
+        <v>767</v>
+      </c>
+      <c r="K115" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116"/>
+      <c r="B116" t="s">
+        <v>50</v>
+      </c>
+      <c r="C116" t="s">
+        <v>768</v>
+      </c>
+      <c r="D116" t="s">
+        <v>769</v>
+      </c>
+      <c r="E116" t="s">
+        <v>770</v>
+      </c>
+      <c r="F116" t="s">
+        <v>771</v>
+      </c>
+      <c r="G116" t="s">
+        <v>772</v>
+      </c>
+      <c r="H116" t="s">
+        <v>773</v>
+      </c>
+      <c r="I116" t="s">
+        <v>774</v>
+      </c>
+      <c r="J116" t="s">
+        <v>775</v>
+      </c>
+      <c r="K116" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117"/>
+      <c r="B117" t="s">
+        <v>776</v>
+      </c>
+      <c r="C117" t="s">
+        <v>14</v>
+      </c>
+      <c r="D117" t="s">
+        <v>777</v>
+      </c>
+      <c r="E117" t="s">
+        <v>778</v>
+      </c>
+      <c r="F117" t="s">
+        <v>779</v>
+      </c>
+      <c r="G117" t="s">
+        <v>780</v>
+      </c>
+      <c r="H117" t="s">
+        <v>781</v>
+      </c>
+      <c r="I117" t="s">
+        <v>782</v>
+      </c>
+      <c r="J117" t="s">
+        <v>783</v>
+      </c>
+      <c r="K117" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118"/>
+      <c r="B118" t="s">
+        <v>59</v>
+      </c>
+      <c r="C118" t="s">
+        <v>784</v>
+      </c>
+      <c r="D118" t="s">
+        <v>785</v>
+      </c>
+      <c r="E118" t="s">
+        <v>786</v>
+      </c>
+      <c r="F118" t="s">
+        <v>787</v>
+      </c>
+      <c r="G118" t="s">
+        <v>788</v>
+      </c>
+      <c r="H118" t="s">
+        <v>789</v>
+      </c>
+      <c r="I118" t="s">
+        <v>790</v>
+      </c>
+      <c r="J118" t="s">
+        <v>791</v>
+      </c>
+      <c r="K118" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119"/>
+      <c r="B119" t="s">
+        <v>792</v>
+      </c>
+      <c r="C119" t="s">
+        <v>793</v>
+      </c>
+      <c r="D119" t="s">
+        <v>794</v>
+      </c>
+      <c r="E119" t="s">
+        <v>795</v>
+      </c>
+      <c r="F119" t="s">
+        <v>796</v>
+      </c>
+      <c r="G119" t="s">
+        <v>797</v>
+      </c>
+      <c r="H119" t="s">
+        <v>798</v>
+      </c>
+      <c r="I119" t="s">
+        <v>799</v>
+      </c>
+      <c r="J119" t="s">
+        <v>800</v>
+      </c>
+      <c r="K119" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120"/>
+      <c r="B120" t="s">
+        <v>68</v>
+      </c>
+      <c r="C120" t="s">
+        <v>801</v>
+      </c>
+      <c r="D120" t="s">
+        <v>97</v>
+      </c>
+      <c r="E120" t="s">
+        <v>801</v>
+      </c>
+      <c r="F120" t="s">
+        <v>97</v>
+      </c>
+      <c r="G120" t="s">
+        <v>97</v>
+      </c>
+      <c r="H120" t="s">
+        <v>97</v>
+      </c>
+      <c r="I120" t="s">
+        <v>97</v>
+      </c>
+      <c r="J120" t="s">
+        <v>97</v>
+      </c>
+      <c r="K120" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121"/>
+      <c r="B121" t="s">
+        <v>450</v>
+      </c>
+      <c r="C121" t="s">
+        <v>802</v>
+      </c>
+      <c r="D121" t="s">
+        <v>97</v>
+      </c>
+      <c r="E121" t="s">
+        <v>802</v>
+      </c>
+      <c r="F121" t="s">
+        <v>97</v>
+      </c>
+      <c r="G121" t="s">
+        <v>97</v>
+      </c>
+      <c r="H121" t="s">
+        <v>97</v>
+      </c>
+      <c r="I121" t="s">
+        <v>97</v>
+      </c>
+      <c r="J121" t="s">
+        <v>97</v>
+      </c>
+      <c r="K121" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122"/>
+      <c r="B122" t="s">
+        <v>77</v>
+      </c>
+      <c r="C122" t="s">
+        <v>803</v>
+      </c>
+      <c r="D122" t="s">
+        <v>804</v>
+      </c>
+      <c r="E122" t="s">
+        <v>805</v>
+      </c>
+      <c r="F122" t="s">
+        <v>806</v>
+      </c>
+      <c r="G122" t="s">
+        <v>807</v>
+      </c>
+      <c r="H122" t="s">
+        <v>808</v>
+      </c>
+      <c r="I122" t="s">
+        <v>809</v>
+      </c>
+      <c r="J122" t="s">
+        <v>810</v>
+      </c>
+      <c r="K122" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123"/>
+      <c r="B123" t="s">
+        <v>95</v>
+      </c>
+      <c r="C123" t="s">
+        <v>811</v>
+      </c>
+      <c r="D123" t="s">
+        <v>97</v>
+      </c>
+      <c r="E123" t="s">
+        <v>811</v>
+      </c>
+      <c r="F123" t="s">
+        <v>97</v>
+      </c>
+      <c r="G123" t="s">
+        <v>97</v>
+      </c>
+      <c r="H123" t="s">
+        <v>97</v>
+      </c>
+      <c r="I123" t="s">
+        <v>97</v>
+      </c>
+      <c r="J123" t="s">
+        <v>97</v>
+      </c>
+      <c r="K123" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124"/>
+      <c r="B124" t="s">
+        <v>99</v>
+      </c>
+      <c r="C124" t="s">
+        <v>812</v>
+      </c>
+      <c r="D124" t="s">
+        <v>97</v>
+      </c>
+      <c r="E124" t="s">
+        <v>812</v>
+      </c>
+      <c r="F124" t="s">
+        <v>97</v>
+      </c>
+      <c r="G124" t="s">
+        <v>97</v>
+      </c>
+      <c r="H124" t="s">
+        <v>97</v>
+      </c>
+      <c r="I124" t="s">
+        <v>97</v>
+      </c>
+      <c r="J124" t="s">
+        <v>97</v>
+      </c>
+      <c r="K124" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125"/>
+      <c r="B125" t="s">
+        <v>101</v>
+      </c>
+      <c r="C125" t="s">
+        <v>813</v>
+      </c>
+      <c r="D125" t="s">
+        <v>97</v>
+      </c>
+      <c r="E125" t="s">
+        <v>813</v>
+      </c>
+      <c r="F125" t="s">
+        <v>97</v>
+      </c>
+      <c r="G125" t="s">
+        <v>97</v>
+      </c>
+      <c r="H125" t="s">
+        <v>97</v>
+      </c>
+      <c r="I125" t="s">
+        <v>97</v>
+      </c>
+      <c r="J125" t="s">
+        <v>97</v>
+      </c>
+      <c r="K125" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126"/>
+      <c r="B126" t="s">
+        <v>104</v>
+      </c>
+      <c r="C126" t="s">
+        <v>814</v>
+      </c>
+      <c r="D126" t="s">
+        <v>815</v>
+      </c>
+      <c r="E126" t="s">
+        <v>816</v>
+      </c>
+      <c r="F126" t="s">
+        <v>817</v>
+      </c>
+      <c r="G126" t="s">
+        <v>818</v>
+      </c>
+      <c r="H126" t="s">
+        <v>819</v>
+      </c>
+      <c r="I126" t="s">
+        <v>820</v>
+      </c>
+      <c r="J126" t="s">
+        <v>821</v>
+      </c>
+      <c r="K126" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127"/>
+      <c r="B127" t="s">
+        <v>113</v>
+      </c>
+      <c r="C127" t="s">
+        <v>822</v>
+      </c>
+      <c r="D127" t="s">
+        <v>97</v>
+      </c>
+      <c r="E127" t="s">
+        <v>822</v>
+      </c>
+      <c r="F127" t="s">
+        <v>97</v>
+      </c>
+      <c r="G127" t="s">
+        <v>97</v>
+      </c>
+      <c r="H127" t="s">
+        <v>97</v>
+      </c>
+      <c r="I127" t="s">
+        <v>97</v>
+      </c>
+      <c r="J127" t="s">
+        <v>97</v>
+      </c>
+      <c r="K127" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128"/>
+      <c r="B128" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" t="s">
+        <v>823</v>
+      </c>
+      <c r="D128" t="s">
+        <v>824</v>
+      </c>
+      <c r="E128" t="s">
+        <v>825</v>
+      </c>
+      <c r="F128" t="s">
+        <v>826</v>
+      </c>
+      <c r="G128" t="s">
+        <v>827</v>
+      </c>
+      <c r="H128" t="s">
+        <v>828</v>
+      </c>
+      <c r="I128" t="s">
+        <v>829</v>
+      </c>
+      <c r="J128" t="s">
+        <v>830</v>
+      </c>
+      <c r="K128" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129"/>
+      <c r="B129" t="s">
+        <v>131</v>
+      </c>
+      <c r="C129" t="s">
+        <v>831</v>
+      </c>
+      <c r="D129" t="s">
+        <v>97</v>
+      </c>
+      <c r="E129" t="s">
+        <v>831</v>
+      </c>
+      <c r="F129" t="s">
+        <v>97</v>
+      </c>
+      <c r="G129" t="s">
+        <v>97</v>
+      </c>
+      <c r="H129" t="s">
+        <v>97</v>
+      </c>
+      <c r="I129" t="s">
+        <v>97</v>
+      </c>
+      <c r="J129" t="s">
+        <v>97</v>
+      </c>
+      <c r="K129" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130"/>
+      <c r="B130" t="s">
+        <v>142</v>
+      </c>
+      <c r="C130" t="s">
+        <v>832</v>
+      </c>
+      <c r="D130" t="s">
+        <v>97</v>
+      </c>
+      <c r="E130" t="s">
+        <v>832</v>
+      </c>
+      <c r="F130" t="s">
+        <v>97</v>
+      </c>
+      <c r="G130" t="s">
+        <v>97</v>
+      </c>
+      <c r="H130" t="s">
+        <v>97</v>
+      </c>
+      <c r="I130" t="s">
+        <v>97</v>
+      </c>
+      <c r="J130" t="s">
+        <v>97</v>
+      </c>
+      <c r="K130" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131"/>
+      <c r="B131" t="s">
+        <v>151</v>
+      </c>
+      <c r="C131" t="s">
+        <v>833</v>
+      </c>
+      <c r="D131" t="s">
+        <v>834</v>
+      </c>
+      <c r="E131" t="s">
+        <v>835</v>
+      </c>
+      <c r="F131" t="s">
+        <v>836</v>
+      </c>
+      <c r="G131" t="s">
+        <v>837</v>
+      </c>
+      <c r="H131" t="s">
+        <v>838</v>
+      </c>
+      <c r="I131" t="s">
+        <v>839</v>
+      </c>
+      <c r="J131" t="s">
+        <v>840</v>
+      </c>
+      <c r="K131" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132"/>
+      <c r="B132" t="s">
+        <v>160</v>
+      </c>
+      <c r="C132" t="s">
+        <v>841</v>
+      </c>
+      <c r="D132" t="s">
+        <v>97</v>
+      </c>
+      <c r="E132" t="s">
+        <v>841</v>
+      </c>
+      <c r="F132" t="s">
+        <v>97</v>
+      </c>
+      <c r="G132" t="s">
+        <v>97</v>
+      </c>
+      <c r="H132" t="s">
+        <v>97</v>
+      </c>
+      <c r="I132" t="s">
+        <v>97</v>
+      </c>
+      <c r="J132" t="s">
+        <v>97</v>
+      </c>
+      <c r="K132" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133"/>
+      <c r="B133" t="s">
+        <v>169</v>
+      </c>
+      <c r="C133" t="s">
+        <v>842</v>
+      </c>
+      <c r="D133" t="s">
+        <v>97</v>
+      </c>
+      <c r="E133" t="s">
+        <v>842</v>
+      </c>
+      <c r="F133" t="s">
+        <v>97</v>
+      </c>
+      <c r="G133" t="s">
+        <v>97</v>
+      </c>
+      <c r="H133" t="s">
+        <v>97</v>
+      </c>
+      <c r="I133" t="s">
+        <v>97</v>
+      </c>
+      <c r="J133" t="s">
+        <v>97</v>
+      </c>
+      <c r="K133" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134"/>
+      <c r="B134" t="s">
+        <v>180</v>
+      </c>
+      <c r="C134" t="s">
+        <v>843</v>
+      </c>
+      <c r="D134" t="s">
+        <v>844</v>
+      </c>
+      <c r="E134" t="s">
+        <v>845</v>
+      </c>
+      <c r="F134" t="s">
+        <v>846</v>
+      </c>
+      <c r="G134" t="s">
+        <v>847</v>
+      </c>
+      <c r="H134" t="s">
+        <v>848</v>
+      </c>
+      <c r="I134" t="s">
+        <v>849</v>
+      </c>
+      <c r="J134" t="s">
+        <v>850</v>
+      </c>
+      <c r="K134" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135"/>
+      <c r="B135" t="s">
+        <v>189</v>
+      </c>
+      <c r="C135" t="s">
+        <v>851</v>
+      </c>
+      <c r="D135" t="s">
+        <v>852</v>
+      </c>
+      <c r="E135" t="s">
+        <v>853</v>
+      </c>
+      <c r="F135" t="s">
+        <v>854</v>
+      </c>
+      <c r="G135" t="s">
+        <v>855</v>
+      </c>
+      <c r="H135" t="s">
+        <v>856</v>
+      </c>
+      <c r="I135" t="s">
+        <v>857</v>
+      </c>
+      <c r="J135" t="s">
+        <v>858</v>
+      </c>
+      <c r="K135" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136"/>
+      <c r="B136" t="s">
+        <v>198</v>
+      </c>
+      <c r="C136" t="s">
+        <v>859</v>
+      </c>
+      <c r="D136" t="s">
+        <v>860</v>
+      </c>
+      <c r="E136" t="s">
+        <v>861</v>
+      </c>
+      <c r="F136" t="s">
+        <v>862</v>
+      </c>
+      <c r="G136" t="s">
+        <v>863</v>
+      </c>
+      <c r="H136" t="s">
+        <v>864</v>
+      </c>
+      <c r="I136" t="s">
+        <v>865</v>
+      </c>
+      <c r="J136" t="s">
+        <v>866</v>
+      </c>
+      <c r="K136" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137"/>
+      <c r="B137" t="s">
+        <v>207</v>
+      </c>
+      <c r="C137" t="s">
+        <v>867</v>
+      </c>
+      <c r="D137" t="s">
+        <v>97</v>
+      </c>
+      <c r="E137" t="s">
+        <v>867</v>
+      </c>
+      <c r="F137" t="s">
+        <v>97</v>
+      </c>
+      <c r="G137" t="s">
+        <v>97</v>
+      </c>
+      <c r="H137" t="s">
+        <v>97</v>
+      </c>
+      <c r="I137" t="s">
+        <v>97</v>
+      </c>
+      <c r="J137" t="s">
+        <v>97</v>
+      </c>
+      <c r="K137" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138"/>
+      <c r="B138" t="s">
+        <v>209</v>
+      </c>
+      <c r="C138" t="s">
+        <v>868</v>
+      </c>
+      <c r="D138" t="s">
+        <v>869</v>
+      </c>
+      <c r="E138" t="s">
+        <v>870</v>
+      </c>
+      <c r="F138" t="s">
+        <v>871</v>
+      </c>
+      <c r="G138" t="s">
+        <v>872</v>
+      </c>
+      <c r="H138" t="s">
+        <v>873</v>
+      </c>
+      <c r="I138" t="s">
+        <v>874</v>
+      </c>
+      <c r="J138" t="s">
+        <v>875</v>
+      </c>
+      <c r="K138" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139"/>
+      <c r="B139" t="s">
+        <v>218</v>
+      </c>
+      <c r="C139" t="s">
+        <v>876</v>
+      </c>
+      <c r="D139" t="s">
+        <v>877</v>
+      </c>
+      <c r="E139" t="s">
+        <v>878</v>
+      </c>
+      <c r="F139" t="s">
+        <v>879</v>
+      </c>
+      <c r="G139" t="s">
+        <v>880</v>
+      </c>
+      <c r="H139" t="s">
+        <v>881</v>
+      </c>
+      <c r="I139" t="s">
+        <v>882</v>
+      </c>
+      <c r="J139" t="s">
+        <v>883</v>
+      </c>
+      <c r="K139" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140"/>
+      <c r="B140" t="s">
+        <v>227</v>
+      </c>
+      <c r="C140" t="s">
+        <v>884</v>
+      </c>
+      <c r="D140" t="s">
+        <v>97</v>
+      </c>
+      <c r="E140" t="s">
+        <v>884</v>
+      </c>
+      <c r="F140" t="s">
+        <v>97</v>
+      </c>
+      <c r="G140" t="s">
+        <v>97</v>
+      </c>
+      <c r="H140" t="s">
+        <v>97</v>
+      </c>
+      <c r="I140" t="s">
+        <v>97</v>
+      </c>
+      <c r="J140" t="s">
+        <v>97</v>
+      </c>
+      <c r="K140" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141"/>
+      <c r="B141" t="s">
+        <v>229</v>
+      </c>
+      <c r="C141" t="s">
+        <v>885</v>
+      </c>
+      <c r="D141" t="s">
+        <v>886</v>
+      </c>
+      <c r="E141" t="s">
+        <v>887</v>
+      </c>
+      <c r="F141" t="s">
+        <v>888</v>
+      </c>
+      <c r="G141" t="s">
+        <v>889</v>
+      </c>
+      <c r="H141" t="s">
+        <v>890</v>
+      </c>
+      <c r="I141" t="s">
+        <v>891</v>
+      </c>
+      <c r="J141" t="s">
+        <v>892</v>
+      </c>
+      <c r="K141" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142"/>
+      <c r="B142" t="s">
+        <v>238</v>
+      </c>
+      <c r="C142" t="s">
+        <v>893</v>
+      </c>
+      <c r="D142" t="s">
+        <v>97</v>
+      </c>
+      <c r="E142" t="s">
+        <v>893</v>
+      </c>
+      <c r="F142" t="s">
+        <v>97</v>
+      </c>
+      <c r="G142" t="s">
+        <v>97</v>
+      </c>
+      <c r="H142" t="s">
+        <v>97</v>
+      </c>
+      <c r="I142" t="s">
+        <v>97</v>
+      </c>
+      <c r="J142" t="s">
+        <v>97</v>
+      </c>
+      <c r="K142" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143"/>
+      <c r="B143" t="s">
+        <v>253</v>
+      </c>
+      <c r="C143" t="s">
+        <v>894</v>
+      </c>
+      <c r="D143" t="s">
+        <v>895</v>
+      </c>
+      <c r="E143" t="s">
+        <v>896</v>
+      </c>
+      <c r="F143" t="s">
+        <v>897</v>
+      </c>
+      <c r="G143" t="s">
+        <v>898</v>
+      </c>
+      <c r="H143" t="s">
+        <v>899</v>
+      </c>
+      <c r="I143" t="s">
+        <v>900</v>
+      </c>
+      <c r="J143" t="s">
+        <v>901</v>
+      </c>
+      <c r="K143" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144"/>
+      <c r="B144" t="s">
+        <v>262</v>
+      </c>
+      <c r="C144" t="s">
+        <v>903</v>
+      </c>
+      <c r="D144" t="s">
+        <v>904</v>
+      </c>
+      <c r="E144" t="s">
+        <v>905</v>
+      </c>
+      <c r="F144" t="s">
+        <v>906</v>
+      </c>
+      <c r="G144" t="s">
+        <v>907</v>
+      </c>
+      <c r="H144" t="s">
+        <v>908</v>
+      </c>
+      <c r="I144" t="s">
+        <v>909</v>
+      </c>
+      <c r="J144" t="s">
+        <v>910</v>
+      </c>
+      <c r="K144" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145"/>
+      <c r="B145" t="s">
+        <v>271</v>
+      </c>
+      <c r="C145" t="s">
+        <v>911</v>
+      </c>
+      <c r="D145" t="s">
+        <v>912</v>
+      </c>
+      <c r="E145" t="s">
+        <v>913</v>
+      </c>
+      <c r="F145" t="s">
+        <v>914</v>
+      </c>
+      <c r="G145" t="s">
+        <v>915</v>
+      </c>
+      <c r="H145" t="s">
+        <v>916</v>
+      </c>
+      <c r="I145" t="s">
+        <v>917</v>
+      </c>
+      <c r="J145" t="s">
+        <v>918</v>
+      </c>
+      <c r="K145" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146"/>
+      <c r="B146" t="s">
+        <v>280</v>
+      </c>
+      <c r="C146" t="s">
+        <v>919</v>
+      </c>
+      <c r="D146" t="s">
+        <v>920</v>
+      </c>
+      <c r="E146" t="s">
+        <v>921</v>
+      </c>
+      <c r="F146" t="s">
+        <v>922</v>
+      </c>
+      <c r="G146" t="s">
+        <v>923</v>
+      </c>
+      <c r="H146" t="s">
+        <v>924</v>
+      </c>
+      <c r="I146" t="s">
+        <v>925</v>
+      </c>
+      <c r="J146" t="s">
+        <v>926</v>
+      </c>
+      <c r="K146" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147"/>
+      <c r="B147" t="s">
+        <v>282</v>
+      </c>
+      <c r="C147" t="s">
+        <v>927</v>
+      </c>
+      <c r="D147" t="s">
+        <v>928</v>
+      </c>
+      <c r="E147" t="s">
+        <v>929</v>
+      </c>
+      <c r="F147" t="s">
+        <v>930</v>
+      </c>
+      <c r="G147" t="s">
+        <v>931</v>
+      </c>
+      <c r="H147" t="s">
+        <v>932</v>
+      </c>
+      <c r="I147" t="s">
+        <v>933</v>
+      </c>
+      <c r="J147" t="s">
+        <v>934</v>
+      </c>
+      <c r="K147" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148"/>
+      <c r="B148" t="s">
+        <v>291</v>
+      </c>
+      <c r="C148" t="s">
+        <v>935</v>
+      </c>
+      <c r="D148" t="s">
+        <v>936</v>
+      </c>
+      <c r="E148" t="s">
+        <v>937</v>
+      </c>
+      <c r="F148" t="s">
+        <v>938</v>
+      </c>
+      <c r="G148" t="s">
+        <v>939</v>
+      </c>
+      <c r="H148" t="s">
+        <v>940</v>
+      </c>
+      <c r="I148" t="s">
+        <v>941</v>
+      </c>
+      <c r="J148" t="s">
+        <v>942</v>
+      </c>
+      <c r="K148" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149"/>
+      <c r="B149" t="s">
+        <v>293</v>
+      </c>
+      <c r="C149" t="s">
+        <v>943</v>
+      </c>
+      <c r="D149" t="s">
+        <v>944</v>
+      </c>
+      <c r="E149" t="s">
+        <v>945</v>
+      </c>
+      <c r="F149" t="s">
+        <v>946</v>
+      </c>
+      <c r="G149" t="s">
+        <v>947</v>
+      </c>
+      <c r="H149" t="s">
+        <v>948</v>
+      </c>
+      <c r="I149" t="s">
+        <v>949</v>
+      </c>
+      <c r="J149" t="s">
+        <v>950</v>
+      </c>
+      <c r="K149" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150"/>
+      <c r="B150" t="s">
+        <v>302</v>
+      </c>
+      <c r="C150" t="s">
+        <v>951</v>
+      </c>
+      <c r="D150" t="s">
+        <v>97</v>
+      </c>
+      <c r="E150" t="s">
+        <v>951</v>
+      </c>
+      <c r="F150" t="s">
+        <v>97</v>
+      </c>
+      <c r="G150" t="s">
+        <v>97</v>
+      </c>
+      <c r="H150" t="s">
+        <v>97</v>
+      </c>
+      <c r="I150" t="s">
+        <v>97</v>
+      </c>
+      <c r="J150" t="s">
+        <v>97</v>
+      </c>
+      <c r="K150" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151"/>
+      <c r="B151" t="s">
+        <v>304</v>
+      </c>
+      <c r="C151" t="s">
+        <v>952</v>
+      </c>
+      <c r="D151" t="s">
+        <v>953</v>
+      </c>
+      <c r="E151" t="s">
+        <v>954</v>
+      </c>
+      <c r="F151" t="s">
+        <v>955</v>
+      </c>
+      <c r="G151" t="s">
+        <v>956</v>
+      </c>
+      <c r="H151" t="s">
+        <v>957</v>
+      </c>
+      <c r="I151" t="s">
+        <v>958</v>
+      </c>
+      <c r="J151" t="s">
+        <v>959</v>
+      </c>
+      <c r="K151" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152"/>
+      <c r="B152" t="s">
+        <v>313</v>
+      </c>
+      <c r="C152" t="s">
+        <v>960</v>
+      </c>
+      <c r="D152" t="s">
+        <v>961</v>
+      </c>
+      <c r="E152" t="s">
+        <v>962</v>
+      </c>
+      <c r="F152" t="s">
+        <v>963</v>
+      </c>
+      <c r="G152" t="s">
+        <v>964</v>
+      </c>
+      <c r="H152" t="s">
+        <v>965</v>
+      </c>
+      <c r="I152" t="s">
+        <v>966</v>
+      </c>
+      <c r="J152" t="s">
+        <v>967</v>
+      </c>
+      <c r="K152" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153"/>
+      <c r="B153" t="s">
+        <v>968</v>
+      </c>
+      <c r="C153" t="s">
+        <v>969</v>
+      </c>
+      <c r="D153" t="s">
+        <v>97</v>
+      </c>
+      <c r="E153" t="s">
+        <v>969</v>
+      </c>
+      <c r="F153" t="s">
+        <v>97</v>
+      </c>
+      <c r="G153" t="s">
+        <v>97</v>
+      </c>
+      <c r="H153" t="s">
+        <v>97</v>
+      </c>
+      <c r="I153" t="s">
+        <v>97</v>
+      </c>
+      <c r="J153" t="s">
+        <v>97</v>
+      </c>
+      <c r="K153" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154"/>
+      <c r="B154" t="s">
+        <v>316</v>
+      </c>
+      <c r="C154" t="s">
+        <v>970</v>
+      </c>
+      <c r="D154" t="s">
+        <v>971</v>
+      </c>
+      <c r="E154" t="s">
+        <v>972</v>
+      </c>
+      <c r="F154" t="s">
+        <v>973</v>
+      </c>
+      <c r="G154" t="s">
+        <v>974</v>
+      </c>
+      <c r="H154" t="s">
+        <v>975</v>
+      </c>
+      <c r="I154" t="s">
+        <v>976</v>
+      </c>
+      <c r="J154" t="s">
+        <v>977</v>
+      </c>
+      <c r="K154" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155"/>
+      <c r="B155" t="s">
+        <v>325</v>
+      </c>
+      <c r="C155" t="s">
+        <v>978</v>
+      </c>
+      <c r="D155" t="s">
+        <v>979</v>
+      </c>
+      <c r="E155" t="s">
+        <v>980</v>
+      </c>
+      <c r="F155" t="s">
+        <v>981</v>
+      </c>
+      <c r="G155" t="s">
+        <v>982</v>
+      </c>
+      <c r="H155" t="s">
+        <v>983</v>
+      </c>
+      <c r="I155" t="s">
+        <v>984</v>
+      </c>
+      <c r="J155" t="s">
+        <v>985</v>
+      </c>
+      <c r="K155" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>334</v>
+      </c>
+      <c r="C156" t="s">
+        <v>986</v>
+      </c>
+      <c r="D156" t="s">
+        <v>987</v>
+      </c>
+      <c r="E156" t="s">
+        <v>988</v>
+      </c>
+      <c r="F156" t="s">
+        <v>989</v>
+      </c>
+      <c r="G156" t="s">
+        <v>990</v>
+      </c>
+      <c r="H156" t="s">
+        <v>991</v>
+      </c>
+      <c r="I156" t="s">
+        <v>992</v>
+      </c>
+      <c r="J156" t="s">
+        <v>993</v>
+      </c>
+      <c r="K156" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157"/>
+      <c r="B157" t="s">
+        <v>343</v>
+      </c>
+      <c r="C157" t="s">
+        <v>994</v>
+      </c>
+      <c r="D157" t="s">
+        <v>995</v>
+      </c>
+      <c r="E157" t="s">
+        <v>996</v>
+      </c>
+      <c r="F157" t="s">
+        <v>997</v>
+      </c>
+      <c r="G157" t="s">
+        <v>998</v>
+      </c>
+      <c r="H157" t="s">
+        <v>999</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J157" t="s">
+        <v>1001</v>
+      </c>
+      <c r="K157" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158"/>
+      <c r="B158" t="s">
+        <v>352</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H158" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J158" t="s">
+        <v>1009</v>
+      </c>
+      <c r="K158" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159"/>
+      <c r="B159" t="s">
+        <v>354</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H159" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J159" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K159" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160"/>
+      <c r="B160" t="s">
+        <v>359</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H160" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1024</v>
+      </c>
+      <c r="J160" t="s">
+        <v>1025</v>
+      </c>
+      <c r="K160" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161"/>
+      <c r="B161" t="s">
+        <v>368</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H161" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J161" t="s">
+        <v>1033</v>
+      </c>
+      <c r="K161" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162"/>
+      <c r="B162" t="s">
+        <v>377</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J162" t="s">
+        <v>1041</v>
+      </c>
+      <c r="K162" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163"/>
+      <c r="B163" t="s">
+        <v>388</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1046</v>
+      </c>
+      <c r="H163" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K163" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164"/>
+      <c r="B164" t="s">
+        <v>399</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K164" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165"/>
+      <c r="B165" t="s">
+        <v>408</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H165" t="s">
+        <v>1063</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1065</v>
+      </c>
+      <c r="K165" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166"/>
+      <c r="B166" t="s">
+        <v>426</v>
+      </c>
+      <c r="C166" t="s">
+        <v>14</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1072</v>
+      </c>
+      <c r="K166" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167"/>
+      <c r="B167" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C167" t="s">
+        <v>14</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H167" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J167" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K167" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168"/>
+      <c r="B168" t="s">
+        <v>434</v>
+      </c>
+      <c r="C168" t="s">
+        <v>14</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K168" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169"/>
+      <c r="B169" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C169" t="s">
+        <v>14</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H169" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J169" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K169" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170"/>
+      <c r="B170" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C170" t="s">
+        <v>14</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H170" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1102</v>
+      </c>
+      <c r="J170" t="s">
+        <v>1103</v>
+      </c>
+      <c r="K170" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171"/>
+      <c r="B171" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C171" t="s">
+        <v>14</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1107</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H171" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1110</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K171" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172"/>
+      <c r="B172" t="s">
+        <v>583</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D172" t="s">
+        <v>97</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F172" t="s">
+        <v>97</v>
+      </c>
+      <c r="G172" t="s">
+        <v>97</v>
+      </c>
+      <c r="H172" t="s">
+        <v>97</v>
+      </c>
+      <c r="I172" t="s">
+        <v>97</v>
+      </c>
+      <c r="J172" t="s">
+        <v>97</v>
+      </c>
+      <c r="K172" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173"/>
+      <c r="B173" t="s">
+        <v>442</v>
+      </c>
+      <c r="C173" t="s">
+        <v>14</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H173" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1118</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K173" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174"/>
+      <c r="B174" t="s">
+        <v>450</v>
+      </c>
+      <c r="C174" t="s">
+        <v>14</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H174" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1126</v>
+      </c>
+      <c r="K174" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175"/>
+      <c r="B175" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C175" t="s">
+        <v>14</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1130</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H175" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K175" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176"/>
+      <c r="B176" t="s">
+        <v>458</v>
+      </c>
+      <c r="C176" t="s">
+        <v>14</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H176" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1141</v>
+      </c>
+      <c r="K176" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177"/>
+      <c r="B177" t="s">
+        <v>417</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H177" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1148</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1149</v>
+      </c>
+      <c r="K177" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178"/>
+      <c r="B178" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D178" t="s">
+        <v>97</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F178" t="s">
+        <v>97</v>
+      </c>
+      <c r="G178" t="s">
+        <v>97</v>
+      </c>
+      <c r="H178" t="s">
+        <v>97</v>
+      </c>
+      <c r="I178" t="s">
+        <v>97</v>
+      </c>
+      <c r="J178" t="s">
+        <v>97</v>
+      </c>
+      <c r="K178" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179"/>
+      <c r="B179" t="s">
+        <v>23</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F179" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G179" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H179" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I179" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1159</v>
+      </c>
+      <c r="K179" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180"/>
+      <c r="B180" t="s">
+        <v>32</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F180" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H180" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1167</v>
+      </c>
+      <c r="K180" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181"/>
+      <c r="B181" t="s">
+        <v>41</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F181" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1172</v>
+      </c>
+      <c r="H181" t="s">
+        <v>1173</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1174</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1175</v>
+      </c>
+      <c r="K181" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182"/>
+      <c r="B182" t="s">
+        <v>50</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H182" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1183</v>
+      </c>
+      <c r="K182" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183"/>
+      <c r="B183" t="s">
+        <v>706</v>
+      </c>
+      <c r="C183" t="s">
+        <v>14</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F183" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H183" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1189</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1190</v>
+      </c>
+      <c r="K183" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184"/>
+      <c r="B184" t="s">
+        <v>59</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H184" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1198</v>
+      </c>
+      <c r="K184" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185"/>
+      <c r="B185" t="s">
+        <v>792</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H185" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1206</v>
+      </c>
+      <c r="K185" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186"/>
+      <c r="B186" t="s">
+        <v>466</v>
+      </c>
+      <c r="C186" t="s">
+        <v>14</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1213</v>
+      </c>
+      <c r="K186" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187"/>
+      <c r="B187" t="s">
+        <v>68</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D187" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1216</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H187" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1221</v>
+      </c>
+      <c r="K187" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188"/>
+      <c r="B188" t="s">
+        <v>77</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F188" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H188" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1229</v>
+      </c>
+      <c r="K188" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189"/>
+      <c r="B189" t="s">
+        <v>86</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D189" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E189" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F189" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H189" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1237</v>
+      </c>
+      <c r="K189" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190"/>
+      <c r="B190" t="s">
+        <v>95</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D190" t="s">
+        <v>97</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F190" t="s">
+        <v>97</v>
+      </c>
+      <c r="G190" t="s">
+        <v>97</v>
+      </c>
+      <c r="H190" t="s">
+        <v>97</v>
+      </c>
+      <c r="I190" t="s">
+        <v>97</v>
+      </c>
+      <c r="J190" t="s">
+        <v>97</v>
+      </c>
+      <c r="K190" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11">
+      <c r="A191"/>
+      <c r="B191" t="s">
+        <v>99</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H191" t="s">
+        <v>1244</v>
+      </c>
+      <c r="I191" t="s">
+        <v>1245</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1246</v>
+      </c>
+      <c r="K191" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192"/>
+      <c r="B192" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C192" t="s">
+        <v>14</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H192" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1253</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1254</v>
+      </c>
+      <c r="K192" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193"/>
+      <c r="B193" t="s">
+        <v>101</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D193" t="s">
+        <v>97</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F193" t="s">
+        <v>97</v>
+      </c>
+      <c r="G193" t="s">
+        <v>97</v>
+      </c>
+      <c r="H193" t="s">
+        <v>97</v>
+      </c>
+      <c r="I193" t="s">
+        <v>97</v>
+      </c>
+      <c r="J193" t="s">
+        <v>97</v>
+      </c>
+      <c r="K193" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194"/>
+      <c r="B194" t="s">
+        <v>104</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H194" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1262</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1263</v>
+      </c>
+      <c r="K194" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195"/>
+      <c r="B195" t="s">
+        <v>113</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H195" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1270</v>
+      </c>
+      <c r="J195" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K195" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196"/>
+      <c r="B196" t="s">
+        <v>122</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H196" t="s">
+        <v>1277</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1278</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1279</v>
+      </c>
+      <c r="K196" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C197" t="s">
+        <v>14</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J197" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K197" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198"/>
+      <c r="B198" t="s">
+        <v>131</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1295</v>
+      </c>
+      <c r="K198" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199"/>
+      <c r="B199" t="s">
+        <v>142</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H199" t="s">
+        <v>1301</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J199" t="s">
+        <v>1303</v>
+      </c>
+      <c r="K199" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200"/>
+      <c r="B200" t="s">
+        <v>178</v>
+      </c>
+      <c r="C200" t="s">
+        <v>14</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H200" t="s">
+        <v>1308</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1309</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1310</v>
+      </c>
+      <c r="K200" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201"/>
+      <c r="B201" t="s">
+        <v>151</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H201" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1318</v>
+      </c>
+      <c r="K201" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11">
+      <c r="A202"/>
+      <c r="B202" t="s">
+        <v>160</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H202" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1326</v>
+      </c>
+      <c r="K202" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11">
+      <c r="A203"/>
+      <c r="B203" t="s">
+        <v>474</v>
+      </c>
+      <c r="C203" t="s">
+        <v>14</v>
+      </c>
+      <c r="D203" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H203" t="s">
+        <v>1331</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1332</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K203" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11">
+      <c r="A204"/>
+      <c r="B204" t="s">
+        <v>169</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H204" t="s">
+        <v>1339</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1340</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1341</v>
+      </c>
+      <c r="K204" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11">
+      <c r="A205"/>
+      <c r="B205" t="s">
+        <v>180</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D205" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H205" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1348</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1349</v>
+      </c>
+      <c r="K205" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="A206"/>
+      <c r="B206" t="s">
+        <v>189</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H206" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1357</v>
+      </c>
+      <c r="K206" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11">
+      <c r="A207"/>
+      <c r="B207" t="s">
+        <v>198</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H207" t="s">
+        <v>1363</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1364</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1365</v>
+      </c>
+      <c r="K207" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11">
+      <c r="A208"/>
+      <c r="B208" t="s">
+        <v>207</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H208" t="s">
+        <v>1371</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1373</v>
+      </c>
+      <c r="K208" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11">
+      <c r="A209"/>
+      <c r="B209" t="s">
+        <v>728</v>
+      </c>
+      <c r="C209" t="s">
+        <v>14</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H209" t="s">
+        <v>1378</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1380</v>
+      </c>
+      <c r="K209" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11">
+      <c r="A210"/>
+      <c r="B210" t="s">
+        <v>209</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1384</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H210" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1388</v>
+      </c>
+      <c r="K210" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11">
+      <c r="A211"/>
+      <c r="B211" t="s">
+        <v>218</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1391</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H211" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K211" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11">
+      <c r="A212"/>
+      <c r="B212" t="s">
+        <v>227</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H212" t="s">
+        <v>1402</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1404</v>
+      </c>
+      <c r="K212" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11">
+      <c r="A213"/>
+      <c r="B213" t="s">
+        <v>229</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H213" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1412</v>
+      </c>
+      <c r="K213" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11">
+      <c r="A214"/>
+      <c r="B214" t="s">
+        <v>238</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1416</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H214" t="s">
+        <v>1418</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1420</v>
+      </c>
+      <c r="K214" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11">
+      <c r="A215"/>
+      <c r="B215" t="s">
+        <v>240</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D215" t="s">
+        <v>97</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F215" t="s">
+        <v>97</v>
+      </c>
+      <c r="G215" t="s">
+        <v>97</v>
+      </c>
+      <c r="H215" t="s">
+        <v>97</v>
+      </c>
+      <c r="I215" t="s">
+        <v>97</v>
+      </c>
+      <c r="J215" t="s">
+        <v>97</v>
+      </c>
+      <c r="K215" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11">
+      <c r="A216"/>
+      <c r="B216" t="s">
+        <v>249</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F216" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H216" t="s">
+        <v>1427</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1429</v>
+      </c>
+      <c r="K216" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11">
+      <c r="A217"/>
+      <c r="B217" t="s">
+        <v>744</v>
+      </c>
+      <c r="C217" t="s">
+        <v>14</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1431</v>
+      </c>
+      <c r="F217" t="s">
+        <v>1432</v>
+      </c>
+      <c r="G217" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H217" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1435</v>
+      </c>
+      <c r="J217" t="s">
+        <v>1436</v>
+      </c>
+      <c r="K217" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11">
+      <c r="A218"/>
+      <c r="B218" t="s">
+        <v>776</v>
+      </c>
+      <c r="C218" t="s">
+        <v>14</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F218" t="s">
+        <v>1439</v>
+      </c>
+      <c r="G218" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H218" t="s">
+        <v>1441</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1442</v>
+      </c>
+      <c r="J218" t="s">
+        <v>1443</v>
+      </c>
+      <c r="K218" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11">
+      <c r="A219"/>
+      <c r="B219" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C219" t="s">
+        <v>14</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1447</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H219" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1451</v>
+      </c>
+      <c r="K219" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11">
+      <c r="A220"/>
+      <c r="B220" t="s">
+        <v>316</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F220" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H220" t="s">
+        <v>1457</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1459</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11">
+      <c r="A221"/>
+      <c r="B221" t="s">
+        <v>325</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H221" t="s">
+        <v>1466</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1467</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1468</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11">
+      <c r="A222"/>
+      <c r="B222" t="s">
+        <v>334</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H222" t="s">
+        <v>1474</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1475</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11">
+      <c r="A223"/>
+      <c r="B223" t="s">
+        <v>77</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H223" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1484</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11">
+      <c r="A224"/>
+      <c r="B224" t="s">
+        <v>262</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H224" t="s">
+        <v>1490</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11">
+      <c r="A225"/>
+      <c r="B225" t="s">
+        <v>408</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H225" t="s">
+        <v>1498</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J225" t="s">
+        <v>1500</v>
+      </c>
+      <c r="K225" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11">
+      <c r="A226"/>
+      <c r="B226" t="s">
+        <v>95</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D226" t="s">
+        <v>97</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F226" t="s">
+        <v>97</v>
+      </c>
+      <c r="G226" t="s">
+        <v>97</v>
+      </c>
+      <c r="H226" t="s">
+        <v>97</v>
+      </c>
+      <c r="I226" t="s">
+        <v>97</v>
+      </c>
+      <c r="J226" t="s">
+        <v>97</v>
+      </c>
+      <c r="K226" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11">
+      <c r="A227"/>
+      <c r="B227" t="s">
+        <v>271</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F227" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H227" t="s">
+        <v>1507</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1509</v>
+      </c>
+      <c r="K227" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228"/>
+      <c r="B228" t="s">
+        <v>68</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F228" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H228" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1517</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11">
+      <c r="A229"/>
+      <c r="B229" t="s">
+        <v>280</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F229" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H229" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J229" t="s">
+        <v>1525</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11">
+      <c r="A230"/>
+      <c r="B230" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D230" t="s">
+        <v>97</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F230" t="s">
+        <v>97</v>
+      </c>
+      <c r="G230" t="s">
+        <v>97</v>
+      </c>
+      <c r="H230" t="s">
+        <v>97</v>
+      </c>
+      <c r="I230" t="s">
+        <v>97</v>
+      </c>
+      <c r="J230" t="s">
+        <v>97</v>
+      </c>
+      <c r="K230" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11">
+      <c r="A231"/>
+      <c r="B231" t="s">
+        <v>86</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F231" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H231" t="s">
+        <v>1534</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1535</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1536</v>
+      </c>
+      <c r="K231" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232"/>
+      <c r="B232" t="s">
+        <v>249</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F232" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H232" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1544</v>
+      </c>
+      <c r="K232" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233"/>
+      <c r="B233" t="s">
+        <v>99</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F233" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G233" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H233" t="s">
+        <v>1550</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1551</v>
+      </c>
+      <c r="J233" t="s">
+        <v>1552</v>
+      </c>
+      <c r="K233" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11">
+      <c r="A234"/>
+      <c r="B234" t="s">
+        <v>482</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E234" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F234" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H234" t="s">
+        <v>1558</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1560</v>
+      </c>
+      <c r="K234" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11">
+      <c r="A235"/>
+      <c r="B235" t="s">
+        <v>101</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D235" t="s">
+        <v>97</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F235" t="s">
+        <v>97</v>
+      </c>
+      <c r="G235" t="s">
+        <v>97</v>
+      </c>
+      <c r="H235" t="s">
+        <v>97</v>
+      </c>
+      <c r="I235" t="s">
+        <v>97</v>
+      </c>
+      <c r="J235" t="s">
+        <v>97</v>
+      </c>
+      <c r="K235" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11">
+      <c r="A236"/>
+      <c r="B236" t="s">
+        <v>240</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H236" t="s">
+        <v>1567</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1568</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1569</v>
+      </c>
+      <c r="K236" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237"/>
+      <c r="B237" t="s">
+        <v>104</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F237" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H237" t="s">
+        <v>1575</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1576</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1577</v>
+      </c>
+      <c r="K237" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11">
+      <c r="A238"/>
+      <c r="B238" t="s">
+        <v>229</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H238" t="s">
+        <v>1583</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1584</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1585</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="A239"/>
+      <c r="B239" t="s">
+        <v>227</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F239" t="s">
+        <v>1589</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H239" t="s">
+        <v>1591</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J239" t="s">
+        <v>1593</v>
+      </c>
+      <c r="K239" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11">
+      <c r="A240"/>
+      <c r="B240" t="s">
+        <v>218</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1597</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1599</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1600</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1601</v>
+      </c>
+      <c r="K240" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11">
+      <c r="A241"/>
+      <c r="B241" t="s">
+        <v>209</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F241" t="s">
+        <v>1605</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H241" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1609</v>
+      </c>
+      <c r="K241" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11">
+      <c r="A242"/>
+      <c r="B242" t="s">
+        <v>59</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1612</v>
+      </c>
+      <c r="F242" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1615</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1616</v>
+      </c>
+      <c r="J242" t="s">
+        <v>1617</v>
+      </c>
+      <c r="K242" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11">
+      <c r="A243"/>
+      <c r="B243" t="s">
+        <v>207</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F243" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H243" t="s">
+        <v>1623</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1624</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1625</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11">
+      <c r="A244"/>
+      <c r="B244" t="s">
+        <v>198</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1629</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1632</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1633</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11">
+      <c r="A245"/>
+      <c r="B245" t="s">
+        <v>189</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1637</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1639</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1641</v>
+      </c>
+      <c r="K245" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11">
+      <c r="A246"/>
+      <c r="B246" t="s">
+        <v>113</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D246" t="s">
+        <v>97</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F246" t="s">
+        <v>97</v>
+      </c>
+      <c r="G246" t="s">
+        <v>97</v>
+      </c>
+      <c r="H246" t="s">
+        <v>97</v>
+      </c>
+      <c r="I246" t="s">
+        <v>97</v>
+      </c>
+      <c r="J246" t="s">
+        <v>97</v>
+      </c>
+      <c r="K246" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11">
+      <c r="A247"/>
+      <c r="B247" t="s">
+        <v>180</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1649</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K247" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11">
+      <c r="A248"/>
+      <c r="B248" t="s">
+        <v>131</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F248" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1656</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1657</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1658</v>
+      </c>
+      <c r="K248" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11">
+      <c r="A249"/>
+      <c r="B249" t="s">
+        <v>169</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1664</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1665</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1666</v>
+      </c>
+      <c r="K249" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11">
+      <c r="A250"/>
+      <c r="B250" t="s">
+        <v>142</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1672</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1674</v>
+      </c>
+      <c r="K250" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11">
+      <c r="A251"/>
+      <c r="B251" t="s">
+        <v>122</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1678</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1680</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J251" t="s">
+        <v>1682</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11">
+      <c r="A252"/>
+      <c r="B252" t="s">
+        <v>151</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1686</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1689</v>
+      </c>
+      <c r="J252" t="s">
+        <v>1690</v>
+      </c>
+      <c r="K252" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11">
+      <c r="A253"/>
+      <c r="B253" t="s">
+        <v>160</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1696</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1698</v>
+      </c>
+      <c r="K253" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11">
+      <c r="A254"/>
+      <c r="B254" t="s">
+        <v>178</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1702</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1704</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1705</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1706</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11">
+      <c r="A255"/>
+      <c r="B255" t="s">
+        <v>253</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1710</v>
+      </c>
+      <c r="G255" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1712</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1714</v>
+      </c>
+      <c r="K255" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11">
+      <c r="A256"/>
+      <c r="B256" t="s">
+        <v>291</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D256" t="s">
+        <v>97</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F256" t="s">
+        <v>97</v>
+      </c>
+      <c r="G256" t="s">
+        <v>97</v>
+      </c>
+      <c r="H256" t="s">
+        <v>97</v>
+      </c>
+      <c r="I256" t="s">
+        <v>97</v>
+      </c>
+      <c r="J256" t="s">
+        <v>97</v>
+      </c>
+      <c r="K256" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11">
+      <c r="A257"/>
+      <c r="B257" t="s">
+        <v>293</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1718</v>
+      </c>
+      <c r="F257" t="s">
+        <v>1719</v>
+      </c>
+      <c r="G257" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1721</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1722</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1723</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11">
+      <c r="A258"/>
+      <c r="B258" t="s">
+        <v>302</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D258" t="s">
+        <v>97</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F258" t="s">
+        <v>97</v>
+      </c>
+      <c r="G258" t="s">
+        <v>97</v>
+      </c>
+      <c r="H258" t="s">
+        <v>97</v>
+      </c>
+      <c r="I258" t="s">
+        <v>97</v>
+      </c>
+      <c r="J258" t="s">
+        <v>97</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11">
+      <c r="A259"/>
+      <c r="B259" t="s">
+        <v>313</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1728</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1730</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1732</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11">
+      <c r="A260"/>
+      <c r="B260" t="s">
+        <v>343</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1735</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1739</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1740</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11">
+      <c r="A261"/>
+      <c r="B261" t="s">
+        <v>426</v>
+      </c>
+      <c r="C261" t="s">
+        <v>14</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1743</v>
+      </c>
+      <c r="G261" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1745</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1746</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1747</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11">
+      <c r="A262"/>
+      <c r="B262" t="s">
+        <v>352</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G262" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1753</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1754</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1755</v>
+      </c>
+      <c r="K262" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11">
+      <c r="A263"/>
+      <c r="B263" t="s">
+        <v>354</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F263" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1761</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1762</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1763</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11">
+      <c r="A264"/>
+      <c r="B264" t="s">
+        <v>434</v>
+      </c>
+      <c r="C264" t="s">
+        <v>14</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1766</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1768</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1769</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1770</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11">
+      <c r="A265"/>
+      <c r="B265" t="s">
+        <v>356</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D265" t="s">
+        <v>97</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1771</v>
+      </c>
+      <c r="F265" t="s">
+        <v>97</v>
+      </c>
+      <c r="G265" t="s">
+        <v>97</v>
+      </c>
+      <c r="H265" t="s">
+        <v>97</v>
+      </c>
+      <c r="I265" t="s">
+        <v>97</v>
+      </c>
+      <c r="J265" t="s">
+        <v>97</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11">
+      <c r="A266"/>
+      <c r="B266" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C266" t="s">
+        <v>14</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1774</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1778</v>
+      </c>
+      <c r="K266" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11">
+      <c r="A267"/>
+      <c r="B267" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1781</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G267" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1558</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1560</v>
+      </c>
+      <c r="K267" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11">
+      <c r="A268"/>
+      <c r="B268" t="s">
+        <v>792</v>
+      </c>
+      <c r="C268" t="s">
+        <v>14</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1784</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1788</v>
+      </c>
+      <c r="K268" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11">
+      <c r="A269"/>
+      <c r="B269" t="s">
+        <v>368</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G269" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1794</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1795</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1796</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11">
+      <c r="A270"/>
+      <c r="B270" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C270" t="s">
+        <v>14</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1799</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1802</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1803</v>
+      </c>
+      <c r="J270" t="s">
+        <v>1804</v>
+      </c>
+      <c r="K270" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11">
+      <c r="A271"/>
+      <c r="B271" t="s">
+        <v>377</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1807</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G271" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1810</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1811</v>
+      </c>
+      <c r="J271" t="s">
+        <v>1812</v>
+      </c>
+      <c r="K271" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11">
+      <c r="A272"/>
+      <c r="B272" t="s">
+        <v>282</v>
+      </c>
+      <c r="C272" t="s">
+        <v>14</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1814</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G272" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1817</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1818</v>
+      </c>
+      <c r="J272" t="s">
+        <v>1819</v>
+      </c>
+      <c r="K272" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11">
+      <c r="A273"/>
+      <c r="B273" t="s">
+        <v>458</v>
+      </c>
+      <c r="C273" t="s">
+        <v>14</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1821</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G273" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1824</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1825</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1826</v>
+      </c>
+      <c r="K273" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11">
+      <c r="A274"/>
+      <c r="B274" t="s">
+        <v>399</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1830</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1831</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1832</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1833</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1834</v>
+      </c>
+      <c r="K274" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11">
+      <c r="A275"/>
+      <c r="B275" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C275" t="s">
+        <v>14</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G275" t="s">
+        <v>1839</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1840</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1842</v>
+      </c>
+      <c r="K275" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11">
+      <c r="A276"/>
+      <c r="B276" t="s">
+        <v>706</v>
+      </c>
+      <c r="C276" t="s">
+        <v>14</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1847</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1848</v>
+      </c>
+      <c r="J276" t="s">
+        <v>1849</v>
+      </c>
+      <c r="K276" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11">
+      <c r="A277"/>
+      <c r="B277" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C277" t="s">
+        <v>14</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G277" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1856</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1857</v>
+      </c>
+      <c r="K277" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11">
+      <c r="A278"/>
+      <c r="B278" t="s">
+        <v>466</v>
+      </c>
+      <c r="C278" t="s">
+        <v>14</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G278" t="s">
+        <v>1861</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1862</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1864</v>
+      </c>
+      <c r="K278" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11">
+      <c r="A279"/>
+      <c r="B279" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C279" t="s">
+        <v>14</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1867</v>
+      </c>
+      <c r="G279" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1869</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J279" t="s">
+        <v>1871</v>
+      </c>
+      <c r="K279" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11">
+      <c r="A280"/>
+      <c r="B280" t="s">
+        <v>417</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1875</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1877</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1878</v>
+      </c>
+      <c r="J280" t="s">
+        <v>1879</v>
+      </c>
+      <c r="K280" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11">
+      <c r="A281"/>
+      <c r="B281" t="s">
+        <v>728</v>
+      </c>
+      <c r="C281" t="s">
+        <v>14</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1882</v>
+      </c>
+      <c r="G281" t="s">
+        <v>1883</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1884</v>
+      </c>
+      <c r="I281" t="s">
+        <v>1885</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1886</v>
+      </c>
+      <c r="K281" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11">
+      <c r="A282"/>
+      <c r="B282" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1890</v>
+      </c>
+      <c r="G282" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1892</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1893</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1894</v>
+      </c>
+      <c r="K282" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11">
+      <c r="A283"/>
+      <c r="B283" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C283" t="s">
+        <v>14</v>
+      </c>
+      <c r="D283" t="s">
+        <v>97</v>
+      </c>
+      <c r="E283" t="s">
+        <v>97</v>
+      </c>
+      <c r="F283" t="s">
+        <v>97</v>
+      </c>
+      <c r="G283" t="s">
+        <v>97</v>
+      </c>
+      <c r="H283" t="s">
+        <v>97</v>
+      </c>
+      <c r="I283" t="s">
+        <v>97</v>
+      </c>
+      <c r="J283" t="s">
+        <v>97</v>
+      </c>
+      <c r="K283" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11">
+      <c r="A284"/>
+      <c r="B284" t="s">
+        <v>744</v>
+      </c>
+      <c r="C284" t="s">
+        <v>14</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1900</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1901</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1902</v>
+      </c>
+      <c r="K284" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11">
+      <c r="A285"/>
+      <c r="B285" t="s">
+        <v>23</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1905</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1906</v>
+      </c>
+      <c r="G285" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1909</v>
+      </c>
+      <c r="J285" t="s">
+        <v>1910</v>
+      </c>
+      <c r="K285" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11">
+      <c r="A286"/>
+      <c r="B286" t="s">
+        <v>776</v>
+      </c>
+      <c r="C286" t="s">
+        <v>14</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G286" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J286" t="s">
+        <v>1544</v>
+      </c>
+      <c r="K286" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11">
+      <c r="A287"/>
+      <c r="B287" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C287" t="s">
+        <v>14</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1914</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1915</v>
+      </c>
+      <c r="G287" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1917</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1919</v>
+      </c>
+      <c r="K287" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11">
+      <c r="A288"/>
+      <c r="B288" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C288" t="s">
+        <v>14</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1922</v>
+      </c>
+      <c r="G288" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1924</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J288" t="s">
+        <v>1926</v>
+      </c>
+      <c r="K288" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11">
+      <c r="A289"/>
+      <c r="B289" t="s">
+        <v>32</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1929</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1930</v>
+      </c>
+      <c r="G289" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1932</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1933</v>
+      </c>
+      <c r="J289" t="s">
+        <v>1934</v>
+      </c>
+      <c r="K289" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11">
+      <c r="A290"/>
+      <c r="B290" t="s">
+        <v>41</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D290" t="s">
+        <v>97</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1935</v>
+      </c>
+      <c r="F290" t="s">
+        <v>97</v>
+      </c>
+      <c r="G290" t="s">
+        <v>97</v>
+      </c>
+      <c r="H290" t="s">
+        <v>97</v>
+      </c>
+      <c r="I290" t="s">
+        <v>97</v>
+      </c>
+      <c r="J290" t="s">
+        <v>97</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11">
+      <c r="A291"/>
+      <c r="B291" t="s">
+        <v>50</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1939</v>
+      </c>
+      <c r="G291" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1941</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J291" t="s">
+        <v>1943</v>
+      </c>
+      <c r="K291" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11">
+      <c r="A292"/>
+      <c r="B292" t="s">
+        <v>142</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1945</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1947</v>
+      </c>
+      <c r="G292" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1950</v>
+      </c>
+      <c r="J292" t="s">
+        <v>1951</v>
+      </c>
+      <c r="K292" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11">
+      <c r="A293"/>
+      <c r="B293" t="s">
+        <v>291</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1956</v>
+      </c>
+      <c r="G293" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1958</v>
+      </c>
+      <c r="I293" t="s">
+        <v>1959</v>
+      </c>
+      <c r="J293" t="s">
+        <v>1960</v>
+      </c>
+      <c r="K293" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11">
+      <c r="A294"/>
+      <c r="B294" t="s">
+        <v>77</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1964</v>
+      </c>
+      <c r="G294" t="s">
+        <v>1965</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1966</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1967</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1968</v>
+      </c>
+      <c r="K294" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11">
+      <c r="A295"/>
+      <c r="B295" t="s">
+        <v>262</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E295" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1972</v>
+      </c>
+      <c r="G295" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1974</v>
+      </c>
+      <c r="I295" t="s">
+        <v>1975</v>
+      </c>
+      <c r="J295" t="s">
+        <v>1976</v>
+      </c>
+      <c r="K295" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11">
+      <c r="A296"/>
+      <c r="B296" t="s">
+        <v>408</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1980</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1982</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1983</v>
+      </c>
+      <c r="J296" t="s">
+        <v>1984</v>
+      </c>
+      <c r="K296" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11">
+      <c r="A297"/>
+      <c r="B297" t="s">
+        <v>95</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D297" t="s">
+        <v>97</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1985</v>
+      </c>
+      <c r="F297" t="s">
+        <v>97</v>
+      </c>
+      <c r="G297" t="s">
+        <v>97</v>
+      </c>
+      <c r="H297" t="s">
+        <v>97</v>
+      </c>
+      <c r="I297" t="s">
+        <v>97</v>
+      </c>
+      <c r="J297" t="s">
+        <v>97</v>
+      </c>
+      <c r="K297" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11">
+      <c r="A298"/>
+      <c r="B298" t="s">
+        <v>271</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G298" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1992</v>
+      </c>
+      <c r="J298" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K298" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11">
+      <c r="A299"/>
+      <c r="B299" t="s">
+        <v>68</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1996</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1997</v>
+      </c>
+      <c r="G299" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2000</v>
+      </c>
+      <c r="J299" t="s">
+        <v>2001</v>
+      </c>
+      <c r="K299" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11">
+      <c r="A300"/>
+      <c r="B300" t="s">
+        <v>280</v>
+      </c>
+      <c r="C300" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D300" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E300" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F300" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H300" t="s">
+        <v>2007</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2008</v>
+      </c>
+      <c r="J300" t="s">
+        <v>2009</v>
+      </c>
+      <c r="K300" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="301" spans="1:11">
+      <c r="A301"/>
+      <c r="B301" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D301" t="s">
+        <v>97</v>
+      </c>
+      <c r="E301" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F301" t="s">
+        <v>97</v>
+      </c>
+      <c r="G301" t="s">
+        <v>97</v>
+      </c>
+      <c r="H301" t="s">
+        <v>97</v>
+      </c>
+      <c r="I301" t="s">
+        <v>97</v>
+      </c>
+      <c r="J301" t="s">
+        <v>97</v>
+      </c>
+      <c r="K301" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="302" spans="1:11">
+      <c r="A302"/>
+      <c r="B302" t="s">
+        <v>86</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D302" t="s">
+        <v>97</v>
+      </c>
+      <c r="E302" t="s">
+        <v>2012</v>
+      </c>
+      <c r="F302" t="s">
+        <v>97</v>
+      </c>
+      <c r="G302" t="s">
+        <v>97</v>
+      </c>
+      <c r="H302" t="s">
+        <v>97</v>
+      </c>
+      <c r="I302" t="s">
+        <v>97</v>
+      </c>
+      <c r="J302" t="s">
+        <v>97</v>
+      </c>
+      <c r="K302" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="303" spans="1:11">
+      <c r="A303"/>
+      <c r="B303" t="s">
+        <v>249</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E303" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F303" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G303" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H303" t="s">
+        <v>2018</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2019</v>
+      </c>
+      <c r="J303" t="s">
+        <v>2020</v>
+      </c>
+      <c r="K303" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="304" spans="1:11">
+      <c r="A304"/>
+      <c r="B304" t="s">
+        <v>99</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E304" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F304" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G304" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H304" t="s">
+        <v>2026</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2027</v>
+      </c>
+      <c r="J304" t="s">
+        <v>2028</v>
+      </c>
+      <c r="K304" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="305" spans="1:11">
+      <c r="A305"/>
+      <c r="B305" t="s">
+        <v>482</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E305" t="s">
+        <v>2031</v>
+      </c>
+      <c r="F305" t="s">
+        <v>2032</v>
+      </c>
+      <c r="G305" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H305" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2035</v>
+      </c>
+      <c r="J305" t="s">
+        <v>2036</v>
+      </c>
+      <c r="K305" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="306" spans="1:11">
+      <c r="A306"/>
+      <c r="B306" t="s">
+        <v>101</v>
+      </c>
+      <c r="C306" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D306" t="s">
+        <v>97</v>
+      </c>
+      <c r="E306" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F306" t="s">
+        <v>97</v>
+      </c>
+      <c r="G306" t="s">
+        <v>97</v>
+      </c>
+      <c r="H306" t="s">
+        <v>97</v>
+      </c>
+      <c r="I306" t="s">
+        <v>97</v>
+      </c>
+      <c r="J306" t="s">
+        <v>97</v>
+      </c>
+      <c r="K306" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="307" spans="1:11">
+      <c r="A307"/>
+      <c r="B307" t="s">
+        <v>240</v>
+      </c>
+      <c r="C307" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D307" t="s">
+        <v>97</v>
+      </c>
+      <c r="E307" t="s">
+        <v>2038</v>
+      </c>
+      <c r="F307" t="s">
+        <v>97</v>
+      </c>
+      <c r="G307" t="s">
+        <v>97</v>
+      </c>
+      <c r="H307" t="s">
+        <v>97</v>
+      </c>
+      <c r="I307" t="s">
+        <v>97</v>
+      </c>
+      <c r="J307" t="s">
+        <v>97</v>
+      </c>
+      <c r="K307" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="308" spans="1:11">
+      <c r="A308"/>
+      <c r="B308" t="s">
+        <v>104</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E308" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F308" t="s">
+        <v>2042</v>
+      </c>
+      <c r="G308" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H308" t="s">
+        <v>2044</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2045</v>
+      </c>
+      <c r="J308" t="s">
+        <v>2046</v>
+      </c>
+      <c r="K308" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="309" spans="1:11">
+      <c r="A309"/>
+      <c r="B309" t="s">
+        <v>229</v>
+      </c>
+      <c r="C309" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E309" t="s">
+        <v>2049</v>
+      </c>
+      <c r="F309" t="s">
+        <v>2050</v>
+      </c>
+      <c r="G309" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H309" t="s">
+        <v>2052</v>
+      </c>
+      <c r="I309" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J309" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K309" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="310" spans="1:11">
+      <c r="A310"/>
+      <c r="B310" t="s">
+        <v>227</v>
+      </c>
+      <c r="C310" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D310" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E310" t="s">
+        <v>2057</v>
+      </c>
+      <c r="F310" t="s">
+        <v>2058</v>
+      </c>
+      <c r="G310" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H310" t="s">
+        <v>2060</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2061</v>
+      </c>
+      <c r="J310" t="s">
+        <v>2062</v>
+      </c>
+      <c r="K310" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="311" spans="1:11">
+      <c r="A311"/>
+      <c r="B311" t="s">
+        <v>218</v>
+      </c>
+      <c r="C311" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D311" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E311" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F311" t="s">
+        <v>2066</v>
+      </c>
+      <c r="G311" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H311" t="s">
+        <v>2068</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2069</v>
+      </c>
+      <c r="J311" t="s">
+        <v>2070</v>
+      </c>
+      <c r="K311" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="312" spans="1:11">
+      <c r="A312"/>
+      <c r="B312" t="s">
+        <v>209</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E312" t="s">
+        <v>2073</v>
+      </c>
+      <c r="F312" t="s">
+        <v>2074</v>
+      </c>
+      <c r="G312" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H312" t="s">
+        <v>2076</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2077</v>
+      </c>
+      <c r="J312" t="s">
+        <v>2078</v>
+      </c>
+      <c r="K312" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="313" spans="1:11">
+      <c r="A313"/>
+      <c r="B313" t="s">
+        <v>59</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E313" t="s">
+        <v>2081</v>
+      </c>
+      <c r="F313" t="s">
+        <v>2082</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H313" t="s">
+        <v>2084</v>
+      </c>
+      <c r="I313" t="s">
+        <v>2085</v>
+      </c>
+      <c r="J313" t="s">
+        <v>2086</v>
+      </c>
+      <c r="K313" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="314" spans="1:11">
+      <c r="A314"/>
+      <c r="B314" t="s">
+        <v>207</v>
+      </c>
+      <c r="C314" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D314" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E314" t="s">
+        <v>2089</v>
+      </c>
+      <c r="F314" t="s">
+        <v>2090</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2091</v>
+      </c>
+      <c r="H314" t="s">
+        <v>2092</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2093</v>
+      </c>
+      <c r="J314" t="s">
+        <v>2094</v>
+      </c>
+      <c r="K314" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="315" spans="1:11">
+      <c r="A315"/>
+      <c r="B315" t="s">
+        <v>189</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E315" t="s">
+        <v>2097</v>
+      </c>
+      <c r="F315" t="s">
+        <v>2098</v>
+      </c>
+      <c r="G315" t="s">
+        <v>2099</v>
+      </c>
+      <c r="H315" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I315" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J315" t="s">
+        <v>2102</v>
+      </c>
+      <c r="K315" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="316" spans="1:11">
+      <c r="A316"/>
+      <c r="B316" t="s">
+        <v>113</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D316" t="s">
+        <v>97</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2103</v>
+      </c>
+      <c r="F316" t="s">
+        <v>97</v>
+      </c>
+      <c r="G316" t="s">
+        <v>97</v>
+      </c>
+      <c r="H316" t="s">
+        <v>97</v>
+      </c>
+      <c r="I316" t="s">
+        <v>97</v>
+      </c>
+      <c r="J316" t="s">
+        <v>97</v>
+      </c>
+      <c r="K316" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="317" spans="1:11">
+      <c r="A317"/>
+      <c r="B317" t="s">
+        <v>131</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H317" t="s">
+        <v>2109</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2110</v>
+      </c>
+      <c r="J317" t="s">
+        <v>2111</v>
+      </c>
+      <c r="K317" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="318" spans="1:11">
+      <c r="A318"/>
+      <c r="B318" t="s">
+        <v>169</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2117</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2118</v>
+      </c>
+      <c r="J318" t="s">
+        <v>2119</v>
+      </c>
+      <c r="K318" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="319" spans="1:11">
+      <c r="A319"/>
+      <c r="B319" t="s">
+        <v>377</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H319" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J319" t="s">
+        <v>2127</v>
+      </c>
+      <c r="K319" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="320" spans="1:11">
+      <c r="A320"/>
+      <c r="B320" t="s">
+        <v>122</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2130</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2131</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2133</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J320" t="s">
+        <v>2135</v>
+      </c>
+      <c r="K320" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="321" spans="1:11">
+      <c r="A321"/>
+      <c r="B321" t="s">
+        <v>368</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2138</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2139</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2141</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2142</v>
+      </c>
+      <c r="J321" t="s">
+        <v>2143</v>
+      </c>
+      <c r="K321" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="322" spans="1:11">
+      <c r="A322"/>
+      <c r="B322" t="s">
+        <v>399</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2146</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2147</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H322" t="s">
+        <v>2149</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2150</v>
+      </c>
+      <c r="J322" t="s">
+        <v>2151</v>
+      </c>
+      <c r="K322" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="323" spans="1:11">
+      <c r="A323"/>
+      <c r="B323" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F323" t="s">
+        <v>2032</v>
+      </c>
+      <c r="G323" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H323" t="s">
+        <v>2034</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2035</v>
+      </c>
+      <c r="J323" t="s">
+        <v>2036</v>
+      </c>
+      <c r="K323" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="324" spans="1:11">
+      <c r="A324"/>
+      <c r="B324" t="s">
+        <v>356</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D324" t="s">
+        <v>97</v>
+      </c>
+      <c r="E324" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F324" t="s">
+        <v>97</v>
+      </c>
+      <c r="G324" t="s">
+        <v>97</v>
+      </c>
+      <c r="H324" t="s">
+        <v>97</v>
+      </c>
+      <c r="I324" t="s">
+        <v>97</v>
+      </c>
+      <c r="J324" t="s">
+        <v>97</v>
+      </c>
+      <c r="K324" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="325" spans="1:11">
+      <c r="A325"/>
+      <c r="B325" t="s">
+        <v>151</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E325" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F325" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G325" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H325" t="s">
+        <v>2160</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2161</v>
+      </c>
+      <c r="J325" t="s">
+        <v>2162</v>
+      </c>
+      <c r="K325" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="326" spans="1:11">
+      <c r="A326"/>
+      <c r="B326" t="s">
+        <v>354</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E326" t="s">
+        <v>2165</v>
+      </c>
+      <c r="F326" t="s">
+        <v>2166</v>
+      </c>
+      <c r="G326" t="s">
+        <v>2167</v>
+      </c>
+      <c r="H326" t="s">
+        <v>2168</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2169</v>
+      </c>
+      <c r="J326" t="s">
+        <v>2170</v>
+      </c>
+      <c r="K326" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="327" spans="1:11">
+      <c r="A327"/>
+      <c r="B327" t="s">
+        <v>352</v>
+      </c>
+      <c r="C327" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D327" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E327" t="s">
+        <v>2173</v>
+      </c>
+      <c r="F327" t="s">
+        <v>2174</v>
+      </c>
+      <c r="G327" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H327" t="s">
+        <v>2176</v>
+      </c>
+      <c r="I327" t="s">
+        <v>2177</v>
+      </c>
+      <c r="J327" t="s">
+        <v>2178</v>
+      </c>
+      <c r="K327" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="328" spans="1:11">
+      <c r="A328"/>
+      <c r="B328" t="s">
+        <v>334</v>
+      </c>
+      <c r="C328" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E328" t="s">
+        <v>2181</v>
+      </c>
+      <c r="F328" t="s">
+        <v>2182</v>
+      </c>
+      <c r="G328" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H328" t="s">
+        <v>2184</v>
+      </c>
+      <c r="I328" t="s">
+        <v>2185</v>
+      </c>
+      <c r="J328" t="s">
+        <v>2186</v>
+      </c>
+      <c r="K328" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="329" spans="1:11">
+      <c r="A329"/>
+      <c r="B329" t="s">
+        <v>160</v>
+      </c>
+      <c r="C329" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F329" t="s">
+        <v>2190</v>
+      </c>
+      <c r="G329" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H329" t="s">
+        <v>2192</v>
+      </c>
+      <c r="I329" t="s">
+        <v>2193</v>
+      </c>
+      <c r="J329" t="s">
+        <v>2194</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="330" spans="1:11">
+      <c r="A330"/>
+      <c r="B330" t="s">
+        <v>316</v>
+      </c>
+      <c r="C330" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D330" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E330" t="s">
+        <v>2197</v>
+      </c>
+      <c r="F330" t="s">
+        <v>2198</v>
+      </c>
+      <c r="G330" t="s">
+        <v>2199</v>
+      </c>
+      <c r="H330" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I330" t="s">
+        <v>2201</v>
+      </c>
+      <c r="J330" t="s">
+        <v>2202</v>
+      </c>
+      <c r="K330" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="331" spans="1:11">
+      <c r="A331"/>
+      <c r="B331" t="s">
+        <v>313</v>
+      </c>
+      <c r="C331" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D331" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E331" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F331" t="s">
+        <v>2206</v>
+      </c>
+      <c r="G331" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H331" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I331" t="s">
+        <v>2209</v>
+      </c>
+      <c r="J331" t="s">
+        <v>2210</v>
+      </c>
+      <c r="K331" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="332" spans="1:11">
+      <c r="A332"/>
+      <c r="B332" t="s">
+        <v>304</v>
+      </c>
+      <c r="C332" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D332" t="s">
+        <v>97</v>
+      </c>
+      <c r="E332" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F332" t="s">
+        <v>97</v>
+      </c>
+      <c r="G332" t="s">
+        <v>97</v>
+      </c>
+      <c r="H332" t="s">
+        <v>97</v>
+      </c>
+      <c r="I332" t="s">
+        <v>97</v>
+      </c>
+      <c r="J332" t="s">
+        <v>97</v>
+      </c>
+      <c r="K332" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="333" spans="1:11">
+      <c r="A333"/>
+      <c r="B333" t="s">
+        <v>253</v>
+      </c>
+      <c r="C333" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D333" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E333" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F333" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G333" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H333" t="s">
+        <v>2217</v>
+      </c>
+      <c r="I333" t="s">
+        <v>2218</v>
+      </c>
+      <c r="J333" t="s">
+        <v>2219</v>
+      </c>
+      <c r="K333" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="334" spans="1:11">
+      <c r="A334"/>
+      <c r="B334" t="s">
+        <v>293</v>
+      </c>
+      <c r="C334" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D334" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E334" t="s">
+        <v>2222</v>
+      </c>
+      <c r="F334" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G334" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H334" t="s">
+        <v>2225</v>
+      </c>
+      <c r="I334" t="s">
+        <v>2226</v>
+      </c>
+      <c r="J334" t="s">
+        <v>2227</v>
+      </c>
+      <c r="K334" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="335" spans="1:11">
+      <c r="A335"/>
+      <c r="B335" t="s">
+        <v>302</v>
+      </c>
+      <c r="C335" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D335" t="s">
+        <v>97</v>
+      </c>
+      <c r="E335" t="s">
+        <v>2228</v>
+      </c>
+      <c r="F335" t="s">
+        <v>97</v>
+      </c>
+      <c r="G335" t="s">
+        <v>97</v>
+      </c>
+      <c r="H335" t="s">
+        <v>97</v>
+      </c>
+      <c r="I335" t="s">
+        <v>97</v>
+      </c>
+      <c r="J335" t="s">
+        <v>97</v>
+      </c>
+      <c r="K335" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="336" spans="1:11">
+      <c r="A336"/>
+      <c r="B336" t="s">
+        <v>583</v>
+      </c>
+      <c r="C336" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D336" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E336" t="s">
+        <v>2231</v>
+      </c>
+      <c r="F336" t="s">
+        <v>2232</v>
+      </c>
+      <c r="G336" t="s">
+        <v>2233</v>
+      </c>
+      <c r="H336" t="s">
+        <v>2234</v>
+      </c>
+      <c r="I336" t="s">
+        <v>2235</v>
+      </c>
+      <c r="J336" t="s">
+        <v>2236</v>
+      </c>
+      <c r="K336" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="337" spans="1:11">
+      <c r="A337"/>
+      <c r="B337" t="s">
+        <v>325</v>
+      </c>
+      <c r="C337" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E337" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F337" t="s">
+        <v>2240</v>
+      </c>
+      <c r="G337" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H337" t="s">
+        <v>2242</v>
+      </c>
+      <c r="I337" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J337" t="s">
+        <v>2244</v>
+      </c>
+      <c r="K337" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="338" spans="1:11">
+      <c r="A338"/>
+      <c r="B338" t="s">
+        <v>343</v>
+      </c>
+      <c r="C338" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D338" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E338" t="s">
+        <v>2247</v>
+      </c>
+      <c r="F338" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G338" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H338" t="s">
+        <v>2250</v>
+      </c>
+      <c r="I338" t="s">
+        <v>2251</v>
+      </c>
+      <c r="J338" t="s">
+        <v>2252</v>
+      </c>
+      <c r="K338" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11">
+      <c r="A339"/>
+      <c r="B339" t="s">
+        <v>426</v>
+      </c>
+      <c r="C339" t="s">
+        <v>14</v>
+      </c>
+      <c r="D339" t="s">
+        <v>97</v>
+      </c>
+      <c r="E339" t="s">
+        <v>97</v>
+      </c>
+      <c r="F339" t="s">
+        <v>97</v>
+      </c>
+      <c r="G339" t="s">
+        <v>97</v>
+      </c>
+      <c r="H339" t="s">
+        <v>97</v>
+      </c>
+      <c r="I339" t="s">
+        <v>97</v>
+      </c>
+      <c r="J339" t="s">
+        <v>97</v>
+      </c>
+      <c r="K339" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="340" spans="1:11">
+      <c r="A340"/>
+      <c r="B340" t="s">
+        <v>434</v>
+      </c>
+      <c r="C340" t="s">
+        <v>14</v>
+      </c>
+      <c r="D340" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E340" t="s">
+        <v>2254</v>
+      </c>
+      <c r="F340" t="s">
+        <v>2255</v>
+      </c>
+      <c r="G340" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H340" t="s">
+        <v>2257</v>
+      </c>
+      <c r="I340" t="s">
+        <v>2258</v>
+      </c>
+      <c r="J340" t="s">
+        <v>2259</v>
+      </c>
+      <c r="K340" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="341" spans="1:11">
+      <c r="A341"/>
+      <c r="B341" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C341" t="s">
+        <v>14</v>
+      </c>
+      <c r="D341" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E341" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F341" t="s">
+        <v>2262</v>
+      </c>
+      <c r="G341" t="s">
+        <v>2263</v>
+      </c>
+      <c r="H341" t="s">
+        <v>2264</v>
+      </c>
+      <c r="I341" t="s">
+        <v>2265</v>
+      </c>
+      <c r="J341" t="s">
+        <v>2266</v>
+      </c>
+      <c r="K341" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="342" spans="1:11">
+      <c r="A342"/>
+      <c r="B342" t="s">
+        <v>792</v>
+      </c>
+      <c r="C342" t="s">
+        <v>14</v>
+      </c>
+      <c r="D342" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E342" t="s">
+        <v>2268</v>
+      </c>
+      <c r="F342" t="s">
+        <v>2269</v>
+      </c>
+      <c r="G342" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H342" t="s">
+        <v>2271</v>
+      </c>
+      <c r="I342" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J342" t="s">
+        <v>2273</v>
+      </c>
+      <c r="K342" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="343" spans="1:11">
+      <c r="A343"/>
+      <c r="B343" t="s">
+        <v>282</v>
+      </c>
+      <c r="C343" t="s">
+        <v>14</v>
+      </c>
+      <c r="D343" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E343" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F343" t="s">
+        <v>2276</v>
+      </c>
+      <c r="G343" t="s">
+        <v>2277</v>
+      </c>
+      <c r="H343" t="s">
+        <v>2278</v>
+      </c>
+      <c r="I343" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J343" t="s">
+        <v>2280</v>
+      </c>
+      <c r="K343" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="344" spans="1:11">
+      <c r="A344"/>
+      <c r="B344" t="s">
+        <v>386</v>
+      </c>
+      <c r="C344" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D344" t="s">
+        <v>97</v>
+      </c>
+      <c r="E344" t="s">
+        <v>2281</v>
+      </c>
+      <c r="F344" t="s">
+        <v>97</v>
+      </c>
+      <c r="G344" t="s">
+        <v>97</v>
+      </c>
+      <c r="H344" t="s">
+        <v>97</v>
+      </c>
+      <c r="I344" t="s">
+        <v>97</v>
+      </c>
+      <c r="J344" t="s">
+        <v>97</v>
+      </c>
+      <c r="K344" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="345" spans="1:11">
+      <c r="A345"/>
+      <c r="B345" t="s">
+        <v>458</v>
+      </c>
+      <c r="C345" t="s">
+        <v>14</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E345" t="s">
+        <v>2283</v>
+      </c>
+      <c r="F345" t="s">
+        <v>2284</v>
+      </c>
+      <c r="G345" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H345" t="s">
+        <v>2286</v>
+      </c>
+      <c r="I345" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J345" t="s">
+        <v>2288</v>
+      </c>
+      <c r="K345" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="346" spans="1:11">
+      <c r="A346"/>
+      <c r="B346" t="s">
+        <v>466</v>
+      </c>
+      <c r="C346" t="s">
+        <v>14</v>
+      </c>
+      <c r="D346" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E346" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F346" t="s">
+        <v>2291</v>
+      </c>
+      <c r="G346" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H346" t="s">
+        <v>2293</v>
+      </c>
+      <c r="I346" t="s">
+        <v>2294</v>
+      </c>
+      <c r="J346" t="s">
+        <v>2295</v>
+      </c>
+      <c r="K346" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="347" spans="1:11">
+      <c r="A347"/>
+      <c r="B347" t="s">
+        <v>417</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E347" t="s">
+        <v>2298</v>
+      </c>
+      <c r="F347" t="s">
+        <v>2299</v>
+      </c>
+      <c r="G347" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H347" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I347" t="s">
+        <v>2302</v>
+      </c>
+      <c r="J347" t="s">
+        <v>2303</v>
+      </c>
+      <c r="K347" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="348" spans="1:11">
+      <c r="A348"/>
+      <c r="B348" t="s">
+        <v>178</v>
+      </c>
+      <c r="C348" t="s">
+        <v>14</v>
+      </c>
+      <c r="D348" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E348" t="s">
+        <v>2305</v>
+      </c>
+      <c r="F348" t="s">
+        <v>2306</v>
+      </c>
+      <c r="G348" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H348" t="s">
+        <v>2308</v>
+      </c>
+      <c r="I348" t="s">
+        <v>2309</v>
+      </c>
+      <c r="J348" t="s">
+        <v>2310</v>
+      </c>
+      <c r="K348" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="349" spans="1:11">
+      <c r="A349"/>
+      <c r="B349" t="s">
+        <v>728</v>
+      </c>
+      <c r="C349" t="s">
+        <v>14</v>
+      </c>
+      <c r="D349" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E349" t="s">
+        <v>2312</v>
+      </c>
+      <c r="F349" t="s">
+        <v>2313</v>
+      </c>
+      <c r="G349" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H349" t="s">
+        <v>2315</v>
+      </c>
+      <c r="I349" t="s">
+        <v>2316</v>
+      </c>
+      <c r="J349" t="s">
+        <v>2317</v>
+      </c>
+      <c r="K349" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="350" spans="1:11">
+      <c r="A350"/>
+      <c r="B350" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C350" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D350" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E350" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F350" t="s">
+        <v>2321</v>
+      </c>
+      <c r="G350" t="s">
+        <v>2322</v>
+      </c>
+      <c r="H350" t="s">
+        <v>2323</v>
+      </c>
+      <c r="I350" t="s">
+        <v>2324</v>
+      </c>
+      <c r="J350" t="s">
+        <v>2325</v>
+      </c>
+      <c r="K350" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="351" spans="1:11">
+      <c r="A351"/>
+      <c r="B351" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C351" t="s">
+        <v>14</v>
+      </c>
+      <c r="D351" t="s">
+        <v>97</v>
+      </c>
+      <c r="E351" t="s">
+        <v>97</v>
+      </c>
+      <c r="F351" t="s">
+        <v>97</v>
+      </c>
+      <c r="G351" t="s">
+        <v>97</v>
+      </c>
+      <c r="H351" t="s">
+        <v>97</v>
+      </c>
+      <c r="I351" t="s">
+        <v>97</v>
+      </c>
+      <c r="J351" t="s">
+        <v>97</v>
+      </c>
+      <c r="K351" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="352" spans="1:11">
+      <c r="A352"/>
+      <c r="B352" t="s">
+        <v>744</v>
+      </c>
+      <c r="C352" t="s">
+        <v>14</v>
+      </c>
+      <c r="D352" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E352" t="s">
+        <v>2327</v>
+      </c>
+      <c r="F352" t="s">
+        <v>2328</v>
+      </c>
+      <c r="G352" t="s">
+        <v>2329</v>
+      </c>
+      <c r="H352" t="s">
+        <v>2330</v>
+      </c>
+      <c r="I352" t="s">
+        <v>2331</v>
+      </c>
+      <c r="J352" t="s">
+        <v>2332</v>
+      </c>
+      <c r="K352" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="353" spans="1:11">
+      <c r="A353"/>
+      <c r="B353" t="s">
+        <v>23</v>
+      </c>
+      <c r="C353" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D353" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E353" t="s">
+        <v>2335</v>
+      </c>
+      <c r="F353" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G353" t="s">
+        <v>2337</v>
+      </c>
+      <c r="H353" t="s">
+        <v>2338</v>
+      </c>
+      <c r="I353" t="s">
+        <v>2339</v>
+      </c>
+      <c r="J353" t="s">
+        <v>2340</v>
+      </c>
+      <c r="K353" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="354" spans="1:11">
+      <c r="A354"/>
+      <c r="B354" t="s">
+        <v>776</v>
+      </c>
+      <c r="C354" t="s">
+        <v>14</v>
+      </c>
+      <c r="D354" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E354" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F354" t="s">
+        <v>2343</v>
+      </c>
+      <c r="G354" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H354" t="s">
+        <v>2345</v>
+      </c>
+      <c r="I354" t="s">
+        <v>2346</v>
+      </c>
+      <c r="J354" t="s">
+        <v>2347</v>
+      </c>
+      <c r="K354" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="355" spans="1:11">
+      <c r="A355"/>
+      <c r="B355" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C355" t="s">
+        <v>14</v>
+      </c>
+      <c r="D355" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E355" t="s">
+        <v>2350</v>
+      </c>
+      <c r="F355" t="s">
+        <v>2351</v>
+      </c>
+      <c r="G355" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H355" t="s">
+        <v>2353</v>
+      </c>
+      <c r="I355" t="s">
+        <v>2354</v>
+      </c>
+      <c r="J355" t="s">
+        <v>2355</v>
+      </c>
+      <c r="K355" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="356" spans="1:11">
+      <c r="A356"/>
+      <c r="B356" t="s">
+        <v>32</v>
+      </c>
+      <c r="C356" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D356" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E356" t="s">
+        <v>2358</v>
+      </c>
+      <c r="F356" t="s">
+        <v>2359</v>
+      </c>
+      <c r="G356" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H356" t="s">
+        <v>2361</v>
+      </c>
+      <c r="I356" t="s">
+        <v>2362</v>
+      </c>
+      <c r="J356" t="s">
+        <v>2363</v>
+      </c>
+      <c r="K356" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="357" spans="1:11">
+      <c r="A357"/>
+      <c r="B357" t="s">
+        <v>41</v>
+      </c>
+      <c r="C357" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D357" t="s">
+        <v>97</v>
+      </c>
+      <c r="E357" t="s">
+        <v>2364</v>
+      </c>
+      <c r="F357" t="s">
+        <v>97</v>
+      </c>
+      <c r="G357" t="s">
+        <v>97</v>
+      </c>
+      <c r="H357" t="s">
+        <v>97</v>
+      </c>
+      <c r="I357" t="s">
+        <v>97</v>
+      </c>
+      <c r="J357" t="s">
+        <v>97</v>
+      </c>
+      <c r="K357" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="358" spans="1:11">
+      <c r="A358"/>
+      <c r="B358" t="s">
+        <v>50</v>
+      </c>
+      <c r="C358" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D358" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E358" t="s">
+        <v>2367</v>
+      </c>
+      <c r="F358" t="s">
+        <v>2368</v>
+      </c>
+      <c r="G358" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H358" t="s">
+        <v>2370</v>
+      </c>
+      <c r="I358" t="s">
+        <v>2371</v>
+      </c>
+      <c r="J358" t="s">
+        <v>2372</v>
+      </c>
+      <c r="K358" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="359" spans="1:11">
+      <c r="A359"/>
+      <c r="B359" t="s">
+        <v>262</v>
+      </c>
+      <c r="C359" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D359" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E359" t="s">
+        <v>2375</v>
+      </c>
+      <c r="F359" t="s">
+        <v>2376</v>
+      </c>
+      <c r="G359" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H359" t="s">
+        <v>2378</v>
+      </c>
+      <c r="I359" t="s">
+        <v>2379</v>
+      </c>
+      <c r="J359" t="s">
+        <v>2380</v>
+      </c>
+      <c r="K359" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="360" spans="1:11">
+      <c r="A360"/>
+      <c r="B360" t="s">
+        <v>377</v>
+      </c>
+      <c r="C360" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D360" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E360" t="s">
+        <v>2384</v>
+      </c>
+      <c r="F360" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G360" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H360" t="s">
+        <v>2387</v>
+      </c>
+      <c r="I360" t="s">
+        <v>2388</v>
+      </c>
+      <c r="J360" t="s">
+        <v>2389</v>
+      </c>
+      <c r="K360" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="361" spans="1:11">
+      <c r="A361"/>
+      <c r="B361" t="s">
+        <v>399</v>
+      </c>
+      <c r="C361" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D361" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E361" t="s">
+        <v>2392</v>
+      </c>
+      <c r="F361" t="s">
+        <v>2393</v>
+      </c>
+      <c r="G361" t="s">
+        <v>2394</v>
+      </c>
+      <c r="H361" t="s">
+        <v>2395</v>
+      </c>
+      <c r="I361" t="s">
+        <v>2396</v>
+      </c>
+      <c r="J361" t="s">
+        <v>2397</v>
+      </c>
+      <c r="K361" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="362" spans="1:11">
+      <c r="A362"/>
+      <c r="B362" t="s">
+        <v>356</v>
+      </c>
+      <c r="C362" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D362" t="s">
+        <v>97</v>
+      </c>
+      <c r="E362" t="s">
+        <v>2398</v>
+      </c>
+      <c r="F362" t="s">
+        <v>97</v>
+      </c>
+      <c r="G362" t="s">
+        <v>97</v>
+      </c>
+      <c r="H362" t="s">
+        <v>97</v>
+      </c>
+      <c r="I362" t="s">
+        <v>97</v>
+      </c>
+      <c r="J362" t="s">
+        <v>97</v>
+      </c>
+      <c r="K362" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="363" spans="1:11">
+      <c r="A363"/>
+      <c r="B363" t="s">
+        <v>354</v>
+      </c>
+      <c r="C363" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D363" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E363" t="s">
+        <v>2401</v>
+      </c>
+      <c r="F363" t="s">
+        <v>2402</v>
+      </c>
+      <c r="G363" t="s">
+        <v>2403</v>
+      </c>
+      <c r="H363" t="s">
+        <v>2404</v>
+      </c>
+      <c r="I363" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J363" t="s">
+        <v>2406</v>
+      </c>
+      <c r="K363" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="364" spans="1:11">
+      <c r="A364"/>
+      <c r="B364" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C364" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D364" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E364" t="s">
+        <v>2409</v>
+      </c>
+      <c r="F364" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G364" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H364" t="s">
+        <v>2412</v>
+      </c>
+      <c r="I364" t="s">
+        <v>2413</v>
+      </c>
+      <c r="J364" t="s">
+        <v>2414</v>
+      </c>
+      <c r="K364" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="365" spans="1:11">
+      <c r="A365"/>
+      <c r="B365" t="s">
+        <v>95</v>
+      </c>
+      <c r="C365" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D365" t="s">
+        <v>97</v>
+      </c>
+      <c r="E365" t="s">
+        <v>2415</v>
+      </c>
+      <c r="F365" t="s">
+        <v>97</v>
+      </c>
+      <c r="G365" t="s">
+        <v>97</v>
+      </c>
+      <c r="H365" t="s">
+        <v>97</v>
+      </c>
+      <c r="I365" t="s">
+        <v>97</v>
+      </c>
+      <c r="J365" t="s">
+        <v>97</v>
+      </c>
+      <c r="K365" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="366" spans="1:11">
+      <c r="A366"/>
+      <c r="B366" t="s">
+        <v>334</v>
+      </c>
+      <c r="C366" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D366" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E366" t="s">
+        <v>2418</v>
+      </c>
+      <c r="F366" t="s">
+        <v>2419</v>
+      </c>
+      <c r="G366" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H366" t="s">
+        <v>2421</v>
+      </c>
+      <c r="I366" t="s">
+        <v>2422</v>
+      </c>
+      <c r="J366" t="s">
+        <v>2423</v>
+      </c>
+      <c r="K366" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="367" spans="1:11">
+      <c r="A367"/>
+      <c r="B367" t="s">
+        <v>271</v>
+      </c>
+      <c r="C367" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D367" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E367" t="s">
+        <v>2426</v>
+      </c>
+      <c r="F367" t="s">
+        <v>2427</v>
+      </c>
+      <c r="G367" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H367" t="s">
+        <v>2429</v>
+      </c>
+      <c r="I367" t="s">
+        <v>2430</v>
+      </c>
+      <c r="J367" t="s">
+        <v>2431</v>
+      </c>
+      <c r="K367" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="368" spans="1:11">
+      <c r="A368"/>
+      <c r="B368" t="s">
+        <v>325</v>
+      </c>
+      <c r="C368" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D368" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E368" t="s">
+        <v>2434</v>
+      </c>
+      <c r="F368" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G368" t="s">
+        <v>2436</v>
+      </c>
+      <c r="H368" t="s">
+        <v>2437</v>
+      </c>
+      <c r="I368" t="s">
+        <v>2438</v>
+      </c>
+      <c r="J368" t="s">
+        <v>2439</v>
+      </c>
+      <c r="K368" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="369" spans="1:11">
+      <c r="A369"/>
+      <c r="B369" t="s">
+        <v>316</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E369" t="s">
+        <v>2442</v>
+      </c>
+      <c r="F369" t="s">
+        <v>2443</v>
+      </c>
+      <c r="G369" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H369" t="s">
+        <v>2445</v>
+      </c>
+      <c r="I369" t="s">
+        <v>2446</v>
+      </c>
+      <c r="J369" t="s">
+        <v>2447</v>
+      </c>
+      <c r="K369" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="370" spans="1:11">
+      <c r="A370"/>
+      <c r="B370" t="s">
+        <v>280</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2450</v>
+      </c>
+      <c r="F370" t="s">
+        <v>2451</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2452</v>
+      </c>
+      <c r="H370" t="s">
+        <v>2453</v>
+      </c>
+      <c r="I370" t="s">
+        <v>2454</v>
+      </c>
+      <c r="J370" t="s">
+        <v>2455</v>
+      </c>
+      <c r="K370" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="371" spans="1:11">
+      <c r="A371"/>
+      <c r="B371" t="s">
+        <v>313</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E371" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F371" t="s">
+        <v>2459</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H371" t="s">
+        <v>2461</v>
+      </c>
+      <c r="I371" t="s">
+        <v>2462</v>
+      </c>
+      <c r="J371" t="s">
+        <v>2463</v>
+      </c>
+      <c r="K371" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="372" spans="1:11">
+      <c r="A372"/>
+      <c r="B372" t="s">
+        <v>304</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D372" t="s">
+        <v>97</v>
+      </c>
+      <c r="E372" t="s">
+        <v>2464</v>
+      </c>
+      <c r="F372" t="s">
+        <v>97</v>
+      </c>
+      <c r="G372" t="s">
+        <v>97</v>
+      </c>
+      <c r="H372" t="s">
+        <v>97</v>
+      </c>
+      <c r="I372" t="s">
+        <v>97</v>
+      </c>
+      <c r="J372" t="s">
+        <v>97</v>
+      </c>
+      <c r="K372" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="373" spans="1:11">
+      <c r="A373"/>
+      <c r="B373" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D373" t="s">
+        <v>97</v>
+      </c>
+      <c r="E373" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F373" t="s">
+        <v>97</v>
+      </c>
+      <c r="G373" t="s">
+        <v>97</v>
+      </c>
+      <c r="H373" t="s">
+        <v>97</v>
+      </c>
+      <c r="I373" t="s">
+        <v>97</v>
+      </c>
+      <c r="J373" t="s">
+        <v>97</v>
+      </c>
+      <c r="K373" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="374" spans="1:11">
+      <c r="A374"/>
+      <c r="B374" t="s">
+        <v>293</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2469</v>
+      </c>
+      <c r="F374" t="s">
+        <v>2470</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H374" t="s">
+        <v>2472</v>
+      </c>
+      <c r="I374" t="s">
+        <v>2473</v>
+      </c>
+      <c r="J374" t="s">
+        <v>2474</v>
+      </c>
+      <c r="K374" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="375" spans="1:11">
+      <c r="A375"/>
+      <c r="B375" t="s">
+        <v>291</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E375" t="s">
+        <v>2477</v>
+      </c>
+      <c r="F375" t="s">
+        <v>2478</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2479</v>
+      </c>
+      <c r="H375" t="s">
+        <v>2480</v>
+      </c>
+      <c r="I375" t="s">
+        <v>2481</v>
+      </c>
+      <c r="J375" t="s">
+        <v>2482</v>
+      </c>
+      <c r="K375" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="376" spans="1:11">
+      <c r="A376"/>
+      <c r="B376" t="s">
+        <v>249</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D376" t="s">
+        <v>97</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2483</v>
+      </c>
+      <c r="F376" t="s">
+        <v>97</v>
+      </c>
+      <c r="G376" t="s">
+        <v>97</v>
+      </c>
+      <c r="H376" t="s">
+        <v>97</v>
+      </c>
+      <c r="I376" t="s">
+        <v>97</v>
+      </c>
+      <c r="J376" t="s">
+        <v>97</v>
+      </c>
+      <c r="K376" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="377" spans="1:11">
+      <c r="A377"/>
+      <c r="B377" t="s">
+        <v>99</v>
+      </c>
+      <c r="C377" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D377" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E377" t="s">
+        <v>2486</v>
+      </c>
+      <c r="F377" t="s">
+        <v>2487</v>
+      </c>
+      <c r="G377" t="s">
+        <v>2488</v>
+      </c>
+      <c r="H377" t="s">
+        <v>2489</v>
+      </c>
+      <c r="I377" t="s">
+        <v>2490</v>
+      </c>
+      <c r="J377" t="s">
+        <v>2491</v>
+      </c>
+      <c r="K377" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="378" spans="1:11">
+      <c r="A378"/>
+      <c r="B378" t="s">
+        <v>482</v>
+      </c>
+      <c r="C378" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D378" t="s">
+        <v>97</v>
+      </c>
+      <c r="E378" t="s">
+        <v>2492</v>
+      </c>
+      <c r="F378" t="s">
+        <v>97</v>
+      </c>
+      <c r="G378" t="s">
+        <v>97</v>
+      </c>
+      <c r="H378" t="s">
+        <v>97</v>
+      </c>
+      <c r="I378" t="s">
+        <v>97</v>
+      </c>
+      <c r="J378" t="s">
+        <v>97</v>
+      </c>
+      <c r="K378" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="379" spans="1:11">
+      <c r="A379"/>
+      <c r="B379" t="s">
+        <v>101</v>
+      </c>
+      <c r="C379" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D379" t="s">
+        <v>97</v>
+      </c>
+      <c r="E379" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F379" t="s">
+        <v>97</v>
+      </c>
+      <c r="G379" t="s">
+        <v>97</v>
+      </c>
+      <c r="H379" t="s">
+        <v>97</v>
+      </c>
+      <c r="I379" t="s">
+        <v>97</v>
+      </c>
+      <c r="J379" t="s">
+        <v>97</v>
+      </c>
+      <c r="K379" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="380" spans="1:11">
+      <c r="A380"/>
+      <c r="B380" t="s">
+        <v>240</v>
+      </c>
+      <c r="C380" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D380" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E380" t="s">
+        <v>2496</v>
+      </c>
+      <c r="F380" t="s">
+        <v>2497</v>
+      </c>
+      <c r="G380" t="s">
+        <v>2498</v>
+      </c>
+      <c r="H380" t="s">
+        <v>2499</v>
+      </c>
+      <c r="I380" t="s">
+        <v>2500</v>
+      </c>
+      <c r="J380" t="s">
+        <v>2501</v>
+      </c>
+      <c r="K380" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="381" spans="1:11">
+      <c r="A381"/>
+      <c r="B381" t="s">
+        <v>104</v>
+      </c>
+      <c r="C381" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D381" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E381" t="s">
+        <v>2504</v>
+      </c>
+      <c r="F381" t="s">
+        <v>2505</v>
+      </c>
+      <c r="G381" t="s">
+        <v>2506</v>
+      </c>
+      <c r="H381" t="s">
+        <v>2507</v>
+      </c>
+      <c r="I381" t="s">
+        <v>2508</v>
+      </c>
+      <c r="J381" t="s">
+        <v>2509</v>
+      </c>
+      <c r="K381" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="382" spans="1:11">
+      <c r="A382"/>
+      <c r="B382" t="s">
+        <v>229</v>
+      </c>
+      <c r="C382" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D382" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E382" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F382" t="s">
+        <v>2513</v>
+      </c>
+      <c r="G382" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H382" t="s">
+        <v>2515</v>
+      </c>
+      <c r="I382" t="s">
+        <v>2516</v>
+      </c>
+      <c r="J382" t="s">
+        <v>2517</v>
+      </c>
+      <c r="K382" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="383" spans="1:11">
+      <c r="A383"/>
+      <c r="B383" t="s">
+        <v>59</v>
+      </c>
+      <c r="C383" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D383" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E383" t="s">
+        <v>2520</v>
+      </c>
+      <c r="F383" t="s">
+        <v>2521</v>
+      </c>
+      <c r="G383" t="s">
+        <v>2522</v>
+      </c>
+      <c r="H383" t="s">
+        <v>2523</v>
+      </c>
+      <c r="I383" t="s">
+        <v>2524</v>
+      </c>
+      <c r="J383" t="s">
+        <v>2525</v>
+      </c>
+      <c r="K383" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="384" spans="1:11">
+      <c r="A384"/>
+      <c r="B384" t="s">
+        <v>227</v>
+      </c>
+      <c r="C384" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D384" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E384" t="s">
+        <v>2528</v>
+      </c>
+      <c r="F384" t="s">
+        <v>2529</v>
+      </c>
+      <c r="G384" t="s">
+        <v>2530</v>
+      </c>
+      <c r="H384" t="s">
+        <v>2531</v>
+      </c>
+      <c r="I384" t="s">
+        <v>2532</v>
+      </c>
+      <c r="J384" t="s">
+        <v>2533</v>
+      </c>
+      <c r="K384" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="385" spans="1:11">
+      <c r="A385"/>
+      <c r="B385" t="s">
+        <v>218</v>
+      </c>
+      <c r="C385" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D385" t="s">
+        <v>2535</v>
+      </c>
+      <c r="E385" t="s">
+        <v>2536</v>
+      </c>
+      <c r="F385" t="s">
+        <v>2537</v>
+      </c>
+      <c r="G385" t="s">
+        <v>2538</v>
+      </c>
+      <c r="H385" t="s">
+        <v>2539</v>
+      </c>
+      <c r="I385" t="s">
+        <v>2540</v>
+      </c>
+      <c r="J385" t="s">
+        <v>2541</v>
+      </c>
+      <c r="K385" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="386" spans="1:11">
+      <c r="A386"/>
+      <c r="B386" t="s">
+        <v>209</v>
+      </c>
+      <c r="C386" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D386" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E386" t="s">
+        <v>2544</v>
+      </c>
+      <c r="F386" t="s">
+        <v>2545</v>
+      </c>
+      <c r="G386" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H386" t="s">
+        <v>2547</v>
+      </c>
+      <c r="I386" t="s">
+        <v>2548</v>
+      </c>
+      <c r="J386" t="s">
+        <v>2549</v>
+      </c>
+      <c r="K386" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="387" spans="1:11">
+      <c r="A387"/>
+      <c r="B387" t="s">
+        <v>207</v>
+      </c>
+      <c r="C387" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D387" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E387" t="s">
+        <v>2552</v>
+      </c>
+      <c r="F387" t="s">
+        <v>2553</v>
+      </c>
+      <c r="G387" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H387" t="s">
+        <v>2555</v>
+      </c>
+      <c r="I387" t="s">
+        <v>2556</v>
+      </c>
+      <c r="J387" t="s">
+        <v>2557</v>
+      </c>
+      <c r="K387" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="388" spans="1:11">
+      <c r="A388"/>
+      <c r="B388" t="s">
+        <v>189</v>
+      </c>
+      <c r="C388" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D388" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E388" t="s">
+        <v>2560</v>
+      </c>
+      <c r="F388" t="s">
+        <v>2561</v>
+      </c>
+      <c r="G388" t="s">
+        <v>2562</v>
+      </c>
+      <c r="H388" t="s">
+        <v>2563</v>
+      </c>
+      <c r="I388" t="s">
+        <v>2564</v>
+      </c>
+      <c r="J388" t="s">
+        <v>2565</v>
+      </c>
+      <c r="K388" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="389" spans="1:11">
+      <c r="A389"/>
+      <c r="B389" t="s">
+        <v>113</v>
+      </c>
+      <c r="C389" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D389" t="s">
+        <v>97</v>
+      </c>
+      <c r="E389" t="s">
+        <v>2566</v>
+      </c>
+      <c r="F389" t="s">
+        <v>97</v>
+      </c>
+      <c r="G389" t="s">
+        <v>97</v>
+      </c>
+      <c r="H389" t="s">
+        <v>97</v>
+      </c>
+      <c r="I389" t="s">
+        <v>97</v>
+      </c>
+      <c r="J389" t="s">
+        <v>97</v>
+      </c>
+      <c r="K389" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="390" spans="1:11">
+      <c r="A390"/>
+      <c r="B390" t="s">
+        <v>180</v>
+      </c>
+      <c r="C390" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D390" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E390" t="s">
+        <v>2569</v>
+      </c>
+      <c r="F390" t="s">
+        <v>2570</v>
+      </c>
+      <c r="G390" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H390" t="s">
+        <v>2572</v>
+      </c>
+      <c r="I390" t="s">
+        <v>2573</v>
+      </c>
+      <c r="J390" t="s">
+        <v>2574</v>
+      </c>
+      <c r="K390" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="391" spans="1:11">
+      <c r="A391"/>
+      <c r="B391" t="s">
+        <v>131</v>
+      </c>
+      <c r="C391" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D391" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E391" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F391" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G391" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H391" t="s">
+        <v>2580</v>
+      </c>
+      <c r="I391" t="s">
+        <v>2581</v>
+      </c>
+      <c r="J391" t="s">
+        <v>2582</v>
+      </c>
+      <c r="K391" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="392" spans="1:11">
+      <c r="A392"/>
+      <c r="B392" t="s">
+        <v>169</v>
+      </c>
+      <c r="C392" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D392" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E392" t="s">
+        <v>2585</v>
+      </c>
+      <c r="F392" t="s">
+        <v>2586</v>
+      </c>
+      <c r="G392" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H392" t="s">
+        <v>2588</v>
+      </c>
+      <c r="I392" t="s">
+        <v>2589</v>
+      </c>
+      <c r="J392" t="s">
+        <v>2590</v>
+      </c>
+      <c r="K392" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="393" spans="1:11">
+      <c r="A393"/>
+      <c r="B393" t="s">
+        <v>142</v>
+      </c>
+      <c r="C393" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D393" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E393" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F393" t="s">
+        <v>2594</v>
+      </c>
+      <c r="G393" t="s">
+        <v>2595</v>
+      </c>
+      <c r="H393" t="s">
+        <v>2596</v>
+      </c>
+      <c r="I393" t="s">
+        <v>2597</v>
+      </c>
+      <c r="J393" t="s">
+        <v>2598</v>
+      </c>
+      <c r="K393" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="394" spans="1:11">
+      <c r="A394"/>
+      <c r="B394" t="s">
+        <v>122</v>
+      </c>
+      <c r="C394" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D394" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E394" t="s">
+        <v>2601</v>
+      </c>
+      <c r="F394" t="s">
+        <v>2602</v>
+      </c>
+      <c r="G394" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H394" t="s">
+        <v>2604</v>
+      </c>
+      <c r="I394" t="s">
+        <v>2605</v>
+      </c>
+      <c r="J394" t="s">
+        <v>2606</v>
+      </c>
+      <c r="K394" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="395" spans="1:11">
+      <c r="A395"/>
+      <c r="B395" t="s">
+        <v>151</v>
+      </c>
+      <c r="C395" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D395" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E395" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F395" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G395" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H395" t="s">
+        <v>2612</v>
+      </c>
+      <c r="I395" t="s">
+        <v>2613</v>
+      </c>
+      <c r="J395" t="s">
+        <v>2614</v>
+      </c>
+      <c r="K395" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="396" spans="1:11">
+      <c r="A396"/>
+      <c r="B396" t="s">
+        <v>160</v>
+      </c>
+      <c r="C396" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D396" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E396" t="s">
+        <v>2617</v>
+      </c>
+      <c r="F396" t="s">
+        <v>2618</v>
+      </c>
+      <c r="G396" t="s">
+        <v>2619</v>
+      </c>
+      <c r="H396" t="s">
+        <v>2620</v>
+      </c>
+      <c r="I396" t="s">
+        <v>2621</v>
+      </c>
+      <c r="J396" t="s">
+        <v>2622</v>
+      </c>
+      <c r="K396" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="397" spans="1:11">
+      <c r="A397"/>
+      <c r="B397" t="s">
+        <v>253</v>
+      </c>
+      <c r="C397" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D397" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E397" t="s">
+        <v>2625</v>
+      </c>
+      <c r="F397" t="s">
+        <v>2626</v>
+      </c>
+      <c r="G397" t="s">
+        <v>2627</v>
+      </c>
+      <c r="H397" t="s">
+        <v>2628</v>
+      </c>
+      <c r="I397" t="s">
+        <v>2629</v>
+      </c>
+      <c r="J397" t="s">
+        <v>2630</v>
+      </c>
+      <c r="K397" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="398" spans="1:11">
+      <c r="A398"/>
+      <c r="B398" t="s">
+        <v>302</v>
+      </c>
+      <c r="C398" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D398" t="s">
+        <v>97</v>
+      </c>
+      <c r="E398" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F398" t="s">
+        <v>97</v>
+      </c>
+      <c r="G398" t="s">
+        <v>97</v>
+      </c>
+      <c r="H398" t="s">
+        <v>97</v>
+      </c>
+      <c r="I398" t="s">
+        <v>97</v>
+      </c>
+      <c r="J398" t="s">
+        <v>97</v>
+      </c>
+      <c r="K398" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="399" spans="1:11">
+      <c r="A399"/>
+      <c r="B399" t="s">
+        <v>583</v>
+      </c>
+      <c r="C399" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D399" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E399" t="s">
+        <v>2633</v>
+      </c>
+      <c r="F399" t="s">
+        <v>2634</v>
+      </c>
+      <c r="G399" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H399" t="s">
+        <v>2636</v>
+      </c>
+      <c r="I399" t="s">
+        <v>2637</v>
+      </c>
+      <c r="J399" t="s">
+        <v>2638</v>
+      </c>
+      <c r="K399" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="400" spans="1:11">
+      <c r="A400"/>
+      <c r="B400" t="s">
+        <v>343</v>
+      </c>
+      <c r="C400" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D400" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E400" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F400" t="s">
+        <v>2642</v>
+      </c>
+      <c r="G400" t="s">
+        <v>2643</v>
+      </c>
+      <c r="H400" t="s">
+        <v>2644</v>
+      </c>
+      <c r="I400" t="s">
+        <v>2645</v>
+      </c>
+      <c r="J400" t="s">
+        <v>2646</v>
+      </c>
+      <c r="K400" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="401" spans="1:11">
+      <c r="A401"/>
+      <c r="B401" t="s">
+        <v>426</v>
+      </c>
+      <c r="C401" t="s">
+        <v>14</v>
+      </c>
+      <c r="D401" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E401" t="s">
+        <v>2648</v>
+      </c>
+      <c r="F401" t="s">
+        <v>2649</v>
+      </c>
+      <c r="G401" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H401" t="s">
+        <v>2651</v>
+      </c>
+      <c r="I401" t="s">
+        <v>2652</v>
+      </c>
+      <c r="J401" t="s">
+        <v>2653</v>
+      </c>
+      <c r="K401" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="402" spans="1:11">
+      <c r="A402"/>
+      <c r="B402" t="s">
+        <v>352</v>
+      </c>
+      <c r="C402" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D402" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E402" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F402" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G402" t="s">
+        <v>2658</v>
+      </c>
+      <c r="H402" t="s">
+        <v>2659</v>
+      </c>
+      <c r="I402" t="s">
+        <v>2660</v>
+      </c>
+      <c r="J402" t="s">
+        <v>2661</v>
+      </c>
+      <c r="K402" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="403" spans="1:11">
+      <c r="A403"/>
+      <c r="B403" t="s">
+        <v>2662</v>
+      </c>
+      <c r="C403" t="s">
+        <v>14</v>
+      </c>
+      <c r="D403" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E403" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F403" t="s">
+        <v>2665</v>
+      </c>
+      <c r="G403" t="s">
+        <v>2666</v>
+      </c>
+      <c r="H403" t="s">
+        <v>2667</v>
+      </c>
+      <c r="I403" t="s">
+        <v>2668</v>
+      </c>
+      <c r="J403" t="s">
+        <v>2669</v>
+      </c>
+      <c r="K403" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="404" spans="1:11">
+      <c r="A404"/>
+      <c r="B404" t="s">
+        <v>434</v>
+      </c>
+      <c r="C404" t="s">
+        <v>14</v>
+      </c>
+      <c r="D404" t="s">
+        <v>2670</v>
+      </c>
+      <c r="E404" t="s">
+        <v>2671</v>
+      </c>
+      <c r="F404" t="s">
+        <v>2672</v>
+      </c>
+      <c r="G404" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H404" t="s">
+        <v>2674</v>
+      </c>
+      <c r="I404" t="s">
+        <v>2675</v>
+      </c>
+      <c r="J404" t="s">
+        <v>2676</v>
+      </c>
+      <c r="K404" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="405" spans="1:11">
+      <c r="A405"/>
+      <c r="B405" t="s">
+        <v>792</v>
+      </c>
+      <c r="C405" t="s">
+        <v>14</v>
+      </c>
+      <c r="D405" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E405" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F405" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G405" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H405" t="s">
+        <v>2681</v>
+      </c>
+      <c r="I405" t="s">
+        <v>2682</v>
+      </c>
+      <c r="J405" t="s">
+        <v>2683</v>
+      </c>
+      <c r="K405" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="406" spans="1:11">
+      <c r="A406"/>
+      <c r="B406" t="s">
+        <v>368</v>
+      </c>
+      <c r="C406" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D406" t="s">
+        <v>2685</v>
+      </c>
+      <c r="E406" t="s">
+        <v>2686</v>
+      </c>
+      <c r="F406" t="s">
+        <v>2687</v>
+      </c>
+      <c r="G406" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H406" t="s">
+        <v>2689</v>
+      </c>
+      <c r="I406" t="s">
+        <v>2690</v>
+      </c>
+      <c r="J406" t="s">
+        <v>2691</v>
+      </c>
+      <c r="K406" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="407" spans="1:11">
+      <c r="A407"/>
+      <c r="B407" t="s">
+        <v>282</v>
+      </c>
+      <c r="C407" t="s">
+        <v>14</v>
+      </c>
+      <c r="D407" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E407" t="s">
+        <v>2693</v>
+      </c>
+      <c r="F407" t="s">
+        <v>2694</v>
+      </c>
+      <c r="G407" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H407" t="s">
+        <v>2696</v>
+      </c>
+      <c r="I407" t="s">
+        <v>2697</v>
+      </c>
+      <c r="J407" t="s">
+        <v>2698</v>
+      </c>
+      <c r="K407" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="408" spans="1:11">
+      <c r="A408"/>
+      <c r="B408" t="s">
+        <v>458</v>
+      </c>
+      <c r="C408" t="s">
+        <v>14</v>
+      </c>
+      <c r="D408" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E408" t="s">
+        <v>2700</v>
+      </c>
+      <c r="F408" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G408" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H408" t="s">
+        <v>2703</v>
+      </c>
+      <c r="I408" t="s">
+        <v>2704</v>
+      </c>
+      <c r="J408" t="s">
+        <v>2705</v>
+      </c>
+      <c r="K408" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="409" spans="1:11">
+      <c r="A409"/>
+      <c r="B409" t="s">
+        <v>706</v>
+      </c>
+      <c r="C409" t="s">
+        <v>14</v>
+      </c>
+      <c r="D409" t="s">
+        <v>2706</v>
+      </c>
+      <c r="E409" t="s">
+        <v>2707</v>
+      </c>
+      <c r="F409" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G409" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H409" t="s">
+        <v>2710</v>
+      </c>
+      <c r="I409" t="s">
+        <v>2711</v>
+      </c>
+      <c r="J409" t="s">
+        <v>2712</v>
+      </c>
+      <c r="K409" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="410" spans="1:11">
+      <c r="A410"/>
+      <c r="B410" t="s">
+        <v>466</v>
+      </c>
+      <c r="C410" t="s">
+        <v>14</v>
+      </c>
+      <c r="D410" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E410" t="s">
+        <v>2714</v>
+      </c>
+      <c r="F410" t="s">
+        <v>2715</v>
+      </c>
+      <c r="G410" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H410" t="s">
+        <v>2717</v>
+      </c>
+      <c r="I410" t="s">
+        <v>2718</v>
+      </c>
+      <c r="J410" t="s">
+        <v>2719</v>
+      </c>
+      <c r="K410" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="411" spans="1:11">
+      <c r="A411"/>
+      <c r="B411" t="s">
+        <v>417</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2720</v>
+      </c>
+      <c r="D411" t="s">
+        <v>2721</v>
+      </c>
+      <c r="E411" t="s">
+        <v>2722</v>
+      </c>
+      <c r="F411" t="s">
+        <v>2723</v>
+      </c>
+      <c r="G411" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H411" t="s">
+        <v>2725</v>
+      </c>
+      <c r="I411" t="s">
+        <v>2726</v>
+      </c>
+      <c r="J411" t="s">
+        <v>2727</v>
+      </c>
+      <c r="K411" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="412" spans="1:11">
+      <c r="A412"/>
+      <c r="B412" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C412" t="s">
+        <v>14</v>
+      </c>
+      <c r="D412" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E412" t="s">
+        <v>2729</v>
+      </c>
+      <c r="F412" t="s">
+        <v>2730</v>
+      </c>
+      <c r="G412" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H412" t="s">
+        <v>2732</v>
+      </c>
+      <c r="I412" t="s">
+        <v>2733</v>
+      </c>
+      <c r="J412" t="s">
+        <v>2734</v>
+      </c>
+      <c r="K412" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="413" spans="1:11">
+      <c r="A413"/>
+      <c r="B413" t="s">
+        <v>178</v>
+      </c>
+      <c r="C413" t="s">
+        <v>14</v>
+      </c>
+      <c r="D413" t="s">
+        <v>2735</v>
+      </c>
+      <c r="E413" t="s">
+        <v>2736</v>
+      </c>
+      <c r="F413" t="s">
+        <v>2737</v>
+      </c>
+      <c r="G413" t="s">
+        <v>2738</v>
+      </c>
+      <c r="H413" t="s">
+        <v>2739</v>
+      </c>
+      <c r="I413" t="s">
+        <v>2740</v>
+      </c>
+      <c r="J413" t="s">
+        <v>2741</v>
+      </c>
+      <c r="K413" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="414" spans="1:11">
+      <c r="A414"/>
+      <c r="B414" t="s">
+        <v>728</v>
+      </c>
+      <c r="C414" t="s">
+        <v>14</v>
+      </c>
+      <c r="D414" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E414" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F414" t="s">
+        <v>2744</v>
+      </c>
+      <c r="G414" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H414" t="s">
+        <v>2746</v>
+      </c>
+      <c r="I414" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J414" t="s">
+        <v>2748</v>
+      </c>
+      <c r="K414" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="415" spans="1:11">
+      <c r="A415"/>
+      <c r="B415" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D415" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E415" t="s">
+        <v>2751</v>
+      </c>
+      <c r="F415" t="s">
+        <v>2752</v>
+      </c>
+      <c r="G415" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H415" t="s">
+        <v>2754</v>
+      </c>
+      <c r="I415" t="s">
+        <v>2755</v>
+      </c>
+      <c r="J415" t="s">
+        <v>2756</v>
+      </c>
+      <c r="K415" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="416" spans="1:11">
+      <c r="A416"/>
+      <c r="B416" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C416" t="s">
+        <v>14</v>
+      </c>
+      <c r="D416" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E416" t="s">
+        <v>2758</v>
+      </c>
+      <c r="F416" t="s">
+        <v>2759</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H416" t="s">
+        <v>2761</v>
+      </c>
+      <c r="I416" t="s">
+        <v>2762</v>
+      </c>
+      <c r="J416" t="s">
+        <v>2763</v>
+      </c>
+      <c r="K416" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="417" spans="1:11">
+      <c r="A417"/>
+      <c r="B417" t="s">
+        <v>744</v>
+      </c>
+      <c r="C417" t="s">
+        <v>14</v>
+      </c>
+      <c r="D417" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E417" t="s">
+        <v>2765</v>
+      </c>
+      <c r="F417" t="s">
+        <v>2766</v>
+      </c>
+      <c r="G417" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H417" t="s">
+        <v>2768</v>
+      </c>
+      <c r="I417" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J417" t="s">
+        <v>2770</v>
+      </c>
+      <c r="K417" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="418" spans="1:11">
+      <c r="A418"/>
+      <c r="B418" t="s">
+        <v>23</v>
+      </c>
+      <c r="C418" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D418" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E418" t="s">
+        <v>2773</v>
+      </c>
+      <c r="F418" t="s">
+        <v>2774</v>
+      </c>
+      <c r="G418" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H418" t="s">
+        <v>2776</v>
+      </c>
+      <c r="I418" t="s">
+        <v>2777</v>
+      </c>
+      <c r="J418" t="s">
+        <v>2778</v>
+      </c>
+      <c r="K418" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="419" spans="1:11">
+      <c r="A419"/>
+      <c r="B419" t="s">
+        <v>776</v>
+      </c>
+      <c r="C419" t="s">
+        <v>14</v>
+      </c>
+      <c r="D419" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E419" t="s">
+        <v>2780</v>
+      </c>
+      <c r="F419" t="s">
+        <v>2781</v>
+      </c>
+      <c r="G419" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H419" t="s">
+        <v>2783</v>
+      </c>
+      <c r="I419" t="s">
+        <v>2784</v>
+      </c>
+      <c r="J419" t="s">
+        <v>2785</v>
+      </c>
+      <c r="K419" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="420" spans="1:11">
+      <c r="A420"/>
+      <c r="B420" t="s">
+        <v>32</v>
+      </c>
+      <c r="C420" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D420" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E420" t="s">
+        <v>2788</v>
+      </c>
+      <c r="F420" t="s">
+        <v>2789</v>
+      </c>
+      <c r="G420" t="s">
+        <v>2790</v>
+      </c>
+      <c r="H420" t="s">
+        <v>2791</v>
+      </c>
+      <c r="I420" t="s">
+        <v>2792</v>
+      </c>
+      <c r="J420" t="s">
+        <v>2793</v>
+      </c>
+      <c r="K420" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="421" spans="1:11">
+      <c r="A421"/>
+      <c r="B421" t="s">
+        <v>41</v>
+      </c>
+      <c r="C421" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D421" t="s">
+        <v>97</v>
+      </c>
+      <c r="E421" t="s">
+        <v>2794</v>
+      </c>
+      <c r="F421" t="s">
+        <v>97</v>
+      </c>
+      <c r="G421" t="s">
+        <v>97</v>
+      </c>
+      <c r="H421" t="s">
+        <v>97</v>
+      </c>
+      <c r="I421" t="s">
+        <v>97</v>
+      </c>
+      <c r="J421" t="s">
+        <v>97</v>
+      </c>
+      <c r="K421" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="422" spans="1:11">
+      <c r="A422"/>
+      <c r="B422" t="s">
+        <v>50</v>
+      </c>
+      <c r="C422" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D422" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E422" t="s">
+        <v>2797</v>
+      </c>
+      <c r="F422" t="s">
+        <v>2798</v>
+      </c>
+      <c r="G422" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H422" t="s">
+        <v>2800</v>
+      </c>
+      <c r="I422" t="s">
+        <v>2801</v>
+      </c>
+      <c r="J422" t="s">
+        <v>2802</v>
+      </c>
+      <c r="K422" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="423" spans="1:11">
+      <c r="A423"/>
+      <c r="B423" t="s">
+        <v>77</v>
+      </c>
+      <c r="C423" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D423" t="s">
+        <v>2804</v>
+      </c>
+      <c r="E423" t="s">
+        <v>2805</v>
+      </c>
+      <c r="F423" t="s">
+        <v>2806</v>
+      </c>
+      <c r="G423" t="s">
+        <v>2807</v>
+      </c>
+      <c r="H423" t="s">
+        <v>2808</v>
+      </c>
+      <c r="I423" t="s">
+        <v>2809</v>
+      </c>
+      <c r="J423" t="s">
+        <v>2810</v>
+      </c>
+      <c r="K423" t="s">
+        <v>2381</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>