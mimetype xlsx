--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -53,51 +53,51 @@
   <si>
     <t>NATURE</t>
   </si>
   <si>
     <t>COÛT EN USD</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>DATE DEBUT</t>
   </si>
   <si>
     <t>DATE FIN</t>
   </si>
   <si>
     <t>Construction de l'Ecole Primaire Wanga</t>
   </si>
   <si>
     <t>DOT KIBALI</t>
   </si>
   <si>
     <t>Wanga</t>
   </si>
   <si>
-    <t>Education et formation professionnelle</t>
+    <t>Education et formation professionnelles</t>
   </si>
   <si>
     <t>Non exécuté</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>Acquisition de deux Ambulances</t>
   </si>
   <si>
     <t>DOT KAIPENG</t>
   </si>
   <si>
     <t>Quartier Kakontwe  Quartier Kampumpi</t>
   </si>
   <si>
     <t>Santé</t>
   </si>
   <si>
     <t>Fonds de roulement centre de santé Kakontwe et 40 maisons</t>
   </si>
@@ -113,51 +113,51 @@
   <si>
     <t>Construction d’une usine de captage traitement et distribution d’eau potable dans la cité GCM/Musonoie  cité GCM/Kapata  cité GCM/UCK  cité GCM/Luilu et le village Tshamundenda</t>
   </si>
   <si>
     <t>DOT KCC</t>
   </si>
   <si>
     <t>GCM/Musonoie  GCM/Kapata  GCM/UCK  GCM/Luilu et Tshamundenda</t>
   </si>
   <si>
     <t>Industrie</t>
   </si>
   <si>
     <t>Travaux de construction d’un Hôpital Général de Référence au village Tumbwe et Equipement</t>
   </si>
   <si>
     <t>DOT GOLDEN AFRICA</t>
   </si>
   <si>
     <t>Village TUMBWE</t>
   </si>
   <si>
     <t>Forages des Cinq puits au village TUMBWE</t>
   </si>
   <si>
-    <t>eau et energie</t>
+    <t>Eau et énergie</t>
   </si>
   <si>
     <t>Aménagement des routes autour des infrastructures au village Tumbwe</t>
   </si>
   <si>
     <t>Infrastructures</t>
   </si>
   <si>
     <t>Construction d’une sous station électrique moyenne Tension</t>
   </si>
   <si>
     <t>DOT COMMUS</t>
   </si>
   <si>
     <t>Communauté de Tshabula</t>
   </si>
   <si>
     <t>Aménagement et entretien de la route de desserte agricole par la méthode HIMO</t>
   </si>
   <si>
     <t>DOT CHEMAF</t>
   </si>
   <si>
     <t>Bukanda</t>
   </si>
@@ -179,51 +179,51 @@
   <si>
     <t>Construction d’un pont reliant les villages LUALABA et MASUMBU</t>
   </si>
   <si>
     <t>DOT SOMIDEZ</t>
   </si>
   <si>
     <t>Entre les villages LUALABA et MASUMBU</t>
   </si>
   <si>
     <t>Construction d’un Marché</t>
   </si>
   <si>
     <t>Quartier Kabetsha</t>
   </si>
   <si>
     <t>Construction du logement pour le préfet de l'école secondaire technique MASUMBU</t>
   </si>
   <si>
     <t>Village MASUMBU</t>
   </si>
   <si>
     <t>Construction de la clôture pour le Centre Culturel LUALABA-MASUMBU</t>
   </si>
   <si>
-    <t>socio culturel</t>
+    <t>Socio-culturel</t>
   </si>
   <si>
     <t>Acquisition d’une usine de traitement d’eau</t>
   </si>
   <si>
     <t>Construction et équipement d’un marché moderne</t>
   </si>
   <si>
     <t>Quartier la Vallée</t>
   </si>
   <si>
     <t>Construction et équipement d’un centre de rattrapage pour la femme et la jeune fille</t>
   </si>
   <si>
     <t>Quartier La Vallée</t>
   </si>
   <si>
     <t>Construction et équipement d’une salle polyvalente</t>
   </si>
   <si>
     <t>Quartier LUWOWOSHI</t>
   </si>
   <si>
     <t>Construction d’une usine de fabrication des craies</t>
   </si>
@@ -754,51 +754,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="91.978" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>