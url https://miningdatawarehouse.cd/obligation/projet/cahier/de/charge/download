--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,80 +12,2444 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="798">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t xml:space="preserve">LISTE DE PROJETS DES CAHIER DE CHARGES </t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>CAHIER DE CHARGE</t>
   </si>
   <si>
     <t>LOCALISATION</t>
   </si>
   <si>
     <t>NATURE</t>
   </si>
   <si>
     <t>COÛT EN USD</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>DATE DEBUT</t>
   </si>
   <si>
     <t>DATE FIN</t>
+  </si>
+  <si>
+    <t>Construction d’une  salle polyvalente +  équipements</t>
+  </si>
+  <si>
+    <t>La Minière de Kalukundi</t>
+  </si>
+  <si>
+    <t>Pumpi Route   (X : 390 719,5  Y : 8 822 017,1</t>
+  </si>
+  <si>
+    <t>Terminé</t>
+  </si>
+  <si>
+    <t>01/07/2020</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>Formation des  membres du CLD et  des acteurs clés de  la communauté</t>
+  </si>
+  <si>
+    <t>Pumpi</t>
+  </si>
+  <si>
+    <t>30/06/2021</t>
+  </si>
+  <si>
+    <t>Construction  des  puits de forage  (Fontaine)</t>
+  </si>
+  <si>
+    <t>Pumpi (Rive Nord aux  abords de l’école, du  marché et du centre de  santé)</t>
+  </si>
+  <si>
+    <t>01/10/2020</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>PROJET D'ALIMENTATION EN EAU POTABLE</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES COMMUS PIERRE MUTEBA</t>
+  </si>
+  <si>
+    <t>PIERRE MUTEBA, TSHIZUZA, KAPEPA, TSHABULA</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>APPUI AUX PRODUCTEURS DE MAIS</t>
+  </si>
+  <si>
+    <t>FOURNITURE DES POTEAUX ET CABLE ELECTRIQUES</t>
+  </si>
+  <si>
+    <t>KAPEPA, TSHABULA</t>
+  </si>
+  <si>
+    <t>Construction  d’une  école primaire viable  + équipements</t>
+  </si>
+  <si>
+    <t>Pumpi rive Nord  (X : 386 827,9/   Y : 8 826 915,0)</t>
+  </si>
+  <si>
+    <t>31/03/2021</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE TROIS ECOLES PRIMAIRES</t>
+  </si>
+  <si>
+    <t>TSHIZUZA, KAPEPA, TSHABULA</t>
+  </si>
+  <si>
+    <t>01/02/2021</t>
+  </si>
+  <si>
+    <t>30/11/2025</t>
+  </si>
+  <si>
+    <t>DOTATION DES INTRANTS AGRICOLES AUX AGRICULTEURS</t>
+  </si>
+  <si>
+    <t>EXCELLEN MINERALS SARL</t>
+  </si>
+  <si>
+    <t>LUISHA</t>
+  </si>
+  <si>
+    <t>31/05/2021</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>Dotation des intrants agricoles aux agriculteurs</t>
+  </si>
+  <si>
+    <t>KANGABWA</t>
+  </si>
+  <si>
+    <t>PROTECTION SOCIALE DES GROUPES VULNERABLES ET ENCADREMENT DES ENFANTS DE MILANDO</t>
+  </si>
+  <si>
+    <t>MILANDO</t>
+  </si>
+  <si>
+    <t>PROTECTION SOCIALE DES GROUPES VULNERABLES ET ENCADREMENT DES ENFANTS DE LUISHA</t>
+  </si>
+  <si>
+    <t>ELECTRIFICATION DU VILLAGE</t>
+  </si>
+  <si>
+    <t>KANGABWA 75 Km</t>
+  </si>
+  <si>
+    <t>Projet de construction de 3 postes de santé</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DU KATANGA (SOMIKA S.A.R.L.U)</t>
+  </si>
+  <si>
+    <t>Village Musoya , Mabaya et Kimpe</t>
+  </si>
+  <si>
+    <t>01/06/2021</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Appui à l'agriculture de maïs</t>
+  </si>
+  <si>
+    <t>Tous les villages impactés</t>
+  </si>
+  <si>
+    <t>Projet d'alimentation en eau potable</t>
+  </si>
+  <si>
+    <t>Villages affectés: Mabaya:3   Musoya:1   Kimpe:1   Village Kasumbalesa:1</t>
+  </si>
+  <si>
+    <t>31/07/2021</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>Construction  d’un  centre de santé+  équipements</t>
+  </si>
+  <si>
+    <t>Pumpi rive Nord</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>Projet de formation des jeunes aux métiers de jeunesse des villages impactés par le projet SHAMITUMBA SAS pour unr insertion professionnelle.</t>
+  </si>
+  <si>
+    <t>SHAMITUMBA SAS</t>
+  </si>
+  <si>
+    <t>Mukumbi, Sandra, Kawama, Kapembe</t>
+  </si>
+  <si>
+    <t>03/01/2022</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>Evaluation des aptitudes des sols du groupement Mukumbi pour des fins agricoles</t>
+  </si>
+  <si>
+    <t>Mukumbi, Sandra, Kawama, Kapemba</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>Accompagnement et assistance pour l'amélioration de la culture de Maïs dans les villages du groupement Mukumbi impactés par le projet minier de SHAMITUMBA SAS</t>
+  </si>
+  <si>
+    <t>En cours</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>Forage de puits d’eau potable avec pompes immergées</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES  DE LA COMPAGNIE MINIERE DE LUISHA SAS, EN SIGLE (COMILU SAS) VIS-A-VIS DES COMMUNAUTES LUISHA, BUNGU BUNGU, LUKUMBA ET MAZEMBE</t>
+  </si>
+  <si>
+    <t>BUNGU-BUNGU, LUISHA, LUKUMBA, MAZEMBE</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>10/12/2026</t>
+  </si>
+  <si>
+    <t>Réhabilitation et construction de deux bâtiments additionnels du Centre de Santé Luisha et équipements de base</t>
+  </si>
+  <si>
+    <t>06/01/2022</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>Construction de deux postes de santé</t>
+  </si>
+  <si>
+    <t>NEW MINERALS INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>Lumba, Kisense, Kawama</t>
+  </si>
+  <si>
+    <t>Santé</t>
+  </si>
+  <si>
+    <t>30/01/2022</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>Desserte en eau potable des puits deforage</t>
+  </si>
+  <si>
+    <t>Tous les 5 villages impactés</t>
+  </si>
+  <si>
+    <t>Energie et Développement rural</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>CULTURE HORTICOLE</t>
+  </si>
+  <si>
+    <t>FRONTIER</t>
+  </si>
+  <si>
+    <t>KIMFUMPA</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>ASSISTANCE ET COORDINATION DES PROJETS COMMUNAUTAIRES</t>
+  </si>
+  <si>
+    <t>SAKANIA</t>
+  </si>
+  <si>
+    <t>COUT DE MOBILISATION ET PRODUCTIONS AGRICOLES DES CULTURES RETENUES</t>
+  </si>
+  <si>
+    <t>Construire et équiper les infrastructures scolaires répondant aux normes exigées</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES D'ANVIR MINING CONGO ET COMMUNAUTE LOCALE</t>
+  </si>
+  <si>
+    <t>Kabundji (EP Dilenda), Kapulo (EP Kwesha, Kipeto (EP Ketika), Somboshi (Ecole technique), Kabangale (EP Kabangale), Lunkinda (EP Cawama)</t>
+  </si>
+  <si>
+    <t>Education et formation professionnelles</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE DEUX ECOLES SECONDAIRES</t>
+  </si>
+  <si>
+    <t>01/05/2022</t>
+  </si>
+  <si>
+    <t>Réhabilitation de la route en terre battue du village Whisky au village Kimpe</t>
+  </si>
+  <si>
+    <t>Groupement Kombo</t>
+  </si>
+  <si>
+    <t>31/05/2027</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN MARCHE</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>DOTATION DE L'EAU POTABLE AUX COMMUNAUTES</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN POULAILLER</t>
+  </si>
+  <si>
+    <t>Sakania</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>CULTURE DE MAÏS EN FAVEUR DES COMMUNAUTES DE KALOKO</t>
+  </si>
+  <si>
+    <t>KALOKO</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>CULTURE DU HARICOT EN FAVEUR DES COMMUNAUTES DE KALOKO</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN POULAILLER EN FAVEUR DES COMMUNAUTES DE LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>ADDUCTION D'EAU POTABLE EN FAVEUR DES COMMUNAUTES DE LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN POULAILLER EN FAVEUR DES COMMUNAUTES DE MASHIMU</t>
+  </si>
+  <si>
+    <t>LUKANGABA MASHIMU</t>
+  </si>
+  <si>
+    <t>CULTURE DE MAÏS</t>
+  </si>
+  <si>
+    <t>KABUMBA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN POULAILLER EN FAVEUR DES COMMUNAUTES DE KABUMBA</t>
+  </si>
+  <si>
+    <t>ADDUCTION D'EAU POTABLE EN FAVEUR DES COMMUNAUTES DE KABUMBA</t>
+  </si>
+  <si>
+    <t>Projet de construction de deux écoles primaires</t>
+  </si>
+  <si>
+    <t>Village Mabaya et Musoya</t>
+  </si>
+  <si>
+    <t>Non exécuté</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>ADDUCTION D'EAU POTABLE</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>ADDUCTION D'EAU POTABLE EN FAVEUR DES COMMUNAUTES DE LUKANGABA MASHIMU</t>
+  </si>
+  <si>
+    <t>Appui à l'agriculture maraichère</t>
+  </si>
+  <si>
+    <t>Villages affectés Mabaya, Musoya, Kimpe</t>
+  </si>
+  <si>
+    <t>31/07/2027</t>
+  </si>
+  <si>
+    <t>Réhabilitation des points d’eau potable</t>
+  </si>
+  <si>
+    <t>BUNGU-BUNGU, LUISHA</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>Appui en intrants agricoles aux agriculteurs des villages impactés</t>
+  </si>
+  <si>
+    <t>LUISHA, BUNGU-BUNGU, LUKUMBA ET MAZEMBE</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>CULTURE DE MAÏS ET COOPERATIVE AGRICOLE</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>CULTURE DU MAÏS EN FAVEUR DES COMMUNAUTES DE LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>Appui et encadrement des communautés en élevage</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>APPUI EN INTRANS AGRICOLES</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES DE CONGO JIN JU CHENG MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>BULUO , NGUYA</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>09/12/2027</t>
+  </si>
+  <si>
+    <t>RENFORCEMENT DES CAPACITES EN NOUVELLES TECHNIQUES DE LA PRODUCTION</t>
+  </si>
+  <si>
+    <t>BULUO ET NGUYA</t>
+  </si>
+  <si>
+    <t>MECANISATION AGRICOLE</t>
+  </si>
+  <si>
+    <t>DOTATION EN EQUIPEMENTS ET APPAREILLAGE DE L’HOPITAL GENERAL DE REFERENCE MUPANJA</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES KCC LUILA</t>
+  </si>
+  <si>
+    <t>Noah</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>EQUIPEMENT D'UNE RADIO</t>
+  </si>
+  <si>
+    <t>Mupanja</t>
+  </si>
+  <si>
+    <t>FORAGE D'EAU ET POMPAGE AVEC DES POMPES ASPIRANTES ET ERECTION D'UNE STATION DE PURIFICATION</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES LA GRANDE CIMENTERIE DU KATANGA SAS</t>
+  </si>
+  <si>
+    <t>KARISHA, FAIDA, KAPATA, POTASHI, MINOKA</t>
+  </si>
+  <si>
+    <t>appui en intrants agricoles aux vivriers et maraichers du quartier kakontwe dans la commune de panda</t>
+  </si>
+  <si>
+    <t>pompage, kampemba, faida, carisma, kapata, minoka, potası</t>
+  </si>
+  <si>
+    <t>31/12/2027</t>
+  </si>
+  <si>
+    <t>construction et réhabilitation des écoles FAIDA et DIBWA</t>
+  </si>
+  <si>
+    <t>FAIDA, KAPATA</t>
+  </si>
+  <si>
+    <t>FOURNITURE DES MATERIELS ELECTRIQUES</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES KCC COMMUNE DE MANIKA</t>
+  </si>
+  <si>
+    <t>KASULO, KASOMBO ET KAKIFULUWE</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>Kasulo, Kakifuluwe, Kasombo</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN PONT AU  QUARTIER BIASHARA</t>
+  </si>
+  <si>
+    <t>KAMOTO COPPER COMPANY SA (KCC SA)</t>
+  </si>
+  <si>
+    <t>BIASHARA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE DEUX ECOLES  PRIMAIRES</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>CREATION D’UN SITE DE DECHARGE ET DES  INFRASTRUCTURES DE TRAITEMENTS DES DECHETS MENAGERS  DANS LA PROVINCE DU LUALABA</t>
+  </si>
+  <si>
+    <t>LUILU</t>
+  </si>
+  <si>
+    <t>31/01/2027</t>
+  </si>
+  <si>
+    <t>Appui à l'agriculture  et élevage</t>
+  </si>
+  <si>
+    <t>Pumpi (Gare, virage,  Rive Nord et Sud)</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE DEUX ECOLES PRIMAIRE</t>
+  </si>
+  <si>
+    <t>02/01/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>AMELIORATION DE L’ACCES A L’EAU POTABLE</t>
+  </si>
+  <si>
+    <t>LUILU, BIASHARA, MUSONOIE et GCM KOLWEZI</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UNE ECOLE PRIMAIRE ET SECONDAIRE DE DOUZE (12) SALLES DE CLASSE</t>
+  </si>
+  <si>
+    <t>03/01/2023</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET APPUI EN MEDICAMENTS D'UN POSTE DE SANTE DE KIMFUMPA ET CONSTRUCTION D'UNE MATERNITE A LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>KIMFUMPA ET LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN POSTE DE SANTE EN FAVEUR DES COMMUNAUTES DE KALOKO</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN POSTE DE SANTE EN FAVEUR DES COMMUNAUTES DE LUKANGABA MASHIMU</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UNE ECOLE PRIMAIRE ET SECONDAIRE DE DOUZE (12) SALLES DE CLASSE EN FAVEUR DES COMMUNAUTES DE LUKANGABA MASHIMU</t>
+  </si>
+  <si>
+    <t>PROJET DE CREATION D’UN SITE DE DECHARGE ET DES INFRASTRUCTUR ES DE TRAITEMENTS DES DECHETS MENAGERS DANS LA PROVINCE DU LUALABA</t>
+  </si>
+  <si>
+    <t>Secteur Luilu</t>
+  </si>
+  <si>
+    <t>AMELIORATION DE LA DESERTE EN ENERGIE ELECTRIQUE</t>
+  </si>
+  <si>
+    <t>CONGODONGFANG INTERNATIONAL MINING</t>
+  </si>
+  <si>
+    <t>KAWAMA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UNE SALLE POLYVALENTE</t>
+  </si>
+  <si>
+    <t>PRISE EN CHARGE DE LA SCOLARITE DES ELEVES DEMUNIS DU VILLAGE KAWAMA</t>
+  </si>
+  <si>
+    <t>ADDUCTION D'EAU</t>
+  </si>
+  <si>
+    <t>AMENAGEMENT /REHABILITATION DE 3 KM DE L'AVENUE BERIA-NYEKA ET REBOISEMENT</t>
+  </si>
+  <si>
+    <t>ALIMENTATION EN ENERGIE ELECTRIQUE</t>
+  </si>
+  <si>
+    <t>KASHIMBALA</t>
+  </si>
+  <si>
+    <t>APPUI A L'ELEVAGE DES POULES DE CHAIRES ET DE PONTES</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN BUREAU ADMINISTRATIF</t>
+  </si>
+  <si>
+    <t>KAMATETE</t>
+  </si>
+  <si>
+    <t>PRISE EN CHARGE DE LA SCOLARITE DES 50 ELEVES DEMUNIS</t>
+  </si>
+  <si>
+    <t>AMENAGEMENT DES INFRASTRUCTURES ROUTIERES ET REBOISEMENT DES ARTERES AMENAGEES</t>
+  </si>
+  <si>
+    <t>Dotation de 50 presses manuelles à briques dans les 4 villages du groupement Mukumbi impactées par le projet minier de SHAMITUMBA SAS</t>
+  </si>
+  <si>
+    <t>Appui à la transformation de maïs dans quatre villages du groupement Mukumbi impactés par le projet minier de SHAMITUMBA SAS</t>
+  </si>
+  <si>
+    <t>Desserte en eau par la construction de six bornes fontaines dans les villages Mukumbi, Sandra, Kawama et Kapemba impactés par le projet minier de SHAMITUMBA.</t>
+  </si>
+  <si>
+    <t>Connexion des villages Mukumbi et Sandra au réseau électrique.</t>
+  </si>
+  <si>
+    <t>Mukumbi, Sandra</t>
+  </si>
+  <si>
+    <t>implantation de 2 transformateurs: 1 sur l'avenue du Cuivre prolongée, 1 dans la cellule Mampala</t>
+  </si>
+  <si>
+    <t>Cahier des Charges Définissant la Responsabilité Sociétale de l'Entreprise STL Vis-à-Vis des Communautés de Cinq Quartiers de la Commune. LUBUMBASHI</t>
+  </si>
+  <si>
+    <t>Quartier SALAMA cabine SNEL/du Cuivre, Coin des avenues centrale/boulevard katuba</t>
+  </si>
+  <si>
+    <t>CONGO COMPAGNIE MINERAL Sarl</t>
+  </si>
+  <si>
+    <t>MUTSHANGA, KIWELE,PANDA MAYI,KAMILOPA</t>
+  </si>
+  <si>
+    <t>Construction d’une école secondaire technique et équipements</t>
+  </si>
+  <si>
+    <t>04/01/2023</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>QUARTIER MUSONOIE</t>
+  </si>
+  <si>
+    <t>05/01/2023</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>QUARTIER GCMKZI</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>QUARTIER LUILU</t>
+  </si>
+  <si>
+    <t>QUARTIER BIASHARA</t>
+  </si>
+  <si>
+    <t>Tshala, Tshamundenda, Sapatelo, Mupanja, Noah</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>Réhabilitation d'un hôpital général de référence de SAKANIA en faveur des communautés de  SAKANIA.</t>
+  </si>
+  <si>
+    <t>Connexion de Mukumbi et Kimpese au réseau électrique</t>
+  </si>
+  <si>
+    <t>KAI PENG MINING SARL</t>
+  </si>
+  <si>
+    <t>Mukumbi et Kimpese</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>Aménagement  des routes</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES DEFINISSANT  LA  RESPONSABILITE SOCIETALE DE LA  SOCIETE  MACROLINK JIAYUAN MINING SARLU  VIS-A-VIS  DES COMMUNAUTES LOCALES DU  QUARTIER  BULUO, COMMUNE DE SHITURU,  VILLE DE LIKASI.</t>
+  </si>
+  <si>
+    <t>BULUO</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>Renforcement du réseau électrique par le tirage de la ligne MB/BT à 5km avec accessoires</t>
+  </si>
+  <si>
+    <t>Buluo</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>03/02/2027</t>
+  </si>
+  <si>
+    <t>Assistance et accompagnement agricole</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES D'EVERBRIGHT MINIG SARL VIS-A-VIS DES COMMUNAUTES LOCALES</t>
+  </si>
+  <si>
+    <t>Dikulushi, Lumekete, Kyanga, Kabusanzye, Mukenge, Musenge, Kanswa</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>APPUI AUX ACTIVITES DE CULTURE MARAICHERE</t>
+  </si>
+  <si>
+    <t>Tshala et Tshamundenda</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>Kasulo, Kakifuluwe,  Kasombo</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN CENTRE DE SANTE</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN CENTRE DE  SANTE</t>
+  </si>
+  <si>
+    <t>CULTURE HORTICOLE EN FAVEUR DES COMMUNAUTES DE SAKANIA</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>CULTURE HORTICOLE EN FAVEUR DES COMMUNAUTES DE KALOKO</t>
+  </si>
+  <si>
+    <t>CULTURE HORTICOLE EN FAVEUR DES COMMUNAUTES DE LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>CULTURE HORTICOLE EN FAVEUR DES COMMUNAUTES DE KABUMBA</t>
+  </si>
+  <si>
+    <t>APPUI AUX ACTIVITES DE CULTURE MARAICHERE A KAPATA</t>
+  </si>
+  <si>
+    <t>KAPATA</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UNE ECOLE</t>
+  </si>
+  <si>
+    <t>MINIÈRE DE KASOMBO(MIKAS) SAS</t>
+  </si>
+  <si>
+    <t>VILLAGE MAPENDO</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>APPUI AUX ACTIVITES MARAICERE</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>01/03/2028</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN PONT</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>Construction d'un centre de santé</t>
+  </si>
+  <si>
+    <t>Village MAPENDO</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>Appui à la transformation du maïs en farine – moulins motorisés</t>
+  </si>
+  <si>
+    <t>Dikulushi, Lumekete, Kyanga, Kabusanzye, Mukenge, Musenge, Kanswa, Katenji 1 et Katenji 2</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>construction et équipement d4une école primaire</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES HUACHIN MABENDE MINING SA</t>
+  </si>
+  <si>
+    <t>vietnam</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>FORAGE DES PUITS D'eau POTABLE A POMPE IMMERGEES AVEC PANNEAU SOLAIRE</t>
+  </si>
+  <si>
+    <t>KYEMBE, CHILA TEMBO 50</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UNE ECOLE PRIMAIRE</t>
+  </si>
+  <si>
+    <t>KAKONTWE,</t>
+  </si>
+  <si>
+    <t>APPUI EN INTRANTSAGRICOLES</t>
+  </si>
+  <si>
+    <t>PANDA</t>
+  </si>
+  <si>
+    <t>31/08/2027</t>
+  </si>
+  <si>
+    <t>CULTURE DE MAIS EN FAVEUR DES COMMUNAUTES DE SAKANIA ET CREATION D'UNE COOPERATIVE A VOCATION AGRICOLE</t>
+  </si>
+  <si>
+    <t>acquisition des transformateurs pour l'amélioration de la desserte en énergie électrique</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES HUACHIN METAL LEACH SA</t>
+  </si>
+  <si>
+    <t>kakontwe, kamilopa</t>
+  </si>
+  <si>
+    <t>KAKONTWE</t>
+  </si>
+  <si>
+    <t>APPUI EN INTRANTS AGRICOLES</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE TROIS SALLES DE CLASSE DANS L'ENCEINTE DU CENTRE DE FORMATION PROFESSIONNELLES DE KAWAMA POUR L'APPRENTISSAGE  ET LA REINTEGRATION  DES ENFANTS DEMUNIS</t>
+  </si>
+  <si>
+    <t>Construction d'une école secondaire moderne</t>
+  </si>
+  <si>
+    <t>KAMILOPA</t>
+  </si>
+  <si>
+    <t>Construction d’un  marché  Economie/com</t>
+  </si>
+  <si>
+    <t>Pumpi rive Nord  (X : 390 774,9/ Y :  8 822 002,6) aux  abords  d’un puits</t>
+  </si>
+  <si>
+    <t>01/07/2023</t>
+  </si>
+  <si>
+    <t>VILLAGE DE MAPENDO</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>Projet d'appui aux producteurs de maïs</t>
+  </si>
+  <si>
+    <t>Kasulo, Kasombo</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>QUARTIR MUSONOIE</t>
+  </si>
+  <si>
+    <t>31/08/2028</t>
+  </si>
+  <si>
+    <t>CREATION D'UN BLOC SANITAIRE</t>
+  </si>
+  <si>
+    <t>APPUI AUX ACTIVITES DE CULTURE VIVRIERE A  KAPATA</t>
+  </si>
+  <si>
+    <t>APPUI AUX ACTIVITES DE CULTURE VIVRIERE</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>CREATION D'UN ATELIER DE MENUISERIE</t>
+  </si>
+  <si>
+    <t>APPUI EN INTRANTS AGRICOLES  ET ACQUISITION D'UN TRACTEUR AUX AGRICULTEURS DE LA COMMUNE DE PANDA</t>
+  </si>
+  <si>
+    <t>Tous les quartiers impactés</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>Appui en intrants agricoles et achats d'un tracteur</t>
+  </si>
+  <si>
+    <t>Ensemble des quartiers / villages</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>13/09/2027</t>
+  </si>
+  <si>
+    <t>APPUI AUX ORGANISATIONS PAYSANNES DE KAWAMA EN INTRANTS AGRICOLES (ENGRAIS, MAÏS ET MANIOC) ET ACQUISITION D'UN TRACTEUR</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
+    <t>APPUI AUX ORGANISATION PAYSANNES DE KASHIMBALA EN INTRANTS AGRICOLES ( Engrais , maïs et manioc)</t>
+  </si>
+  <si>
+    <t>FORAGE D' EAU</t>
+  </si>
+  <si>
+    <t>APPUI AUX AGRICULTEURS EN INTRANTS AGRICOLES ET EN MATERIELS ARATOIRES</t>
+  </si>
+  <si>
+    <t>MABENDE, KIPEMBA, KYANDWE, LWEMBE 1, LWEMBE 2, KYEMBE, NGOMBALUME, KIMANSHI, VIETNAM, LWANSA, CHILANTEMBO 45, MAKUTANO</t>
+  </si>
+  <si>
+    <t>23/10/2023</t>
+  </si>
+  <si>
+    <t>27/10/2027</t>
+  </si>
+  <si>
+    <t>Appui en intrants agricoles et encadrement des associations</t>
+  </si>
+  <si>
+    <t>SHITURU MINING CORPORATION S.A.S  (SEMCO SAS)</t>
+  </si>
+  <si>
+    <t>Quartier Buluo et Kilima</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>30/11/2027</t>
+  </si>
+  <si>
+    <t>CULTURE DU HARICOT</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>31/03/2024</t>
+  </si>
+  <si>
+    <t>CULTURE DU HARICOT EN FAVEUR DES COMMUNAUTES DE LUKANGABA CUSTOMS</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>CULTURE DU HARICOT EN FAVEUR DES COMMUNAUTES DE LUKANGABA MASHIMU</t>
+  </si>
+  <si>
+    <t>LUKANGABU MASHIMU</t>
+  </si>
+  <si>
+    <t>CULTURE DU HARICOT EN FAVEUR DES COMMUNAUTES DE KABUMBA</t>
+  </si>
+  <si>
+    <t>Tshamundenda, Sapatelo, Noah</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>31/07/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN COMPLEXE SCOLAIRE A TSHALA</t>
+  </si>
+  <si>
+    <t>Tshala</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN CENTRE DE FORMATION D'APPRENTISSAGE PROFESSIONNELLE</t>
+  </si>
+  <si>
+    <t>ACQUISITION D'UN CAMION DE RAMASSAGE D'IMMONDICES</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE TROIS POSTES DE SANTE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE CANIVEAU ET DES DRAINS SUR DISTANCE DE 1000ML</t>
+  </si>
+  <si>
+    <t>KARISHA, FAIDA, POTASHI</t>
+  </si>
+  <si>
+    <t>ACQUISITION D'UN CAMION DE RAMMASAGE D'IMMONDICES</t>
+  </si>
+  <si>
+    <t>KAKONTWE, KAMILOPA, KIWELE, PANDA-MAYI, MUCHANGE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN BUREAU DE QUARTIER</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES IMEC CONGO SARL</t>
+  </si>
+  <si>
+    <t>MUSUSWA AU QUARTIER FUTUKA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN CENTRE DE FORMATION PROFESSIONNELLE</t>
+  </si>
+  <si>
+    <t>Kakifuluwe</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET MODERNISATION DE 3 MARCHES</t>
+  </si>
+  <si>
+    <t>Kasulo, Kakifuluwe et Kasombo.</t>
+  </si>
+  <si>
+    <t>ELEVAGE DES PORCS</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UNE ECOLE PRIMAIRE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE TROIS CENTRES DE SANTE</t>
+  </si>
+  <si>
+    <t>01/12/2026</t>
+  </si>
+  <si>
+    <t>PRODUCTION DES POULETS DE CHAIR</t>
+  </si>
+  <si>
+    <t>30/06/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN CENTRE DE  FORMATION PROFESSIONNELLE</t>
+  </si>
+  <si>
+    <t>31/08/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE 2 COMPLEXES SCOLAIRES</t>
+  </si>
+  <si>
+    <t>Construction de postes de santé et équipements</t>
+  </si>
+  <si>
+    <t>LUKUMBA, MAZEMBE</t>
+  </si>
+  <si>
+    <t>02/01/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>AMENAGEMENTS DES ROUTES</t>
+  </si>
+  <si>
+    <t>VILLAGE MATEMBWE</t>
+  </si>
+  <si>
+    <t>AMELIORATION DE LA DESSERTE EN ENERGIE ELECTRIQUE PAR LA DOTATION DE DEUX TRANSFORMATEURS</t>
+  </si>
+  <si>
+    <t>Quartiers MITUMBA ET MIKUBA</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>Appui à la relance agricole dans les villages du groupement Mukumbi</t>
+  </si>
+  <si>
+    <t>groupement Mukumbi</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>05/01/2028</t>
+  </si>
+  <si>
+    <t>Construction et équipement d’un centre de santé à Mukumbi</t>
+  </si>
+  <si>
+    <t>Mukumbi</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>Construction de 2 bornes-fontaines à Kimpese</t>
+  </si>
+  <si>
+    <t>Kimpese</t>
+  </si>
+  <si>
+    <t>Eau / assainissement</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN CENTRE DE FORMATION PROFESSIONNELLE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN COMPLEXE SCOLAIRE(CYCLE PRIMAIRE ET SECONDAIRE)</t>
+  </si>
+  <si>
+    <t>ALIMENTATION  EN ENERGIE ELECTRIQUE</t>
+  </si>
+  <si>
+    <t>Construction et équipement des trois écoles dans le groupement MUKUMBI</t>
+  </si>
+  <si>
+    <t>Mukumbo, Sandra et Kawama</t>
+  </si>
+  <si>
+    <t>Fournitures en équipements médicaux dans les Centres de santé de Kampemba et de Mukumbi</t>
+  </si>
+  <si>
+    <t>Kapemba, Mukumbi</t>
+  </si>
+  <si>
+    <t>Construction d'un  poste de santé</t>
+  </si>
+  <si>
+    <t>Quartier  BULUO</t>
+  </si>
+  <si>
+    <t>12/12/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN POSTE DE SANTE</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES BOSS MINING HAUT-KATANGA</t>
+  </si>
+  <si>
+    <t>MWEPU</t>
+  </si>
+  <si>
+    <t>PUIT D'EAU</t>
+  </si>
+  <si>
+    <t>MUBAMBE,MIDINGI,KIBASHI,MILEBI et MWEPU</t>
+  </si>
+  <si>
+    <t>Eau et énergie</t>
+  </si>
+  <si>
+    <t>Appui et mécanisation de la culture du maïs</t>
+  </si>
+  <si>
+    <t>MUBAMBE,MUDINGI,KIBASHI,MILEBI, MWEPU</t>
+  </si>
+  <si>
+    <t>AGRICULTURE ET DEVELOPPEMENT RURAL</t>
+  </si>
+  <si>
+    <t>31/12/2028</t>
+  </si>
+  <si>
+    <t>Création, organisation et financement d’une structure de microcrédit</t>
+  </si>
+  <si>
+    <t>DILIKUSHI, LUMEKETE, KYANGA, KABUSANZYE, MUKENGE, MUSENGE, KILWA, KANSWA, KATENDEJI 1 ET KATENDEJI 2</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>PRODUCTION DES POULETS A CHAIR</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN CENTRE PROFESSIONNEL</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE DEUX CENTRES DE SANTE</t>
+  </si>
+  <si>
+    <t>Tshala, Sapatelo</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>Réhabilitation du centre communautaire à Kilwa</t>
+  </si>
+  <si>
+    <t>Kilwa</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>Construction et équipement d’une école de 6 classes à Kimpese</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>Fourniture de 2 camions HOWO à la communauté</t>
+  </si>
+  <si>
+    <t>Transport / activité économique</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>14/02/2024</t>
+  </si>
+  <si>
+    <t>Construction de 15 bornes fontaines</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UNE BOUCHERIE</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>EXPLOITATION D'UN ATELIER  DE COUTURE ASSOCIATIF</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>EXPLOITATION D’UN ATELIER DE  COUTURE ASSOCIATIF A KAPATA</t>
+  </si>
+  <si>
+    <t>CREATION D'UN ABATTOIR MODERNE</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>Construction des drains et aménagement des avenues en terre battue(rechargement et compactage)</t>
+  </si>
+  <si>
+    <t>Quartiers kilima et Buluo</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>INSTALLATION DES LAMPADAIRES POUR ECLAIRAGE PUBLIC</t>
+  </si>
+  <si>
+    <t>MUTSHANGA,KIWELE,KIMILOPA, PANDAMAYI</t>
+  </si>
+  <si>
+    <t>Fourniture et appui à la foresterie communautaire</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>APPUI AUX PRODUCTEURS DE MAIS ET MECANISATION AGRICOLE</t>
+  </si>
+  <si>
+    <t>Tshala, Tshamundenda, Sapatelo, Mupanja et Noah</t>
+  </si>
+  <si>
+    <t>01/05/2024</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN HANGARD AU CIMETIERE DE KAMILEMBE A NOAH</t>
+  </si>
+  <si>
+    <t>NOAH</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>Construction de salles polyvalentes et équipements</t>
+  </si>
+  <si>
+    <t>LUISHA, BUNGU-BUNGU ET LUKUMBA</t>
+  </si>
+  <si>
+    <t>09/05/2024</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>Musonoie, Kapata, GCM KZI, Luilu et Biashara</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>FOURNITURE DES MATERIELS ELECTRIQUE</t>
+  </si>
+  <si>
+    <t>MUSONOIE</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>Q GCMKZI</t>
+  </si>
+  <si>
+    <t>Q LUILU</t>
+  </si>
+  <si>
+    <t>FOURNITURES DES MATERIELS ELECTRIQUES</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN  CENTRE DE SANTE</t>
+  </si>
+  <si>
+    <t>CHAMBRE FROIDE</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>Construction de deux marchés publics</t>
+  </si>
+  <si>
+    <t>LUISHA ET LUKUMBA</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>Forage et réhabilitation des puits d'eau potable</t>
+  </si>
+  <si>
+    <t>Quartier  Buluo : Cellules Buluo, Joli site, Péage, Hewa bora, Mutepuka, Mivuka</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>PROJET DE FOURNITURE DES MATERIELS ELECTRIQUES</t>
+  </si>
+  <si>
+    <t>TSHALA ET TSHAMUNDENDA</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE 2 ECOLES SECONDAIRES GENERALES</t>
+  </si>
+  <si>
+    <t>Sapatelo, Noah</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>FORAGE DES PUITS D'EAU POTABLE A POMPE IMMERGEE AVEC PANNEAU SOLAIRE</t>
+  </si>
+  <si>
+    <t>KAKONTWE, KAMILOPA, KIWELE, PANDA-MAYI, MUCHANGA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN DEPOT AGRICOLE</t>
+  </si>
+  <si>
+    <t>REHABILITATION DU TERRAIN DE FOOTBAL ET AMENAGEMENT TRIBUNES</t>
+  </si>
+  <si>
+    <t>KARISHA</t>
+  </si>
+  <si>
+    <t>DESSERTE EN EAU POTABLE</t>
+  </si>
+  <si>
+    <t>CELLULES SAPUNGA, DANIEL KATABE, DONATIEN, KAPALANGA, PETRO, KIKANDA, KOLYA</t>
+  </si>
+  <si>
+    <t>CREATION D’UNE BOULANGERIE  ASSOCIATIVE A KAPATA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET MODERNISATION DU  MARCHE DU QUARTIER LUILU</t>
+  </si>
+  <si>
+    <t>Réhabilitation et entretien de deux tronçons routiers</t>
+  </si>
+  <si>
+    <t>Kimpese et Kawama</t>
+  </si>
+  <si>
+    <t>Infrastructure / transport</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>Construction et équipement de 2 postes de santé à Kimpese et Kawama</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>06/01/2026</t>
+  </si>
+  <si>
+    <t>Réhabilitation De L'école Primaire MUTEBA Et Son Équipement En Bancs Scolaires</t>
+  </si>
+  <si>
+    <t>Quartier KIWEWE</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>Aménagement de trois terrains de football</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION DE KIPOI SA</t>
+  </si>
+  <si>
+    <t>Katanga, Bungubungu, Kangambwa</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>Electrification des quartiers par l'énergie de la SNEL</t>
+  </si>
+  <si>
+    <t>Quartier Kilima: Cellule Munung , quartier Buluo</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE 4 POSTES DE SANTE AINSI QUE LEURS EQUIPEMENTS EN MATERIELS ESSENTIELS</t>
+  </si>
+  <si>
+    <t>KAMATETE, SANDUMBA, MUOMBE, MAKAYI, KAWAMA</t>
+  </si>
+  <si>
+    <t>ECOLE PRIMAIRE</t>
+  </si>
+  <si>
+    <t>Construction d'une bibliothèque</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERE DE MUSOSHI SA</t>
+  </si>
+  <si>
+    <t>Sodimico2</t>
+  </si>
+  <si>
+    <t>Appui en intrants agricoles aux cultivateurs de maïs de Kasumbalesa.</t>
+  </si>
+  <si>
+    <t>Tous les quartiers</t>
+  </si>
+  <si>
+    <t>31/12/2029</t>
+  </si>
+  <si>
+    <t>Renforcement du réseau électrique de Kasumbalesa</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>Aménagement de terrains de football et de basketball</t>
+  </si>
+  <si>
+    <t>BUNGU-BUNGU ET MAZEMBE</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>CREATION D'UNE BOULANGERIE ASSOCIATIVE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DU MARCHE</t>
+  </si>
+  <si>
+    <t>Formation aux métiers des jeunes pour l’insertion professionnelle</t>
+  </si>
+  <si>
+    <t>Dikulushi, Lumekete, Kyanga, Mukenge, Musenge, Kanswa, Katendji 1 et 2, Kabusanzye</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>Construction du bâtiment administratif du groupement + appui mobilité</t>
+  </si>
+  <si>
+    <t>Infrastructures</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION ET MODERNISATION DE 2 MARCHES</t>
+  </si>
+  <si>
+    <t>Tshala, Noah</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>CREATION D’UN ABATTOIR MODERNE A KAPATA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN STADE A KAPATA</t>
+  </si>
+  <si>
+    <t>CREATION D’UN ATELIER DE  MENUISERIE ASSOCIATIF</t>
+  </si>
+  <si>
+    <t>FORAGE ETBOUCHERIE</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>.CONSTRUCTION D'UN STADE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UNE CLOTURE</t>
+  </si>
+  <si>
+    <t>Construction et équipement d’un centre de santé</t>
+  </si>
+  <si>
+    <t>DIKILUSHI</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>13/11/2026</t>
+  </si>
+  <si>
+    <t>Construction d’un pont sur la rivière Dikulushi</t>
+  </si>
+  <si>
+    <t>05/02/2025</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>Construction et équipement de 3 postes de santé</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>04/12/2025</t>
+  </si>
+  <si>
+    <t>CREATION D'UNE RADIO COMMUNAUTAIRE</t>
+  </si>
+  <si>
+    <t>SAPATELO</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Tshala, Sapatelo, Noah</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>shala, Sapatelo, Noah</t>
+  </si>
+  <si>
+    <t>PROJET D’INSTALLATION D’UN SITE PISCICOLE</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>EQUIPEMENT DE LA RADIO ALA COMMUNAUTE</t>
+  </si>
+  <si>
+    <t>EQUIPEMENT DE LA RADIO COMMUNAUTAIRE ERMEGENCE DE MUSONOIE</t>
+  </si>
+  <si>
+    <t>01/04/2028</t>
+  </si>
+  <si>
+    <t>CREATION DE DEUX ATELIERS DE  SOUDURE ASSOCIATIFS DANS LA COMMUNE DILALA</t>
+  </si>
+  <si>
+    <t>KAPATA et BIASHARA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN MARCHE MODERNE</t>
+  </si>
+  <si>
+    <t>PANDAMAYI</t>
+  </si>
+  <si>
+    <t>Construction d'un bâtiment administratif et dotation de 10 motos</t>
+  </si>
+  <si>
+    <t>QUARTIER MITUMBA</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>CREATION DE L4ATELIER DE SOUDURE ASSOCIATIF</t>
+  </si>
+  <si>
+    <t>COMMUNE DE DILALA</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>Fourniture d’un camion aux communautés impactées</t>
+  </si>
+  <si>
+    <t>Dikulushi, Lumekete, Kabusanzye, Mukenge, Kanswa, Katenji 1 et Katenji 2</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>Construction d’un centre professionnel à Mazembe et équipements</t>
+  </si>
+  <si>
+    <t>MAZEMBE</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>Construction d'un pont dans le quartier MITUMBA et un passage basé sur la rivière KAZAZA</t>
+  </si>
+  <si>
+    <t>Rivière KAZAZA</t>
+  </si>
+  <si>
+    <t>APPUI AU REBOISEMENT DU QUARTIER  KAPATA</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>APPUI AU REBOISEMENT</t>
+  </si>
+  <si>
+    <t>QUARTIER KAPATA</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>Urbanisation du quartier</t>
+  </si>
+  <si>
+    <t>Quartier Buluo</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE 2 ECOLES SECONDAIRES TECHNIQUES</t>
+  </si>
+  <si>
+    <t>Tshamundenda, Mupanja</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE 2 CENTRES DE FORMATION PROFESSIONNELLE</t>
+  </si>
+  <si>
+    <t>Sapatelo Noah</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE DEUX PONTS</t>
+  </si>
+  <si>
+    <t>Mungowa, Tshamundenda, Kamimbi, Sapatelo</t>
+  </si>
+  <si>
+    <t>APPUI EN AMBULANCE A LA ZONE DE SANTE DE PANDA</t>
+  </si>
+  <si>
+    <t>APPUI EN AMBULANCE A LA ZONE DE SANTE PANDA</t>
+  </si>
+  <si>
+    <t>Construction d'une école primaire publique et équipement+ acquisition terrain.</t>
+  </si>
+  <si>
+    <t>Quartier Buluo: Cellule Buluo/Péage</t>
+  </si>
+  <si>
+    <t>03/01/2026</t>
+  </si>
+  <si>
+    <t>Contruction d'un marché communautaire à MUKUMBI</t>
+  </si>
+  <si>
+    <t>Construction et équipement du bâtiment administratif et appui à la mobilité du groupement Mukumbi.</t>
+  </si>
+  <si>
+    <t>Projet d'aménagement d'un terrain de football dans le village Kapemba groupement Mukumbi</t>
+  </si>
+  <si>
+    <t>Kapemba</t>
+  </si>
+  <si>
+    <t>ECOLE SECONDAIRE</t>
+  </si>
+  <si>
+    <t>MUBAMBE</t>
+  </si>
+  <si>
+    <t>Réhabilitation de l'école primaire Nyali et du bâtiment de l'EPST</t>
+  </si>
+  <si>
+    <t>Sodimico1</t>
+  </si>
+  <si>
+    <t>Réhabilitaiton et équipement de l'hôpital Muona</t>
+  </si>
+  <si>
+    <t>Construction d'un centre d'action sociales</t>
+  </si>
+  <si>
+    <t>Katanga</t>
+  </si>
+  <si>
+    <t>04/01/2026</t>
+  </si>
+  <si>
+    <t>Construction d’un bâtiment et installation d’une radio communautaire</t>
+  </si>
+  <si>
+    <t>BUNGU-BUNGU</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>Construction de latrines publiques</t>
+  </si>
+  <si>
+    <t>BUNGU-BUNGU ET LUISHA</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
+    <t>Construction d’un marché communautaire moderne à Kanswa</t>
+  </si>
+  <si>
+    <t>04/02/2026</t>
+  </si>
+  <si>
+    <t>10/09/2027</t>
+  </si>
+  <si>
+    <t>Aménagement d’un terrain de football à Kyaka</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>REHABILITATION DES ROUTES</t>
+  </si>
+  <si>
+    <t>DILALA</t>
+  </si>
+  <si>
+    <t>REHABILITATION DES ROUTES DU Q GCMKZI</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>REHABILITATION DES ROUTES Q LUILU</t>
+  </si>
+  <si>
+    <t>REHABILITATION DES ROUTES BIASHARA</t>
+  </si>
+  <si>
+    <t>30/11/2026</t>
+  </si>
+  <si>
+    <t>Installation de bacs métalliques pour la collecte des ordures</t>
+  </si>
+  <si>
+    <t>LUISHA ET BUNGU-BUNGU</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>AMENAGEMENT DE 2KM DES ROUTES ET LEUR COUVERTURE EN PLANTULES ANTIEROSIVES</t>
+  </si>
+  <si>
+    <t>Appui en ambulance, corbillard et construction d'un hangar à l'HGR KAMBOVE</t>
+  </si>
+  <si>
+    <t>Toute la commune</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>Construction et équipement de 2 écoles</t>
+  </si>
+  <si>
+    <t>DILIMUSHI ET MUKENGE</t>
+  </si>
+  <si>
+    <t>14/04/2026</t>
+  </si>
+  <si>
+    <t>30/09/2027</t>
+  </si>
+  <si>
+    <t>PROJET D’EQUIPEMENT DU POSTE DE SANTE KAPEPA</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES COMMUS SAS</t>
+  </si>
+  <si>
+    <t>KAPEPA</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>APPUI AUX AGRICULTEUR DES MAÏS EN INTRANT AGRICOLE</t>
+  </si>
+  <si>
+    <t>PIERRE MUTEBA , KAPEPA, TSHABULA , TSHIZUZA, MUSALO</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>30/11/2030</t>
+  </si>
+  <si>
+    <t>Construction de deux passerelles</t>
+  </si>
+  <si>
+    <t>Quartier Kilima: Cellule Sankuru, Cellule Swakala</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>INSTALLATION DE L'ECLAIRAGE PUBLIC LAMPADAIRE SOLAIRE</t>
+  </si>
+  <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t>INSTALLATION DE L’ECLAIRAGE PUBLIC PAR DES LAMPADAIRES SOLAIRES DANS LA COMMUNE DE DILALA</t>
+  </si>
+  <si>
+    <t>Musonoie, GCM KZI, Luilu et Biashara</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>FOURNITURE D’UN TRACTEUR POUR LA COMMUNAUTE DE MUSONOIE</t>
+  </si>
+  <si>
+    <t>Quartier MUSONOIE</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>FOURNITURE DES BANCS</t>
+  </si>
+  <si>
+    <t>KANINA</t>
+  </si>
+  <si>
+    <t>PROJET DE LA CONSTRUCTION D'UNE MORGUE</t>
+  </si>
+  <si>
+    <t>FOURNITURE D’UNE CAMIONNETTE FUSO</t>
+  </si>
+  <si>
+    <t>TSABULA</t>
+  </si>
+  <si>
+    <t>FOURNITURE D’UNE AMBULANCE</t>
+  </si>
+  <si>
+    <t>TSHABULA</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE 2 CENTRES COMMUNAUTAIRES</t>
+  </si>
+  <si>
+    <t>CREATION DE DEUX ATELIERS DE MENUISERIE ASSOCIATIFS</t>
+  </si>
+  <si>
+    <t>CREATION D’UN ATELIER DE SOUDURE ASSOCIATIF</t>
+  </si>
+  <si>
+    <t>noah</t>
+  </si>
+  <si>
+    <t>CREATION D’UNE BOULANGERIE ASSOCIATIVE</t>
+  </si>
+  <si>
+    <t>aménagement et construction d'un arrêt de bus</t>
+  </si>
+  <si>
+    <t>FOURNITURES DES EQUIPEMENTS AUX DEUX CENTRES DE SANTE</t>
+  </si>
+  <si>
+    <t>GECAMINES KOLWEZI, BIASHARA</t>
+  </si>
+  <si>
+    <t>31/01/2028</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DES CLOTURES DES CENTRES DE SANTE ET ANNEXE</t>
+  </si>
+  <si>
+    <t>KAPEPA, TSHABULA ET TSHIZUZA</t>
+  </si>
+  <si>
+    <t>30/11/2028</t>
+  </si>
+  <si>
+    <t>CONNEXION AU COURANT ELECTRIQUE (CONNEXION AUX RESEAUX)</t>
+  </si>
+  <si>
+    <t>REBOISEMENT DES ARTERES PRINCIPALES DE LA COMMUNE DE PANDA</t>
+  </si>
+  <si>
+    <t>AMENAGEMENT ET CONSTRUCTION D'UN ARRET DES BUS</t>
+  </si>
+  <si>
+    <t>KAKONTWE, KAMILOPA</t>
+  </si>
+  <si>
+    <t>REBOISSEMENT DES ARTERES PRINCIPALES</t>
+  </si>
+  <si>
+    <t>REHABILITATION DES ROUTES DANS LES CELLULES</t>
+  </si>
+  <si>
+    <t>CELLULES SAPUNGA, DANIEL KATABE</t>
+  </si>
+  <si>
+    <t>CENTRE DE SANTE</t>
+  </si>
+  <si>
+    <t>MIDINGI</t>
+  </si>
+  <si>
+    <t>PROJET DE REHABILITATION DE LA ROUTE EN TERRE BATTUE</t>
+  </si>
+  <si>
+    <t>CAHIER DES CHARGES DEFINISSANT LA RESPONSABILITE SOCIETALE DE L ENTREPRISE GOLDEN AFRICAN RESOURCES SARL VIS-A-VIS DES COMMUNAUTES IMPACTEES PAR SES ACTIVITES MINIERES DANS LE SECTEUR BUKANDA</t>
+  </si>
+  <si>
+    <t>TUMBWE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D'UN PONT AU VILAGE MIKALO</t>
+  </si>
+  <si>
+    <t>MIKALO</t>
+  </si>
+  <si>
+    <t>Construction d'un marché public</t>
+  </si>
+  <si>
+    <t>Cahier des Charges  Définissant la Responsabilités Sociétale de l'Entreprise SURYA MINES SARL, Vis-à-Vis des Communautés de KITEMENA, KAMIKOLO et KAWAMA</t>
+  </si>
+  <si>
+    <t>Groupement Mukumbi Village Kitemena</t>
+  </si>
+  <si>
+    <t>03/01/2027</t>
+  </si>
+  <si>
+    <t>Réhabilitation du marché et l'adapter aux conditions modernes</t>
+  </si>
+  <si>
+    <t>Construction des bureaux des quartiers</t>
+  </si>
+  <si>
+    <t>Sodimico 1,2 et 3</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN STADE</t>
+  </si>
+  <si>
+    <t>01/02/2027</t>
+  </si>
+  <si>
+    <t>FOURNITURE DE DEUX AMBULANCES POUR LE CENTRE DE SANTE</t>
+  </si>
+  <si>
+    <t>01/03/2027</t>
+  </si>
+  <si>
+    <t>31/03/2028</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UNE CLOTURE AU CENTRE DE FORMATION PROFESSIONNELLE</t>
+  </si>
+  <si>
+    <t>Quartier KANINA</t>
+  </si>
+  <si>
+    <t>ELARGISSEMENT DU PONT GOLF</t>
+  </si>
+  <si>
+    <t>REHABILITATIO NS DE 4 KM DES ROUTES AVEC REVETEMENT DE SURGAR DUST ET DRAINS.</t>
+  </si>
+  <si>
+    <t>PIERRE MUTEBA, KAPEPA, TSHABULA, TSHIZUZA</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN PONT</t>
+  </si>
+  <si>
+    <t>Kasulo</t>
+  </si>
+  <si>
+    <t>INSTALLATION DE L’ECLAIRAGE PUBLIC PAR DES LAMPADAIRES SOLAIRES</t>
+  </si>
+  <si>
+    <t>Kasombo</t>
+  </si>
+  <si>
+    <t>31/10/2027</t>
+  </si>
+  <si>
+    <t>Aménagement de l'air de jeux</t>
+  </si>
+  <si>
+    <t>Quartier Buluo, cellule Mutepuka</t>
+  </si>
+  <si>
+    <t>KASULO</t>
+  </si>
+  <si>
+    <t>CONSTRUCTIOND'UN CENTRE D'ACTION  SOCIALES</t>
+  </si>
+  <si>
+    <t>Tshala, Tshamundenda</t>
+  </si>
+  <si>
+    <t>01/06/2027</t>
+  </si>
+  <si>
+    <t>PROJET DE REHABILITATIONS DES ROUTES AVEC DRAINS</t>
+  </si>
+  <si>
+    <t>GECAMINES KOLWEZI</t>
+  </si>
+  <si>
+    <t>FOURNITURE DES EQUIPEMENTS DU CENTRE DE FORMATION PROFESSIONNEL ET FINALISER LES ANNEXES DE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>30/06/2028</t>
+  </si>
+  <si>
+    <t>FOURNITURES DES EQUIPEMENTS DE LA SALLE DE FETE</t>
+  </si>
+  <si>
+    <t>APPUI AUX AGRICULTEURS DE MAIS EN INTRANTS AGRICOLES</t>
+  </si>
+  <si>
+    <t>GECAMINES KOLWEZI, BIASHARA, KANINA, MUSONOÏE.</t>
+  </si>
+  <si>
+    <t>01/09/2027</t>
+  </si>
+  <si>
+    <t>30/09/2028</t>
+  </si>
+  <si>
+    <t>Construction d'un centre de santé et équipements+acquisition terrain</t>
+  </si>
+  <si>
+    <t>01/10/2027</t>
+  </si>
+  <si>
+    <t>FOURNITURE DES MATERIEL DE SOUDURE</t>
+  </si>
+  <si>
+    <t>TSHIZUZA,  MUSALO</t>
+  </si>
+  <si>
+    <t>01/12/2027</t>
+  </si>
+  <si>
+    <t>CLOTURE DES OUVRAGES DES ECOLES PRIMAIRE ET SECONDAIRE</t>
+  </si>
+  <si>
+    <t>KAPEPA , TSHABULA ET PIERRE MUTEBA</t>
+  </si>
+  <si>
+    <t>01/01/2028</t>
+  </si>
+  <si>
+    <t>31/03/2029</t>
+  </si>
+  <si>
+    <t>AMELIORATION DE L’ACCES EN EAU POTABLE</t>
+  </si>
+  <si>
+    <t>PIERRE MUTEBA, TSHIZUZA, MUSALO</t>
+  </si>
+  <si>
+    <t>01/01/2029</t>
+  </si>
+  <si>
+    <t>ROUTE</t>
+  </si>
+  <si>
+    <t>MILEBI</t>
+  </si>
+  <si>
+    <t>03/01/2028</t>
+  </si>
+  <si>
+    <t>Construction et équipement d'une école secondaire</t>
+  </si>
+  <si>
+    <t>FOURNITURE DE DEUX CORBILLARDS</t>
+  </si>
+  <si>
+    <t>Quartier BIASHARA</t>
+  </si>
+  <si>
+    <t>D’AMELIORATION D’ACCES EN EAU</t>
+  </si>
+  <si>
+    <t>GECAMINE,  KANINA</t>
+  </si>
+  <si>
+    <t>01/04/2029</t>
+  </si>
+  <si>
+    <t>INSTALLATION D’UN ATELIER DE BRIQUETERIE</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UN MARCHE MODERNE</t>
+  </si>
+  <si>
+    <t>PIERRE MUTEBE ET KAPEPA</t>
+  </si>
+  <si>
+    <t>Réhabilitation du système de traitement et de distribution d'eau.</t>
+  </si>
+  <si>
+    <t>03/01/2029</t>
+  </si>
+  <si>
+    <t>Aménagement de l'espace de jeu</t>
+  </si>
+  <si>
+    <t>Sodimico 2</t>
+  </si>
+  <si>
+    <t>FOURNITURE D’UN CAMION VIDANGEUR</t>
+  </si>
+  <si>
+    <t>01/03/2029</t>
+  </si>
+  <si>
+    <t>31/03/2030</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION D’UNE CUISINE</t>
+  </si>
+  <si>
+    <t>01/06/2029</t>
+  </si>
+  <si>
+    <t>AMENAGEMEN T D’UN TERRAIN DE FOOTBALL</t>
+  </si>
+  <si>
+    <t>TSHIZUZA, MUSALO</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION DE LA CLOTURE DU CENTRE DE SANTE ET TOILETTES ET DOUCHES EXTERIEURES HOMMES ET FEMMES A LA PNC DILALA</t>
+  </si>
+  <si>
+    <t>01/09/2029</t>
+  </si>
+  <si>
+    <t>31/12/2030</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -401,64 +2765,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.856" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="198.095" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="239.37" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="161.532" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -467,50 +2831,8530 @@
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4">
+        <v>30000.0</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5">
+        <v>10000.0</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6">
+        <v>60000.0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
+        <v>100000.0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
+        <v>22000.0</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
+        <v>20000.0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10">
+        <v>164000.0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
+        <v>450000.0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
+        <v>36</v>
+      </c>
+      <c r="H11" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
+        <v>21180.0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" t="s">
+        <v>41</v>
+      </c>
+      <c r="H12" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
+        <v>21180.0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H13" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
+        <v>55000.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" t="s">
+        <v>41</v>
+      </c>
+      <c r="H14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
+        <v>55000.0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>41</v>
+      </c>
+      <c r="H15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
+        <v>85300.0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
+        <v>85300.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" t="s">
+        <v>41</v>
+      </c>
+      <c r="H17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
+        <v>375000.0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" t="s">
+        <v>53</v>
+      </c>
+      <c r="H18" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
+        <v>150000.0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H19" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20">
+        <v>126000.0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
+        <v>255000.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" t="s">
+        <v>63</v>
+      </c>
+      <c r="H21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22">
+        <v>112900.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" t="s">
+        <v>68</v>
+      </c>
+      <c r="H22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
+        <v>91586.0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" t="s">
+        <v>68</v>
+      </c>
+      <c r="H23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
+        <v>543565.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>74</v>
+      </c>
+      <c r="G24" t="s">
+        <v>68</v>
+      </c>
+      <c r="H24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
+        <v>85790.9</v>
+      </c>
+      <c r="F25" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" t="s">
+        <v>79</v>
+      </c>
+      <c r="H25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
+        <v>100157.6</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" t="s">
+        <v>82</v>
+      </c>
+      <c r="H26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27">
+        <v>324104.52</v>
+      </c>
+      <c r="F27" t="s">
+        <v>74</v>
+      </c>
+      <c r="G27" t="s">
+        <v>88</v>
+      </c>
+      <c r="H27" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28">
+        <v>199964.2</v>
+      </c>
+      <c r="F28" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" t="s">
+        <v>93</v>
+      </c>
+      <c r="H28" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
+        <v>16435.0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" t="s">
+        <v>97</v>
+      </c>
+      <c r="H29" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
+        <v>149503.0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>74</v>
+      </c>
+      <c r="G30" t="s">
+        <v>97</v>
+      </c>
+      <c r="H30" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>101</v>
+      </c>
+      <c r="B31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31">
+        <v>1662853.0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" t="s">
+        <v>97</v>
+      </c>
+      <c r="H31" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" t="s">
+        <v>104</v>
+      </c>
+      <c r="D32" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32">
+        <v>630488.7</v>
+      </c>
+      <c r="F32" t="s">
+        <v>74</v>
+      </c>
+      <c r="G32" t="s">
+        <v>106</v>
+      </c>
+      <c r="H32" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B33" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33"/>
+      <c r="E33">
+        <v>300000.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" t="s">
+        <v>109</v>
+      </c>
+      <c r="H33" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>110</v>
+      </c>
+      <c r="B34" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
+        <v>1250000.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" t="s">
+        <v>109</v>
+      </c>
+      <c r="H34" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>113</v>
+      </c>
+      <c r="B35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35"/>
+      <c r="E35">
+        <v>90000.0</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" t="s">
+        <v>114</v>
+      </c>
+      <c r="H35" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>113</v>
+      </c>
+      <c r="B36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
+        <v>90000.0</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" t="s">
+        <v>114</v>
+      </c>
+      <c r="H36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37"/>
+      <c r="E37">
+        <v>10000.0</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" t="s">
+        <v>114</v>
+      </c>
+      <c r="H37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38">
+        <v>10000.0</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" t="s">
+        <v>114</v>
+      </c>
+      <c r="H38" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" t="s">
+        <v>40</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39">
+        <v>40000.0</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>114</v>
+      </c>
+      <c r="H39" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
+        <v>234580.0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
+        <v>118</v>
+      </c>
+      <c r="H40" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" t="s">
+        <v>96</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41">
+        <v>118490.0</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" t="s">
+        <v>118</v>
+      </c>
+      <c r="H41" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42">
+        <v>44305.0</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" t="s">
+        <v>118</v>
+      </c>
+      <c r="H42" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43"/>
+      <c r="E43">
+        <v>50441.0</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" t="s">
+        <v>118</v>
+      </c>
+      <c r="H43" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" t="s">
+        <v>126</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44">
+        <v>118490.0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" t="s">
+        <v>118</v>
+      </c>
+      <c r="H44" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" t="s">
+        <v>126</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
+        <v>56800.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" t="s">
+        <v>118</v>
+      </c>
+      <c r="H45" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46">
+        <v>118490.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" t="s">
+        <v>118</v>
+      </c>
+      <c r="H46" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" t="s">
+        <v>131</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47">
+        <v>44306.0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" t="s">
+        <v>118</v>
+      </c>
+      <c r="H47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" t="s">
+        <v>131</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48">
+        <v>118490.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>118</v>
+      </c>
+      <c r="H48" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" t="s">
+        <v>131</v>
+      </c>
+      <c r="D49"/>
+      <c r="E49">
+        <v>56800.0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" t="s">
+        <v>118</v>
+      </c>
+      <c r="H49" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" t="s">
+        <v>135</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>350000.0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>136</v>
+      </c>
+      <c r="G50" t="s">
+        <v>118</v>
+      </c>
+      <c r="H50" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" t="s">
+        <v>95</v>
+      </c>
+      <c r="C51" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51">
+        <v>15200.0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" t="s">
+        <v>139</v>
+      </c>
+      <c r="H51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" t="s">
+        <v>95</v>
+      </c>
+      <c r="C52" t="s">
+        <v>129</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
+        <v>91175.0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" t="s">
+        <v>139</v>
+      </c>
+      <c r="H52" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53">
+        <v>50000.0</v>
+      </c>
+      <c r="F53" t="s">
+        <v>74</v>
+      </c>
+      <c r="G53" t="s">
+        <v>139</v>
+      </c>
+      <c r="H53" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" t="s">
+        <v>77</v>
+      </c>
+      <c r="C54" t="s">
+        <v>145</v>
+      </c>
+      <c r="D54"/>
+      <c r="E54">
+        <v>26000.0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>136</v>
+      </c>
+      <c r="G54" t="s">
+        <v>146</v>
+      </c>
+      <c r="H54" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" t="s">
+        <v>77</v>
+      </c>
+      <c r="C55" t="s">
+        <v>149</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55">
+        <v>96500.0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" t="s">
+        <v>150</v>
+      </c>
+      <c r="H55" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>152</v>
+      </c>
+      <c r="B56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56" t="s">
+        <v>96</v>
+      </c>
+      <c r="D56"/>
+      <c r="E56">
+        <v>13128.0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" t="s">
+        <v>153</v>
+      </c>
+      <c r="H56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>154</v>
+      </c>
+      <c r="B57" t="s">
+        <v>95</v>
+      </c>
+      <c r="C57" t="s">
+        <v>126</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57">
+        <v>62356.0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" t="s">
+        <v>153</v>
+      </c>
+      <c r="H57" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>130</v>
+      </c>
+      <c r="B58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C58" t="s">
+        <v>129</v>
+      </c>
+      <c r="D58"/>
+      <c r="E58">
+        <v>36101.0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" t="s">
+        <v>153</v>
+      </c>
+      <c r="H58" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" t="s">
+        <v>77</v>
+      </c>
+      <c r="C59" t="s">
+        <v>149</v>
+      </c>
+      <c r="D59"/>
+      <c r="E59">
+        <v>20000.0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" t="s">
+        <v>156</v>
+      </c>
+      <c r="H59" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60" t="s">
+        <v>159</v>
+      </c>
+      <c r="C60" t="s">
+        <v>160</v>
+      </c>
+      <c r="D60"/>
+      <c r="E60">
+        <v>296600.0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" t="s">
+        <v>161</v>
+      </c>
+      <c r="H60" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>163</v>
+      </c>
+      <c r="B61" t="s">
+        <v>159</v>
+      </c>
+      <c r="C61" t="s">
+        <v>164</v>
+      </c>
+      <c r="D61"/>
+      <c r="E61">
+        <v>108475.61</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" t="s">
+        <v>161</v>
+      </c>
+      <c r="H61" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>165</v>
+      </c>
+      <c r="B62" t="s">
+        <v>159</v>
+      </c>
+      <c r="C62" t="s">
+        <v>164</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62">
+        <v>1270000.0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" t="s">
+        <v>161</v>
+      </c>
+      <c r="H62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>166</v>
+      </c>
+      <c r="B63" t="s">
+        <v>167</v>
+      </c>
+      <c r="C63" t="s">
+        <v>168</v>
+      </c>
+      <c r="D63"/>
+      <c r="E63">
+        <v>213474.34</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" t="s">
+        <v>169</v>
+      </c>
+      <c r="H63" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>170</v>
+      </c>
+      <c r="B64" t="s">
+        <v>167</v>
+      </c>
+      <c r="C64" t="s">
+        <v>171</v>
+      </c>
+      <c r="D64"/>
+      <c r="E64">
+        <v>155580.0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" t="s">
+        <v>169</v>
+      </c>
+      <c r="H64" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>172</v>
+      </c>
+      <c r="B65" t="s">
+        <v>173</v>
+      </c>
+      <c r="C65" t="s">
+        <v>174</v>
+      </c>
+      <c r="D65"/>
+      <c r="E65">
+        <v>460.1</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" t="s">
+        <v>169</v>
+      </c>
+      <c r="H65" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>175</v>
+      </c>
+      <c r="B66" t="s">
+        <v>173</v>
+      </c>
+      <c r="C66" t="s">
+        <v>176</v>
+      </c>
+      <c r="D66"/>
+      <c r="E66">
+        <v>289889.15</v>
+      </c>
+      <c r="F66" t="s">
+        <v>74</v>
+      </c>
+      <c r="G66" t="s">
+        <v>169</v>
+      </c>
+      <c r="H66" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>178</v>
+      </c>
+      <c r="B67" t="s">
+        <v>173</v>
+      </c>
+      <c r="C67" t="s">
+        <v>179</v>
+      </c>
+      <c r="D67"/>
+      <c r="E67">
+        <v>493417980.0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" t="s">
+        <v>169</v>
+      </c>
+      <c r="H67" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>180</v>
+      </c>
+      <c r="B68" t="s">
+        <v>181</v>
+      </c>
+      <c r="C68" t="s">
+        <v>182</v>
+      </c>
+      <c r="D68"/>
+      <c r="E68">
+        <v>582855.0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" t="s">
+        <v>169</v>
+      </c>
+      <c r="H68" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>28</v>
+      </c>
+      <c r="B69" t="s">
+        <v>181</v>
+      </c>
+      <c r="C69" t="s">
+        <v>184</v>
+      </c>
+      <c r="D69"/>
+      <c r="E69">
+        <v>279400.0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" t="s">
+        <v>169</v>
+      </c>
+      <c r="H69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>185</v>
+      </c>
+      <c r="B70" t="s">
+        <v>186</v>
+      </c>
+      <c r="C70" t="s">
+        <v>187</v>
+      </c>
+      <c r="D70"/>
+      <c r="E70">
+        <v>204632.43</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" t="s">
+        <v>169</v>
+      </c>
+      <c r="H70" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>188</v>
+      </c>
+      <c r="B71" t="s">
+        <v>186</v>
+      </c>
+      <c r="C71" t="s">
+        <v>187</v>
+      </c>
+      <c r="D71"/>
+      <c r="E71">
+        <v>855010.68</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" t="s">
+        <v>169</v>
+      </c>
+      <c r="H71" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>190</v>
+      </c>
+      <c r="B72" t="s">
+        <v>186</v>
+      </c>
+      <c r="C72" t="s">
+        <v>191</v>
+      </c>
+      <c r="D72"/>
+      <c r="E72">
+        <v>1550000.0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>74</v>
+      </c>
+      <c r="G72" t="s">
+        <v>169</v>
+      </c>
+      <c r="H72" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>193</v>
+      </c>
+      <c r="B73" t="s">
+        <v>11</v>
+      </c>
+      <c r="C73" t="s">
+        <v>194</v>
+      </c>
+      <c r="D73"/>
+      <c r="E73">
+        <v>110000.0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" t="s">
+        <v>169</v>
+      </c>
+      <c r="H73" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>195</v>
+      </c>
+      <c r="B74" t="s">
+        <v>186</v>
+      </c>
+      <c r="C74" t="s">
+        <v>187</v>
+      </c>
+      <c r="D74"/>
+      <c r="E74">
+        <v>855010.68</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H74" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>198</v>
+      </c>
+      <c r="B75" t="s">
+        <v>186</v>
+      </c>
+      <c r="C75" t="s">
+        <v>199</v>
+      </c>
+      <c r="D75"/>
+      <c r="E75">
+        <v>1033418.0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" t="s">
+        <v>196</v>
+      </c>
+      <c r="H75" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>201</v>
+      </c>
+      <c r="B76" t="s">
+        <v>95</v>
+      </c>
+      <c r="C76" t="s">
+        <v>96</v>
+      </c>
+      <c r="D76"/>
+      <c r="E76">
+        <v>705350.0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" t="s">
+        <v>202</v>
+      </c>
+      <c r="H76" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>203</v>
+      </c>
+      <c r="B77" t="s">
+        <v>95</v>
+      </c>
+      <c r="C77" t="s">
+        <v>204</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77">
+        <v>702661.0</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" t="s">
+        <v>202</v>
+      </c>
+      <c r="H77" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>205</v>
+      </c>
+      <c r="B78" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78" t="s">
+        <v>121</v>
+      </c>
+      <c r="D78"/>
+      <c r="E78">
+        <v>312474.0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" t="s">
+        <v>202</v>
+      </c>
+      <c r="H78" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79" t="s">
+        <v>95</v>
+      </c>
+      <c r="C79" t="s">
+        <v>129</v>
+      </c>
+      <c r="D79"/>
+      <c r="E79">
+        <v>312480.0</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" t="s">
+        <v>202</v>
+      </c>
+      <c r="H79" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>207</v>
+      </c>
+      <c r="B80" t="s">
+        <v>95</v>
+      </c>
+      <c r="C80" t="s">
+        <v>129</v>
+      </c>
+      <c r="D80"/>
+      <c r="E80">
+        <v>705305.0</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" t="s">
+        <v>202</v>
+      </c>
+      <c r="H80" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>208</v>
+      </c>
+      <c r="B81" t="s">
+        <v>186</v>
+      </c>
+      <c r="C81" t="s">
+        <v>209</v>
+      </c>
+      <c r="D81"/>
+      <c r="E81">
+        <v>1550000.0</v>
+      </c>
+      <c r="F81" t="s">
+        <v>136</v>
+      </c>
+      <c r="G81" t="s">
+        <v>202</v>
+      </c>
+      <c r="H81" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>210</v>
+      </c>
+      <c r="B82" t="s">
+        <v>211</v>
+      </c>
+      <c r="C82" t="s">
+        <v>212</v>
+      </c>
+      <c r="D82"/>
+      <c r="E82">
+        <v>102466.0</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" t="s">
+        <v>202</v>
+      </c>
+      <c r="H82" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>213</v>
+      </c>
+      <c r="B83" t="s">
+        <v>211</v>
+      </c>
+      <c r="C83" t="s">
+        <v>212</v>
+      </c>
+      <c r="D83"/>
+      <c r="E83">
+        <v>139700.22</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" t="s">
+        <v>202</v>
+      </c>
+      <c r="H83" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>214</v>
+      </c>
+      <c r="B84" t="s">
+        <v>211</v>
+      </c>
+      <c r="C84" t="s">
+        <v>212</v>
+      </c>
+      <c r="D84"/>
+      <c r="E84">
+        <v>123600.0</v>
+      </c>
+      <c r="F84" t="s">
+        <v>74</v>
+      </c>
+      <c r="G84" t="s">
+        <v>202</v>
+      </c>
+      <c r="H84" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>215</v>
+      </c>
+      <c r="B85" t="s">
+        <v>211</v>
+      </c>
+      <c r="C85" t="s">
+        <v>212</v>
+      </c>
+      <c r="D85"/>
+      <c r="E85">
+        <v>160057.28</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" t="s">
+        <v>202</v>
+      </c>
+      <c r="H85" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>216</v>
+      </c>
+      <c r="B86" t="s">
+        <v>211</v>
+      </c>
+      <c r="C86" t="s">
+        <v>212</v>
+      </c>
+      <c r="D86"/>
+      <c r="E86">
+        <v>253274.54</v>
+      </c>
+      <c r="F86" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" t="s">
+        <v>202</v>
+      </c>
+      <c r="H86" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>217</v>
+      </c>
+      <c r="B87" t="s">
+        <v>211</v>
+      </c>
+      <c r="C87" t="s">
+        <v>218</v>
+      </c>
+      <c r="D87"/>
+      <c r="E87">
+        <v>102466.0</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" t="s">
+        <v>202</v>
+      </c>
+      <c r="H87" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>219</v>
+      </c>
+      <c r="B88" t="s">
+        <v>211</v>
+      </c>
+      <c r="C88" t="s">
+        <v>218</v>
+      </c>
+      <c r="D88"/>
+      <c r="E88">
+        <v>40550.0</v>
+      </c>
+      <c r="F88" t="s">
+        <v>74</v>
+      </c>
+      <c r="G88" t="s">
+        <v>202</v>
+      </c>
+      <c r="H88" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>220</v>
+      </c>
+      <c r="B89" t="s">
+        <v>211</v>
+      </c>
+      <c r="C89" t="s">
+        <v>218</v>
+      </c>
+      <c r="D89"/>
+      <c r="E89">
+        <v>91324.8</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" t="s">
+        <v>202</v>
+      </c>
+      <c r="H89" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>138</v>
+      </c>
+      <c r="B90" t="s">
+        <v>211</v>
+      </c>
+      <c r="C90" t="s">
+        <v>221</v>
+      </c>
+      <c r="D90"/>
+      <c r="E90">
+        <v>294722.24</v>
+      </c>
+      <c r="F90" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" t="s">
+        <v>202</v>
+      </c>
+      <c r="H90" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>222</v>
+      </c>
+      <c r="B91" t="s">
+        <v>211</v>
+      </c>
+      <c r="C91" t="s">
+        <v>221</v>
+      </c>
+      <c r="D91"/>
+      <c r="E91">
+        <v>74992.75</v>
+      </c>
+      <c r="F91" t="s">
+        <v>74</v>
+      </c>
+      <c r="G91" t="s">
+        <v>202</v>
+      </c>
+      <c r="H91" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>223</v>
+      </c>
+      <c r="B92" t="s">
+        <v>211</v>
+      </c>
+      <c r="C92" t="s">
+        <v>221</v>
+      </c>
+      <c r="D92"/>
+      <c r="E92">
+        <v>352387.6</v>
+      </c>
+      <c r="F92" t="s">
+        <v>74</v>
+      </c>
+      <c r="G92" t="s">
+        <v>202</v>
+      </c>
+      <c r="H92" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>224</v>
+      </c>
+      <c r="B93" t="s">
+        <v>66</v>
+      </c>
+      <c r="C93" t="s">
+        <v>71</v>
+      </c>
+      <c r="D93"/>
+      <c r="E93">
+        <v>26100.0</v>
+      </c>
+      <c r="F93" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" t="s">
+        <v>202</v>
+      </c>
+      <c r="H93" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" t="s">
+        <v>66</v>
+      </c>
+      <c r="C94" t="s">
+        <v>71</v>
+      </c>
+      <c r="D94"/>
+      <c r="E94">
+        <v>62000.0</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" t="s">
+        <v>202</v>
+      </c>
+      <c r="H94" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" t="s">
+        <v>66</v>
+      </c>
+      <c r="C95" t="s">
+        <v>67</v>
+      </c>
+      <c r="D95"/>
+      <c r="E95">
+        <v>53101.0</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" t="s">
+        <v>202</v>
+      </c>
+      <c r="H95" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>227</v>
+      </c>
+      <c r="B96" t="s">
+        <v>66</v>
+      </c>
+      <c r="C96" t="s">
+        <v>228</v>
+      </c>
+      <c r="D96"/>
+      <c r="E96">
+        <v>1521443.1</v>
+      </c>
+      <c r="F96" t="s">
+        <v>74</v>
+      </c>
+      <c r="G96" t="s">
+        <v>202</v>
+      </c>
+      <c r="H96" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>229</v>
+      </c>
+      <c r="B97" t="s">
+        <v>230</v>
+      </c>
+      <c r="C97" t="s">
+        <v>231</v>
+      </c>
+      <c r="D97"/>
+      <c r="E97">
+        <v>63700.0</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" t="s">
+        <v>202</v>
+      </c>
+      <c r="H97" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>215</v>
+      </c>
+      <c r="B98" t="s">
+        <v>232</v>
+      </c>
+      <c r="C98" t="s">
+        <v>233</v>
+      </c>
+      <c r="D98"/>
+      <c r="E98">
+        <v>184000.0</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" t="s">
+        <v>202</v>
+      </c>
+      <c r="H98" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>234</v>
+      </c>
+      <c r="B99" t="s">
+        <v>77</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99"/>
+      <c r="E99">
+        <v>608799.98</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" t="s">
+        <v>235</v>
+      </c>
+      <c r="H99" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>138</v>
+      </c>
+      <c r="B100" t="s">
+        <v>186</v>
+      </c>
+      <c r="C100" t="s">
+        <v>237</v>
+      </c>
+      <c r="D100"/>
+      <c r="E100">
+        <v>83803.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" t="s">
+        <v>238</v>
+      </c>
+      <c r="H100" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>138</v>
+      </c>
+      <c r="B101" t="s">
+        <v>186</v>
+      </c>
+      <c r="C101" t="s">
+        <v>240</v>
+      </c>
+      <c r="D101"/>
+      <c r="E101">
+        <v>126800.0</v>
+      </c>
+      <c r="F101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" t="s">
+        <v>238</v>
+      </c>
+      <c r="H101" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>138</v>
+      </c>
+      <c r="B102" t="s">
+        <v>186</v>
+      </c>
+      <c r="C102" t="s">
+        <v>242</v>
+      </c>
+      <c r="D102"/>
+      <c r="E102">
+        <v>65000.0</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" t="s">
+        <v>238</v>
+      </c>
+      <c r="H102" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>138</v>
+      </c>
+      <c r="B103" t="s">
+        <v>186</v>
+      </c>
+      <c r="C103" t="s">
+        <v>243</v>
+      </c>
+      <c r="D103"/>
+      <c r="E103">
+        <v>330015.0</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" t="s">
+        <v>238</v>
+      </c>
+      <c r="H103" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>198</v>
+      </c>
+      <c r="B104" t="s">
+        <v>167</v>
+      </c>
+      <c r="C104" t="s">
+        <v>244</v>
+      </c>
+      <c r="D104"/>
+      <c r="E104">
+        <v>1023000.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" t="s">
+        <v>245</v>
+      </c>
+      <c r="H104" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>246</v>
+      </c>
+      <c r="B105" t="s">
+        <v>95</v>
+      </c>
+      <c r="C105" t="s">
+        <v>117</v>
+      </c>
+      <c r="D105"/>
+      <c r="E105">
+        <v>1111515.0</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" t="s">
+        <v>245</v>
+      </c>
+      <c r="H105" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>247</v>
+      </c>
+      <c r="B106" t="s">
+        <v>248</v>
+      </c>
+      <c r="C106" t="s">
+        <v>249</v>
+      </c>
+      <c r="D106" t="s">
+        <v>92</v>
+      </c>
+      <c r="E106">
+        <v>744500.0</v>
+      </c>
+      <c r="F106" t="s">
+        <v>136</v>
+      </c>
+      <c r="G106" t="s">
+        <v>245</v>
+      </c>
+      <c r="H106" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>251</v>
+      </c>
+      <c r="B107" t="s">
+        <v>252</v>
+      </c>
+      <c r="C107" t="s">
+        <v>253</v>
+      </c>
+      <c r="D107"/>
+      <c r="E107">
+        <v>550000.0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" t="s">
+        <v>254</v>
+      </c>
+      <c r="H107" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>256</v>
+      </c>
+      <c r="B108" t="s">
+        <v>252</v>
+      </c>
+      <c r="C108" t="s">
+        <v>257</v>
+      </c>
+      <c r="D108"/>
+      <c r="E108">
+        <v>350000.0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>74</v>
+      </c>
+      <c r="G108" t="s">
+        <v>258</v>
+      </c>
+      <c r="H108" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>260</v>
+      </c>
+      <c r="B109" t="s">
+        <v>261</v>
+      </c>
+      <c r="C109" t="s">
+        <v>262</v>
+      </c>
+      <c r="D109"/>
+      <c r="E109">
+        <v>117500.0</v>
+      </c>
+      <c r="F109" t="s">
+        <v>74</v>
+      </c>
+      <c r="G109" t="s">
+        <v>263</v>
+      </c>
+      <c r="H109" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>264</v>
+      </c>
+      <c r="B110" t="s">
+        <v>167</v>
+      </c>
+      <c r="C110" t="s">
+        <v>265</v>
+      </c>
+      <c r="D110"/>
+      <c r="E110">
+        <v>299907.0</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" t="s">
+        <v>266</v>
+      </c>
+      <c r="H110" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>198</v>
+      </c>
+      <c r="B111" t="s">
+        <v>181</v>
+      </c>
+      <c r="C111" t="s">
+        <v>267</v>
+      </c>
+      <c r="D111"/>
+      <c r="E111">
+        <v>1526000.0</v>
+      </c>
+      <c r="F111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G111" t="s">
+        <v>266</v>
+      </c>
+      <c r="H111" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>268</v>
+      </c>
+      <c r="B112" t="s">
+        <v>186</v>
+      </c>
+      <c r="C112" t="s">
+        <v>243</v>
+      </c>
+      <c r="D112"/>
+      <c r="E112">
+        <v>520000.0</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" t="s">
+        <v>266</v>
+      </c>
+      <c r="H112" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>270</v>
+      </c>
+      <c r="B113" t="s">
+        <v>186</v>
+      </c>
+      <c r="C113" t="s">
+        <v>187</v>
+      </c>
+      <c r="D113"/>
+      <c r="E113">
+        <v>520000.0</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" t="s">
+        <v>266</v>
+      </c>
+      <c r="H113" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>271</v>
+      </c>
+      <c r="B114" t="s">
+        <v>95</v>
+      </c>
+      <c r="C114" t="s">
+        <v>100</v>
+      </c>
+      <c r="D114"/>
+      <c r="E114">
+        <v>821737.0</v>
+      </c>
+      <c r="F114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" t="s">
+        <v>272</v>
+      </c>
+      <c r="H114" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>274</v>
+      </c>
+      <c r="B115" t="s">
+        <v>95</v>
+      </c>
+      <c r="C115" t="s">
+        <v>121</v>
+      </c>
+      <c r="D115"/>
+      <c r="E115">
+        <v>273913.0</v>
+      </c>
+      <c r="F115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" t="s">
+        <v>272</v>
+      </c>
+      <c r="H115" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>275</v>
+      </c>
+      <c r="B116" t="s">
+        <v>95</v>
+      </c>
+      <c r="C116" t="s">
+        <v>126</v>
+      </c>
+      <c r="D116"/>
+      <c r="E116">
+        <v>383478.0</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" t="s">
+        <v>272</v>
+      </c>
+      <c r="H116" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>276</v>
+      </c>
+      <c r="B117" t="s">
+        <v>95</v>
+      </c>
+      <c r="C117" t="s">
+        <v>131</v>
+      </c>
+      <c r="D117"/>
+      <c r="E117">
+        <v>273912.0</v>
+      </c>
+      <c r="F117" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" t="s">
+        <v>272</v>
+      </c>
+      <c r="H117" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>277</v>
+      </c>
+      <c r="B118" t="s">
+        <v>186</v>
+      </c>
+      <c r="C118" t="s">
+        <v>278</v>
+      </c>
+      <c r="D118"/>
+      <c r="E118">
+        <v>99969.0</v>
+      </c>
+      <c r="F118" t="s">
+        <v>74</v>
+      </c>
+      <c r="G118" t="s">
+        <v>272</v>
+      </c>
+      <c r="H118" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>280</v>
+      </c>
+      <c r="B119" t="s">
+        <v>281</v>
+      </c>
+      <c r="C119" t="s">
+        <v>282</v>
+      </c>
+      <c r="D119"/>
+      <c r="E119">
+        <v>186298.0</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" t="s">
+        <v>272</v>
+      </c>
+      <c r="H119" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>284</v>
+      </c>
+      <c r="B120" t="s">
+        <v>186</v>
+      </c>
+      <c r="C120" t="s">
+        <v>278</v>
+      </c>
+      <c r="D120"/>
+      <c r="E120">
+        <v>861184.07</v>
+      </c>
+      <c r="F120" t="s">
+        <v>74</v>
+      </c>
+      <c r="G120" t="s">
+        <v>285</v>
+      </c>
+      <c r="H120" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>287</v>
+      </c>
+      <c r="B121" t="s">
+        <v>186</v>
+      </c>
+      <c r="C121" t="s">
+        <v>243</v>
+      </c>
+      <c r="D121"/>
+      <c r="E121">
+        <v>204632.44</v>
+      </c>
+      <c r="F121" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" t="s">
+        <v>288</v>
+      </c>
+      <c r="H121" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>290</v>
+      </c>
+      <c r="B122" t="s">
+        <v>281</v>
+      </c>
+      <c r="C122" t="s">
+        <v>291</v>
+      </c>
+      <c r="D122"/>
+      <c r="E122">
+        <v>138001.7</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" t="s">
+        <v>292</v>
+      </c>
+      <c r="H122" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>293</v>
+      </c>
+      <c r="B123" t="s">
+        <v>261</v>
+      </c>
+      <c r="C123" t="s">
+        <v>294</v>
+      </c>
+      <c r="D123"/>
+      <c r="E123">
+        <v>60840.0</v>
+      </c>
+      <c r="F123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" t="s">
+        <v>295</v>
+      </c>
+      <c r="H123" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>297</v>
+      </c>
+      <c r="B124" t="s">
+        <v>298</v>
+      </c>
+      <c r="C124" t="s">
+        <v>299</v>
+      </c>
+      <c r="D124"/>
+      <c r="E124">
+        <v>250000.0</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" t="s">
+        <v>300</v>
+      </c>
+      <c r="H124" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>301</v>
+      </c>
+      <c r="B125" t="s">
+        <v>298</v>
+      </c>
+      <c r="C125" t="s">
+        <v>302</v>
+      </c>
+      <c r="D125"/>
+      <c r="E125">
+        <v>250000.0</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" t="s">
+        <v>300</v>
+      </c>
+      <c r="H125" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>303</v>
+      </c>
+      <c r="B126" t="s">
+        <v>298</v>
+      </c>
+      <c r="C126" t="s">
+        <v>304</v>
+      </c>
+      <c r="D126"/>
+      <c r="E126">
+        <v>250050.02</v>
+      </c>
+      <c r="F126" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" t="s">
+        <v>300</v>
+      </c>
+      <c r="H126" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>305</v>
+      </c>
+      <c r="B127" t="s">
+        <v>298</v>
+      </c>
+      <c r="C127" t="s">
+        <v>306</v>
+      </c>
+      <c r="D127"/>
+      <c r="E127">
+        <v>144350.0</v>
+      </c>
+      <c r="F127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" t="s">
+        <v>300</v>
+      </c>
+      <c r="H127" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>308</v>
+      </c>
+      <c r="B128" t="s">
+        <v>95</v>
+      </c>
+      <c r="C128" t="s">
+        <v>100</v>
+      </c>
+      <c r="D128"/>
+      <c r="E128">
+        <v>246141.0</v>
+      </c>
+      <c r="F128" t="s">
+        <v>74</v>
+      </c>
+      <c r="G128" t="s">
+        <v>300</v>
+      </c>
+      <c r="H128" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>309</v>
+      </c>
+      <c r="B129" t="s">
+        <v>310</v>
+      </c>
+      <c r="C129" t="s">
+        <v>311</v>
+      </c>
+      <c r="D129"/>
+      <c r="E129">
+        <v>233325.0</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" t="s">
+        <v>300</v>
+      </c>
+      <c r="H129" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>303</v>
+      </c>
+      <c r="B130" t="s">
+        <v>310</v>
+      </c>
+      <c r="C130" t="s">
+        <v>312</v>
+      </c>
+      <c r="D130"/>
+      <c r="E130">
+        <v>250050.02</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" t="s">
+        <v>300</v>
+      </c>
+      <c r="H130" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>313</v>
+      </c>
+      <c r="B131" t="s">
+        <v>310</v>
+      </c>
+      <c r="C131" t="s">
+        <v>306</v>
+      </c>
+      <c r="D131"/>
+      <c r="E131">
+        <v>144350.0</v>
+      </c>
+      <c r="F131" t="s">
+        <v>74</v>
+      </c>
+      <c r="G131" t="s">
+        <v>300</v>
+      </c>
+      <c r="H131" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>314</v>
+      </c>
+      <c r="B132" t="s">
+        <v>211</v>
+      </c>
+      <c r="C132" t="s">
+        <v>212</v>
+      </c>
+      <c r="D132"/>
+      <c r="E132">
+        <v>104738.52</v>
+      </c>
+      <c r="F132" t="s">
+        <v>74</v>
+      </c>
+      <c r="G132" t="s">
+        <v>300</v>
+      </c>
+      <c r="H132" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>315</v>
+      </c>
+      <c r="B133" t="s">
+        <v>232</v>
+      </c>
+      <c r="C133" t="s">
+        <v>316</v>
+      </c>
+      <c r="D133"/>
+      <c r="E133">
+        <v>330000.0</v>
+      </c>
+      <c r="F133" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" t="s">
+        <v>300</v>
+      </c>
+      <c r="H133" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>317</v>
+      </c>
+      <c r="B134" t="s">
+        <v>11</v>
+      </c>
+      <c r="C134" t="s">
+        <v>318</v>
+      </c>
+      <c r="D134"/>
+      <c r="E134">
+        <v>30000.0</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" t="s">
+        <v>319</v>
+      </c>
+      <c r="H134" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>215</v>
+      </c>
+      <c r="B135" t="s">
+        <v>281</v>
+      </c>
+      <c r="C135" t="s">
+        <v>320</v>
+      </c>
+      <c r="D135"/>
+      <c r="E135">
+        <v>82000.0</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" t="s">
+        <v>321</v>
+      </c>
+      <c r="H135" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>323</v>
+      </c>
+      <c r="B136" t="s">
+        <v>186</v>
+      </c>
+      <c r="C136" t="s">
+        <v>324</v>
+      </c>
+      <c r="D136"/>
+      <c r="E136">
+        <v>279400.0</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" t="s">
+        <v>325</v>
+      </c>
+      <c r="H136" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>28</v>
+      </c>
+      <c r="B137" t="s">
+        <v>186</v>
+      </c>
+      <c r="C137" t="s">
+        <v>326</v>
+      </c>
+      <c r="D137"/>
+      <c r="E137">
+        <v>182100.0</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" t="s">
+        <v>325</v>
+      </c>
+      <c r="H137" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>328</v>
+      </c>
+      <c r="B138" t="s">
+        <v>186</v>
+      </c>
+      <c r="C138" t="s">
+        <v>278</v>
+      </c>
+      <c r="D138"/>
+      <c r="E138">
+        <v>40754.26</v>
+      </c>
+      <c r="F138" t="s">
+        <v>74</v>
+      </c>
+      <c r="G138" t="s">
+        <v>325</v>
+      </c>
+      <c r="H138" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>329</v>
+      </c>
+      <c r="B139" t="s">
+        <v>186</v>
+      </c>
+      <c r="C139" t="s">
+        <v>278</v>
+      </c>
+      <c r="D139"/>
+      <c r="E139">
+        <v>115000.0</v>
+      </c>
+      <c r="F139" t="s">
+        <v>74</v>
+      </c>
+      <c r="G139" t="s">
+        <v>325</v>
+      </c>
+      <c r="H139" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>330</v>
+      </c>
+      <c r="B140" t="s">
+        <v>186</v>
+      </c>
+      <c r="C140" t="s">
+        <v>278</v>
+      </c>
+      <c r="D140"/>
+      <c r="E140">
+        <v>115000.0</v>
+      </c>
+      <c r="F140" t="s">
+        <v>74</v>
+      </c>
+      <c r="G140" t="s">
+        <v>331</v>
+      </c>
+      <c r="H140" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>332</v>
+      </c>
+      <c r="B141" t="s">
+        <v>186</v>
+      </c>
+      <c r="C141" t="s">
+        <v>278</v>
+      </c>
+      <c r="D141"/>
+      <c r="E141">
+        <v>64038.68</v>
+      </c>
+      <c r="F141" t="s">
+        <v>74</v>
+      </c>
+      <c r="G141" t="s">
+        <v>331</v>
+      </c>
+      <c r="H141" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>333</v>
+      </c>
+      <c r="B142" t="s">
+        <v>232</v>
+      </c>
+      <c r="C142" t="s">
+        <v>334</v>
+      </c>
+      <c r="D142"/>
+      <c r="E142">
+        <v>274200.0</v>
+      </c>
+      <c r="F142" t="s">
+        <v>74</v>
+      </c>
+      <c r="G142" t="s">
+        <v>335</v>
+      </c>
+      <c r="H142" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>336</v>
+      </c>
+      <c r="B143" t="s">
+        <v>281</v>
+      </c>
+      <c r="C143" t="s">
+        <v>337</v>
+      </c>
+      <c r="D143"/>
+      <c r="E143">
+        <v>147500.0</v>
+      </c>
+      <c r="F143" t="s">
+        <v>74</v>
+      </c>
+      <c r="G143" t="s">
+        <v>338</v>
+      </c>
+      <c r="H143" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>340</v>
+      </c>
+      <c r="B144" t="s">
+        <v>211</v>
+      </c>
+      <c r="C144" t="s">
+        <v>212</v>
+      </c>
+      <c r="D144"/>
+      <c r="E144">
+        <v>166900.0</v>
+      </c>
+      <c r="F144" t="s">
+        <v>74</v>
+      </c>
+      <c r="G144" t="s">
+        <v>341</v>
+      </c>
+      <c r="H144" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>342</v>
+      </c>
+      <c r="B145" t="s">
+        <v>211</v>
+      </c>
+      <c r="C145" t="s">
+        <v>218</v>
+      </c>
+      <c r="D145"/>
+      <c r="E145">
+        <v>128440.0</v>
+      </c>
+      <c r="F145" t="s">
+        <v>74</v>
+      </c>
+      <c r="G145" t="s">
+        <v>341</v>
+      </c>
+      <c r="H145" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>343</v>
+      </c>
+      <c r="B146" t="s">
+        <v>211</v>
+      </c>
+      <c r="C146" t="s">
+        <v>218</v>
+      </c>
+      <c r="D146"/>
+      <c r="E146">
+        <v>120561.36</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" t="s">
+        <v>341</v>
+      </c>
+      <c r="H146" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>344</v>
+      </c>
+      <c r="B147" t="s">
+        <v>298</v>
+      </c>
+      <c r="C147" t="s">
+        <v>345</v>
+      </c>
+      <c r="D147"/>
+      <c r="E147">
+        <v>212680.0</v>
+      </c>
+      <c r="F147" t="s">
+        <v>74</v>
+      </c>
+      <c r="G147" t="s">
+        <v>346</v>
+      </c>
+      <c r="H147" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>348</v>
+      </c>
+      <c r="B148" t="s">
+        <v>349</v>
+      </c>
+      <c r="C148" t="s">
+        <v>350</v>
+      </c>
+      <c r="D148"/>
+      <c r="E148">
+        <v>208686.0</v>
+      </c>
+      <c r="F148" t="s">
+        <v>74</v>
+      </c>
+      <c r="G148" t="s">
+        <v>351</v>
+      </c>
+      <c r="H148" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>353</v>
+      </c>
+      <c r="B149" t="s">
+        <v>95</v>
+      </c>
+      <c r="C149" t="s">
+        <v>96</v>
+      </c>
+      <c r="D149"/>
+      <c r="E149">
+        <v>15133.0</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" t="s">
+        <v>354</v>
+      </c>
+      <c r="H149" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>356</v>
+      </c>
+      <c r="B150" t="s">
+        <v>95</v>
+      </c>
+      <c r="C150" t="s">
+        <v>126</v>
+      </c>
+      <c r="D150"/>
+      <c r="E150">
+        <v>73981.0</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" t="s">
+        <v>354</v>
+      </c>
+      <c r="H150" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>358</v>
+      </c>
+      <c r="B151" t="s">
+        <v>95</v>
+      </c>
+      <c r="C151" t="s">
+        <v>359</v>
+      </c>
+      <c r="D151"/>
+      <c r="E151">
+        <v>36991.0</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" t="s">
+        <v>354</v>
+      </c>
+      <c r="H151" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>360</v>
+      </c>
+      <c r="B152" t="s">
+        <v>95</v>
+      </c>
+      <c r="C152" t="s">
+        <v>131</v>
+      </c>
+      <c r="D152"/>
+      <c r="E152">
+        <v>50441.0</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" t="s">
+        <v>354</v>
+      </c>
+      <c r="H152" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>34</v>
+      </c>
+      <c r="B153" t="s">
+        <v>167</v>
+      </c>
+      <c r="C153" t="s">
+        <v>361</v>
+      </c>
+      <c r="D153"/>
+      <c r="E153">
+        <v>982516.03</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" t="s">
+        <v>362</v>
+      </c>
+      <c r="H153" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>364</v>
+      </c>
+      <c r="B154" t="s">
+        <v>167</v>
+      </c>
+      <c r="C154" t="s">
+        <v>365</v>
+      </c>
+      <c r="D154"/>
+      <c r="E154">
+        <v>676778.36</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" t="s">
+        <v>362</v>
+      </c>
+      <c r="H154" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>366</v>
+      </c>
+      <c r="B155" t="s">
+        <v>298</v>
+      </c>
+      <c r="C155" t="s">
+        <v>312</v>
+      </c>
+      <c r="D155"/>
+      <c r="E155">
+        <v>364852.87</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
+        <v>362</v>
+      </c>
+      <c r="H155" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>367</v>
+      </c>
+      <c r="B156" t="s">
+        <v>298</v>
+      </c>
+      <c r="C156" t="s">
+        <v>306</v>
+      </c>
+      <c r="D156"/>
+      <c r="E156">
+        <v>85000.0</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" t="s">
+        <v>362</v>
+      </c>
+      <c r="H156" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>368</v>
+      </c>
+      <c r="B157" t="s">
+        <v>24</v>
+      </c>
+      <c r="C157" t="s">
+        <v>25</v>
+      </c>
+      <c r="D157"/>
+      <c r="E157">
+        <v>375000.0</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" t="s">
+        <v>362</v>
+      </c>
+      <c r="H157" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>369</v>
+      </c>
+      <c r="B158" t="s">
+        <v>173</v>
+      </c>
+      <c r="C158" t="s">
+        <v>370</v>
+      </c>
+      <c r="D158"/>
+      <c r="E158">
+        <v>232.85</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" t="s">
+        <v>362</v>
+      </c>
+      <c r="H158" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>366</v>
+      </c>
+      <c r="B159" t="s">
+        <v>310</v>
+      </c>
+      <c r="C159" t="s">
+        <v>312</v>
+      </c>
+      <c r="D159"/>
+      <c r="E159">
+        <v>364852.87</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" t="s">
+        <v>362</v>
+      </c>
+      <c r="H159" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>371</v>
+      </c>
+      <c r="B160" t="s">
+        <v>310</v>
+      </c>
+      <c r="C160" t="s">
+        <v>372</v>
+      </c>
+      <c r="D160"/>
+      <c r="E160">
+        <v>85000.0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" t="s">
+        <v>362</v>
+      </c>
+      <c r="H160" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>373</v>
+      </c>
+      <c r="B161" t="s">
+        <v>374</v>
+      </c>
+      <c r="C161" t="s">
+        <v>375</v>
+      </c>
+      <c r="D161"/>
+      <c r="E161">
+        <v>76859.58</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" t="s">
+        <v>362</v>
+      </c>
+      <c r="H161" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>376</v>
+      </c>
+      <c r="B162" t="s">
+        <v>181</v>
+      </c>
+      <c r="C162" t="s">
+        <v>377</v>
+      </c>
+      <c r="D162"/>
+      <c r="E162">
+        <v>205500.0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" t="s">
+        <v>362</v>
+      </c>
+      <c r="H162" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>378</v>
+      </c>
+      <c r="B163" t="s">
+        <v>181</v>
+      </c>
+      <c r="C163" t="s">
+        <v>379</v>
+      </c>
+      <c r="D163"/>
+      <c r="E163">
+        <v>588207.5</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" t="s">
+        <v>362</v>
+      </c>
+      <c r="H163" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>380</v>
+      </c>
+      <c r="B164" t="s">
+        <v>181</v>
+      </c>
+      <c r="C164" t="s">
+        <v>377</v>
+      </c>
+      <c r="D164"/>
+      <c r="E164">
+        <v>215644.0</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" t="s">
+        <v>362</v>
+      </c>
+      <c r="H164" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>381</v>
+      </c>
+      <c r="B165" t="s">
+        <v>181</v>
+      </c>
+      <c r="C165" t="s">
+        <v>377</v>
+      </c>
+      <c r="D165"/>
+      <c r="E165">
+        <v>327505.34</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" t="s">
+        <v>362</v>
+      </c>
+      <c r="H165" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>382</v>
+      </c>
+      <c r="B166" t="s">
+        <v>181</v>
+      </c>
+      <c r="C166" t="s">
+        <v>184</v>
+      </c>
+      <c r="D166"/>
+      <c r="E166">
+        <v>1430000.0</v>
+      </c>
+      <c r="F166" t="s">
+        <v>74</v>
+      </c>
+      <c r="G166" t="s">
+        <v>362</v>
+      </c>
+      <c r="H166" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>384</v>
+      </c>
+      <c r="B167" t="s">
+        <v>186</v>
+      </c>
+      <c r="C167" t="s">
+        <v>191</v>
+      </c>
+      <c r="D167"/>
+      <c r="E167">
+        <v>174240.0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" t="s">
+        <v>362</v>
+      </c>
+      <c r="H167" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>386</v>
+      </c>
+      <c r="B168" t="s">
+        <v>186</v>
+      </c>
+      <c r="C168" t="s">
+        <v>191</v>
+      </c>
+      <c r="D168"/>
+      <c r="E168">
+        <v>205500.0</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" t="s">
+        <v>362</v>
+      </c>
+      <c r="H168" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>388</v>
+      </c>
+      <c r="B169" t="s">
+        <v>248</v>
+      </c>
+      <c r="C169" t="s">
+        <v>324</v>
+      </c>
+      <c r="D169"/>
+      <c r="E169">
+        <v>2928461.34</v>
+      </c>
+      <c r="F169" t="s">
+        <v>74</v>
+      </c>
+      <c r="G169" t="s">
+        <v>362</v>
+      </c>
+      <c r="H169" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>389</v>
+      </c>
+      <c r="B170" t="s">
+        <v>77</v>
+      </c>
+      <c r="C170" t="s">
+        <v>390</v>
+      </c>
+      <c r="D170"/>
+      <c r="E170">
+        <v>105760.2</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" t="s">
+        <v>391</v>
+      </c>
+      <c r="H170" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>393</v>
+      </c>
+      <c r="B171" t="s">
+        <v>281</v>
+      </c>
+      <c r="C171" t="s">
+        <v>394</v>
+      </c>
+      <c r="D171"/>
+      <c r="E171">
+        <v>148198.0</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" t="s">
+        <v>391</v>
+      </c>
+      <c r="H171" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>395</v>
+      </c>
+      <c r="B172" t="s">
+        <v>281</v>
+      </c>
+      <c r="C172" t="s">
+        <v>396</v>
+      </c>
+      <c r="D172"/>
+      <c r="E172">
+        <v>223547.38</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" t="s">
+        <v>391</v>
+      </c>
+      <c r="H172" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>353</v>
+      </c>
+      <c r="B173" t="s">
+        <v>95</v>
+      </c>
+      <c r="C173" t="s">
+        <v>117</v>
+      </c>
+      <c r="D173"/>
+      <c r="E173">
+        <v>201763.8</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" t="s">
+        <v>398</v>
+      </c>
+      <c r="H173" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>400</v>
+      </c>
+      <c r="B174" t="s">
+        <v>248</v>
+      </c>
+      <c r="C174" t="s">
+        <v>401</v>
+      </c>
+      <c r="D174" t="s">
+        <v>402</v>
+      </c>
+      <c r="E174">
+        <v>219650.0</v>
+      </c>
+      <c r="F174" t="s">
+        <v>74</v>
+      </c>
+      <c r="G174" t="s">
+        <v>398</v>
+      </c>
+      <c r="H174" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>404</v>
+      </c>
+      <c r="B175" t="s">
+        <v>248</v>
+      </c>
+      <c r="C175" t="s">
+        <v>405</v>
+      </c>
+      <c r="D175" t="s">
+        <v>87</v>
+      </c>
+      <c r="E175">
+        <v>175198.56</v>
+      </c>
+      <c r="F175" t="s">
+        <v>74</v>
+      </c>
+      <c r="G175" t="s">
+        <v>398</v>
+      </c>
+      <c r="H175" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>407</v>
+      </c>
+      <c r="B176" t="s">
+        <v>248</v>
+      </c>
+      <c r="C176" t="s">
+        <v>408</v>
+      </c>
+      <c r="D176" t="s">
+        <v>409</v>
+      </c>
+      <c r="E176">
+        <v>30863.0</v>
+      </c>
+      <c r="F176" t="s">
+        <v>74</v>
+      </c>
+      <c r="G176" t="s">
+        <v>398</v>
+      </c>
+      <c r="H176" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>411</v>
+      </c>
+      <c r="B177" t="s">
+        <v>211</v>
+      </c>
+      <c r="C177" t="s">
+        <v>212</v>
+      </c>
+      <c r="D177"/>
+      <c r="E177">
+        <v>179238.96</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" t="s">
+        <v>398</v>
+      </c>
+      <c r="H177" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>268</v>
+      </c>
+      <c r="B178" t="s">
+        <v>211</v>
+      </c>
+      <c r="C178" t="s">
+        <v>218</v>
+      </c>
+      <c r="D178"/>
+      <c r="E178">
+        <v>177893.71</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
+        <v>398</v>
+      </c>
+      <c r="H178" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>412</v>
+      </c>
+      <c r="B179" t="s">
+        <v>211</v>
+      </c>
+      <c r="C179" t="s">
+        <v>218</v>
+      </c>
+      <c r="D179"/>
+      <c r="E179">
+        <v>362116.17</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" t="s">
+        <v>398</v>
+      </c>
+      <c r="H179" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>413</v>
+      </c>
+      <c r="B180" t="s">
+        <v>211</v>
+      </c>
+      <c r="C180" t="s">
+        <v>221</v>
+      </c>
+      <c r="D180"/>
+      <c r="E180">
+        <v>134026.36</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" t="s">
+        <v>398</v>
+      </c>
+      <c r="H180" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>414</v>
+      </c>
+      <c r="B181" t="s">
+        <v>66</v>
+      </c>
+      <c r="C181" t="s">
+        <v>415</v>
+      </c>
+      <c r="D181"/>
+      <c r="E181">
+        <v>487114.83</v>
+      </c>
+      <c r="F181" t="s">
+        <v>74</v>
+      </c>
+      <c r="G181" t="s">
+        <v>398</v>
+      </c>
+      <c r="H181" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>416</v>
+      </c>
+      <c r="B182" t="s">
+        <v>66</v>
+      </c>
+      <c r="C182" t="s">
+        <v>417</v>
+      </c>
+      <c r="D182"/>
+      <c r="E182">
+        <v>44534.5</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" t="s">
+        <v>398</v>
+      </c>
+      <c r="H182" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>418</v>
+      </c>
+      <c r="B183" t="s">
+        <v>252</v>
+      </c>
+      <c r="C183" t="s">
+        <v>419</v>
+      </c>
+      <c r="D183"/>
+      <c r="E183">
+        <v>100000.0</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" t="s">
+        <v>398</v>
+      </c>
+      <c r="H183" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>421</v>
+      </c>
+      <c r="B184" t="s">
+        <v>422</v>
+      </c>
+      <c r="C184" t="s">
+        <v>423</v>
+      </c>
+      <c r="D184" t="s">
+        <v>87</v>
+      </c>
+      <c r="E184">
+        <v>187682.25</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" t="s">
+        <v>398</v>
+      </c>
+      <c r="H184" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>424</v>
+      </c>
+      <c r="B185" t="s">
+        <v>422</v>
+      </c>
+      <c r="C185" t="s">
+        <v>425</v>
+      </c>
+      <c r="D185" t="s">
+        <v>426</v>
+      </c>
+      <c r="E185">
+        <v>100000.0</v>
+      </c>
+      <c r="F185" t="s">
+        <v>74</v>
+      </c>
+      <c r="G185" t="s">
+        <v>398</v>
+      </c>
+      <c r="H185" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>427</v>
+      </c>
+      <c r="B186" t="s">
+        <v>422</v>
+      </c>
+      <c r="C186" t="s">
+        <v>428</v>
+      </c>
+      <c r="D186" t="s">
+        <v>429</v>
+      </c>
+      <c r="E186">
+        <v>504700.0</v>
+      </c>
+      <c r="F186" t="s">
+        <v>74</v>
+      </c>
+      <c r="G186" t="s">
+        <v>398</v>
+      </c>
+      <c r="H186" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>431</v>
+      </c>
+      <c r="B187" t="s">
+        <v>261</v>
+      </c>
+      <c r="C187" t="s">
+        <v>432</v>
+      </c>
+      <c r="D187"/>
+      <c r="E187">
+        <v>86515.0</v>
+      </c>
+      <c r="F187" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" t="s">
+        <v>398</v>
+      </c>
+      <c r="H187" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>434</v>
+      </c>
+      <c r="B188" t="s">
+        <v>186</v>
+      </c>
+      <c r="C188" t="s">
+        <v>242</v>
+      </c>
+      <c r="D188"/>
+      <c r="E188">
+        <v>174240.0</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" t="s">
+        <v>435</v>
+      </c>
+      <c r="H188" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>436</v>
+      </c>
+      <c r="B189" t="s">
+        <v>186</v>
+      </c>
+      <c r="C189" t="s">
+        <v>191</v>
+      </c>
+      <c r="D189"/>
+      <c r="E189">
+        <v>205500.0</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" t="s">
+        <v>437</v>
+      </c>
+      <c r="H189" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>439</v>
+      </c>
+      <c r="B190" t="s">
+        <v>167</v>
+      </c>
+      <c r="C190" t="s">
+        <v>440</v>
+      </c>
+      <c r="D190"/>
+      <c r="E190">
+        <v>900000.0</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" t="s">
+        <v>441</v>
+      </c>
+      <c r="H190" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>442</v>
+      </c>
+      <c r="B191" t="s">
+        <v>261</v>
+      </c>
+      <c r="C191" t="s">
+        <v>443</v>
+      </c>
+      <c r="D191"/>
+      <c r="E191">
+        <v>50030.44</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" t="s">
+        <v>441</v>
+      </c>
+      <c r="H191" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>445</v>
+      </c>
+      <c r="B192" t="s">
+        <v>248</v>
+      </c>
+      <c r="C192" t="s">
+        <v>408</v>
+      </c>
+      <c r="D192" t="s">
+        <v>105</v>
+      </c>
+      <c r="E192">
+        <v>165306.0</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" t="s">
+        <v>446</v>
+      </c>
+      <c r="H192" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>448</v>
+      </c>
+      <c r="B193" t="s">
+        <v>248</v>
+      </c>
+      <c r="C193"/>
+      <c r="D193" t="s">
+        <v>449</v>
+      </c>
+      <c r="E193">
+        <v>223500.0</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" t="s">
+        <v>450</v>
+      </c>
+      <c r="H193" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>452</v>
+      </c>
+      <c r="B194" t="s">
+        <v>261</v>
+      </c>
+      <c r="C194" t="s">
+        <v>262</v>
+      </c>
+      <c r="D194"/>
+      <c r="E194">
+        <v>148789.0</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" t="s">
+        <v>450</v>
+      </c>
+      <c r="H194" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>454</v>
+      </c>
+      <c r="B195" t="s">
+        <v>186</v>
+      </c>
+      <c r="C195" t="s">
+        <v>278</v>
+      </c>
+      <c r="D195"/>
+      <c r="E195">
+        <v>50520.72</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" t="s">
+        <v>455</v>
+      </c>
+      <c r="H195" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>457</v>
+      </c>
+      <c r="B196" t="s">
+        <v>186</v>
+      </c>
+      <c r="C196" t="s">
+        <v>278</v>
+      </c>
+      <c r="D196"/>
+      <c r="E196">
+        <v>171146.89</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="G196" t="s">
+        <v>455</v>
+      </c>
+      <c r="H196" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>459</v>
+      </c>
+      <c r="B197" t="s">
+        <v>186</v>
+      </c>
+      <c r="C197" t="s">
+        <v>278</v>
+      </c>
+      <c r="D197"/>
+      <c r="E197">
+        <v>172146.89</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" t="s">
+        <v>455</v>
+      </c>
+      <c r="H197" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>460</v>
+      </c>
+      <c r="B198" t="s">
+        <v>186</v>
+      </c>
+      <c r="C198" t="s">
+        <v>278</v>
+      </c>
+      <c r="D198"/>
+      <c r="E198">
+        <v>502219.27</v>
+      </c>
+      <c r="F198" t="s">
+        <v>136</v>
+      </c>
+      <c r="G198" t="s">
+        <v>461</v>
+      </c>
+      <c r="H198" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>463</v>
+      </c>
+      <c r="B199" t="s">
+        <v>349</v>
+      </c>
+      <c r="C199" t="s">
+        <v>464</v>
+      </c>
+      <c r="D199"/>
+      <c r="E199">
+        <v>624006.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" t="s">
+        <v>461</v>
+      </c>
+      <c r="H199" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>466</v>
+      </c>
+      <c r="B200" t="s">
+        <v>232</v>
+      </c>
+      <c r="C200" t="s">
+        <v>467</v>
+      </c>
+      <c r="D200"/>
+      <c r="E200">
+        <v>100000.0</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" t="s">
+        <v>461</v>
+      </c>
+      <c r="H200" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>468</v>
+      </c>
+      <c r="B201" t="s">
+        <v>261</v>
+      </c>
+      <c r="C201" t="s">
+        <v>294</v>
+      </c>
+      <c r="D201"/>
+      <c r="E201">
+        <v>28590.0</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" t="s">
+        <v>469</v>
+      </c>
+      <c r="H201" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>471</v>
+      </c>
+      <c r="B202" t="s">
+        <v>167</v>
+      </c>
+      <c r="C202" t="s">
+        <v>472</v>
+      </c>
+      <c r="D202"/>
+      <c r="E202">
+        <v>1537460.0</v>
+      </c>
+      <c r="F202" t="s">
+        <v>74</v>
+      </c>
+      <c r="G202" t="s">
+        <v>473</v>
+      </c>
+      <c r="H202" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>474</v>
+      </c>
+      <c r="B203" t="s">
+        <v>167</v>
+      </c>
+      <c r="C203" t="s">
+        <v>475</v>
+      </c>
+      <c r="D203"/>
+      <c r="E203">
+        <v>80335.55</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" t="s">
+        <v>473</v>
+      </c>
+      <c r="H203" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>477</v>
+      </c>
+      <c r="B204" t="s">
+        <v>77</v>
+      </c>
+      <c r="C204" t="s">
+        <v>478</v>
+      </c>
+      <c r="D204"/>
+      <c r="E204">
+        <v>99278.76</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" t="s">
+        <v>479</v>
+      </c>
+      <c r="H204" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>180</v>
+      </c>
+      <c r="B205" t="s">
+        <v>186</v>
+      </c>
+      <c r="C205" t="s">
+        <v>481</v>
+      </c>
+      <c r="D205"/>
+      <c r="E205">
+        <v>2203950.0</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="G205" t="s">
+        <v>482</v>
+      </c>
+      <c r="H205" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>483</v>
+      </c>
+      <c r="B206" t="s">
+        <v>186</v>
+      </c>
+      <c r="C206" t="s">
+        <v>484</v>
+      </c>
+      <c r="D206"/>
+      <c r="E206">
+        <v>704550.0</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" t="s">
+        <v>485</v>
+      </c>
+      <c r="H206" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>180</v>
+      </c>
+      <c r="B207" t="s">
+        <v>186</v>
+      </c>
+      <c r="C207" t="s">
+        <v>278</v>
+      </c>
+      <c r="D207"/>
+      <c r="E207">
+        <v>407400.0</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" t="s">
+        <v>485</v>
+      </c>
+      <c r="H207" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>180</v>
+      </c>
+      <c r="B208" t="s">
+        <v>186</v>
+      </c>
+      <c r="C208" t="s">
+        <v>486</v>
+      </c>
+      <c r="D208"/>
+      <c r="E208">
+        <v>266700.0</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" t="s">
+        <v>485</v>
+      </c>
+      <c r="H208" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>180</v>
+      </c>
+      <c r="B209" t="s">
+        <v>186</v>
+      </c>
+      <c r="C209" t="s">
+        <v>487</v>
+      </c>
+      <c r="D209"/>
+      <c r="E209">
+        <v>511350.0</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" t="s">
+        <v>485</v>
+      </c>
+      <c r="H209" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>488</v>
+      </c>
+      <c r="B210" t="s">
+        <v>186</v>
+      </c>
+      <c r="C210" t="s">
+        <v>187</v>
+      </c>
+      <c r="D210"/>
+      <c r="E210">
+        <v>313950.0</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" t="s">
+        <v>485</v>
+      </c>
+      <c r="H210" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>489</v>
+      </c>
+      <c r="B211" t="s">
+        <v>232</v>
+      </c>
+      <c r="C211" t="s">
+        <v>316</v>
+      </c>
+      <c r="D211"/>
+      <c r="E211">
+        <v>221300.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" t="s">
+        <v>485</v>
+      </c>
+      <c r="H211" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>490</v>
+      </c>
+      <c r="B212" t="s">
+        <v>186</v>
+      </c>
+      <c r="C212" t="s">
+        <v>278</v>
+      </c>
+      <c r="D212"/>
+      <c r="E212">
+        <v>232534.74</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" t="s">
+        <v>491</v>
+      </c>
+      <c r="H212" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>492</v>
+      </c>
+      <c r="B213" t="s">
+        <v>77</v>
+      </c>
+      <c r="C213" t="s">
+        <v>493</v>
+      </c>
+      <c r="D213"/>
+      <c r="E213">
+        <v>105169.07</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" t="s">
+        <v>494</v>
+      </c>
+      <c r="H213" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>496</v>
+      </c>
+      <c r="B214" t="s">
+        <v>349</v>
+      </c>
+      <c r="C214" t="s">
+        <v>497</v>
+      </c>
+      <c r="D214"/>
+      <c r="E214">
+        <v>345185.0</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" t="s">
+        <v>498</v>
+      </c>
+      <c r="H214" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>499</v>
+      </c>
+      <c r="B215" t="s">
+        <v>167</v>
+      </c>
+      <c r="C215" t="s">
+        <v>500</v>
+      </c>
+      <c r="D215"/>
+      <c r="E215">
+        <v>263164.0</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" t="s">
+        <v>501</v>
+      </c>
+      <c r="H215" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>503</v>
+      </c>
+      <c r="B216" t="s">
+        <v>167</v>
+      </c>
+      <c r="C216" t="s">
+        <v>504</v>
+      </c>
+      <c r="D216"/>
+      <c r="E216">
+        <v>537006.21</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" t="s">
+        <v>501</v>
+      </c>
+      <c r="H216" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>506</v>
+      </c>
+      <c r="B217" t="s">
+        <v>298</v>
+      </c>
+      <c r="C217" t="s">
+        <v>507</v>
+      </c>
+      <c r="D217"/>
+      <c r="E217">
+        <v>225000.0</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" t="s">
+        <v>501</v>
+      </c>
+      <c r="H217" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>508</v>
+      </c>
+      <c r="B218" t="s">
+        <v>298</v>
+      </c>
+      <c r="C218" t="s">
+        <v>306</v>
+      </c>
+      <c r="D218"/>
+      <c r="E218">
+        <v>85127.0</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" t="s">
+        <v>501</v>
+      </c>
+      <c r="H218" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>509</v>
+      </c>
+      <c r="B219" t="s">
+        <v>173</v>
+      </c>
+      <c r="C219" t="s">
+        <v>510</v>
+      </c>
+      <c r="D219"/>
+      <c r="E219">
+        <v>118471.8</v>
+      </c>
+      <c r="F219" t="s">
+        <v>74</v>
+      </c>
+      <c r="G219" t="s">
+        <v>501</v>
+      </c>
+      <c r="H219" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>506</v>
+      </c>
+      <c r="B220" t="s">
+        <v>310</v>
+      </c>
+      <c r="C220" t="s">
+        <v>507</v>
+      </c>
+      <c r="D220"/>
+      <c r="E220">
+        <v>225000.0</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" t="s">
+        <v>501</v>
+      </c>
+      <c r="H220" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>508</v>
+      </c>
+      <c r="B221" t="s">
+        <v>310</v>
+      </c>
+      <c r="C221" t="s">
+        <v>306</v>
+      </c>
+      <c r="D221"/>
+      <c r="E221">
+        <v>85127.0</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" t="s">
+        <v>501</v>
+      </c>
+      <c r="H221" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>511</v>
+      </c>
+      <c r="B222" t="s">
+        <v>374</v>
+      </c>
+      <c r="C222" t="s">
+        <v>512</v>
+      </c>
+      <c r="D222"/>
+      <c r="E222">
+        <v>159996.6</v>
+      </c>
+      <c r="F222" t="s">
+        <v>74</v>
+      </c>
+      <c r="G222" t="s">
+        <v>501</v>
+      </c>
+      <c r="H222" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>513</v>
+      </c>
+      <c r="B223" t="s">
+        <v>186</v>
+      </c>
+      <c r="C223" t="s">
+        <v>278</v>
+      </c>
+      <c r="D223"/>
+      <c r="E223">
+        <v>318931.5</v>
+      </c>
+      <c r="F223" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" t="s">
+        <v>501</v>
+      </c>
+      <c r="H223" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>380</v>
+      </c>
+      <c r="B224" t="s">
+        <v>186</v>
+      </c>
+      <c r="C224" t="s">
+        <v>191</v>
+      </c>
+      <c r="D224"/>
+      <c r="E224">
+        <v>215644.0</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" t="s">
+        <v>501</v>
+      </c>
+      <c r="H224" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>514</v>
+      </c>
+      <c r="B225" t="s">
+        <v>186</v>
+      </c>
+      <c r="C225" t="s">
+        <v>191</v>
+      </c>
+      <c r="D225"/>
+      <c r="E225">
+        <v>344607.5</v>
+      </c>
+      <c r="F225" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" t="s">
+        <v>501</v>
+      </c>
+      <c r="H225" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>515</v>
+      </c>
+      <c r="B226" t="s">
+        <v>248</v>
+      </c>
+      <c r="C226" t="s">
+        <v>516</v>
+      </c>
+      <c r="D226" t="s">
+        <v>517</v>
+      </c>
+      <c r="E226">
+        <v>801000.0</v>
+      </c>
+      <c r="F226" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" t="s">
+        <v>501</v>
+      </c>
+      <c r="H226" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>519</v>
+      </c>
+      <c r="B227" t="s">
+        <v>248</v>
+      </c>
+      <c r="C227" t="s">
+        <v>516</v>
+      </c>
+      <c r="D227" t="s">
+        <v>87</v>
+      </c>
+      <c r="E227">
+        <v>206569.1</v>
+      </c>
+      <c r="F227" t="s">
+        <v>74</v>
+      </c>
+      <c r="G227" t="s">
+        <v>520</v>
+      </c>
+      <c r="H227" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>522</v>
+      </c>
+      <c r="B228" t="s">
+        <v>281</v>
+      </c>
+      <c r="C228" t="s">
+        <v>523</v>
+      </c>
+      <c r="D228"/>
+      <c r="E228">
+        <v>96518.68</v>
+      </c>
+      <c r="F228" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" t="s">
+        <v>520</v>
+      </c>
+      <c r="H228" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>525</v>
+      </c>
+      <c r="B229" t="s">
+        <v>526</v>
+      </c>
+      <c r="C229" t="s">
+        <v>527</v>
+      </c>
+      <c r="D229"/>
+      <c r="E229">
+        <v>405000.0</v>
+      </c>
+      <c r="F229" t="s">
+        <v>74</v>
+      </c>
+      <c r="G229" t="s">
+        <v>528</v>
+      </c>
+      <c r="H229" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>529</v>
+      </c>
+      <c r="B230" t="s">
+        <v>349</v>
+      </c>
+      <c r="C230" t="s">
+        <v>530</v>
+      </c>
+      <c r="D230"/>
+      <c r="E230">
+        <v>300001.0</v>
+      </c>
+      <c r="F230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" t="s">
+        <v>528</v>
+      </c>
+      <c r="H230" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>531</v>
+      </c>
+      <c r="B231" t="s">
+        <v>211</v>
+      </c>
+      <c r="C231" t="s">
+        <v>532</v>
+      </c>
+      <c r="D231"/>
+      <c r="E231">
+        <v>317266.8</v>
+      </c>
+      <c r="F231" t="s">
+        <v>13</v>
+      </c>
+      <c r="G231" t="s">
+        <v>528</v>
+      </c>
+      <c r="H231" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>533</v>
+      </c>
+      <c r="B232" t="s">
+        <v>422</v>
+      </c>
+      <c r="C232" t="s">
+        <v>423</v>
+      </c>
+      <c r="D232" t="s">
+        <v>105</v>
+      </c>
+      <c r="E232">
+        <v>164491.58</v>
+      </c>
+      <c r="F232" t="s">
+        <v>13</v>
+      </c>
+      <c r="G232" t="s">
+        <v>528</v>
+      </c>
+      <c r="H232" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>534</v>
+      </c>
+      <c r="B233" t="s">
+        <v>535</v>
+      </c>
+      <c r="C233" t="s">
+        <v>536</v>
+      </c>
+      <c r="D233"/>
+      <c r="E233">
+        <v>101220.0</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" t="s">
+        <v>528</v>
+      </c>
+      <c r="H233" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>537</v>
+      </c>
+      <c r="B234" t="s">
+        <v>535</v>
+      </c>
+      <c r="C234" t="s">
+        <v>538</v>
+      </c>
+      <c r="D234"/>
+      <c r="E234">
+        <v>208450.0</v>
+      </c>
+      <c r="F234" t="s">
+        <v>74</v>
+      </c>
+      <c r="G234" t="s">
+        <v>528</v>
+      </c>
+      <c r="H234" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>540</v>
+      </c>
+      <c r="B235" t="s">
+        <v>535</v>
+      </c>
+      <c r="C235" t="s">
+        <v>538</v>
+      </c>
+      <c r="D235"/>
+      <c r="E235">
+        <v>160350.0</v>
+      </c>
+      <c r="F235" t="s">
+        <v>13</v>
+      </c>
+      <c r="G235" t="s">
+        <v>528</v>
+      </c>
+      <c r="H235" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>380</v>
+      </c>
+      <c r="B236" t="s">
+        <v>186</v>
+      </c>
+      <c r="C236" t="s">
+        <v>191</v>
+      </c>
+      <c r="D236"/>
+      <c r="E236">
+        <v>215644.0</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" t="s">
+        <v>541</v>
+      </c>
+      <c r="H236" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>542</v>
+      </c>
+      <c r="B237" t="s">
+        <v>77</v>
+      </c>
+      <c r="C237" t="s">
+        <v>543</v>
+      </c>
+      <c r="D237"/>
+      <c r="E237">
+        <v>62691.23</v>
+      </c>
+      <c r="F237" t="s">
+        <v>13</v>
+      </c>
+      <c r="G237" t="s">
+        <v>544</v>
+      </c>
+      <c r="H237" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>546</v>
+      </c>
+      <c r="B238" t="s">
+        <v>186</v>
+      </c>
+      <c r="C238" t="s">
+        <v>278</v>
+      </c>
+      <c r="D238"/>
+      <c r="E238">
+        <v>318931.5</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" t="s">
+        <v>544</v>
+      </c>
+      <c r="H238" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>547</v>
+      </c>
+      <c r="B239" t="s">
+        <v>186</v>
+      </c>
+      <c r="C239" t="s">
+        <v>191</v>
+      </c>
+      <c r="D239"/>
+      <c r="E239">
+        <v>344607.5</v>
+      </c>
+      <c r="F239" t="s">
+        <v>13</v>
+      </c>
+      <c r="G239" t="s">
+        <v>544</v>
+      </c>
+      <c r="H239" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>548</v>
+      </c>
+      <c r="B240" t="s">
+        <v>261</v>
+      </c>
+      <c r="C240" t="s">
+        <v>549</v>
+      </c>
+      <c r="D240"/>
+      <c r="E240">
+        <v>35500.0</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" t="s">
+        <v>550</v>
+      </c>
+      <c r="H240" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>552</v>
+      </c>
+      <c r="B241" t="s">
+        <v>248</v>
+      </c>
+      <c r="C241"/>
+      <c r="D241" t="s">
+        <v>553</v>
+      </c>
+      <c r="E241">
+        <v>189142.0</v>
+      </c>
+      <c r="F241" t="s">
+        <v>74</v>
+      </c>
+      <c r="G241" t="s">
+        <v>554</v>
+      </c>
+      <c r="H241" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>556</v>
+      </c>
+      <c r="B242" t="s">
+        <v>167</v>
+      </c>
+      <c r="C242" t="s">
+        <v>557</v>
+      </c>
+      <c r="D242"/>
+      <c r="E242">
+        <v>338805.0</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" t="s">
+        <v>558</v>
+      </c>
+      <c r="H242" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>559</v>
+      </c>
+      <c r="B243" t="s">
+        <v>186</v>
+      </c>
+      <c r="C243" t="s">
+        <v>278</v>
+      </c>
+      <c r="D243"/>
+      <c r="E243">
+        <v>378348.88</v>
+      </c>
+      <c r="F243" t="s">
+        <v>13</v>
+      </c>
+      <c r="G243" t="s">
+        <v>558</v>
+      </c>
+      <c r="H243" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>560</v>
+      </c>
+      <c r="B244" t="s">
+        <v>186</v>
+      </c>
+      <c r="C244" t="s">
+        <v>278</v>
+      </c>
+      <c r="D244"/>
+      <c r="E244">
+        <v>443630.0</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" t="s">
+        <v>558</v>
+      </c>
+      <c r="H244" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>561</v>
+      </c>
+      <c r="B245" t="s">
+        <v>186</v>
+      </c>
+      <c r="C245" t="s">
+        <v>278</v>
+      </c>
+      <c r="D245"/>
+      <c r="E245">
+        <v>249066.5</v>
+      </c>
+      <c r="F245" t="s">
+        <v>13</v>
+      </c>
+      <c r="G245" t="s">
+        <v>558</v>
+      </c>
+      <c r="H245" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>562</v>
+      </c>
+      <c r="B246" t="s">
+        <v>186</v>
+      </c>
+      <c r="C246" t="s">
+        <v>278</v>
+      </c>
+      <c r="D246"/>
+      <c r="E246">
+        <v>24500.0</v>
+      </c>
+      <c r="F246" t="s">
+        <v>13</v>
+      </c>
+      <c r="G246" t="s">
+        <v>563</v>
+      </c>
+      <c r="H246" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>564</v>
+      </c>
+      <c r="B247" t="s">
+        <v>186</v>
+      </c>
+      <c r="C247" t="s">
+        <v>278</v>
+      </c>
+      <c r="D247"/>
+      <c r="E247">
+        <v>443630.0</v>
+      </c>
+      <c r="F247" t="s">
+        <v>74</v>
+      </c>
+      <c r="G247" t="s">
+        <v>563</v>
+      </c>
+      <c r="H247" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>565</v>
+      </c>
+      <c r="B248" t="s">
+        <v>186</v>
+      </c>
+      <c r="C248" t="s">
+        <v>278</v>
+      </c>
+      <c r="D248"/>
+      <c r="E248">
+        <v>148831.49</v>
+      </c>
+      <c r="F248" t="s">
+        <v>13</v>
+      </c>
+      <c r="G248" t="s">
+        <v>563</v>
+      </c>
+      <c r="H248" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>566</v>
+      </c>
+      <c r="B249" t="s">
+        <v>261</v>
+      </c>
+      <c r="C249" t="s">
+        <v>567</v>
+      </c>
+      <c r="D249"/>
+      <c r="E249">
+        <v>109948.6</v>
+      </c>
+      <c r="F249" t="s">
+        <v>74</v>
+      </c>
+      <c r="G249" t="s">
+        <v>568</v>
+      </c>
+      <c r="H249" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>570</v>
+      </c>
+      <c r="B250" t="s">
+        <v>261</v>
+      </c>
+      <c r="C250" t="s">
+        <v>294</v>
+      </c>
+      <c r="D250"/>
+      <c r="E250">
+        <v>147100.0</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" t="s">
+        <v>571</v>
+      </c>
+      <c r="H250" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>573</v>
+      </c>
+      <c r="B251" t="s">
+        <v>261</v>
+      </c>
+      <c r="C251" t="s">
+        <v>262</v>
+      </c>
+      <c r="D251"/>
+      <c r="E251">
+        <v>144105.0</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" t="s">
+        <v>574</v>
+      </c>
+      <c r="H251" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>576</v>
+      </c>
+      <c r="B252" t="s">
+        <v>167</v>
+      </c>
+      <c r="C252" t="s">
+        <v>577</v>
+      </c>
+      <c r="D252"/>
+      <c r="E252">
+        <v>24500.0</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" t="s">
+        <v>578</v>
+      </c>
+      <c r="H252" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>384</v>
+      </c>
+      <c r="B253" t="s">
+        <v>167</v>
+      </c>
+      <c r="C253" t="s">
+        <v>579</v>
+      </c>
+      <c r="D253"/>
+      <c r="E253">
+        <v>522720.0</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" t="s">
+        <v>580</v>
+      </c>
+      <c r="H253" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>380</v>
+      </c>
+      <c r="B254" t="s">
+        <v>167</v>
+      </c>
+      <c r="C254" t="s">
+        <v>581</v>
+      </c>
+      <c r="D254"/>
+      <c r="E254">
+        <v>646932.0</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" t="s">
+        <v>580</v>
+      </c>
+      <c r="H254" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>582</v>
+      </c>
+      <c r="B255" t="s">
+        <v>167</v>
+      </c>
+      <c r="C255" t="s">
+        <v>365</v>
+      </c>
+      <c r="D255"/>
+      <c r="E255">
+        <v>160265.15</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" t="s">
+        <v>580</v>
+      </c>
+      <c r="H255" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>584</v>
+      </c>
+      <c r="B256" t="s">
+        <v>186</v>
+      </c>
+      <c r="C256" t="s">
+        <v>237</v>
+      </c>
+      <c r="D256"/>
+      <c r="E256">
+        <v>155580.0</v>
+      </c>
+      <c r="F256" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" t="s">
+        <v>580</v>
+      </c>
+      <c r="H256" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>585</v>
+      </c>
+      <c r="B257" t="s">
+        <v>186</v>
+      </c>
+      <c r="C257" t="s">
+        <v>484</v>
+      </c>
+      <c r="D257"/>
+      <c r="E257">
+        <v>155580.0</v>
+      </c>
+      <c r="F257" t="s">
+        <v>74</v>
+      </c>
+      <c r="G257" t="s">
+        <v>580</v>
+      </c>
+      <c r="H257" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>587</v>
+      </c>
+      <c r="B258" t="s">
+        <v>186</v>
+      </c>
+      <c r="C258" t="s">
+        <v>588</v>
+      </c>
+      <c r="D258"/>
+      <c r="E258">
+        <v>578663.0</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" t="s">
+        <v>580</v>
+      </c>
+      <c r="H258" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>589</v>
+      </c>
+      <c r="B259" t="s">
+        <v>232</v>
+      </c>
+      <c r="C259" t="s">
+        <v>590</v>
+      </c>
+      <c r="D259"/>
+      <c r="E259">
+        <v>107441.32</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" t="s">
+        <v>580</v>
+      </c>
+      <c r="H259" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>591</v>
+      </c>
+      <c r="B260" t="s">
+        <v>281</v>
+      </c>
+      <c r="C260" t="s">
+        <v>592</v>
+      </c>
+      <c r="D260"/>
+      <c r="E260">
+        <v>120379.98</v>
+      </c>
+      <c r="F260" t="s">
+        <v>74</v>
+      </c>
+      <c r="G260" t="s">
+        <v>580</v>
+      </c>
+      <c r="H260" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>594</v>
+      </c>
+      <c r="B261" t="s">
+        <v>186</v>
+      </c>
+      <c r="C261" t="s">
+        <v>595</v>
+      </c>
+      <c r="D261"/>
+      <c r="E261">
+        <v>578663.0</v>
+      </c>
+      <c r="F261" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" t="s">
+        <v>596</v>
+      </c>
+      <c r="H261" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>597</v>
+      </c>
+      <c r="B262" t="s">
+        <v>261</v>
+      </c>
+      <c r="C262" t="s">
+        <v>598</v>
+      </c>
+      <c r="D262"/>
+      <c r="E262">
+        <v>60000.0</v>
+      </c>
+      <c r="F262" t="s">
+        <v>13</v>
+      </c>
+      <c r="G262" t="s">
+        <v>599</v>
+      </c>
+      <c r="H262" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>601</v>
+      </c>
+      <c r="B263" t="s">
+        <v>77</v>
+      </c>
+      <c r="C263" t="s">
+        <v>602</v>
+      </c>
+      <c r="D263"/>
+      <c r="E263">
+        <v>57121.01</v>
+      </c>
+      <c r="F263" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" t="s">
+        <v>603</v>
+      </c>
+      <c r="H263" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>605</v>
+      </c>
+      <c r="B264" t="s">
+        <v>281</v>
+      </c>
+      <c r="C264" t="s">
+        <v>606</v>
+      </c>
+      <c r="D264"/>
+      <c r="E264">
+        <v>216111.2</v>
+      </c>
+      <c r="F264" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" t="s">
+        <v>603</v>
+      </c>
+      <c r="H264" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>607</v>
+      </c>
+      <c r="B265" t="s">
+        <v>186</v>
+      </c>
+      <c r="C265" t="s">
+        <v>278</v>
+      </c>
+      <c r="D265"/>
+      <c r="E265">
+        <v>285000.0</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" t="s">
+        <v>608</v>
+      </c>
+      <c r="H265" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>609</v>
+      </c>
+      <c r="B266" t="s">
+        <v>186</v>
+      </c>
+      <c r="C266" t="s">
+        <v>610</v>
+      </c>
+      <c r="D266"/>
+      <c r="E266">
+        <v>285000.0</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" t="s">
+        <v>611</v>
+      </c>
+      <c r="H266" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>612</v>
+      </c>
+      <c r="B267" t="s">
+        <v>349</v>
+      </c>
+      <c r="C267" t="s">
+        <v>613</v>
+      </c>
+      <c r="D267"/>
+      <c r="E267">
+        <v>45003.13</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" t="s">
+        <v>614</v>
+      </c>
+      <c r="H267" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>615</v>
+      </c>
+      <c r="B268" t="s">
+        <v>167</v>
+      </c>
+      <c r="C268" t="s">
+        <v>616</v>
+      </c>
+      <c r="D268"/>
+      <c r="E268">
+        <v>1935929.78</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" t="s">
+        <v>617</v>
+      </c>
+      <c r="H268" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>618</v>
+      </c>
+      <c r="B269" t="s">
+        <v>167</v>
+      </c>
+      <c r="C269" t="s">
+        <v>619</v>
+      </c>
+      <c r="D269"/>
+      <c r="E269">
+        <v>411000.0</v>
+      </c>
+      <c r="F269" t="s">
+        <v>74</v>
+      </c>
+      <c r="G269" t="s">
+        <v>617</v>
+      </c>
+      <c r="H269" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>620</v>
+      </c>
+      <c r="B270" t="s">
+        <v>167</v>
+      </c>
+      <c r="C270" t="s">
+        <v>621</v>
+      </c>
+      <c r="D270"/>
+      <c r="E270">
+        <v>332494.55</v>
+      </c>
+      <c r="F270" t="s">
+        <v>74</v>
+      </c>
+      <c r="G270" t="s">
+        <v>617</v>
+      </c>
+      <c r="H270" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>622</v>
+      </c>
+      <c r="B271" t="s">
+        <v>298</v>
+      </c>
+      <c r="C271" t="s">
+        <v>306</v>
+      </c>
+      <c r="D271"/>
+      <c r="E271">
+        <v>85000.0</v>
+      </c>
+      <c r="F271" t="s">
+        <v>74</v>
+      </c>
+      <c r="G271" t="s">
+        <v>617</v>
+      </c>
+      <c r="H271" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>623</v>
+      </c>
+      <c r="B272" t="s">
+        <v>310</v>
+      </c>
+      <c r="C272" t="s">
+        <v>306</v>
+      </c>
+      <c r="D272"/>
+      <c r="E272">
+        <v>85000.0</v>
+      </c>
+      <c r="F272" t="s">
+        <v>74</v>
+      </c>
+      <c r="G272" t="s">
+        <v>617</v>
+      </c>
+      <c r="H272" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>624</v>
+      </c>
+      <c r="B273" t="s">
+        <v>349</v>
+      </c>
+      <c r="C273" t="s">
+        <v>625</v>
+      </c>
+      <c r="D273"/>
+      <c r="E273">
+        <v>243355.0</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" t="s">
+        <v>626</v>
+      </c>
+      <c r="H273" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>627</v>
+      </c>
+      <c r="B274" t="s">
+        <v>66</v>
+      </c>
+      <c r="C274" t="s">
+        <v>405</v>
+      </c>
+      <c r="D274"/>
+      <c r="E274">
+        <v>151399.99</v>
+      </c>
+      <c r="F274" t="s">
+        <v>74</v>
+      </c>
+      <c r="G274" t="s">
+        <v>626</v>
+      </c>
+      <c r="H274" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>628</v>
+      </c>
+      <c r="B275" t="s">
+        <v>66</v>
+      </c>
+      <c r="C275" t="s">
+        <v>405</v>
+      </c>
+      <c r="D275"/>
+      <c r="E275">
+        <v>121176.14</v>
+      </c>
+      <c r="F275" t="s">
+        <v>74</v>
+      </c>
+      <c r="G275" t="s">
+        <v>626</v>
+      </c>
+      <c r="H275" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>629</v>
+      </c>
+      <c r="B276" t="s">
+        <v>66</v>
+      </c>
+      <c r="C276" t="s">
+        <v>630</v>
+      </c>
+      <c r="D276"/>
+      <c r="E276">
+        <v>33290.0</v>
+      </c>
+      <c r="F276" t="s">
+        <v>74</v>
+      </c>
+      <c r="G276" t="s">
+        <v>626</v>
+      </c>
+      <c r="H276" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>631</v>
+      </c>
+      <c r="B277" t="s">
+        <v>422</v>
+      </c>
+      <c r="C277" t="s">
+        <v>632</v>
+      </c>
+      <c r="D277" t="s">
+        <v>105</v>
+      </c>
+      <c r="E277">
+        <v>278467.74</v>
+      </c>
+      <c r="F277" t="s">
+        <v>74</v>
+      </c>
+      <c r="G277" t="s">
+        <v>626</v>
+      </c>
+      <c r="H277" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>633</v>
+      </c>
+      <c r="B278" t="s">
+        <v>535</v>
+      </c>
+      <c r="C278" t="s">
+        <v>634</v>
+      </c>
+      <c r="D278"/>
+      <c r="E278">
+        <v>201115.0</v>
+      </c>
+      <c r="F278" t="s">
+        <v>74</v>
+      </c>
+      <c r="G278" t="s">
+        <v>626</v>
+      </c>
+      <c r="H278" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>635</v>
+      </c>
+      <c r="B279" t="s">
+        <v>535</v>
+      </c>
+      <c r="C279" t="s">
+        <v>538</v>
+      </c>
+      <c r="D279"/>
+      <c r="E279">
+        <v>118467.5</v>
+      </c>
+      <c r="F279" t="s">
+        <v>74</v>
+      </c>
+      <c r="G279" t="s">
+        <v>626</v>
+      </c>
+      <c r="H279" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>636</v>
+      </c>
+      <c r="B280" t="s">
+        <v>526</v>
+      </c>
+      <c r="C280" t="s">
+        <v>637</v>
+      </c>
+      <c r="D280"/>
+      <c r="E280">
+        <v>80000.0</v>
+      </c>
+      <c r="F280" t="s">
+        <v>74</v>
+      </c>
+      <c r="G280" t="s">
+        <v>638</v>
+      </c>
+      <c r="H280" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>639</v>
+      </c>
+      <c r="B281" t="s">
+        <v>77</v>
+      </c>
+      <c r="C281" t="s">
+        <v>640</v>
+      </c>
+      <c r="D281"/>
+      <c r="E281">
+        <v>70500.0</v>
+      </c>
+      <c r="F281" t="s">
+        <v>13</v>
+      </c>
+      <c r="G281" t="s">
+        <v>641</v>
+      </c>
+      <c r="H281" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>642</v>
+      </c>
+      <c r="B282" t="s">
+        <v>77</v>
+      </c>
+      <c r="C282" t="s">
+        <v>643</v>
+      </c>
+      <c r="D282"/>
+      <c r="E282">
+        <v>45025.12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>13</v>
+      </c>
+      <c r="G282" t="s">
+        <v>644</v>
+      </c>
+      <c r="H282" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>646</v>
+      </c>
+      <c r="B283" t="s">
+        <v>261</v>
+      </c>
+      <c r="C283" t="s">
+        <v>262</v>
+      </c>
+      <c r="D283"/>
+      <c r="E283">
+        <v>124684.6</v>
+      </c>
+      <c r="F283" t="s">
+        <v>74</v>
+      </c>
+      <c r="G283" t="s">
+        <v>647</v>
+      </c>
+      <c r="H283" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>649</v>
+      </c>
+      <c r="B284" t="s">
+        <v>261</v>
+      </c>
+      <c r="C284" t="s">
+        <v>598</v>
+      </c>
+      <c r="D284"/>
+      <c r="E284">
+        <v>174724.0</v>
+      </c>
+      <c r="F284" t="s">
+        <v>74</v>
+      </c>
+      <c r="G284" t="s">
+        <v>647</v>
+      </c>
+      <c r="H284" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>651</v>
+      </c>
+      <c r="B285" t="s">
+        <v>186</v>
+      </c>
+      <c r="C285" t="s">
+        <v>652</v>
+      </c>
+      <c r="D285"/>
+      <c r="E285">
+        <v>4265881.48</v>
+      </c>
+      <c r="F285" t="s">
+        <v>74</v>
+      </c>
+      <c r="G285" t="s">
+        <v>357</v>
+      </c>
+      <c r="H285" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>653</v>
+      </c>
+      <c r="B286" t="s">
+        <v>186</v>
+      </c>
+      <c r="C286" t="s">
+        <v>240</v>
+      </c>
+      <c r="D286"/>
+      <c r="E286">
+        <v>2099495.35</v>
+      </c>
+      <c r="F286" t="s">
+        <v>74</v>
+      </c>
+      <c r="G286" t="s">
+        <v>654</v>
+      </c>
+      <c r="H286" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>655</v>
+      </c>
+      <c r="B287" t="s">
+        <v>186</v>
+      </c>
+      <c r="C287" t="s">
+        <v>242</v>
+      </c>
+      <c r="D287"/>
+      <c r="E287">
+        <v>686103.6</v>
+      </c>
+      <c r="F287" t="s">
+        <v>74</v>
+      </c>
+      <c r="G287" t="s">
+        <v>654</v>
+      </c>
+      <c r="H287" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>656</v>
+      </c>
+      <c r="B288" t="s">
+        <v>186</v>
+      </c>
+      <c r="C288" t="s">
+        <v>243</v>
+      </c>
+      <c r="D288"/>
+      <c r="E288">
+        <v>67619.5</v>
+      </c>
+      <c r="F288" t="s">
+        <v>74</v>
+      </c>
+      <c r="G288" t="s">
+        <v>654</v>
+      </c>
+      <c r="H288" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>28</v>
+      </c>
+      <c r="B289" t="s">
+        <v>186</v>
+      </c>
+      <c r="C289" t="s">
+        <v>484</v>
+      </c>
+      <c r="D289"/>
+      <c r="E289">
+        <v>182100.0</v>
+      </c>
+      <c r="F289" t="s">
+        <v>74</v>
+      </c>
+      <c r="G289" t="s">
+        <v>654</v>
+      </c>
+      <c r="H289" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>658</v>
+      </c>
+      <c r="B290" t="s">
+        <v>77</v>
+      </c>
+      <c r="C290" t="s">
+        <v>659</v>
+      </c>
+      <c r="D290"/>
+      <c r="E290">
+        <v>50000.0</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" t="s">
+        <v>660</v>
+      </c>
+      <c r="H290" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>662</v>
+      </c>
+      <c r="B291" t="s">
+        <v>232</v>
+      </c>
+      <c r="C291" t="s">
+        <v>590</v>
+      </c>
+      <c r="D291"/>
+      <c r="E291">
+        <v>120000.0</v>
+      </c>
+      <c r="F291" t="s">
+        <v>74</v>
+      </c>
+      <c r="G291" t="s">
+        <v>660</v>
+      </c>
+      <c r="H291" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>663</v>
+      </c>
+      <c r="B292" t="s">
+        <v>281</v>
+      </c>
+      <c r="C292" t="s">
+        <v>664</v>
+      </c>
+      <c r="D292"/>
+      <c r="E292">
+        <v>145644.25</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" t="s">
+        <v>660</v>
+      </c>
+      <c r="H292" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>666</v>
+      </c>
+      <c r="B293" t="s">
+        <v>261</v>
+      </c>
+      <c r="C293" t="s">
+        <v>667</v>
+      </c>
+      <c r="D293"/>
+      <c r="E293">
+        <v>270654.0</v>
+      </c>
+      <c r="F293" t="s">
+        <v>74</v>
+      </c>
+      <c r="G293" t="s">
+        <v>668</v>
+      </c>
+      <c r="H293" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>670</v>
+      </c>
+      <c r="B294" t="s">
+        <v>671</v>
+      </c>
+      <c r="C294" t="s">
+        <v>672</v>
+      </c>
+      <c r="D294"/>
+      <c r="E294">
+        <v>20000.0</v>
+      </c>
+      <c r="F294" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" t="s">
+        <v>673</v>
+      </c>
+      <c r="H294" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>674</v>
+      </c>
+      <c r="B295" t="s">
+        <v>671</v>
+      </c>
+      <c r="C295" t="s">
+        <v>675</v>
+      </c>
+      <c r="D295"/>
+      <c r="E295">
+        <v>634000.0</v>
+      </c>
+      <c r="F295" t="s">
+        <v>74</v>
+      </c>
+      <c r="G295" t="s">
+        <v>676</v>
+      </c>
+      <c r="H295" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>678</v>
+      </c>
+      <c r="B296" t="s">
+        <v>349</v>
+      </c>
+      <c r="C296" t="s">
+        <v>679</v>
+      </c>
+      <c r="D296"/>
+      <c r="E296">
+        <v>100006.55</v>
+      </c>
+      <c r="F296" t="s">
+        <v>74</v>
+      </c>
+      <c r="G296" t="s">
+        <v>680</v>
+      </c>
+      <c r="H296" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>681</v>
+      </c>
+      <c r="B297" t="s">
+        <v>186</v>
+      </c>
+      <c r="C297" t="s">
+        <v>595</v>
+      </c>
+      <c r="D297"/>
+      <c r="E297">
+        <v>1287000.0</v>
+      </c>
+      <c r="F297" t="s">
+        <v>74</v>
+      </c>
+      <c r="G297" t="s">
+        <v>682</v>
+      </c>
+      <c r="H297" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>683</v>
+      </c>
+      <c r="B298" t="s">
+        <v>186</v>
+      </c>
+      <c r="C298" t="s">
+        <v>684</v>
+      </c>
+      <c r="D298"/>
+      <c r="E298">
+        <v>1287000.0</v>
+      </c>
+      <c r="F298" t="s">
+        <v>74</v>
+      </c>
+      <c r="G298" t="s">
+        <v>685</v>
+      </c>
+      <c r="H298" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>686</v>
+      </c>
+      <c r="B299" t="s">
+        <v>671</v>
+      </c>
+      <c r="C299" t="s">
+        <v>687</v>
+      </c>
+      <c r="D299"/>
+      <c r="E299">
+        <v>55000.0</v>
+      </c>
+      <c r="F299" t="s">
+        <v>74</v>
+      </c>
+      <c r="G299" t="s">
+        <v>688</v>
+      </c>
+      <c r="H299" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>689</v>
+      </c>
+      <c r="B300" t="s">
+        <v>671</v>
+      </c>
+      <c r="C300" t="s">
+        <v>690</v>
+      </c>
+      <c r="D300"/>
+      <c r="E300">
+        <v>30000.0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>136</v>
+      </c>
+      <c r="G300" t="s">
+        <v>383</v>
+      </c>
+      <c r="H300" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>691</v>
+      </c>
+      <c r="B301" t="s">
+        <v>671</v>
+      </c>
+      <c r="C301" t="s">
+        <v>484</v>
+      </c>
+      <c r="D301"/>
+      <c r="E301">
+        <v>330000.0</v>
+      </c>
+      <c r="F301" t="s">
+        <v>136</v>
+      </c>
+      <c r="G301" t="s">
+        <v>383</v>
+      </c>
+      <c r="H301" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>692</v>
+      </c>
+      <c r="B302" t="s">
+        <v>671</v>
+      </c>
+      <c r="C302" t="s">
+        <v>693</v>
+      </c>
+      <c r="D302"/>
+      <c r="E302">
+        <v>50000.0</v>
+      </c>
+      <c r="F302" t="s">
+        <v>136</v>
+      </c>
+      <c r="G302" t="s">
+        <v>383</v>
+      </c>
+      <c r="H302" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>694</v>
+      </c>
+      <c r="B303" t="s">
+        <v>671</v>
+      </c>
+      <c r="C303" t="s">
+        <v>695</v>
+      </c>
+      <c r="D303"/>
+      <c r="E303">
+        <v>80000.0</v>
+      </c>
+      <c r="F303" t="s">
+        <v>136</v>
+      </c>
+      <c r="G303" t="s">
+        <v>383</v>
+      </c>
+      <c r="H303" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>651</v>
+      </c>
+      <c r="B304" t="s">
+        <v>167</v>
+      </c>
+      <c r="C304" t="s">
+        <v>616</v>
+      </c>
+      <c r="D304"/>
+      <c r="E304">
+        <v>1226807.25</v>
+      </c>
+      <c r="F304" t="s">
+        <v>136</v>
+      </c>
+      <c r="G304" t="s">
+        <v>696</v>
+      </c>
+      <c r="H304" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>697</v>
+      </c>
+      <c r="B305" t="s">
+        <v>167</v>
+      </c>
+      <c r="C305" t="s">
+        <v>440</v>
+      </c>
+      <c r="D305"/>
+      <c r="E305">
+        <v>300000.92</v>
+      </c>
+      <c r="F305" t="s">
+        <v>136</v>
+      </c>
+      <c r="G305" t="s">
+        <v>696</v>
+      </c>
+      <c r="H305" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>698</v>
+      </c>
+      <c r="B306" t="s">
+        <v>167</v>
+      </c>
+      <c r="C306" t="s">
+        <v>504</v>
+      </c>
+      <c r="D306"/>
+      <c r="E306">
+        <v>498133.0</v>
+      </c>
+      <c r="F306" t="s">
+        <v>136</v>
+      </c>
+      <c r="G306" t="s">
+        <v>696</v>
+      </c>
+      <c r="H306" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>699</v>
+      </c>
+      <c r="B307" t="s">
+        <v>167</v>
+      </c>
+      <c r="C307" t="s">
+        <v>700</v>
+      </c>
+      <c r="D307"/>
+      <c r="E307">
+        <v>229331.5</v>
+      </c>
+      <c r="F307" t="s">
+        <v>136</v>
+      </c>
+      <c r="G307" t="s">
+        <v>696</v>
+      </c>
+      <c r="H307" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>701</v>
+      </c>
+      <c r="B308" t="s">
+        <v>167</v>
+      </c>
+      <c r="C308" t="s">
+        <v>168</v>
+      </c>
+      <c r="D308"/>
+      <c r="E308">
+        <v>318931.5</v>
+      </c>
+      <c r="F308" t="s">
+        <v>136</v>
+      </c>
+      <c r="G308" t="s">
+        <v>696</v>
+      </c>
+      <c r="H308" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>702</v>
+      </c>
+      <c r="B309" t="s">
+        <v>298</v>
+      </c>
+      <c r="C309" t="s">
+        <v>311</v>
+      </c>
+      <c r="D309"/>
+      <c r="E309">
+        <v>130000.0</v>
+      </c>
+      <c r="F309" t="s">
+        <v>136</v>
+      </c>
+      <c r="G309" t="s">
+        <v>696</v>
+      </c>
+      <c r="H309" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>703</v>
+      </c>
+      <c r="B310" t="s">
+        <v>671</v>
+      </c>
+      <c r="C310" t="s">
+        <v>704</v>
+      </c>
+      <c r="D310"/>
+      <c r="E310">
+        <v>170000.0</v>
+      </c>
+      <c r="F310" t="s">
+        <v>136</v>
+      </c>
+      <c r="G310" t="s">
+        <v>696</v>
+      </c>
+      <c r="H310" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>706</v>
+      </c>
+      <c r="B311" t="s">
+        <v>671</v>
+      </c>
+      <c r="C311" t="s">
+        <v>707</v>
+      </c>
+      <c r="D311"/>
+      <c r="E311">
+        <v>135000.0</v>
+      </c>
+      <c r="F311" t="s">
+        <v>136</v>
+      </c>
+      <c r="G311" t="s">
+        <v>696</v>
+      </c>
+      <c r="H311" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>709</v>
+      </c>
+      <c r="B312" t="s">
+        <v>671</v>
+      </c>
+      <c r="C312" t="s">
+        <v>672</v>
+      </c>
+      <c r="D312"/>
+      <c r="E312">
+        <v>10000.0</v>
+      </c>
+      <c r="F312" t="s">
+        <v>136</v>
+      </c>
+      <c r="G312" t="s">
+        <v>696</v>
+      </c>
+      <c r="H312" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>710</v>
+      </c>
+      <c r="B313" t="s">
+        <v>310</v>
+      </c>
+      <c r="C313" t="s">
+        <v>306</v>
+      </c>
+      <c r="D313"/>
+      <c r="E313">
+        <v>98000.0</v>
+      </c>
+      <c r="F313" t="s">
+        <v>74</v>
+      </c>
+      <c r="G313" t="s">
+        <v>696</v>
+      </c>
+      <c r="H313" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>711</v>
+      </c>
+      <c r="B314" t="s">
+        <v>310</v>
+      </c>
+      <c r="C314" t="s">
+        <v>712</v>
+      </c>
+      <c r="D314"/>
+      <c r="E314">
+        <v>130000.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>74</v>
+      </c>
+      <c r="G314" t="s">
+        <v>696</v>
+      </c>
+      <c r="H314" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>713</v>
+      </c>
+      <c r="B315" t="s">
+        <v>310</v>
+      </c>
+      <c r="C315" t="s">
+        <v>306</v>
+      </c>
+      <c r="D315"/>
+      <c r="E315">
+        <v>98000.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>136</v>
+      </c>
+      <c r="G315" t="s">
+        <v>696</v>
+      </c>
+      <c r="H315" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>714</v>
+      </c>
+      <c r="B316" t="s">
+        <v>374</v>
+      </c>
+      <c r="C316" t="s">
+        <v>715</v>
+      </c>
+      <c r="D316"/>
+      <c r="E316">
+        <v>241280.0</v>
+      </c>
+      <c r="F316" t="s">
+        <v>136</v>
+      </c>
+      <c r="G316" t="s">
+        <v>696</v>
+      </c>
+      <c r="H316" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>716</v>
+      </c>
+      <c r="B317" t="s">
+        <v>422</v>
+      </c>
+      <c r="C317" t="s">
+        <v>632</v>
+      </c>
+      <c r="D317" t="s">
+        <v>87</v>
+      </c>
+      <c r="E317">
+        <v>280268.13</v>
+      </c>
+      <c r="F317" t="s">
+        <v>136</v>
+      </c>
+      <c r="G317" t="s">
+        <v>696</v>
+      </c>
+      <c r="H317" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>113</v>
+      </c>
+      <c r="B318" t="s">
+        <v>422</v>
+      </c>
+      <c r="C318" t="s">
+        <v>717</v>
+      </c>
+      <c r="D318"/>
+      <c r="E318">
+        <v>120275.85</v>
+      </c>
+      <c r="F318" t="s">
+        <v>136</v>
+      </c>
+      <c r="G318" t="s">
+        <v>696</v>
+      </c>
+      <c r="H318" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>718</v>
+      </c>
+      <c r="B319" t="s">
+        <v>719</v>
+      </c>
+      <c r="C319" t="s">
+        <v>720</v>
+      </c>
+      <c r="D319"/>
+      <c r="E319">
+        <v>339414.6</v>
+      </c>
+      <c r="F319" t="s">
+        <v>74</v>
+      </c>
+      <c r="G319" t="s">
+        <v>696</v>
+      </c>
+      <c r="H319" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>721</v>
+      </c>
+      <c r="B320" t="s">
+        <v>719</v>
+      </c>
+      <c r="C320" t="s">
+        <v>722</v>
+      </c>
+      <c r="D320"/>
+      <c r="E320">
+        <v>95064.44</v>
+      </c>
+      <c r="F320" t="s">
+        <v>136</v>
+      </c>
+      <c r="G320" t="s">
+        <v>696</v>
+      </c>
+      <c r="H320" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>723</v>
+      </c>
+      <c r="B321" t="s">
+        <v>724</v>
+      </c>
+      <c r="C321" t="s">
+        <v>725</v>
+      </c>
+      <c r="D321"/>
+      <c r="E321">
+        <v>120002.02</v>
+      </c>
+      <c r="F321" t="s">
+        <v>136</v>
+      </c>
+      <c r="G321" t="s">
+        <v>726</v>
+      </c>
+      <c r="H321" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>727</v>
+      </c>
+      <c r="B322" t="s">
+        <v>535</v>
+      </c>
+      <c r="C322" t="s">
+        <v>634</v>
+      </c>
+      <c r="D322"/>
+      <c r="E322">
+        <v>124033.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>136</v>
+      </c>
+      <c r="G322" t="s">
+        <v>726</v>
+      </c>
+      <c r="H322" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>728</v>
+      </c>
+      <c r="B323" t="s">
+        <v>535</v>
+      </c>
+      <c r="C323" t="s">
+        <v>729</v>
+      </c>
+      <c r="D323"/>
+      <c r="E323">
+        <v>141339.75</v>
+      </c>
+      <c r="F323" t="s">
+        <v>136</v>
+      </c>
+      <c r="G323" t="s">
+        <v>726</v>
+      </c>
+      <c r="H323" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>730</v>
+      </c>
+      <c r="B324" t="s">
+        <v>181</v>
+      </c>
+      <c r="C324" t="s">
+        <v>377</v>
+      </c>
+      <c r="D324"/>
+      <c r="E324">
+        <v>618630.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>136</v>
+      </c>
+      <c r="G324" t="s">
+        <v>731</v>
+      </c>
+      <c r="H324" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>732</v>
+      </c>
+      <c r="B325" t="s">
+        <v>671</v>
+      </c>
+      <c r="C325" t="s">
+        <v>704</v>
+      </c>
+      <c r="D325"/>
+      <c r="E325">
+        <v>170000.0</v>
+      </c>
+      <c r="F325" t="s">
+        <v>136</v>
+      </c>
+      <c r="G325" t="s">
+        <v>733</v>
+      </c>
+      <c r="H325" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>735</v>
+      </c>
+      <c r="B326" t="s">
+        <v>671</v>
+      </c>
+      <c r="C326" t="s">
+        <v>736</v>
+      </c>
+      <c r="D326"/>
+      <c r="E326">
+        <v>120000.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>136</v>
+      </c>
+      <c r="G326" t="s">
+        <v>733</v>
+      </c>
+      <c r="H326" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>737</v>
+      </c>
+      <c r="B327" t="s">
+        <v>671</v>
+      </c>
+      <c r="C327" t="s">
+        <v>484</v>
+      </c>
+      <c r="D327"/>
+      <c r="E327">
+        <v>200000.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>136</v>
+      </c>
+      <c r="G327" t="s">
+        <v>733</v>
+      </c>
+      <c r="H327" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>738</v>
+      </c>
+      <c r="B328" t="s">
+        <v>671</v>
+      </c>
+      <c r="C328" t="s">
+        <v>739</v>
+      </c>
+      <c r="D328"/>
+      <c r="E328">
+        <v>520000.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>136</v>
+      </c>
+      <c r="G328" t="s">
+        <v>733</v>
+      </c>
+      <c r="H328" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>740</v>
+      </c>
+      <c r="B329" t="s">
+        <v>181</v>
+      </c>
+      <c r="C329" t="s">
+        <v>741</v>
+      </c>
+      <c r="D329"/>
+      <c r="E329">
+        <v>204632.43</v>
+      </c>
+      <c r="F329" t="s">
+        <v>136</v>
+      </c>
+      <c r="G329" t="s">
+        <v>279</v>
+      </c>
+      <c r="H329" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>742</v>
+      </c>
+      <c r="B330" t="s">
+        <v>181</v>
+      </c>
+      <c r="C330" t="s">
+        <v>743</v>
+      </c>
+      <c r="D330"/>
+      <c r="E330">
+        <v>196344.0</v>
+      </c>
+      <c r="F330" t="s">
+        <v>136</v>
+      </c>
+      <c r="G330" t="s">
+        <v>279</v>
+      </c>
+      <c r="H330" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>745</v>
+      </c>
+      <c r="B331" t="s">
+        <v>349</v>
+      </c>
+      <c r="C331" t="s">
+        <v>746</v>
+      </c>
+      <c r="D331"/>
+      <c r="E331">
+        <v>80300.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>136</v>
+      </c>
+      <c r="G331" t="s">
+        <v>279</v>
+      </c>
+      <c r="H331" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>651</v>
+      </c>
+      <c r="B332" t="s">
+        <v>248</v>
+      </c>
+      <c r="C332" t="s">
+        <v>747</v>
+      </c>
+      <c r="D332"/>
+      <c r="E332">
+        <v>669500.0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>136</v>
+      </c>
+      <c r="G332" t="s">
+        <v>279</v>
+      </c>
+      <c r="H332" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>748</v>
+      </c>
+      <c r="B333" t="s">
+        <v>232</v>
+      </c>
+      <c r="C333" t="s">
+        <v>316</v>
+      </c>
+      <c r="D333"/>
+      <c r="E333">
+        <v>125618.4</v>
+      </c>
+      <c r="F333" t="s">
+        <v>136</v>
+      </c>
+      <c r="G333" t="s">
+        <v>279</v>
+      </c>
+      <c r="H333" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>742</v>
+      </c>
+      <c r="B334" t="s">
+        <v>167</v>
+      </c>
+      <c r="C334" t="s">
+        <v>749</v>
+      </c>
+      <c r="D334"/>
+      <c r="E334">
+        <v>300300.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>136</v>
+      </c>
+      <c r="G334" t="s">
+        <v>750</v>
+      </c>
+      <c r="H334" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>751</v>
+      </c>
+      <c r="B335" t="s">
+        <v>671</v>
+      </c>
+      <c r="C335" t="s">
+        <v>752</v>
+      </c>
+      <c r="D335"/>
+      <c r="E335">
+        <v>320000.0</v>
+      </c>
+      <c r="F335" t="s">
+        <v>136</v>
+      </c>
+      <c r="G335" t="s">
+        <v>750</v>
+      </c>
+      <c r="H335" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>753</v>
+      </c>
+      <c r="B336" t="s">
+        <v>671</v>
+      </c>
+      <c r="C336" t="s">
+        <v>752</v>
+      </c>
+      <c r="D336"/>
+      <c r="E336">
+        <v>40000.0</v>
+      </c>
+      <c r="F336" t="s">
+        <v>136</v>
+      </c>
+      <c r="G336" t="s">
+        <v>750</v>
+      </c>
+      <c r="H336" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>755</v>
+      </c>
+      <c r="B337" t="s">
+        <v>671</v>
+      </c>
+      <c r="C337" t="s">
+        <v>687</v>
+      </c>
+      <c r="D337"/>
+      <c r="E337">
+        <v>40000.0</v>
+      </c>
+      <c r="F337" t="s">
+        <v>136</v>
+      </c>
+      <c r="G337" t="s">
+        <v>750</v>
+      </c>
+      <c r="H337" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>756</v>
+      </c>
+      <c r="B338" t="s">
+        <v>671</v>
+      </c>
+      <c r="C338" t="s">
+        <v>757</v>
+      </c>
+      <c r="D338"/>
+      <c r="E338">
+        <v>676040.0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>136</v>
+      </c>
+      <c r="G338" t="s">
+        <v>758</v>
+      </c>
+      <c r="H338" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>760</v>
+      </c>
+      <c r="B339" t="s">
+        <v>349</v>
+      </c>
+      <c r="C339" t="s">
+        <v>613</v>
+      </c>
+      <c r="D339"/>
+      <c r="E339">
+        <v>350000.0</v>
+      </c>
+      <c r="F339" t="s">
+        <v>136</v>
+      </c>
+      <c r="G339" t="s">
+        <v>761</v>
+      </c>
+      <c r="H339" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>762</v>
+      </c>
+      <c r="B340" t="s">
+        <v>671</v>
+      </c>
+      <c r="C340" t="s">
+        <v>763</v>
+      </c>
+      <c r="D340"/>
+      <c r="E340">
+        <v>50000.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>136</v>
+      </c>
+      <c r="G340" t="s">
+        <v>764</v>
+      </c>
+      <c r="H340" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>765</v>
+      </c>
+      <c r="B341" t="s">
+        <v>671</v>
+      </c>
+      <c r="C341" t="s">
+        <v>766</v>
+      </c>
+      <c r="D341"/>
+      <c r="E341">
+        <v>120000.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>136</v>
+      </c>
+      <c r="G341" t="s">
+        <v>767</v>
+      </c>
+      <c r="H341" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>769</v>
+      </c>
+      <c r="B342" t="s">
+        <v>671</v>
+      </c>
+      <c r="C342" t="s">
+        <v>770</v>
+      </c>
+      <c r="D342"/>
+      <c r="E342">
+        <v>145000.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>136</v>
+      </c>
+      <c r="G342" t="s">
+        <v>767</v>
+      </c>
+      <c r="H342" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>772</v>
+      </c>
+      <c r="B343" t="s">
+        <v>422</v>
+      </c>
+      <c r="C343" t="s">
+        <v>773</v>
+      </c>
+      <c r="D343"/>
+      <c r="E343">
+        <v>642500.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>136</v>
+      </c>
+      <c r="G343" t="s">
+        <v>774</v>
+      </c>
+      <c r="H343" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>775</v>
+      </c>
+      <c r="B344" t="s">
+        <v>535</v>
+      </c>
+      <c r="C344" t="s">
+        <v>634</v>
+      </c>
+      <c r="D344"/>
+      <c r="E344">
+        <v>451636.25</v>
+      </c>
+      <c r="F344" t="s">
+        <v>136</v>
+      </c>
+      <c r="G344" t="s">
+        <v>774</v>
+      </c>
+      <c r="H344" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>776</v>
+      </c>
+      <c r="B345" t="s">
+        <v>671</v>
+      </c>
+      <c r="C345" t="s">
+        <v>777</v>
+      </c>
+      <c r="D345"/>
+      <c r="E345">
+        <v>100000.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>136</v>
+      </c>
+      <c r="G345" t="s">
+        <v>286</v>
+      </c>
+      <c r="H345" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>778</v>
+      </c>
+      <c r="B346" t="s">
+        <v>671</v>
+      </c>
+      <c r="C346" t="s">
+        <v>779</v>
+      </c>
+      <c r="D346"/>
+      <c r="E346">
+        <v>50000.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>136</v>
+      </c>
+      <c r="G346" t="s">
+        <v>586</v>
+      </c>
+      <c r="H346" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>781</v>
+      </c>
+      <c r="B347" t="s">
+        <v>671</v>
+      </c>
+      <c r="C347" t="s">
+        <v>484</v>
+      </c>
+      <c r="D347"/>
+      <c r="E347">
+        <v>150000.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>136</v>
+      </c>
+      <c r="G347" t="s">
+        <v>771</v>
+      </c>
+      <c r="H347" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>782</v>
+      </c>
+      <c r="B348" t="s">
+        <v>671</v>
+      </c>
+      <c r="C348" t="s">
+        <v>783</v>
+      </c>
+      <c r="D348"/>
+      <c r="E348">
+        <v>140000.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>136</v>
+      </c>
+      <c r="G348" t="s">
+        <v>771</v>
+      </c>
+      <c r="H348" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>784</v>
+      </c>
+      <c r="B349" t="s">
+        <v>535</v>
+      </c>
+      <c r="C349" t="s">
+        <v>538</v>
+      </c>
+      <c r="D349"/>
+      <c r="E349">
+        <v>146320.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>136</v>
+      </c>
+      <c r="G349" t="s">
+        <v>785</v>
+      </c>
+      <c r="H349" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>786</v>
+      </c>
+      <c r="B350" t="s">
+        <v>535</v>
+      </c>
+      <c r="C350" t="s">
+        <v>787</v>
+      </c>
+      <c r="D350"/>
+      <c r="E350">
+        <v>147069.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>136</v>
+      </c>
+      <c r="G350" t="s">
+        <v>785</v>
+      </c>
+      <c r="H350" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>788</v>
+      </c>
+      <c r="B351" t="s">
+        <v>671</v>
+      </c>
+      <c r="C351" t="s">
+        <v>777</v>
+      </c>
+      <c r="D351"/>
+      <c r="E351">
+        <v>130000.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>136</v>
+      </c>
+      <c r="G351" t="s">
+        <v>789</v>
+      </c>
+      <c r="H351" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>791</v>
+      </c>
+      <c r="B352" t="s">
+        <v>671</v>
+      </c>
+      <c r="C352" t="s">
+        <v>736</v>
+      </c>
+      <c r="D352"/>
+      <c r="E352">
+        <v>71000.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>136</v>
+      </c>
+      <c r="G352" t="s">
+        <v>789</v>
+      </c>
+      <c r="H352" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>488</v>
+      </c>
+      <c r="B353" t="s">
+        <v>671</v>
+      </c>
+      <c r="C353" t="s">
+        <v>690</v>
+      </c>
+      <c r="D353"/>
+      <c r="E353">
+        <v>200000.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>136</v>
+      </c>
+      <c r="G353" t="s">
+        <v>792</v>
+      </c>
+      <c r="H353" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>793</v>
+      </c>
+      <c r="B354" t="s">
+        <v>671</v>
+      </c>
+      <c r="C354" t="s">
+        <v>794</v>
+      </c>
+      <c r="D354"/>
+      <c r="E354">
+        <v>30000.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>136</v>
+      </c>
+      <c r="G354" t="s">
+        <v>792</v>
+      </c>
+      <c r="H354" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>795</v>
+      </c>
+      <c r="B355" t="s">
+        <v>671</v>
+      </c>
+      <c r="C355" t="s">
+        <v>777</v>
+      </c>
+      <c r="D355"/>
+      <c r="E355">
+        <v>100000.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>136</v>
+      </c>
+      <c r="G355" t="s">
+        <v>796</v>
+      </c>
+      <c r="H355" t="s">
+        <v>797</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>