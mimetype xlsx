--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,137 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DE GISEMENTS</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>OPERATEUR</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>MINERAIS</t>
   </si>
   <si>
     <t>PERMIS</t>
   </si>
   <si>
     <t>DEGRE CARRE</t>
   </si>
   <si>
     <t>TYPE GISEMENT</t>
   </si>
   <si>
     <t>RESERVE</t>
   </si>
   <si>
     <t>CONTEXTE</t>
   </si>
   <si>
     <t>Kawama</t>
   </si>
   <si>
     <t>MUTANDA MINING</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
+    <t>Exploité</t>
+  </si>
+  <si>
     <t>DIKULUWE</t>
   </si>
   <si>
-    <t>SICOMINES, LA SINO-CONGOLAISE DES MINES SA</t>
+    <t>LA SINO-CONGOLAISE DES MINES SA</t>
   </si>
   <si>
     <t>Jonction D</t>
   </si>
   <si>
     <t>Mashamba</t>
   </si>
   <si>
     <t>Cuvette Dima</t>
   </si>
   <si>
     <t>Cuvette Mashamba</t>
   </si>
   <si>
     <t>Bas-Uélé</t>
   </si>
   <si>
     <t>Synclynal Dikuluwe Colline D</t>
   </si>
   <si>
     <t>FUNGURUME</t>
   </si>
   <si>
-    <t>TENKE FUNGURUME MINING</t>
+    <t>TENKE FUNGURUME MINING SA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuivre  t; </t>
   </si>
   <si>
     <t>Kibali</t>
   </si>
   <si>
-    <t>KIBALI GOLDMINES</t>
+    <t>KIBALI GOLD MINE</t>
   </si>
   <si>
     <t>Haut-Uélé</t>
   </si>
   <si>
     <t>KINSENDA</t>
   </si>
   <si>
-    <t>KINSENDA COPPER COMPANY</t>
+    <t>KINSENDA COPPER COMPANY SA</t>
   </si>
   <si>
     <t>Haut-Katanga</t>
   </si>
   <si>
     <t>Kisengo</t>
   </si>
   <si>
     <t>KISENGO MINING</t>
   </si>
   <si>
     <t>Tanganyika</t>
   </si>
   <si>
     <t>Kinsevere</t>
   </si>
   <si>
     <t>KINSEVERE MINING RESSOURCES</t>
   </si>
   <si>
     <t>PE 643</t>
   </si>
   <si>
     <t>Kipushi</t>
   </si>
@@ -170,51 +176,51 @@
   <si>
     <t>PUMPI</t>
   </si>
   <si>
     <t>SHINKUSU</t>
   </si>
   <si>
     <t>TENKE</t>
   </si>
   <si>
     <t>PE 658</t>
   </si>
   <si>
     <t>Mutanda North (ex-Kansuki)</t>
   </si>
   <si>
     <t>Mutanda South</t>
   </si>
   <si>
     <t>PE 662</t>
   </si>
   <si>
     <t>BAMBA-KILENDA</t>
   </si>
   <si>
-    <t>Kongo central</t>
+    <t>Kongo Central</t>
   </si>
   <si>
     <t>Cuivre;</t>
   </si>
   <si>
     <t>S5/15</t>
   </si>
   <si>
     <t>Non exploité</t>
   </si>
   <si>
     <t>Gisement polymétallique zinc, cuivre plomb et vanaduim, style de veine avec pénétration dans la faille du mure de roche, minéralisation dans le calcaires et quartz feldspathiques</t>
   </si>
   <si>
     <t>N'KUSU</t>
   </si>
   <si>
     <t>S5/14</t>
   </si>
   <si>
     <t>La minéralisation de plomb vanadate étroitement lié à la faille, riche en bornite, chalcocite, cupirite, malachitedans le calcaire dolomitique, toujours cuprifère</t>
   </si>
   <si>
     <t>LUOZI</t>
   </si>
@@ -314,96 +320,105 @@
   <si>
     <t>On signale le diamant dans les alluvions des rivières (lukula, Mbavu, et dans le secteur de Luozi)</t>
   </si>
   <si>
     <t>MUANGO</t>
   </si>
   <si>
     <t>Sud-Kivu</t>
   </si>
   <si>
     <t>Fer;</t>
   </si>
   <si>
     <t>N5/26</t>
   </si>
   <si>
     <t>Sables minéralisés: oligiste qui provient des abords du lac Tangagnika</t>
   </si>
   <si>
     <t>KAMOA</t>
   </si>
   <si>
     <t>KAMOA COPPER SA</t>
   </si>
   <si>
-    <t>Exploité</t>
-[...1 lines deleted...]
-  <si>
     <t>KAKULA</t>
   </si>
   <si>
     <t>Kinsevere Hill</t>
   </si>
   <si>
     <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
   </si>
   <si>
     <t>PE 528</t>
   </si>
   <si>
     <t>Central</t>
   </si>
   <si>
     <t>Mashi</t>
   </si>
   <si>
     <t>Lubamba</t>
   </si>
   <si>
     <t>MAKOKO SA</t>
   </si>
   <si>
     <t>PE 704</t>
   </si>
   <si>
+    <t xml:space="preserve">Cuivre 23626000 t; </t>
+  </si>
+  <si>
     <t>Kiala</t>
   </si>
   <si>
     <t>PE 706</t>
   </si>
   <si>
+    <t xml:space="preserve">Cuivre 18900000 t; </t>
+  </si>
+  <si>
     <t>Makoko Sud</t>
   </si>
   <si>
     <t>PE 708</t>
   </si>
   <si>
+    <t xml:space="preserve">Cuivre 20024000 t; </t>
+  </si>
+  <si>
     <t>Makoko</t>
   </si>
   <si>
     <t>PE 714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cuivre 9450000 t; </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -734,51 +749,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="211.091" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -806,1057 +821,1079 @@
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4"/>
+      <c r="G4" t="s">
+        <v>14</v>
+      </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8"/>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11"/>
+      <c r="H11" t="s">
+        <v>25</v>
+      </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13"/>
+      <c r="G13" t="s">
+        <v>14</v>
+      </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F22"/>
-      <c r="G22"/>
+      <c r="G22" t="s">
+        <v>14</v>
+      </c>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23"/>
       <c r="E23" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F25"/>
-      <c r="G25"/>
+      <c r="G25" t="s">
+        <v>14</v>
+      </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26" t="s">
+        <v>14</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D27" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E27"/>
       <c r="F27" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G27" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H27"/>
       <c r="I27" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G28" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D29" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G29" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D30" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G30" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D31" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E31"/>
       <c r="F31" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G31" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H31"/>
       <c r="I31" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D32" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G32" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H32"/>
       <c r="I32" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D33" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G33" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H33"/>
       <c r="I33" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D34" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G34" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G35" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H35"/>
       <c r="I35" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D36" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E36"/>
       <c r="F36" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G36" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H36"/>
       <c r="I36" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D37" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E37"/>
       <c r="F37" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G37" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H37"/>
       <c r="I37" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D38" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E38"/>
       <c r="F38" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G38" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H38"/>
       <c r="I38" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D39" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E39"/>
       <c r="F39" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G39" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D40" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G40" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H40"/>
       <c r="I40" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D41" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G41" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H41"/>
       <c r="I41" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D42" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G42" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H42"/>
       <c r="I42" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D43" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G43" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G44" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H44"/>
       <c r="I44" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B45" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C45" t="s">
         <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C46" t="s">
         <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="H46"/>
       <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B47" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C47" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D47" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E47" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" t="s">
+        <v>55</v>
+      </c>
+      <c r="E48" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="H48"/>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B49" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C49" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D49" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E49" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B50" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E50" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H50"/>
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>111</v>
+      </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C51" t="s">
         <v>13</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E51" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H51"/>
+        <v>57</v>
+      </c>
+      <c r="H51" t="s">
+        <v>114</v>
+      </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B52" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C52" t="s">
         <v>13</v>
       </c>
       <c r="D52" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E52" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H52"/>
+        <v>57</v>
+      </c>
+      <c r="H52" t="s">
+        <v>117</v>
+      </c>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="B53" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C53" t="s">
         <v>13</v>
       </c>
       <c r="D53" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E53" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="H53"/>
+        <v>57</v>
+      </c>
+      <c r="H53" t="s">
+        <v>120</v>
+      </c>
       <c r="I53"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>