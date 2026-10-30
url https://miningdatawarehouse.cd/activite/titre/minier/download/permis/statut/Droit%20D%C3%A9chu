--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,2501 +12,2108 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="817">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="686">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES TITRES MINIERS (Droit Déchu)</t>
   </si>
   <si>
     <t>TITULAIRE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>NUMERO</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>CARRE MINIER</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>DATE OCTROI</t>
   </si>
   <si>
     <t>DATE EXPIRATION</t>
   </si>
   <si>
-    <t>SOCIETE AURIFERE DU KIVU ET DU MANIEMA ''SAKIMA SA''</t>
+    <t>NAKO MINES</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Droit Déchu</t>
   </si>
   <si>
+    <t>Bas-Uélé</t>
+  </si>
+  <si>
+    <t>2006/05/30</t>
+  </si>
+  <si>
+    <t>2008/01/30</t>
+  </si>
+  <si>
+    <t>EXPLOITATION ET PROSPECTION MINIERE SARL</t>
+  </si>
+  <si>
+    <t>PEPM</t>
+  </si>
+  <si>
+    <t>Kasaï</t>
+  </si>
+  <si>
+    <t>2005/09/30</t>
+  </si>
+  <si>
+    <t>2015/09/29</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE LONGATSHIMO</t>
+  </si>
+  <si>
+    <t>2005/07/25</t>
+  </si>
+  <si>
+    <t>2016/03/11</t>
+  </si>
+  <si>
+    <t>GEMCO SAS</t>
+  </si>
+  <si>
+    <t>2016/02/11</t>
+  </si>
+  <si>
+    <t>2048/02/13</t>
+  </si>
+  <si>
+    <t>MIDAMINES SARL</t>
+  </si>
+  <si>
+    <t>Kwango</t>
+  </si>
+  <si>
+    <t>1997/02/01</t>
+  </si>
+  <si>
+    <t>2017/01/31</t>
+  </si>
+  <si>
+    <t>Tshopo</t>
+  </si>
+  <si>
+    <t>2002/03/13</t>
+  </si>
+  <si>
+    <t>2017/03/12</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE DIAMANT DE LUPATAPATA</t>
+  </si>
+  <si>
+    <t>Kasaï-Oriental</t>
+  </si>
+  <si>
+    <t>2003/07/03</t>
+  </si>
+  <si>
+    <t>2022/05/24</t>
+  </si>
+  <si>
+    <t>2022/05/23</t>
+  </si>
+  <si>
+    <t>KABONGO DEVELOPPEMENT COMPANY</t>
+  </si>
+  <si>
+    <t>2000/09/01</t>
+  </si>
+  <si>
+    <t>2005/08/31</t>
+  </si>
+  <si>
+    <t>DIER-YE-MIY</t>
+  </si>
+  <si>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>2021/12/29</t>
+  </si>
+  <si>
+    <t>2006/12/28</t>
+  </si>
+  <si>
+    <t>SEMCO</t>
+  </si>
+  <si>
+    <t>2007/07/04</t>
+  </si>
+  <si>
+    <t>2012/07/03</t>
+  </si>
+  <si>
+    <t>SOCIETE KADUNYI MINE SARL</t>
+  </si>
+  <si>
+    <t>2007/10/18</t>
+  </si>
+  <si>
+    <t>2027/10/17</t>
+  </si>
+  <si>
+    <t>SOCIETE ROCHKAT MINING SARL</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
+    <t>2018/10/16</t>
+  </si>
+  <si>
+    <t>2021/10/15</t>
+  </si>
+  <si>
+    <t>LEDA MINING CONGO</t>
+  </si>
+  <si>
     <t>Sud-Kivu</t>
   </si>
   <si>
+    <t>2012/06/04</t>
+  </si>
+  <si>
+    <t>2017/06/03</t>
+  </si>
+  <si>
+    <t>Tanganyika</t>
+  </si>
+  <si>
+    <t>CHARLY MINING COMPANY SARL</t>
+  </si>
+  <si>
+    <t>Sankuru</t>
+  </si>
+  <si>
+    <t>2007/10/25</t>
+  </si>
+  <si>
+    <t>2015/10/24</t>
+  </si>
+  <si>
+    <t>KAMI SERVICE DE RECHERCHE ET D'EXPLOITATION SARL</t>
+  </si>
+  <si>
+    <t>2010/01/11</t>
+  </si>
+  <si>
+    <t>2015/01/10</t>
+  </si>
+  <si>
+    <t>TSM ENTREPRISE SARL</t>
+  </si>
+  <si>
+    <t>2008/10/25</t>
+  </si>
+  <si>
+    <t>2013/10/24</t>
+  </si>
+  <si>
+    <t>INVESTORS EQUITY LIMITED SPRL</t>
+  </si>
+  <si>
+    <t>2008/05/25</t>
+  </si>
+  <si>
+    <t>2010/05/24</t>
+  </si>
+  <si>
+    <t>Krismat Financial Corporation</t>
+  </si>
+  <si>
+    <t>2004/05/31</t>
+  </si>
+  <si>
+    <t>2008/05/05</t>
+  </si>
+  <si>
+    <t>CLEARSURF NEW MEDIA</t>
+  </si>
+  <si>
+    <t>2004/05/25</t>
+  </si>
+  <si>
+    <t>2008/05/24</t>
+  </si>
+  <si>
+    <t>2004/04/29</t>
+  </si>
+  <si>
+    <t>2008/04/28</t>
+  </si>
+  <si>
+    <t>SOCIETE UBITE MINING SARL</t>
+  </si>
+  <si>
+    <t>2009/09/30</t>
+  </si>
+  <si>
+    <t>2014/09/29</t>
+  </si>
+  <si>
+    <t>2010/03/19</t>
+  </si>
+  <si>
+    <t>2022/03/07</t>
+  </si>
+  <si>
+    <t>2020/03/18</t>
+  </si>
+  <si>
+    <t>CONGO MINERALS EXPLORATION</t>
+  </si>
+  <si>
+    <t>2014/07/04</t>
+  </si>
+  <si>
+    <t>2044/07/03</t>
+  </si>
+  <si>
+    <t>KUMPALA DIAMOND RESOURCES DRC SARL</t>
+  </si>
+  <si>
+    <t>2009/12/04</t>
+  </si>
+  <si>
+    <t>2039/12/03</t>
+  </si>
+  <si>
+    <t>E29 RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>2018/10/04</t>
+  </si>
+  <si>
+    <t>2043/10/03</t>
+  </si>
+  <si>
+    <t>2004/06/08</t>
+  </si>
+  <si>
+    <t>2008/06/07</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KOLWEZI</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>2010/10/26</t>
+  </si>
+  <si>
+    <t>2015/10/25</t>
+  </si>
+  <si>
+    <t>KASAI MINING AND EXPLORATION LIMITED</t>
+  </si>
+  <si>
+    <t>2005/08/06</t>
+  </si>
+  <si>
+    <t>2009/08/05</t>
+  </si>
+  <si>
+    <t>BITMAK COMPANY Sprl</t>
+  </si>
+  <si>
+    <t>Maniema</t>
+  </si>
+  <si>
+    <t>2007/07/02</t>
+  </si>
+  <si>
+    <t>2012/07/01</t>
+  </si>
+  <si>
+    <t>2013/09/19</t>
+  </si>
+  <si>
+    <t>2018/09/18</t>
+  </si>
+  <si>
+    <t>LIDA AFRIMING</t>
+  </si>
+  <si>
+    <t>2005/08/08</t>
+  </si>
+  <si>
+    <t>2010/08/07</t>
+  </si>
+  <si>
+    <t>REGAL MANIEMA SARL</t>
+  </si>
+  <si>
     <t>2006/10/02</t>
   </si>
   <si>
-    <t>2016/07/04</t>
-[...17 lines deleted...]
-    <t>2016/08/13</t>
+    <t>2011/10/01</t>
+  </si>
+  <si>
+    <t>BINGOMWA MINES SARL</t>
+  </si>
+  <si>
+    <t>2015/01/23</t>
+  </si>
+  <si>
+    <t>2045/01/22</t>
+  </si>
+  <si>
+    <t>BANRO CONGO MINING Sarl</t>
+  </si>
+  <si>
+    <t>2016/08/10</t>
+  </si>
+  <si>
+    <t>2021/08/09</t>
+  </si>
+  <si>
+    <t>JRI/BCP SPRL</t>
+  </si>
+  <si>
+    <t>AECP</t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>2008/02/21</t>
+  </si>
+  <si>
+    <t>2013/02/20</t>
+  </si>
+  <si>
+    <t>Jean-Pierre PFINGU NSUAMI</t>
+  </si>
+  <si>
+    <t>MAPOTI OLELA MINING GROUP SARL</t>
+  </si>
+  <si>
+    <t>2005/10/06</t>
+  </si>
+  <si>
+    <t>2009/10/05</t>
+  </si>
+  <si>
+    <t>LAFARGE CIMENTS CONGO</t>
+  </si>
+  <si>
+    <t>2007/08/22</t>
+  </si>
+  <si>
+    <t>2012/08/21</t>
+  </si>
+  <si>
+    <t>2007/06/19</t>
+  </si>
+  <si>
+    <t>2012/06/18</t>
+  </si>
+  <si>
+    <t>YA FEI MINING SARL</t>
+  </si>
+  <si>
+    <t>2015/03/10</t>
+  </si>
+  <si>
+    <t>2020/03/09</t>
+  </si>
+  <si>
+    <t>2006/02/17</t>
+  </si>
+  <si>
+    <t>2010/02/16</t>
+  </si>
+  <si>
+    <t>LIBERTY DIAMOND GROUP Sprl</t>
+  </si>
+  <si>
+    <t>2010/02/17</t>
+  </si>
+  <si>
+    <t>2015/12/16</t>
+  </si>
+  <si>
+    <t>BELAIR MANIEMA SARL</t>
+  </si>
+  <si>
+    <t>2012/02/05</t>
+  </si>
+  <si>
+    <t>2017/02/04</t>
+  </si>
+  <si>
+    <t>REGAL SK</t>
+  </si>
+  <si>
+    <t>2012/07/08</t>
+  </si>
+  <si>
+    <t>2017/07/07</t>
+  </si>
+  <si>
+    <t>ITURI GOLD MINING COMPANY Sprl</t>
+  </si>
+  <si>
+    <t>Ituri</t>
+  </si>
+  <si>
+    <t>2006/09/27</t>
+  </si>
+  <si>
+    <t>2036/09/19</t>
+  </si>
+  <si>
+    <t>ASSOCIATION MINIERE DU KIVU Sprl</t>
+  </si>
+  <si>
+    <t>2011/08/08</t>
+  </si>
+  <si>
+    <t>2041/08/07</t>
+  </si>
+  <si>
+    <t>KATANGA MEGA MINING</t>
+  </si>
+  <si>
+    <t>2011/06/13</t>
+  </si>
+  <si>
+    <t>2016/06/12</t>
+  </si>
+  <si>
+    <t>2019/04/12</t>
+  </si>
+  <si>
+    <t>2024/04/11</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KILO MOTO</t>
+  </si>
+  <si>
+    <t>2007/12/31</t>
+  </si>
+  <si>
+    <t>2014/12/30</t>
+  </si>
+  <si>
+    <t>HAI NAN INTERNATIONAL RESOURCES MINING DRC SPRL</t>
+  </si>
+  <si>
+    <t>2011/07/10</t>
+  </si>
+  <si>
+    <t>2016/07/09</t>
+  </si>
+  <si>
+    <t>RESHINE CONGO</t>
+  </si>
+  <si>
+    <t>2008/12/07</t>
+  </si>
+  <si>
+    <t>2013/12/06</t>
+  </si>
+  <si>
+    <t>TANGANYIKA MINING COMPANY</t>
+  </si>
+  <si>
+    <t>2016/07/28</t>
+  </si>
+  <si>
+    <t>2024/07/27</t>
+  </si>
+  <si>
+    <t>LUAMBO MINING</t>
+  </si>
+  <si>
+    <t>2006/10/11</t>
+  </si>
+  <si>
+    <t>2011/10/10</t>
+  </si>
+  <si>
+    <t>MINIERE DU MANIEMA Sprl</t>
+  </si>
+  <si>
+    <t>2016/12/05</t>
+  </si>
+  <si>
+    <t>2046/12/04</t>
+  </si>
+  <si>
+    <t>OM METAL RESSOURCES</t>
+  </si>
+  <si>
+    <t>2013/06/25</t>
+  </si>
+  <si>
+    <t>2043/06/24</t>
+  </si>
+  <si>
+    <t>ORKA</t>
+  </si>
+  <si>
+    <t>2011/10/30</t>
+  </si>
+  <si>
+    <t>2016/10/29</t>
+  </si>
+  <si>
+    <t>BAHATI DIAMOND SPRL</t>
+  </si>
+  <si>
+    <t>2006/11/23</t>
+  </si>
+  <si>
+    <t>2010/11/22</t>
+  </si>
+  <si>
+    <t>NEW TIME SPRL</t>
+  </si>
+  <si>
+    <t>LA BOISSIERE SPRL</t>
+  </si>
+  <si>
+    <t>Nord-Kivu</t>
+  </si>
+  <si>
+    <t>2006/12/11</t>
+  </si>
+  <si>
+    <t>2011/12/10</t>
+  </si>
+  <si>
+    <t>INTERMINES Sprl</t>
+  </si>
+  <si>
+    <t>2015/12/30</t>
+  </si>
+  <si>
+    <t>2020/12/29</t>
+  </si>
+  <si>
+    <t>2015/11/05</t>
+  </si>
+  <si>
+    <t>2020/11/04</t>
+  </si>
+  <si>
+    <t>CONGO UNITED MINING</t>
+  </si>
+  <si>
+    <t>2007/02/05</t>
+  </si>
+  <si>
+    <t>2012/02/04</t>
+  </si>
+  <si>
+    <t>CONGO METAL Sprl</t>
+  </si>
+  <si>
+    <t>2008/05/20</t>
+  </si>
+  <si>
+    <t>2013/05/19</t>
+  </si>
+  <si>
+    <t>2012/05/07</t>
+  </si>
+  <si>
+    <t>2016/11/06</t>
+  </si>
+  <si>
+    <t>2007/05/07</t>
+  </si>
+  <si>
+    <t>2015/11/06</t>
+  </si>
+  <si>
+    <t>2012/05/06</t>
+  </si>
+  <si>
+    <t>SOCIETE D'EXPLOITATION MINIERES</t>
+  </si>
+  <si>
+    <t>Haut-Lomami</t>
+  </si>
+  <si>
+    <t>2009/09/26</t>
+  </si>
+  <si>
+    <t>2039/09/25</t>
+  </si>
+  <si>
+    <t>SASO TRANS</t>
+  </si>
+  <si>
+    <t>ARCP</t>
+  </si>
+  <si>
+    <t>Kinshasa</t>
+  </si>
+  <si>
+    <t>2007/08/09</t>
+  </si>
+  <si>
+    <t>2008/08/08</t>
+  </si>
+  <si>
+    <t>MEXPO MINERALS Sprl</t>
+  </si>
+  <si>
+    <t>2007/03/31</t>
+  </si>
+  <si>
+    <t>2011/03/30</t>
+  </si>
+  <si>
+    <t>KALIKA MINING SARL</t>
+  </si>
+  <si>
+    <t>2017/09/22</t>
+  </si>
+  <si>
+    <t>2022/09/21</t>
+  </si>
+  <si>
+    <t>LA TERRE COMPANY</t>
+  </si>
+  <si>
+    <t>2007/06/21</t>
+  </si>
+  <si>
+    <t>2012/06/20</t>
+  </si>
+  <si>
+    <t>2011/06/20</t>
+  </si>
+  <si>
+    <t>PISTIS MINING CORPORATION</t>
+  </si>
+  <si>
+    <t>2010/11/04</t>
+  </si>
+  <si>
+    <t>2011/11/03</t>
+  </si>
+  <si>
+    <t>SOCIETE CONGO HOLDING SARL</t>
+  </si>
+  <si>
+    <t>Lomami</t>
+  </si>
+  <si>
+    <t>2010/05/07</t>
+  </si>
+  <si>
+    <t>2015/05/06</t>
+  </si>
+  <si>
+    <t>2010/04/15</t>
+  </si>
+  <si>
+    <t>2015/04/14</t>
+  </si>
+  <si>
+    <t>LEK MINING SPRL</t>
+  </si>
+  <si>
+    <t>2007/06/25</t>
+  </si>
+  <si>
+    <t>2015/01/22</t>
+  </si>
+  <si>
+    <t>2015/02/15</t>
+  </si>
+  <si>
+    <t>2007/07/11</t>
+  </si>
+  <si>
+    <t>2012/07/10</t>
+  </si>
+  <si>
+    <t>KADI INTERNATIONAL S.A</t>
+  </si>
+  <si>
+    <t>2012/02/25</t>
+  </si>
+  <si>
+    <t>2042/02/24</t>
+  </si>
+  <si>
+    <t>MINERALS INVESTMENT</t>
+  </si>
+  <si>
+    <t>2014/06/24</t>
+  </si>
+  <si>
+    <t>FURNEIKO FIRE EXTRUTIONS</t>
+  </si>
+  <si>
+    <t>2018/03/10</t>
+  </si>
+  <si>
+    <t>2048/03/09</t>
+  </si>
+  <si>
+    <t>EMENTO MANUFACTURING &amp; TRADING SPRL</t>
+  </si>
+  <si>
+    <t>2007/07/01</t>
+  </si>
+  <si>
+    <t>2011/06/30</t>
+  </si>
+  <si>
+    <t>LA GENERALE DES MINES , D'AGRICULTURE ET DU COMMERCE</t>
+  </si>
+  <si>
+    <t>2007/07/06</t>
+  </si>
+  <si>
+    <t>2012/07/05</t>
+  </si>
+  <si>
+    <t>Cécile Diba Kapinga</t>
+  </si>
+  <si>
+    <t>2007/06/26</t>
+  </si>
+  <si>
+    <t>2008/06/25</t>
+  </si>
+  <si>
+    <t>MAADINI MINING</t>
+  </si>
+  <si>
+    <t>2007/07/25</t>
+  </si>
+  <si>
+    <t>2011/07/24</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS EMERGING SERVICES EMERS</t>
+  </si>
+  <si>
+    <t>2016/09/30</t>
+  </si>
+  <si>
+    <t>2021/09/29</t>
+  </si>
+  <si>
+    <t>2007/08/10</t>
+  </si>
+  <si>
+    <t>2011/08/09</t>
+  </si>
+  <si>
+    <t>BLACKSTONE PETROMINERALS Sprl</t>
+  </si>
+  <si>
+    <t>2012/08/09</t>
+  </si>
+  <si>
+    <t>NOVA MINING</t>
+  </si>
+  <si>
+    <t>2012/08/10</t>
+  </si>
+  <si>
+    <t>2017/08/09</t>
+  </si>
+  <si>
+    <t>MINING MINERAL RESOURCES SAS</t>
+  </si>
+  <si>
+    <t>2012/08/18</t>
+  </si>
+  <si>
+    <t>2017/08/17</t>
+  </si>
+  <si>
+    <t>2007/08/18</t>
+  </si>
+  <si>
+    <t>2012/08/17</t>
+  </si>
+  <si>
+    <t>2012/11/16</t>
+  </si>
+  <si>
+    <t>2017/11/15</t>
+  </si>
+  <si>
+    <t>2012/08/20</t>
+  </si>
+  <si>
+    <t>2017/08/19</t>
+  </si>
+  <si>
+    <t>2011/08/17</t>
+  </si>
+  <si>
+    <t>2007/08/26</t>
+  </si>
+  <si>
+    <t>2012/08/25</t>
+  </si>
+  <si>
+    <t>MUNONGA MIKUBA SARL</t>
+  </si>
+  <si>
+    <t>2015/11/20</t>
+  </si>
+  <si>
+    <t>2020/11/19</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DEXPLOITATION DE CASITERITE ET ACCOMPAGNATEURS SARL</t>
+  </si>
+  <si>
+    <t>2016/09/11</t>
+  </si>
+  <si>
+    <t>2017/05/10</t>
+  </si>
+  <si>
+    <t>EXCEL DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>2007/11/07</t>
+  </si>
+  <si>
+    <t>2008/11/06</t>
+  </si>
+  <si>
+    <t>FAMETAL MINING ET RESSOURCES DRC SPRL</t>
+  </si>
+  <si>
+    <t>2012/05/19</t>
+  </si>
+  <si>
+    <t>2014/05/18</t>
+  </si>
+  <si>
+    <t>DELRAND RESOURCES CONGO SPRL</t>
+  </si>
+  <si>
+    <t>2007/12/09</t>
+  </si>
+  <si>
+    <t>2012/12/09</t>
+  </si>
+  <si>
+    <t>LA MINIERE DU CONGO_MDC</t>
+  </si>
+  <si>
+    <t>2017/04/05</t>
+  </si>
+  <si>
+    <t>2047/04/04</t>
+  </si>
+  <si>
+    <t>LUTWIKA MINING SARL</t>
+  </si>
+  <si>
+    <t>2016/04/07</t>
+  </si>
+  <si>
+    <t>2021/04/06</t>
+  </si>
+  <si>
+    <t>THERMO METALS PROCESSER</t>
+  </si>
+  <si>
+    <t>2008/05/19</t>
+  </si>
+  <si>
+    <t>2012/05/18</t>
+  </si>
+  <si>
+    <t>Kwilu</t>
+  </si>
+  <si>
+    <t>AR MINERALS AND MINING</t>
+  </si>
+  <si>
+    <t>2016/01/29</t>
+  </si>
+  <si>
+    <t>2021/01/28</t>
+  </si>
+  <si>
+    <t>GROUPE KEPPY MUKESH COORPORATION Sprl</t>
+  </si>
+  <si>
+    <t>2016/05/12</t>
+  </si>
+  <si>
+    <t>2021/05/11</t>
+  </si>
+  <si>
+    <t>CONGO MOTORS Sprl</t>
+  </si>
+  <si>
+    <t>2008/05/15</t>
+  </si>
+  <si>
+    <t>2013/05/14</t>
+  </si>
+  <si>
+    <t>FEREXFOR NKV SARL</t>
+  </si>
+  <si>
+    <t>2011/03/26</t>
+  </si>
+  <si>
+    <t>2016/03/25</t>
+  </si>
+  <si>
+    <t>KATANGA CONSULTING COMPANY</t>
+  </si>
+  <si>
+    <t>2009/05/18</t>
+  </si>
+  <si>
+    <t>KGL -SOMITURI</t>
+  </si>
+  <si>
+    <t>2009/02/23</t>
+  </si>
+  <si>
+    <t>2039/02/22</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>HAULCO HAULING COMPANY</t>
+  </si>
+  <si>
+    <t>2014/05/08</t>
+  </si>
+  <si>
+    <t>2044/05/07</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICAN RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>2014/06/19</t>
+  </si>
+  <si>
+    <t>2019/06/18</t>
+  </si>
+  <si>
+    <t>Edouard KAMBALE</t>
+  </si>
+  <si>
+    <t>2009/01/19</t>
+  </si>
+  <si>
+    <t>2013/01/18</t>
+  </si>
+  <si>
+    <t>SOCIETE OLIVE</t>
+  </si>
+  <si>
+    <t>2015/08/03</t>
+  </si>
+  <si>
+    <t>2020/08/02</t>
+  </si>
+  <si>
+    <t>SOCIETE D'ELEVAGE ET DE COMMERCE</t>
+  </si>
+  <si>
+    <t>2011/07/25</t>
+  </si>
+  <si>
+    <t>2012/07/24</t>
+  </si>
+  <si>
+    <t>EBENDE RESOURCES LIMITED</t>
+  </si>
+  <si>
+    <t>2009/03/24</t>
+  </si>
+  <si>
+    <t>2014/10/28</t>
+  </si>
+  <si>
+    <t>AMBASE EXPLORATION AFRICA Sprl</t>
+  </si>
+  <si>
+    <t>2015/03/24</t>
+  </si>
+  <si>
+    <t>2018/03/23</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL CUSTOMS AGENCY Sprl</t>
+  </si>
+  <si>
+    <t>2011/08/15</t>
   </si>
   <si>
     <t>2016/08/14</t>
   </si>
   <si>
-    <t>1999/04/04</t>
-[...20 lines deleted...]
-    <t>2006/04/21</t>
+    <t>LUMINGU LENGO</t>
+  </si>
+  <si>
+    <t>2009/05/26</t>
+  </si>
+  <si>
+    <t>2010/05/25</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE SANDOA</t>
+  </si>
+  <si>
+    <t>2014/11/10</t>
+  </si>
+  <si>
+    <t>2044/11/09</t>
+  </si>
+  <si>
+    <t>M.D. CONSTRUCTION &amp; HIGHT TECHNOLOGY</t>
+  </si>
+  <si>
+    <t>2009/04/09</t>
+  </si>
+  <si>
+    <t>2010/04/08</t>
+  </si>
+  <si>
+    <t>TIDIANE KONE &amp; FREDERICK SPRL</t>
+  </si>
+  <si>
+    <t>2009/04/08</t>
+  </si>
+  <si>
+    <t>2014/04/07</t>
+  </si>
+  <si>
+    <t>THOMAS MUZITO MAVUJI</t>
+  </si>
+  <si>
+    <t>2010/04/07</t>
+  </si>
+  <si>
+    <t>2015/04/06</t>
+  </si>
+  <si>
+    <t>Raphaël SILUVANGI LUMBA</t>
+  </si>
+  <si>
+    <t>2009/03/26</t>
+  </si>
+  <si>
+    <t>2010/03/25</t>
+  </si>
+  <si>
+    <t>Gaston KAHILU MBAKA</t>
+  </si>
+  <si>
+    <t>2016/06/09</t>
+  </si>
+  <si>
+    <t>2021/06/08</t>
+  </si>
+  <si>
+    <t>JONGEA SARL</t>
+  </si>
+  <si>
+    <t>2023/10/03</t>
+  </si>
+  <si>
+    <t>2023/10/15</t>
+  </si>
+  <si>
+    <t>CARRI CONGO</t>
+  </si>
+  <si>
+    <t>2019/06/08</t>
+  </si>
+  <si>
+    <t>2024/06/07</t>
+  </si>
+  <si>
+    <t>KUN TAI CONGO MINING " K.T.C.M"</t>
+  </si>
+  <si>
+    <t>2011/05/10</t>
+  </si>
+  <si>
+    <t>2012/05/09</t>
+  </si>
+  <si>
+    <t>2010/05/10</t>
+  </si>
+  <si>
+    <t>KWILU BRIQUES SARL</t>
+  </si>
+  <si>
+    <t>2015/10/04</t>
+  </si>
+  <si>
+    <t>2020/10/03</t>
+  </si>
+  <si>
+    <t>Medard MULANGALA LWAKABWANGA</t>
+  </si>
+  <si>
+    <t>2010/10/07</t>
+  </si>
+  <si>
+    <t>2011/10/06</t>
+  </si>
+  <si>
+    <t>MICHROT CONGO COMPANY S.A</t>
+  </si>
+  <si>
+    <t>2009/11/28</t>
+  </si>
+  <si>
+    <t>2013/11/27</t>
+  </si>
+  <si>
+    <t>2014/05/24</t>
+  </si>
+  <si>
+    <t>2009/11/17</t>
+  </si>
+  <si>
+    <t>2013/11/16</t>
+  </si>
+  <si>
+    <t>NYUKI CONSTRUCT SARL</t>
+  </si>
+  <si>
+    <t>2018/06/27</t>
+  </si>
+  <si>
+    <t>2023/06/26</t>
+  </si>
+  <si>
+    <t>MONGBWALU GOLD MINES SA</t>
+  </si>
+  <si>
+    <t>2010/04/24</t>
+  </si>
+  <si>
+    <t>2016/08/02</t>
+  </si>
+  <si>
+    <t>J2M SARL</t>
+  </si>
+  <si>
+    <t>2012/06/13</t>
+  </si>
+  <si>
+    <t>2017/06/12</t>
+  </si>
+  <si>
+    <t>CHEKINA SARL</t>
+  </si>
+  <si>
+    <t>2010/09/03</t>
+  </si>
+  <si>
+    <t>2022/10/12</t>
+  </si>
+  <si>
+    <t>2011/02/25</t>
+  </si>
+  <si>
+    <t>2012/02/24</t>
+  </si>
+  <si>
+    <t>Roger GANZUMBA SOGHI</t>
+  </si>
+  <si>
+    <t>2012/04/03</t>
+  </si>
+  <si>
+    <t>2013/04/02</t>
+  </si>
+  <si>
+    <t>2012/04/20</t>
+  </si>
+  <si>
+    <t>2013/04/19</t>
+  </si>
+  <si>
+    <t>2012/10/23</t>
+  </si>
+  <si>
+    <t>2017/10/22</t>
+  </si>
+  <si>
+    <t>XING PENG MINING Sarl</t>
+  </si>
+  <si>
+    <t>2018/06/26</t>
+  </si>
+  <si>
+    <t>2048/06/25</t>
+  </si>
+  <si>
+    <t>BARNET GROUP SARL</t>
+  </si>
+  <si>
+    <t>2016/01/27</t>
+  </si>
+  <si>
+    <t>2021/01/26</t>
+  </si>
+  <si>
+    <t>GOLDEN AFRICA RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>2015/09/12</t>
+  </si>
+  <si>
+    <t>2045/09/11</t>
+  </si>
+  <si>
+    <t>GERASIMOS EVANGELATOS</t>
+  </si>
+  <si>
+    <t>2011/08/13</t>
+  </si>
+  <si>
+    <t>2012/08/12</t>
+  </si>
+  <si>
+    <t>SINO KAT TIN SARL</t>
+  </si>
+  <si>
+    <t>2015/07/20</t>
+  </si>
+  <si>
+    <t>2020/07/19</t>
+  </si>
+  <si>
+    <t>DEVON RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>2014/09/18</t>
+  </si>
+  <si>
+    <t>2018/09/17</t>
+  </si>
+  <si>
+    <t>KISENGO MINING</t>
+  </si>
+  <si>
+    <t>ENTREPRISES MINIERE DE MUSOSHI SA</t>
+  </si>
+  <si>
+    <t>2015/06/11</t>
   </si>
   <si>
     <t>2019/10/05</t>
   </si>
   <si>
-    <t>SOCIETE MINIERE DE LUBUTU</t>
-[...107 lines deleted...]
-    <t>2006/09/13</t>
+    <t>CONGO MANAGEMENT SARL</t>
+  </si>
+  <si>
+    <t>2019/02/14</t>
+  </si>
+  <si>
+    <t>2024/02/13</t>
+  </si>
+  <si>
+    <t>INVESTISSEMENT ET DEVELOPPEMENT IMMOBILIERS SARL</t>
+  </si>
+  <si>
+    <t>2017/03/27</t>
+  </si>
+  <si>
+    <t>2022/03/26</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DES MINES ET CARRIERES SARL</t>
+  </si>
+  <si>
+    <t>2017/10/20</t>
+  </si>
+  <si>
+    <t>2022/10/19</t>
+  </si>
+  <si>
+    <t>LYSE INTERNATIONAL SARL</t>
+  </si>
+  <si>
+    <t>2017/07/31</t>
+  </si>
+  <si>
+    <t>2022/07/30</t>
+  </si>
+  <si>
+    <t>SR TANMIN</t>
+  </si>
+  <si>
+    <t>2017/09/01</t>
+  </si>
+  <si>
+    <t>2022/08/31</t>
+  </si>
+  <si>
+    <t>2017/03/24</t>
+  </si>
+  <si>
+    <t>2022/03/23</t>
+  </si>
+  <si>
+    <t>2017/09/05</t>
+  </si>
+  <si>
+    <t>2022/09/04</t>
+  </si>
+  <si>
+    <t>KATANGA DEVELOPPEMENT ET ASSOCIES</t>
+  </si>
+  <si>
+    <t>2017/07/10</t>
+  </si>
+  <si>
+    <t>2018/07/09</t>
+  </si>
+  <si>
+    <t>SOCIETE DIVISHO SARL</t>
+  </si>
+  <si>
+    <t>2017/09/16</t>
+  </si>
+  <si>
+    <t>2022/09/15</t>
+  </si>
+  <si>
+    <t>2017/09/07</t>
+  </si>
+  <si>
+    <t>2022/09/06</t>
+  </si>
+  <si>
+    <t>2017/09/06</t>
+  </si>
+  <si>
+    <t>2022/09/05</t>
+  </si>
+  <si>
+    <t>2017/08/29</t>
+  </si>
+  <si>
+    <t>2022/08/28</t>
+  </si>
+  <si>
+    <t>2017/09/11</t>
+  </si>
+  <si>
+    <t>2022/09/10</t>
+  </si>
+  <si>
+    <t>KASAI RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>2017/09/15</t>
+  </si>
+  <si>
+    <t>2021/09/14</t>
+  </si>
+  <si>
+    <t>AGAPAO GLOBAL BUSINESS SARL</t>
+  </si>
+  <si>
+    <t>2017/08/14</t>
+  </si>
+  <si>
+    <t>2022/08/13</t>
+  </si>
+  <si>
+    <t>KUPANGA SARL</t>
+  </si>
+  <si>
+    <t>2017/08/10</t>
+  </si>
+  <si>
+    <t>2022/08/09</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE KAZI KWA AMANI</t>
+  </si>
+  <si>
+    <t>2017/08/22</t>
+  </si>
+  <si>
+    <t>2022/08/21</t>
+  </si>
+  <si>
+    <t>EMPIRE CORPORATION YVY SARL</t>
+  </si>
+  <si>
+    <t>UNITED MATERIALS CONGO SARL</t>
+  </si>
+  <si>
+    <t>SOCIETE INDUSTRIE MINIERE XINYUAN DE TONGLIAO</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE DE DEVELOPPEMENT COMMUNAUTAIRE</t>
+  </si>
+  <si>
+    <t>2017/08/28</t>
+  </si>
+  <si>
+    <t>2022/08/27</t>
+  </si>
+  <si>
+    <t>ZHENGWEI TECHNIQUE COOPERATION SARL</t>
+  </si>
+  <si>
+    <t>2017/09/13</t>
   </si>
   <si>
     <t>2021/09/12</t>
   </si>
   <si>
-    <t>DIER-YE-MIY</t>
-[...194 lines deleted...]
-    <t>Lualaba</t>
+    <t>2021/09/10</t>
+  </si>
+  <si>
+    <t>GROUPE ABK SARL</t>
+  </si>
+  <si>
+    <t>2017/10/11</t>
+  </si>
+  <si>
+    <t>2021/10/10</t>
+  </si>
+  <si>
+    <t>2017/09/21</t>
+  </si>
+  <si>
+    <t>2021/09/20</t>
+  </si>
+  <si>
+    <t>KATANGA TECHNIQUE TRADING</t>
+  </si>
+  <si>
+    <t>2017/10/16</t>
+  </si>
+  <si>
+    <t>2018/10/15</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS NSB GOLDEN SARL</t>
+  </si>
+  <si>
+    <t>2017/09/08</t>
+  </si>
+  <si>
+    <t>2022/09/07</t>
+  </si>
+  <si>
+    <t>2022/10/15</t>
+  </si>
+  <si>
+    <t>BANKERS COBALT MINING SASU</t>
+  </si>
+  <si>
+    <t>2017/09/28</t>
+  </si>
+  <si>
+    <t>2022/09/27</t>
+  </si>
+  <si>
+    <t>ETABLISSEMENTS TRUST SERVICES GROUP</t>
+  </si>
+  <si>
+    <t>2018/01/31</t>
+  </si>
+  <si>
+    <t>2022/01/30</t>
+  </si>
+  <si>
+    <t>2021/08/21</t>
+  </si>
+  <si>
+    <t>PARAGON MINING SARL</t>
+  </si>
+  <si>
+    <t>FUANI MUSOLE SARL</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE LUEBO</t>
+  </si>
+  <si>
+    <t>2021/09/15</t>
+  </si>
+  <si>
+    <t>2018/04/30</t>
+  </si>
+  <si>
+    <t>2022/04/29</t>
+  </si>
+  <si>
+    <t>BAKWAFIKA KABULA ZOROBABEL SARL</t>
+  </si>
+  <si>
+    <t>2018/02/06</t>
+  </si>
+  <si>
+    <t>2022/02/05</t>
+  </si>
+  <si>
+    <t>2018/02/22</t>
+  </si>
+  <si>
+    <t>2022/02/21</t>
+  </si>
+  <si>
+    <t>ESPACE POLYD'OR</t>
+  </si>
+  <si>
+    <t>2018/05/02</t>
+  </si>
+  <si>
+    <t>2023/05/01</t>
+  </si>
+  <si>
+    <t>SOCIETE DE MINES D'OR RESOURCES</t>
+  </si>
+  <si>
+    <t>AFRICA EQUITY &amp; INVESTMENT GROUP SARL</t>
+  </si>
+  <si>
+    <t>LES CARRIERES DU CONGO SARL</t>
+  </si>
+  <si>
+    <t>2018/01/19</t>
+  </si>
+  <si>
+    <t>2019/01/18</t>
+  </si>
+  <si>
+    <t>ROHIM-MINING SARL</t>
+  </si>
+  <si>
+    <t>2024/12/27</t>
+  </si>
+  <si>
+    <t>2029/12/26</t>
+  </si>
+  <si>
+    <t>2023/03/09</t>
+  </si>
+  <si>
+    <t>KIVU MINERALS SARL</t>
+  </si>
+  <si>
+    <t>2018/10/29</t>
+  </si>
+  <si>
+    <t>2023/10/28</t>
+  </si>
+  <si>
+    <t>SOCIETE LMTD SARL</t>
+  </si>
+  <si>
+    <t>2023/02/21</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE ET AGRICOLE DU LUALABA</t>
+  </si>
+  <si>
+    <t>2019/03/05</t>
+  </si>
+  <si>
+    <t>2024/03/04</t>
+  </si>
+  <si>
+    <t>SOCIETE MANGO TREE MINING SARL</t>
+  </si>
+  <si>
+    <t>2019/01/28</t>
+  </si>
+  <si>
+    <t>2024/01/27</t>
+  </si>
+  <si>
+    <t>NEW SUBIRA CONFORT SARL</t>
+  </si>
+  <si>
+    <t>2018/12/17</t>
+  </si>
+  <si>
+    <t>2023/12/16</t>
+  </si>
+  <si>
+    <t>CONGO NEW MINING VISION SARL</t>
+  </si>
+  <si>
+    <t>2019/01/31</t>
+  </si>
+  <si>
+    <t>2024/01/30</t>
+  </si>
+  <si>
+    <t>ZHI PENG MINING SARL</t>
+  </si>
+  <si>
+    <t>KALORDIA MINING LOGISTIQUE ET SERVICES ENTREPRISES</t>
+  </si>
+  <si>
+    <t>2019/02/12</t>
+  </si>
+  <si>
+    <t>2024/02/11</t>
+  </si>
+  <si>
+    <t>MASLO SARL</t>
+  </si>
+  <si>
+    <t>BANGU MINING SARLU</t>
+  </si>
+  <si>
+    <t>2019/09/20</t>
+  </si>
+  <si>
+    <t>2020/09/19</t>
+  </si>
+  <si>
+    <t>2019/04/05</t>
+  </si>
+  <si>
+    <t>2024/04/04</t>
+  </si>
+  <si>
+    <t>NIANGARA GOLD MINING SARL</t>
+  </si>
+  <si>
+    <t>2019/04/30</t>
+  </si>
+  <si>
+    <t>2024/04/29</t>
+  </si>
+  <si>
+    <t>EMERGING MINING SARLU</t>
   </si>
   <si>
     <t>2019/09/11</t>
   </si>
   <si>
-    <t>2044/09/10</t>
-[...251 lines deleted...]
-    <t>KATANGA MEGA MINING</t>
+    <t>2020/09/10</t>
   </si>
   <si>
     <t>2019/09/03</t>
   </si>
   <si>
-    <t>2024/09/02</t>
-[...1049 lines deleted...]
-    <t>2022/03/07</t>
+    <t>2020/09/02</t>
+  </si>
+  <si>
+    <t>GOD MATEBWE AND SONS SARL</t>
+  </si>
+  <si>
+    <t>AL HILAL MINING SARL</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE DE CONSULTANCE</t>
+  </si>
+  <si>
+    <t>2019/08/07</t>
+  </si>
+  <si>
+    <t>2024/08/06</t>
+  </si>
+  <si>
+    <t>MAHAVEER MINING SARL</t>
+  </si>
+  <si>
+    <t>2019/06/07</t>
+  </si>
+  <si>
+    <t>2024/06/06</t>
+  </si>
+  <si>
+    <t>2019/09/23</t>
+  </si>
+  <si>
+    <t>2024/09/22</t>
+  </si>
+  <si>
+    <t>KIFUMPA MINING SARL</t>
+  </si>
+  <si>
+    <t>2024/09/19</t>
+  </si>
+  <si>
+    <t>CONGO GLOBAL MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>2026/09/09</t>
+  </si>
+  <si>
+    <t>AMBA RESSOURCES SARL</t>
+  </si>
+  <si>
+    <t>2021/09/28</t>
+  </si>
+  <si>
+    <t>2026/09/27</t>
+  </si>
+  <si>
+    <t>SOCIETE DES MINES DU CONGO SASU</t>
+  </si>
+  <si>
+    <t>2021/09/22</t>
+  </si>
+  <si>
+    <t>2026/09/21</t>
+  </si>
+  <si>
+    <t>TANGANYIKA MAENDELEO SARL</t>
+  </si>
+  <si>
+    <t>2021/11/18</t>
+  </si>
+  <si>
+    <t>2026/11/17</t>
+  </si>
+  <si>
+    <t>CONGO MINING CORPORATION SARL</t>
+  </si>
+  <si>
+    <t>2023/11/15</t>
+  </si>
+  <si>
+    <t>2048/11/14</t>
+  </si>
+  <si>
+    <t>2021/12/28</t>
+  </si>
+  <si>
+    <t>2026/12/27</t>
+  </si>
+  <si>
+    <t>NGUBA INVESTMENT SARL</t>
+  </si>
+  <si>
+    <t>2022/01/31</t>
+  </si>
+  <si>
+    <t>2027/01/30</t>
+  </si>
+  <si>
+    <t>SYCAMORE INVESTMENTS</t>
+  </si>
+  <si>
+    <t>2013/12/04</t>
+  </si>
+  <si>
+    <t>2018/07/07</t>
+  </si>
+  <si>
+    <t>SOCIETE JAMAA MINING SARL</t>
+  </si>
+  <si>
+    <t>2021/12/15</t>
+  </si>
+  <si>
+    <t>2026/12/14</t>
+  </si>
+  <si>
+    <t>CONGO PROGRESS MINING S.A</t>
+  </si>
+  <si>
+    <t>2022/06/27</t>
+  </si>
+  <si>
+    <t>2027/06/26</t>
+  </si>
+  <si>
+    <t>2022/05/26</t>
+  </si>
+  <si>
+    <t>2027/05/25</t>
+  </si>
+  <si>
+    <t>KUBOL MINING SARL</t>
+  </si>
+  <si>
+    <t>2023/10/20</t>
+  </si>
+  <si>
+    <t>2028/10/19</t>
+  </si>
+  <si>
+    <t>NURU EXPLORATION SARL</t>
+  </si>
+  <si>
+    <t>2022/02/18</t>
+  </si>
+  <si>
+    <t>2027/02/17</t>
+  </si>
+  <si>
+    <t>GOLDEN CONSTRUCTION SARL</t>
+  </si>
+  <si>
+    <t>2022/04/08</t>
+  </si>
+  <si>
+    <t>2027/04/07</t>
+  </si>
+  <si>
+    <t>PAMPANGA LIGHTS MINING SARLU</t>
+  </si>
+  <si>
+    <t>2027/09/05</t>
+  </si>
+  <si>
+    <t>2022/11/24</t>
+  </si>
+  <si>
+    <t>2027/11/23</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE BONHEUR POUR TOUS S.A.S</t>
+  </si>
+  <si>
+    <t>2023/05/04</t>
+  </si>
+  <si>
+    <t>2028/05/03</t>
+  </si>
+  <si>
+    <t>PALMERES SARL</t>
+  </si>
+  <si>
+    <t>2023/02/09</t>
+  </si>
+  <si>
+    <t>2028/02/08</t>
+  </si>
+  <si>
+    <t>GICHON LUIZA SARL</t>
+  </si>
+  <si>
+    <t>Kasaï-Central</t>
+  </si>
+  <si>
+    <t>2023/03/22</t>
+  </si>
+  <si>
+    <t>2028/03/21</t>
+  </si>
+  <si>
+    <t>2023/12/22</t>
+  </si>
+  <si>
+    <t>2027/12/21</t>
+  </si>
+  <si>
+    <t>2023/04/10</t>
+  </si>
+  <si>
+    <t>2028/04/09</t>
+  </si>
+  <si>
+    <t>PWETO COPPER SMELTER SARL</t>
+  </si>
+  <si>
+    <t>2023/03/04</t>
+  </si>
+  <si>
+    <t>2028/03/03</t>
+  </si>
+  <si>
+    <t>2013/07/08</t>
+  </si>
+  <si>
+    <t>KEBAYO MINES SARL</t>
+  </si>
+  <si>
+    <t>2022/08/16</t>
+  </si>
+  <si>
+    <t>2027/08/15</t>
+  </si>
+  <si>
+    <t>2027/09/04</t>
+  </si>
+  <si>
+    <t>2011/08/25</t>
+  </si>
+  <si>
+    <t>2012/08/24</t>
+  </si>
+  <si>
+    <t>SOCIETE D'APPUI LOGISTIQUE DU KATANGA</t>
+  </si>
+  <si>
+    <t>2023/04/29</t>
+  </si>
+  <si>
+    <t>CROWN MINING SARL</t>
+  </si>
+  <si>
+    <t>2017/04/20</t>
+  </si>
+  <si>
+    <t>2022/04/19</t>
+  </si>
+  <si>
+    <t>FRAMKA SARLU</t>
+  </si>
+  <si>
+    <t>2023/02/27</t>
+  </si>
+  <si>
+    <t>2028/02/26</t>
   </si>
   <si>
     <t>SOLAIZE DRC</t>
   </si>
   <si>
     <t>2014/11/27</t>
   </si>
   <si>
     <t>2019/11/26</t>
   </si>
   <si>
-    <t>SINO KAT TIN SARL</t>
-[...149 lines deleted...]
-    <t>2017/09/13</t>
+    <t>2012/02/02</t>
+  </si>
+  <si>
+    <t>2017/02/01</t>
+  </si>
+  <si>
+    <t>SOCIETE COMMERCIALE ASIE AFRIQUE MINES SARL</t>
+  </si>
+  <si>
+    <t>2023/02/23</t>
+  </si>
+  <si>
+    <t>2028/02/22</t>
+  </si>
+  <si>
+    <t>MNB MINING SARL</t>
+  </si>
+  <si>
+    <t>2023/12/05</t>
+  </si>
+  <si>
+    <t>2028/12/04</t>
+  </si>
+  <si>
+    <t>BVK INDUSTRIALS SARL</t>
+  </si>
+  <si>
+    <t>2023/10/11</t>
+  </si>
+  <si>
+    <t>2028/10/10</t>
+  </si>
+  <si>
+    <t>SOCIETE COOPERATIVE MINIERE POUR  L'EXPLOITATION ARTISANALE SARL</t>
+  </si>
+  <si>
+    <t>2023/08/22</t>
+  </si>
+  <si>
+    <t>2028/08/21</t>
+  </si>
+  <si>
+    <t>2021/11/23</t>
+  </si>
+  <si>
+    <t>2026/11/22</t>
+  </si>
+  <si>
+    <t>ENTREPRISE GENERALE DE CONSTRUCTION ET MINIERE DE GRAND LAC SARL</t>
+  </si>
+  <si>
+    <t>2021/09/13</t>
   </si>
   <si>
     <t>2022/09/12</t>
   </si>
   <si>
-    <t>2017/08/29</t>
-[...560 lines deleted...]
-    <t>2025/03/17</t>
+    <t>J K MINERALS SARLU</t>
+  </si>
+  <si>
+    <t>2023/12/08</t>
+  </si>
+  <si>
+    <t>2028/12/07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2822,64 +2429,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H653"/>
+  <dimension ref="A1:H396"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -2898,16224 +2505,10256 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>5</v>
+        <v>203</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>6</v>
+        <v>211</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6">
-        <v>12</v>
+        <v>212</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
-        <v>434</v>
+        <v>36</v>
       </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C7">
-        <v>14</v>
+        <v>222</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
-        <v>174</v>
+        <v>8</v>
       </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C8">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C9">
-        <v>16</v>
+        <v>270</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
         <v>18</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
-        <v>20</v>
+        <v>312</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
-        <v>291</v>
+        <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="H10" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11">
-        <v>22</v>
+        <v>331</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
-        <v>244</v>
+        <v>82</v>
       </c>
       <c r="F11" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12">
-        <v>26</v>
+        <v>334</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
-        <v>142</v>
+        <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13">
-        <v>27</v>
+        <v>367</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14">
-        <v>69</v>
+        <v>425</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C15">
-        <v>70</v>
+        <v>515</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="F15"/>
+        <v>25</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C16">
-        <v>71</v>
+        <v>602</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="F16"/>
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>43</v>
+      </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C17">
-        <v>72</v>
+        <v>668</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
         <v>16</v>
       </c>
-      <c r="F17"/>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C18">
-        <v>73</v>
+        <v>676</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="F18"/>
+        <v>30</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>24</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="B19" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C19">
-        <v>74</v>
+        <v>778</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="F19"/>
+        <v>112</v>
+      </c>
+      <c r="F19" t="s">
+        <v>54</v>
+      </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="B20" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C20">
-        <v>75</v>
+        <v>820</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="F20"/>
+        <v>106</v>
+      </c>
+      <c r="F20" t="s">
+        <v>58</v>
+      </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="H20" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="B21" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C21">
-        <v>77</v>
+        <v>821</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="F21"/>
+        <v>234</v>
+      </c>
+      <c r="F21" t="s">
+        <v>58</v>
+      </c>
       <c r="G21" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="B22" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C22">
-        <v>79</v>
+        <v>822</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F22"/>
+        <v>99</v>
+      </c>
+      <c r="F22" t="s">
+        <v>58</v>
+      </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="H22" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="B23" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C23">
-        <v>80</v>
+        <v>828</v>
       </c>
       <c r="D23" t="s">
         <v>12</v>
       </c>
       <c r="E23">
-        <v>345</v>
+        <v>235</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="H23" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="B24" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C24">
-        <v>81</v>
+        <v>929</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24">
-        <v>206</v>
+        <v>415</v>
       </c>
       <c r="F24" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>24</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="B25" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C25">
-        <v>87</v>
+        <v>992</v>
       </c>
       <c r="D25" t="s">
         <v>12</v>
       </c>
       <c r="E25">
-        <v>234</v>
+        <v>36</v>
       </c>
       <c r="F25" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G25" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>10</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C26">
-        <v>89</v>
+        <v>1229</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G26" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="B27" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C27">
-        <v>102</v>
+        <v>1232</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F27"/>
+        <v>224</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
       <c r="G27" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="B28" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C28">
-        <v>134</v>
+        <v>1260</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28">
-        <v>36</v>
+        <v>399</v>
       </c>
       <c r="F28" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G28" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C29">
-        <v>180</v>
+        <v>1263</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29">
-        <v>302</v>
+        <v>224</v>
       </c>
       <c r="F29" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="H29" t="s">
-        <v>36</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="B30" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C30">
-        <v>203</v>
+        <v>1446</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="F30"/>
+        <v>7</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
       <c r="G30" t="s">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="B31" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C31">
-        <v>211</v>
+        <v>1497</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F31"/>
+        <v>9</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
       <c r="G31" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B32" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C32">
-        <v>212</v>
+        <v>1499</v>
       </c>
       <c r="D32" t="s">
         <v>12</v>
       </c>
       <c r="E32">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F32"/>
+        <v>1</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
       <c r="G32" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="B33" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="C33">
-        <v>222</v>
+        <v>1500</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F33" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G33" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="H33" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="B34" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C34">
-        <v>223</v>
+        <v>1731</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34">
-        <v>14</v>
+        <v>180</v>
       </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G34" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="H34" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35">
-        <v>237</v>
+        <v>2306</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="F35" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G35" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="H35" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36">
-        <v>311</v>
+        <v>2339</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F36" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G36" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="H36" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37">
-        <v>331</v>
+        <v>2342</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
-        <v>82</v>
+        <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="G37" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="H37" t="s">
-        <v>53</v>
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B38" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C38">
-        <v>334</v>
+        <v>2485</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F38" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G38" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="H38" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="B39" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C39">
-        <v>336</v>
+        <v>2488</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="F39" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G39" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="H39" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C40">
-        <v>366</v>
+        <v>2492</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="F40" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G40" t="s">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="H40" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="B41" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C41">
-        <v>382</v>
+        <v>2494</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F41"/>
+        <v>105</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
       <c r="G41" t="s">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="H41" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C42">
-        <v>389</v>
+        <v>2495</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F42"/>
+        <v>94</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
       <c r="G42" t="s">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="H42" t="s">
-        <v>60</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="B43" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="C43">
-        <v>395</v>
+        <v>2812</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="F43"/>
+        <v>68</v>
+      </c>
+      <c r="F43" t="s">
+        <v>43</v>
+      </c>
       <c r="G43" t="s">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H43" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="B44" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C44">
-        <v>397</v>
+        <v>3082</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F44"/>
+        <v>220</v>
+      </c>
+      <c r="F44" t="s">
+        <v>61</v>
+      </c>
       <c r="G44" t="s">
-        <v>59</v>
+        <v>105</v>
       </c>
       <c r="H44" t="s">
-        <v>60</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="B45" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C45">
-        <v>398</v>
+        <v>3104</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F45"/>
+        <v>376</v>
+      </c>
+      <c r="F45" t="s">
+        <v>108</v>
+      </c>
       <c r="G45" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="H45" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="B46" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C46">
-        <v>399</v>
+        <v>3105</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="F46"/>
+        <v>400</v>
+      </c>
+      <c r="F46" t="s">
+        <v>108</v>
+      </c>
       <c r="G46" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="H46" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C47">
-        <v>407</v>
+        <v>3107</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F47"/>
+        <v>400</v>
+      </c>
+      <c r="F47" t="s">
+        <v>108</v>
+      </c>
       <c r="G47" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="H47" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="B48" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C48">
-        <v>408</v>
+        <v>3108</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F48"/>
+        <v>400</v>
+      </c>
+      <c r="F48" t="s">
+        <v>108</v>
+      </c>
       <c r="G48" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="H48" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="B49" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C49">
-        <v>409</v>
+        <v>3111</v>
       </c>
       <c r="D49" t="s">
         <v>12</v>
       </c>
       <c r="E49">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F49"/>
+        <v>394</v>
+      </c>
+      <c r="F49" t="s">
+        <v>108</v>
+      </c>
       <c r="G49" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="H49" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B50" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C50">
-        <v>515</v>
+        <v>3216</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
-        <v>25</v>
+        <v>200</v>
       </c>
       <c r="F50" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G50" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="H50" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="B51" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C51">
-        <v>541</v>
+        <v>3217</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="F51" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G51" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="H51" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C52">
-        <v>570</v>
+        <v>3280</v>
       </c>
       <c r="D52" t="s">
         <v>12</v>
       </c>
       <c r="E52">
-        <v>21</v>
+        <v>222</v>
       </c>
       <c r="F52" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="G52" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="H52" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="B53" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C53">
-        <v>602</v>
+        <v>3576</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F53"/>
+        <v>4</v>
+      </c>
+      <c r="F53" t="s">
+        <v>18</v>
+      </c>
       <c r="G53" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="H53" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="B54" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C54">
-        <v>666</v>
+        <v>3873</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
-        <v>16</v>
+        <v>459</v>
       </c>
       <c r="F54" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G54" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="H54" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="B55" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="C55">
-        <v>667</v>
+        <v>3900</v>
       </c>
       <c r="D55" t="s">
         <v>12</v>
       </c>
       <c r="E55">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F55" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G55" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="H55" t="s">
-        <v>75</v>
+        <v>129</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="B56" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="C56">
-        <v>668</v>
+        <v>3917</v>
       </c>
       <c r="D56" t="s">
         <v>12</v>
       </c>
       <c r="E56">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F56" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G56" t="s">
-        <v>77</v>
+        <v>128</v>
       </c>
       <c r="H56" t="s">
-        <v>78</v>
+        <v>129</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>79</v>
+        <v>125</v>
       </c>
       <c r="B57" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="C57">
-        <v>675</v>
+        <v>3918</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="F57" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G57" t="s">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="H57" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>125</v>
       </c>
       <c r="B58" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="C58">
-        <v>676</v>
+        <v>3919</v>
       </c>
       <c r="D58" t="s">
         <v>12</v>
       </c>
       <c r="E58">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F58" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G58" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="H58" t="s">
-        <v>83</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="B59" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C59">
-        <v>808</v>
+        <v>3921</v>
       </c>
       <c r="D59" t="s">
         <v>12</v>
       </c>
       <c r="E59">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="F59"/>
+        <v>4</v>
+      </c>
+      <c r="F59" t="s">
+        <v>127</v>
+      </c>
       <c r="G59" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="H59" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="B60" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C60">
-        <v>818</v>
+        <v>3955</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60">
-        <v>217</v>
+        <v>4</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="H60" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B61" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C61">
-        <v>819</v>
+        <v>3980</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61">
-        <v>234</v>
+        <v>4</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G61" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="H61" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B62" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C62">
-        <v>820</v>
+        <v>3981</v>
       </c>
       <c r="D62" t="s">
         <v>12</v>
       </c>
       <c r="E62">
-        <v>106</v>
+        <v>4</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G62" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="H62" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B63" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C63">
-        <v>821</v>
+        <v>3983</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63">
-        <v>234</v>
+        <v>4</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G63" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="H63" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="B64" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C64">
-        <v>822</v>
+        <v>4091</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
-        <v>99</v>
+        <v>2</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G64" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="H64" t="s">
-        <v>90</v>
+        <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>88</v>
+        <v>134</v>
       </c>
       <c r="B65" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C65">
-        <v>824</v>
+        <v>4163</v>
       </c>
       <c r="D65" t="s">
         <v>12</v>
       </c>
       <c r="E65">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="F65"/>
+        <v>3</v>
+      </c>
+      <c r="F65" t="s">
+        <v>127</v>
+      </c>
       <c r="G65" t="s">
-        <v>91</v>
+        <v>135</v>
       </c>
       <c r="H65" t="s">
-        <v>92</v>
+        <v>136</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>88</v>
+        <v>134</v>
       </c>
       <c r="B66" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C66">
-        <v>826</v>
+        <v>4164</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="F66"/>
+        <v>3</v>
+      </c>
+      <c r="F66" t="s">
+        <v>127</v>
+      </c>
       <c r="G66" t="s">
-        <v>89</v>
+        <v>135</v>
       </c>
       <c r="H66" t="s">
-        <v>90</v>
+        <v>136</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="B67" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C67">
-        <v>828</v>
+        <v>4484</v>
       </c>
       <c r="D67" t="s">
         <v>12</v>
       </c>
       <c r="E67">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="F67"/>
+        <v>50</v>
+      </c>
+      <c r="F67" t="s">
+        <v>108</v>
+      </c>
       <c r="G67" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="H67" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="B68" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C68">
-        <v>829</v>
+        <v>4576</v>
       </c>
       <c r="D68" t="s">
         <v>12</v>
       </c>
       <c r="E68">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="F68"/>
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
+        <v>54</v>
+      </c>
       <c r="G68" t="s">
-        <v>89</v>
+        <v>140</v>
       </c>
       <c r="H68" t="s">
-        <v>90</v>
+        <v>141</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="B69" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C69">
-        <v>929</v>
+        <v>4716</v>
       </c>
       <c r="D69" t="s">
         <v>12</v>
       </c>
       <c r="E69">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G69" t="s">
-        <v>94</v>
+        <v>142</v>
       </c>
       <c r="H69" t="s">
-        <v>95</v>
+        <v>143</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="B70" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C70">
-        <v>992</v>
+        <v>4717</v>
       </c>
       <c r="D70" t="s">
         <v>12</v>
       </c>
       <c r="E70">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F70" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="G70" t="s">
-        <v>97</v>
+        <v>145</v>
       </c>
       <c r="H70" t="s">
-        <v>98</v>
+        <v>146</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>99</v>
+        <v>147</v>
       </c>
       <c r="B71" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C71">
-        <v>1260</v>
+        <v>4810</v>
       </c>
       <c r="D71" t="s">
         <v>12</v>
       </c>
       <c r="E71">
-        <v>399</v>
+        <v>170</v>
       </c>
       <c r="F71" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="G71" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="H71" t="s">
-        <v>101</v>
+        <v>149</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>102</v>
+        <v>150</v>
       </c>
       <c r="B72" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C72">
-        <v>1263</v>
+        <v>4817</v>
       </c>
       <c r="D72" t="s">
         <v>12</v>
       </c>
       <c r="E72">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="F72"/>
+        <v>144</v>
+      </c>
+      <c r="F72" t="s">
+        <v>58</v>
+      </c>
       <c r="G72" t="s">
-        <v>103</v>
+        <v>151</v>
       </c>
       <c r="H72" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="B73" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="C73">
-        <v>1318</v>
+        <v>4925</v>
       </c>
       <c r="D73" t="s">
         <v>12</v>
       </c>
       <c r="E73">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="F73" t="s">
-        <v>42</v>
+        <v>154</v>
       </c>
       <c r="G73" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="H73" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="B74" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C74">
-        <v>1409</v>
+        <v>4926</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74">
-        <v>192</v>
+        <v>33</v>
       </c>
       <c r="F74" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G74" t="s">
-        <v>94</v>
+        <v>158</v>
       </c>
       <c r="H74" t="s">
-        <v>95</v>
+        <v>159</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="B75" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C75">
-        <v>1497</v>
+        <v>5038</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G75" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="H75" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="B76" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="C76">
-        <v>1500</v>
+        <v>5044</v>
       </c>
       <c r="D76" t="s">
         <v>12</v>
       </c>
       <c r="E76">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G76" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="H76" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="B77" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C77">
-        <v>1703</v>
+        <v>5080</v>
       </c>
       <c r="D77" t="s">
         <v>12</v>
       </c>
       <c r="E77">
         <v>471</v>
       </c>
-      <c r="F77"/>
+      <c r="F77" t="s">
+        <v>154</v>
+      </c>
       <c r="G77" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="H77" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="B78" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C78">
-        <v>1706</v>
+        <v>5084</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="F78"/>
+        <v>471</v>
+      </c>
+      <c r="F78" t="s">
+        <v>154</v>
+      </c>
       <c r="G78" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="H78" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>113</v>
+        <v>160</v>
       </c>
       <c r="B79" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C79">
-        <v>1708</v>
+        <v>5147</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="F79"/>
+        <v>42</v>
+      </c>
+      <c r="F79" t="s">
+        <v>54</v>
+      </c>
       <c r="G79" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="H79" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="B80" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C80">
-        <v>1731</v>
+        <v>5206</v>
       </c>
       <c r="D80" t="s">
         <v>12</v>
       </c>
       <c r="E80">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F80"/>
+        <v>55</v>
+      </c>
+      <c r="F80" t="s">
+        <v>54</v>
+      </c>
       <c r="G80" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="H80" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="B81" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C81">
-        <v>1876</v>
+        <v>5208</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="F81"/>
+        <v>18</v>
+      </c>
+      <c r="F81" t="s">
+        <v>54</v>
+      </c>
       <c r="G81" t="s">
-        <v>120</v>
+        <v>172</v>
       </c>
       <c r="H81" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="B82" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C82">
-        <v>1993</v>
+        <v>5210</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="F82"/>
+        <v>231</v>
+      </c>
+      <c r="F82" t="s">
+        <v>61</v>
+      </c>
       <c r="G82" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="H82" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="B83" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C83">
-        <v>2130</v>
+        <v>5301</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F83"/>
+        <v>161</v>
+      </c>
+      <c r="F83" t="s">
+        <v>54</v>
+      </c>
       <c r="G83" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
       <c r="H83" t="s">
-        <v>127</v>
+        <v>179</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="B84" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C84">
-        <v>2266</v>
+        <v>5321</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F84"/>
+        <v>349</v>
+      </c>
+      <c r="F84" t="s">
+        <v>108</v>
+      </c>
       <c r="G84" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="H84" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
       <c r="C85">
-        <v>2306</v>
+        <v>5480</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="F85" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G85" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="H85" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="B86" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C86">
-        <v>2315</v>
+        <v>5543</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="F86" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="G86" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="H86" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="B87" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C87">
-        <v>2331</v>
+        <v>5744</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="E87">
         <v>9</v>
       </c>
       <c r="F87" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G87" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="H87" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="B88" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C88">
-        <v>2592</v>
+        <v>5745</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88">
-        <v>256</v>
+        <v>28</v>
       </c>
       <c r="F88" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G88" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="H88" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
       <c r="B89" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C89">
-        <v>2593</v>
+        <v>5840</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89">
-        <v>236</v>
+        <v>35</v>
       </c>
       <c r="F89" t="s">
-        <v>16</v>
+        <v>194</v>
       </c>
       <c r="G89" t="s">
-        <v>18</v>
+        <v>195</v>
       </c>
       <c r="H89" t="s">
-        <v>19</v>
+        <v>196</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="B90" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C90">
-        <v>2596</v>
+        <v>6136</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90">
-        <v>420</v>
+        <v>30</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
+        <v>194</v>
       </c>
       <c r="G90" t="s">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="H90" t="s">
-        <v>19</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="B91" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C91">
-        <v>2597</v>
+        <v>6137</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="F91"/>
+        <v>21</v>
+      </c>
+      <c r="F91" t="s">
+        <v>108</v>
+      </c>
       <c r="G91" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="H91" t="s">
-        <v>24</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="B92" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C92">
-        <v>2598</v>
+        <v>6139</v>
       </c>
       <c r="D92" t="s">
         <v>12</v>
       </c>
       <c r="E92">
-        <v>235</v>
+        <v>35</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>194</v>
       </c>
       <c r="G92" t="s">
-        <v>23</v>
+        <v>198</v>
       </c>
       <c r="H92" t="s">
-        <v>24</v>
+        <v>199</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="B93" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C93">
-        <v>2599</v>
+        <v>6140</v>
       </c>
       <c r="D93" t="s">
         <v>12</v>
       </c>
       <c r="E93">
-        <v>163</v>
+        <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>200</v>
       </c>
       <c r="H93" t="s">
-        <v>24</v>
+        <v>201</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="B94" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C94">
-        <v>2600</v>
+        <v>6141</v>
       </c>
       <c r="D94" t="s">
         <v>12</v>
       </c>
       <c r="E94">
-        <v>291</v>
+        <v>15</v>
       </c>
       <c r="F94" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G94" t="s">
-        <v>35</v>
+        <v>200</v>
       </c>
       <c r="H94" t="s">
-        <v>143</v>
+        <v>201</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="B95" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C95">
-        <v>2609</v>
+        <v>6142</v>
       </c>
       <c r="D95" t="s">
         <v>12</v>
       </c>
       <c r="E95">
-        <v>270</v>
+        <v>25</v>
       </c>
       <c r="F95" t="s">
-        <v>16</v>
+        <v>194</v>
       </c>
       <c r="G95" t="s">
-        <v>35</v>
+        <v>198</v>
       </c>
       <c r="H95" t="s">
-        <v>143</v>
+        <v>199</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="B96" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C96">
-        <v>2610</v>
+        <v>6313</v>
       </c>
       <c r="D96" t="s">
         <v>12</v>
       </c>
       <c r="E96">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="F96" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G96" t="s">
-        <v>35</v>
+        <v>200</v>
       </c>
       <c r="H96" t="s">
-        <v>143</v>
+        <v>201</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>144</v>
+        <v>202</v>
       </c>
       <c r="B97" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="C97">
-        <v>2812</v>
+        <v>6392</v>
       </c>
       <c r="D97" t="s">
         <v>12</v>
       </c>
       <c r="E97">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="F97" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="G97" t="s">
-        <v>146</v>
+        <v>203</v>
       </c>
       <c r="H97" t="s">
-        <v>147</v>
+        <v>204</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>148</v>
+        <v>205</v>
       </c>
       <c r="B98" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C98">
-        <v>3013</v>
+        <v>6484</v>
       </c>
       <c r="D98" t="s">
         <v>12</v>
       </c>
       <c r="E98">
-        <v>28</v>
+        <v>230</v>
       </c>
       <c r="F98" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="G98" t="s">
-        <v>149</v>
+        <v>206</v>
       </c>
       <c r="H98" t="s">
-        <v>150</v>
+        <v>207</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>151</v>
+        <v>205</v>
       </c>
       <c r="B99" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C99">
-        <v>3082</v>
+        <v>6487</v>
       </c>
       <c r="D99" t="s">
         <v>12</v>
       </c>
       <c r="E99">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="F99"/>
+        <v>235</v>
+      </c>
+      <c r="F99" t="s">
+        <v>61</v>
+      </c>
       <c r="G99" t="s">
-        <v>152</v>
+        <v>206</v>
       </c>
       <c r="H99" t="s">
-        <v>153</v>
+        <v>207</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C100">
-        <v>3092</v>
+        <v>6556</v>
       </c>
       <c r="D100" t="s">
         <v>12</v>
       </c>
       <c r="E100">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="F100"/>
+        <v>400</v>
+      </c>
+      <c r="F100" t="s">
+        <v>108</v>
+      </c>
       <c r="G100" t="s">
-        <v>155</v>
+        <v>208</v>
       </c>
       <c r="H100" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C101">
-        <v>3104</v>
+        <v>6558</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101">
-        <v>376</v>
+        <v>460</v>
       </c>
       <c r="F101" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G101" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="H101" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="B102" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C102">
-        <v>3105</v>
+        <v>6559</v>
       </c>
       <c r="D102" t="s">
         <v>12</v>
       </c>
       <c r="E102">
         <v>400</v>
       </c>
       <c r="F102" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G102" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="H102" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C103">
-        <v>3107</v>
+        <v>6560</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="F103"/>
       <c r="G103" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="H103" t="s">
-        <v>158</v>
+        <v>212</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C104">
-        <v>3108</v>
+        <v>6561</v>
       </c>
       <c r="D104" t="s">
         <v>12</v>
       </c>
       <c r="E104">
-        <v>400</v>
+        <v>255</v>
       </c>
       <c r="F104" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G104" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="H104" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>154</v>
+        <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C105">
-        <v>3111</v>
+        <v>6562</v>
       </c>
       <c r="D105" t="s">
         <v>12</v>
       </c>
       <c r="E105">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="F105" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G105" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="H105" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="B106" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C106">
-        <v>3216</v>
+        <v>6563</v>
       </c>
       <c r="D106" t="s">
         <v>12</v>
       </c>
       <c r="E106">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F106"/>
+        <v>460</v>
+      </c>
+      <c r="F106" t="s">
+        <v>108</v>
+      </c>
       <c r="G106" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="H106" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>161</v>
+        <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C107">
-        <v>3217</v>
+        <v>6564</v>
       </c>
       <c r="D107" t="s">
         <v>12</v>
       </c>
       <c r="E107">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F107"/>
+        <v>240</v>
+      </c>
+      <c r="F107" t="s">
+        <v>108</v>
+      </c>
       <c r="G107" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="H107" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="B108" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C108">
-        <v>3279</v>
+        <v>6646</v>
       </c>
       <c r="D108" t="s">
         <v>12</v>
       </c>
       <c r="E108">
-        <v>200</v>
+        <v>471</v>
       </c>
       <c r="F108" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
       <c r="G108" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="H108" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="B109" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C109">
-        <v>3280</v>
+        <v>6957</v>
       </c>
       <c r="D109" t="s">
         <v>12</v>
       </c>
       <c r="E109">
-        <v>222</v>
+        <v>5</v>
       </c>
       <c r="F109" t="s">
-        <v>16</v>
+        <v>219</v>
       </c>
       <c r="G109" t="s">
-        <v>14</v>
+        <v>220</v>
       </c>
       <c r="H109" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>168</v>
+        <v>222</v>
       </c>
       <c r="B110" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C110">
-        <v>3576</v>
+        <v>7053</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110">
-        <v>4</v>
+        <v>272</v>
       </c>
       <c r="F110" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G110" t="s">
-        <v>169</v>
+        <v>223</v>
       </c>
       <c r="H110" t="s">
-        <v>170</v>
+        <v>224</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>171</v>
+        <v>225</v>
       </c>
       <c r="B111" t="s">
-        <v>172</v>
+        <v>17</v>
       </c>
       <c r="C111">
-        <v>3900</v>
+        <v>7058</v>
       </c>
       <c r="D111" t="s">
         <v>12</v>
       </c>
       <c r="E111">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F111"/>
+        <v>21</v>
+      </c>
+      <c r="F111" t="s">
+        <v>58</v>
+      </c>
       <c r="G111" t="s">
-        <v>173</v>
+        <v>226</v>
       </c>
       <c r="H111" t="s">
-        <v>174</v>
+        <v>227</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="B112" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C112">
-        <v>3906</v>
+        <v>7196</v>
       </c>
       <c r="D112" t="s">
         <v>12</v>
       </c>
       <c r="E112">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F112"/>
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>54</v>
+      </c>
       <c r="G112" t="s">
-        <v>173</v>
+        <v>229</v>
       </c>
       <c r="H112" t="s">
-        <v>174</v>
+        <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="B113" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C113">
-        <v>3907</v>
+        <v>7199</v>
       </c>
       <c r="D113" t="s">
         <v>12</v>
       </c>
       <c r="E113">
         <v>4</v>
       </c>
-      <c r="F113"/>
+      <c r="F113" t="s">
+        <v>18</v>
+      </c>
       <c r="G113" t="s">
-        <v>173</v>
+        <v>229</v>
       </c>
       <c r="H113" t="s">
-        <v>174</v>
+        <v>231</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>171</v>
+        <v>232</v>
       </c>
       <c r="B114" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="C114">
-        <v>3917</v>
+        <v>7214</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114">
         <v>4</v>
       </c>
-      <c r="F114"/>
+      <c r="F114" t="s">
+        <v>54</v>
+      </c>
       <c r="G114" t="s">
-        <v>173</v>
+        <v>233</v>
       </c>
       <c r="H114" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>171</v>
+        <v>235</v>
       </c>
       <c r="B115" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="C115">
-        <v>3918</v>
+        <v>7422</v>
       </c>
       <c r="D115" t="s">
         <v>12</v>
       </c>
       <c r="E115">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F115"/>
+        <v>5</v>
+      </c>
+      <c r="F115" t="s">
+        <v>236</v>
+      </c>
       <c r="G115" t="s">
-        <v>173</v>
+        <v>237</v>
       </c>
       <c r="H115" t="s">
-        <v>174</v>
+        <v>238</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>171</v>
+        <v>235</v>
       </c>
       <c r="B116" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="C116">
-        <v>3919</v>
+        <v>7423</v>
       </c>
       <c r="D116" t="s">
         <v>12</v>
       </c>
       <c r="E116">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F116"/>
+        <v>5</v>
+      </c>
+      <c r="F116" t="s">
+        <v>236</v>
+      </c>
       <c r="G116" t="s">
-        <v>173</v>
+        <v>237</v>
       </c>
       <c r="H116" t="s">
-        <v>174</v>
+        <v>238</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>171</v>
+        <v>235</v>
       </c>
       <c r="B117" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="C117">
-        <v>3921</v>
+        <v>7424</v>
       </c>
       <c r="D117" t="s">
         <v>12</v>
       </c>
       <c r="E117">
         <v>4</v>
       </c>
-      <c r="F117"/>
+      <c r="F117" t="s">
+        <v>127</v>
+      </c>
       <c r="G117" t="s">
-        <v>173</v>
+        <v>239</v>
       </c>
       <c r="H117" t="s">
-        <v>174</v>
+        <v>240</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>176</v>
+        <v>241</v>
       </c>
       <c r="B118" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C118">
-        <v>3951</v>
+        <v>7428</v>
       </c>
       <c r="D118" t="s">
         <v>12</v>
       </c>
       <c r="E118">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F118"/>
+        <v>50</v>
+      </c>
+      <c r="F118" t="s">
+        <v>31</v>
+      </c>
       <c r="G118" t="s">
-        <v>173</v>
+        <v>242</v>
       </c>
       <c r="H118" t="s">
-        <v>174</v>
+        <v>243</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>171</v>
+        <v>235</v>
       </c>
       <c r="B119" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="C119">
-        <v>3955</v>
+        <v>7530</v>
       </c>
       <c r="D119" t="s">
         <v>12</v>
       </c>
       <c r="E119">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F119"/>
+        <v>5</v>
+      </c>
+      <c r="F119" t="s">
+        <v>43</v>
+      </c>
       <c r="G119" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="H119" t="s">
-        <v>174</v>
+        <v>244</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>177</v>
+        <v>235</v>
       </c>
       <c r="B120" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="C120">
-        <v>3980</v>
+        <v>7531</v>
       </c>
       <c r="D120" t="s">
         <v>12</v>
       </c>
       <c r="E120">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F120"/>
+        <v>5</v>
+      </c>
+      <c r="F120" t="s">
+        <v>43</v>
+      </c>
       <c r="G120" t="s">
-        <v>173</v>
+        <v>143</v>
       </c>
       <c r="H120" t="s">
-        <v>174</v>
+        <v>244</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="B121" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C121">
-        <v>3981</v>
+        <v>7608</v>
       </c>
       <c r="D121" t="s">
         <v>12</v>
       </c>
       <c r="E121">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F121"/>
+        <v>57</v>
+      </c>
+      <c r="F121" t="s">
+        <v>54</v>
+      </c>
       <c r="G121" t="s">
-        <v>173</v>
+        <v>245</v>
       </c>
       <c r="H121" t="s">
-        <v>174</v>
+        <v>246</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>177</v>
+        <v>247</v>
       </c>
       <c r="B122" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="C122">
-        <v>3983</v>
+        <v>7626</v>
       </c>
       <c r="D122" t="s">
         <v>12</v>
       </c>
       <c r="E122">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F122"/>
+        <v>32</v>
+      </c>
+      <c r="F122" t="s">
+        <v>31</v>
+      </c>
       <c r="G122" t="s">
-        <v>173</v>
+        <v>248</v>
       </c>
       <c r="H122" t="s">
-        <v>174</v>
+        <v>249</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>177</v>
+        <v>250</v>
       </c>
       <c r="B123" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C123">
-        <v>3985</v>
+        <v>7709</v>
       </c>
       <c r="D123" t="s">
         <v>12</v>
       </c>
       <c r="E123">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F123"/>
+        <v>3</v>
+      </c>
+      <c r="F123" t="s">
+        <v>54</v>
+      </c>
       <c r="G123" t="s">
-        <v>173</v>
+        <v>110</v>
       </c>
       <c r="H123" t="s">
-        <v>174</v>
+        <v>251</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>178</v>
+        <v>252</v>
       </c>
       <c r="B124" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="C124">
-        <v>3995</v>
+        <v>7757</v>
       </c>
       <c r="D124" t="s">
         <v>12</v>
       </c>
       <c r="E124">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F124"/>
+        <v>400</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
       <c r="G124" t="s">
-        <v>173</v>
+        <v>253</v>
       </c>
       <c r="H124" t="s">
-        <v>174</v>
+        <v>254</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>179</v>
+        <v>252</v>
       </c>
       <c r="B125" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C125">
-        <v>4100</v>
+        <v>7758</v>
       </c>
       <c r="D125" t="s">
         <v>12</v>
       </c>
       <c r="E125">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F125"/>
+        <v>384</v>
+      </c>
+      <c r="F125" t="s">
+        <v>13</v>
+      </c>
       <c r="G125" t="s">
-        <v>180</v>
+        <v>253</v>
       </c>
       <c r="H125" t="s">
-        <v>181</v>
+        <v>254</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>182</v>
+        <v>255</v>
       </c>
       <c r="B126" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C126">
-        <v>4135</v>
+        <v>7938</v>
       </c>
       <c r="D126" t="s">
         <v>12</v>
       </c>
       <c r="E126">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="F126"/>
+        <v>300</v>
+      </c>
+      <c r="F126" t="s">
+        <v>28</v>
+      </c>
       <c r="G126" t="s">
-        <v>183</v>
+        <v>256</v>
       </c>
       <c r="H126" t="s">
-        <v>184</v>
+        <v>257</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>185</v>
+        <v>222</v>
       </c>
       <c r="B127" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C127">
-        <v>4163</v>
+        <v>7940</v>
       </c>
       <c r="D127" t="s">
         <v>12</v>
       </c>
       <c r="E127">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F127"/>
+        <v>300</v>
+      </c>
+      <c r="F127" t="s">
+        <v>28</v>
+      </c>
       <c r="G127" t="s">
-        <v>186</v>
+        <v>256</v>
       </c>
       <c r="H127" t="s">
-        <v>187</v>
+        <v>257</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>185</v>
+        <v>222</v>
       </c>
       <c r="B128" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C128">
-        <v>4164</v>
+        <v>7941</v>
       </c>
       <c r="D128" t="s">
         <v>12</v>
       </c>
       <c r="E128">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F128"/>
+        <v>180</v>
+      </c>
+      <c r="F128" t="s">
+        <v>28</v>
+      </c>
       <c r="G128" t="s">
-        <v>186</v>
+        <v>256</v>
       </c>
       <c r="H128" t="s">
-        <v>187</v>
+        <v>257</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>188</v>
+        <v>222</v>
       </c>
       <c r="B129" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C129">
-        <v>4179</v>
+        <v>7942</v>
       </c>
       <c r="D129" t="s">
         <v>12</v>
       </c>
       <c r="E129">
-        <v>2</v>
+        <v>300</v>
       </c>
       <c r="F129" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G129" t="s">
-        <v>189</v>
+        <v>256</v>
       </c>
       <c r="H129" t="s">
-        <v>190</v>
+        <v>257</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>188</v>
+        <v>222</v>
       </c>
       <c r="B130" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C130">
-        <v>4180</v>
+        <v>7943</v>
       </c>
       <c r="D130" t="s">
         <v>12</v>
       </c>
       <c r="E130">
-        <v>16</v>
+        <v>300</v>
       </c>
       <c r="F130" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G130" t="s">
-        <v>189</v>
+        <v>256</v>
       </c>
       <c r="H130" t="s">
-        <v>190</v>
+        <v>257</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>191</v>
+        <v>258</v>
       </c>
       <c r="B131" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C131">
-        <v>4576</v>
+        <v>7971</v>
       </c>
       <c r="D131" t="s">
         <v>12</v>
       </c>
       <c r="E131">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="F131"/>
+        <v>34</v>
+      </c>
+      <c r="F131" t="s">
+        <v>108</v>
+      </c>
       <c r="G131" t="s">
-        <v>192</v>
+        <v>259</v>
       </c>
       <c r="H131" t="s">
-        <v>193</v>
+        <v>260</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="B132" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C132">
-        <v>4580</v>
+        <v>8041</v>
       </c>
       <c r="D132" t="s">
         <v>12</v>
       </c>
       <c r="E132">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="F132"/>
+        <v>4</v>
+      </c>
+      <c r="F132" t="s">
+        <v>127</v>
+      </c>
       <c r="G132" t="s">
-        <v>192</v>
+        <v>262</v>
       </c>
       <c r="H132" t="s">
-        <v>193</v>
+        <v>263</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="B133" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C133">
-        <v>4581</v>
+        <v>8042</v>
       </c>
       <c r="D133" t="s">
         <v>12</v>
       </c>
       <c r="E133">
-        <v>110</v>
+        <v>4</v>
       </c>
       <c r="F133" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="G133" t="s">
-        <v>192</v>
+        <v>262</v>
       </c>
       <c r="H133" t="s">
-        <v>193</v>
+        <v>263</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>191</v>
+        <v>261</v>
       </c>
       <c r="B134" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C134">
-        <v>4588</v>
+        <v>8044</v>
       </c>
       <c r="D134" t="s">
         <v>12</v>
       </c>
       <c r="E134">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F134"/>
+        <v>4</v>
+      </c>
+      <c r="F134" t="s">
+        <v>127</v>
+      </c>
       <c r="G134" t="s">
-        <v>192</v>
+        <v>262</v>
       </c>
       <c r="H134" t="s">
-        <v>193</v>
+        <v>263</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>194</v>
+        <v>261</v>
       </c>
       <c r="B135" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C135">
-        <v>4594</v>
+        <v>8045</v>
       </c>
       <c r="D135" t="s">
         <v>12</v>
       </c>
       <c r="E135">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F135" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G135" t="s">
-        <v>195</v>
+        <v>262</v>
       </c>
       <c r="H135" t="s">
-        <v>196</v>
+        <v>263</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>197</v>
+        <v>261</v>
       </c>
       <c r="B136" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C136">
-        <v>4716</v>
+        <v>8046</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F136" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G136" t="s">
-        <v>198</v>
+        <v>262</v>
       </c>
       <c r="H136" t="s">
-        <v>199</v>
+        <v>263</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="B137" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C137">
-        <v>4717</v>
+        <v>8184</v>
       </c>
       <c r="D137" t="s">
         <v>12</v>
       </c>
       <c r="E137">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F137" t="s">
-        <v>42</v>
+        <v>194</v>
       </c>
       <c r="G137" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="H137" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>203</v>
+        <v>264</v>
       </c>
       <c r="B138" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C138">
-        <v>4817</v>
+        <v>8205</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138">
-        <v>144</v>
+        <v>3</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G138" t="s">
-        <v>204</v>
+        <v>265</v>
       </c>
       <c r="H138" t="s">
-        <v>205</v>
+        <v>266</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>206</v>
+        <v>264</v>
       </c>
       <c r="B139" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C139">
-        <v>4925</v>
+        <v>8208</v>
       </c>
       <c r="D139" t="s">
         <v>12</v>
       </c>
       <c r="E139">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="F139" t="s">
-        <v>207</v>
+        <v>54</v>
       </c>
       <c r="G139" t="s">
-        <v>208</v>
+        <v>265</v>
       </c>
       <c r="H139" t="s">
-        <v>209</v>
+        <v>266</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>210</v>
+        <v>267</v>
       </c>
       <c r="B140" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C140">
-        <v>4926</v>
+        <v>8217</v>
       </c>
       <c r="D140" t="s">
         <v>12</v>
       </c>
       <c r="E140">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F140" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G140" t="s">
-        <v>211</v>
+        <v>268</v>
       </c>
       <c r="H140" t="s">
-        <v>212</v>
+        <v>269</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>213</v>
+        <v>264</v>
       </c>
       <c r="B141" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C141">
-        <v>4941</v>
+        <v>8349</v>
       </c>
       <c r="D141" t="s">
         <v>12</v>
       </c>
       <c r="E141">
-        <v>36</v>
+        <v>85</v>
       </c>
       <c r="F141" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="G141" t="s">
-        <v>38</v>
+        <v>270</v>
       </c>
       <c r="H141" t="s">
-        <v>214</v>
+        <v>271</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>213</v>
+        <v>272</v>
       </c>
       <c r="B142" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C142">
-        <v>4945</v>
+        <v>8413</v>
       </c>
       <c r="D142" t="s">
         <v>12</v>
       </c>
       <c r="E142">
-        <v>36</v>
+        <v>220</v>
       </c>
       <c r="F142" t="s">
-        <v>54</v>
+        <v>214</v>
       </c>
       <c r="G142" t="s">
-        <v>38</v>
+        <v>270</v>
       </c>
       <c r="H142" t="s">
-        <v>214</v>
+        <v>273</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>215</v>
+        <v>272</v>
       </c>
       <c r="B143" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C143">
-        <v>4946</v>
+        <v>8416</v>
       </c>
       <c r="D143" t="s">
         <v>12</v>
       </c>
       <c r="E143">
-        <v>36</v>
+        <v>176</v>
       </c>
       <c r="F143" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
       <c r="G143" t="s">
-        <v>38</v>
+        <v>270</v>
       </c>
       <c r="H143" t="s">
-        <v>216</v>
+        <v>273</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>213</v>
+        <v>274</v>
       </c>
       <c r="B144" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C144">
-        <v>4947</v>
+        <v>8460</v>
       </c>
       <c r="D144" t="s">
         <v>12</v>
       </c>
       <c r="E144">
-        <v>36</v>
+        <v>77</v>
       </c>
       <c r="F144" t="s">
         <v>54</v>
       </c>
       <c r="G144" t="s">
-        <v>38</v>
+        <v>275</v>
       </c>
       <c r="H144" t="s">
-        <v>214</v>
+        <v>276</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="B145" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C145">
-        <v>4965</v>
+        <v>8509</v>
       </c>
       <c r="D145" t="s">
         <v>12</v>
       </c>
       <c r="E145">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="F145" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="G145" t="s">
-        <v>219</v>
+        <v>278</v>
       </c>
       <c r="H145" t="s">
-        <v>220</v>
+        <v>279</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="B146" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C146">
-        <v>4966</v>
+        <v>8510</v>
       </c>
       <c r="D146" t="s">
         <v>12</v>
       </c>
       <c r="E146">
-        <v>5</v>
+        <v>64</v>
       </c>
       <c r="F146" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="G146" t="s">
-        <v>219</v>
+        <v>280</v>
       </c>
       <c r="H146" t="s">
-        <v>220</v>
+        <v>281</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="B147" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C147">
-        <v>4967</v>
+        <v>8511</v>
       </c>
       <c r="D147" t="s">
         <v>12</v>
       </c>
       <c r="E147">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F147"/>
+        <v>75</v>
+      </c>
+      <c r="F147" t="s">
+        <v>61</v>
+      </c>
       <c r="G147" t="s">
-        <v>219</v>
+        <v>282</v>
       </c>
       <c r="H147" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="B148" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C148">
-        <v>4968</v>
+        <v>8513</v>
       </c>
       <c r="D148" t="s">
         <v>12</v>
       </c>
       <c r="E148">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="F148" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="G148" t="s">
-        <v>219</v>
+        <v>284</v>
       </c>
       <c r="H148" t="s">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="B149" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C149">
-        <v>4969</v>
+        <v>8514</v>
       </c>
       <c r="D149" t="s">
         <v>12</v>
       </c>
       <c r="E149">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="F149" t="s">
-        <v>218</v>
+        <v>61</v>
       </c>
       <c r="G149" t="s">
-        <v>219</v>
+        <v>282</v>
       </c>
       <c r="H149" t="s">
-        <v>220</v>
+        <v>283</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="B150" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C150">
-        <v>4970</v>
+        <v>8516</v>
       </c>
       <c r="D150" t="s">
         <v>12</v>
       </c>
       <c r="E150">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="F150" t="s">
-        <v>218</v>
+        <v>43</v>
       </c>
       <c r="G150" t="s">
-        <v>219</v>
+        <v>280</v>
       </c>
       <c r="H150" t="s">
-        <v>220</v>
+        <v>286</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>217</v>
+        <v>277</v>
       </c>
       <c r="B151" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C151">
-        <v>4971</v>
+        <v>8566</v>
       </c>
       <c r="D151" t="s">
         <v>12</v>
       </c>
       <c r="E151">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F151"/>
+        <v>46</v>
+      </c>
+      <c r="F151" t="s">
+        <v>61</v>
+      </c>
       <c r="G151" t="s">
-        <v>219</v>
+        <v>287</v>
       </c>
       <c r="H151" t="s">
-        <v>220</v>
+        <v>288</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="B152" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="C152">
-        <v>5034</v>
+        <v>8572</v>
       </c>
       <c r="D152" t="s">
         <v>12</v>
       </c>
       <c r="E152">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="F152"/>
+        <v>87</v>
+      </c>
+      <c r="F152" t="s">
+        <v>61</v>
+      </c>
       <c r="G152" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="H152" t="s">
-        <v>223</v>
+        <v>291</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="B153" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C153">
-        <v>5038</v>
+        <v>8573</v>
       </c>
       <c r="D153" t="s">
         <v>12</v>
       </c>
       <c r="E153">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F153"/>
+        <v>22</v>
+      </c>
+      <c r="F153" t="s">
+        <v>61</v>
+      </c>
       <c r="G153" t="s">
-        <v>224</v>
+        <v>290</v>
       </c>
       <c r="H153" t="s">
-        <v>225</v>
+        <v>291</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>221</v>
+        <v>292</v>
       </c>
       <c r="B154" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C154">
-        <v>5044</v>
+        <v>8592</v>
       </c>
       <c r="D154" t="s">
         <v>12</v>
       </c>
       <c r="E154">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F154"/>
+        <v>20</v>
+      </c>
+      <c r="F154" t="s">
+        <v>194</v>
+      </c>
       <c r="G154" t="s">
-        <v>226</v>
+        <v>293</v>
       </c>
       <c r="H154" t="s">
-        <v>227</v>
+        <v>294</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="B155" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="C155">
-        <v>5077</v>
+        <v>8832</v>
       </c>
       <c r="D155" t="s">
         <v>12</v>
       </c>
       <c r="E155">
-        <v>471</v>
+        <v>4</v>
       </c>
       <c r="F155" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="G155" t="s">
-        <v>229</v>
+        <v>296</v>
       </c>
       <c r="H155" t="s">
-        <v>230</v>
+        <v>297</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="B156" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="C156">
-        <v>5080</v>
+        <v>8833</v>
       </c>
       <c r="D156" t="s">
         <v>12</v>
       </c>
       <c r="E156">
-        <v>471</v>
+        <v>5</v>
       </c>
       <c r="F156" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="G156" t="s">
-        <v>231</v>
+        <v>296</v>
       </c>
       <c r="H156" t="s">
-        <v>232</v>
+        <v>297</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="B157" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="C157">
-        <v>5082</v>
+        <v>8834</v>
       </c>
       <c r="D157" t="s">
         <v>12</v>
       </c>
       <c r="E157">
-        <v>436</v>
+        <v>5</v>
       </c>
       <c r="F157" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="G157" t="s">
-        <v>231</v>
+        <v>296</v>
       </c>
       <c r="H157" t="s">
-        <v>232</v>
+        <v>297</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="B158" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="C158">
-        <v>5083</v>
+        <v>8835</v>
       </c>
       <c r="D158" t="s">
         <v>12</v>
       </c>
       <c r="E158">
-        <v>471</v>
+        <v>5</v>
       </c>
       <c r="F158" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="G158" t="s">
-        <v>231</v>
+        <v>296</v>
       </c>
       <c r="H158" t="s">
-        <v>232</v>
+        <v>297</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>228</v>
+        <v>295</v>
       </c>
       <c r="B159" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="C159">
-        <v>5084</v>
+        <v>8836</v>
       </c>
       <c r="D159" t="s">
         <v>12</v>
       </c>
       <c r="E159">
-        <v>471</v>
+        <v>5</v>
       </c>
       <c r="F159" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="G159" t="s">
-        <v>231</v>
+        <v>296</v>
       </c>
       <c r="H159" t="s">
-        <v>232</v>
+        <v>297</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>233</v>
+        <v>298</v>
       </c>
       <c r="B160" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C160">
-        <v>5105</v>
+        <v>8913</v>
       </c>
       <c r="D160" t="s">
         <v>12</v>
       </c>
       <c r="E160">
-        <v>462</v>
+        <v>22</v>
       </c>
       <c r="F160" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>234</v>
+        <v>299</v>
       </c>
       <c r="H160" t="s">
-        <v>235</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>233</v>
+        <v>298</v>
       </c>
       <c r="B161" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C161">
-        <v>5106</v>
+        <v>8915</v>
       </c>
       <c r="D161" t="s">
         <v>12</v>
       </c>
       <c r="E161">
-        <v>217</v>
+        <v>2</v>
       </c>
       <c r="F161" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>236</v>
+        <v>299</v>
       </c>
       <c r="H161" t="s">
-        <v>237</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>233</v>
+        <v>301</v>
       </c>
       <c r="B162" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C162">
-        <v>5108</v>
+        <v>9084</v>
       </c>
       <c r="D162" t="s">
         <v>12</v>
       </c>
       <c r="E162">
         <v>471</v>
       </c>
       <c r="F162" t="s">
-        <v>207</v>
+        <v>28</v>
       </c>
       <c r="G162" t="s">
-        <v>234</v>
+        <v>302</v>
       </c>
       <c r="H162" t="s">
-        <v>235</v>
+        <v>303</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>228</v>
+        <v>304</v>
       </c>
       <c r="B163" t="s">
         <v>11</v>
       </c>
       <c r="C163">
-        <v>5110</v>
+        <v>9090</v>
       </c>
       <c r="D163" t="s">
         <v>12</v>
       </c>
       <c r="E163">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="F163" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="G163" t="s">
-        <v>231</v>
+        <v>305</v>
       </c>
       <c r="H163" t="s">
-        <v>232</v>
+        <v>306</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>233</v>
+        <v>307</v>
       </c>
       <c r="B164" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="C164">
-        <v>5119</v>
+        <v>9187</v>
       </c>
       <c r="D164" t="s">
         <v>12</v>
       </c>
       <c r="E164">
-        <v>263</v>
+        <v>5</v>
       </c>
       <c r="F164" t="s">
-        <v>207</v>
+        <v>54</v>
       </c>
       <c r="G164" t="s">
-        <v>238</v>
+        <v>308</v>
       </c>
       <c r="H164" t="s">
-        <v>239</v>
+        <v>309</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>233</v>
+        <v>307</v>
       </c>
       <c r="B165" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="C165">
-        <v>5120</v>
+        <v>9191</v>
       </c>
       <c r="D165" t="s">
         <v>12</v>
       </c>
       <c r="E165">
-        <v>471</v>
+        <v>5</v>
       </c>
       <c r="F165" t="s">
-        <v>207</v>
+        <v>54</v>
       </c>
       <c r="G165" t="s">
-        <v>238</v>
+        <v>308</v>
       </c>
       <c r="H165" t="s">
-        <v>239</v>
+        <v>309</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>240</v>
+        <v>307</v>
       </c>
       <c r="B166" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="C166">
-        <v>5143</v>
+        <v>9192</v>
       </c>
       <c r="D166" t="s">
         <v>12</v>
       </c>
       <c r="E166">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F166"/>
+        <v>5</v>
+      </c>
+      <c r="F166" t="s">
+        <v>54</v>
+      </c>
       <c r="G166" t="s">
-        <v>241</v>
+        <v>308</v>
       </c>
       <c r="H166" t="s">
-        <v>242</v>
+        <v>309</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>240</v>
+        <v>310</v>
       </c>
       <c r="B167" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C167">
-        <v>5144</v>
+        <v>9330</v>
       </c>
       <c r="D167" t="s">
         <v>12</v>
       </c>
       <c r="E167">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F167"/>
+        <v>442</v>
+      </c>
+      <c r="F167" t="s">
+        <v>28</v>
+      </c>
       <c r="G167" t="s">
-        <v>241</v>
+        <v>311</v>
       </c>
       <c r="H167" t="s">
-        <v>242</v>
+        <v>312</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>240</v>
+        <v>310</v>
       </c>
       <c r="B168" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C168">
-        <v>5145</v>
+        <v>9336</v>
       </c>
       <c r="D168" t="s">
         <v>12</v>
       </c>
       <c r="E168">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="F168"/>
+        <v>432</v>
+      </c>
+      <c r="F168" t="s">
+        <v>28</v>
+      </c>
       <c r="G168" t="s">
-        <v>241</v>
+        <v>311</v>
       </c>
       <c r="H168" t="s">
-        <v>242</v>
+        <v>312</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>240</v>
+        <v>310</v>
       </c>
       <c r="B169" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C169">
-        <v>5146</v>
+        <v>9337</v>
       </c>
       <c r="D169" t="s">
         <v>12</v>
       </c>
       <c r="E169">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="F169"/>
+        <v>460</v>
+      </c>
+      <c r="F169" t="s">
+        <v>313</v>
+      </c>
       <c r="G169" t="s">
-        <v>241</v>
+        <v>311</v>
       </c>
       <c r="H169" t="s">
-        <v>242</v>
+        <v>312</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>221</v>
+        <v>314</v>
       </c>
       <c r="B170" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C170">
-        <v>5147</v>
+        <v>9460</v>
       </c>
       <c r="D170" t="s">
         <v>12</v>
       </c>
       <c r="E170">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F170"/>
+        <v>350</v>
+      </c>
+      <c r="F170" t="s">
+        <v>61</v>
+      </c>
       <c r="G170" t="s">
-        <v>226</v>
+        <v>315</v>
       </c>
       <c r="H170" t="s">
-        <v>227</v>
+        <v>316</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>243</v>
+        <v>317</v>
       </c>
       <c r="B171" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C171">
-        <v>5206</v>
+        <v>9461</v>
       </c>
       <c r="D171" t="s">
         <v>12</v>
       </c>
       <c r="E171">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F171"/>
+        <v>197</v>
+      </c>
+      <c r="F171" t="s">
+        <v>214</v>
+      </c>
       <c r="G171" t="s">
-        <v>244</v>
+        <v>318</v>
       </c>
       <c r="H171" t="s">
-        <v>245</v>
+        <v>319</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>246</v>
+        <v>320</v>
       </c>
       <c r="B172" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C172">
-        <v>5208</v>
+        <v>9596</v>
       </c>
       <c r="D172" t="s">
         <v>12</v>
       </c>
       <c r="E172">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F172"/>
+        <v>437</v>
+      </c>
+      <c r="F172" t="s">
+        <v>54</v>
+      </c>
       <c r="G172" t="s">
-        <v>247</v>
+        <v>321</v>
       </c>
       <c r="H172" t="s">
-        <v>248</v>
+        <v>322</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>125</v>
+        <v>323</v>
       </c>
       <c r="B173" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C173">
-        <v>5210</v>
+        <v>9611</v>
       </c>
       <c r="D173" t="s">
         <v>12</v>
       </c>
       <c r="E173">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="F173"/>
+        <v>5</v>
+      </c>
+      <c r="F173" t="s">
+        <v>127</v>
+      </c>
       <c r="G173" t="s">
-        <v>126</v>
+        <v>324</v>
       </c>
       <c r="H173" t="s">
-        <v>127</v>
+        <v>325</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>125</v>
+        <v>326</v>
       </c>
       <c r="B174" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C174">
-        <v>5213</v>
+        <v>9677</v>
       </c>
       <c r="D174" t="s">
         <v>12</v>
       </c>
       <c r="E174">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="F174"/>
+        <v>2</v>
+      </c>
+      <c r="F174" t="s">
+        <v>54</v>
+      </c>
       <c r="G174" t="s">
-        <v>126</v>
+        <v>311</v>
       </c>
       <c r="H174" t="s">
-        <v>127</v>
+        <v>327</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>249</v>
+        <v>328</v>
       </c>
       <c r="B175" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C175">
-        <v>5220</v>
+        <v>9693</v>
       </c>
       <c r="D175" t="s">
         <v>12</v>
       </c>
       <c r="E175">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F175"/>
+        <v>144</v>
+      </c>
+      <c r="F175" t="s">
+        <v>154</v>
+      </c>
       <c r="G175" t="s">
-        <v>250</v>
+        <v>329</v>
       </c>
       <c r="H175" t="s">
-        <v>251</v>
+        <v>330</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>125</v>
+        <v>328</v>
       </c>
       <c r="B176" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C176">
-        <v>5297</v>
+        <v>9694</v>
       </c>
       <c r="D176" t="s">
         <v>12</v>
       </c>
       <c r="E176">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="F176"/>
+        <v>144</v>
+      </c>
+      <c r="F176" t="s">
+        <v>331</v>
+      </c>
       <c r="G176" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="H176" t="s">
-        <v>253</v>
+        <v>330</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>125</v>
+        <v>332</v>
       </c>
       <c r="B177" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C177">
-        <v>5298</v>
+        <v>9781</v>
       </c>
       <c r="D177" t="s">
         <v>12</v>
       </c>
       <c r="E177">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F177"/>
+        <v>120</v>
+      </c>
+      <c r="F177" t="s">
+        <v>61</v>
+      </c>
       <c r="G177" t="s">
-        <v>252</v>
+        <v>333</v>
       </c>
       <c r="H177" t="s">
-        <v>253</v>
+        <v>334</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>254</v>
+        <v>332</v>
       </c>
       <c r="B178" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C178">
-        <v>5301</v>
+        <v>9783</v>
       </c>
       <c r="D178" t="s">
         <v>12</v>
       </c>
       <c r="E178">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="F178"/>
+        <v>140</v>
+      </c>
+      <c r="F178" t="s">
+        <v>61</v>
+      </c>
       <c r="G178" t="s">
-        <v>255</v>
+        <v>333</v>
       </c>
       <c r="H178" t="s">
-        <v>241</v>
+        <v>334</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>256</v>
+        <v>335</v>
       </c>
       <c r="B179" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C179">
-        <v>5320</v>
+        <v>9898</v>
       </c>
       <c r="D179" t="s">
         <v>12</v>
       </c>
       <c r="E179">
-        <v>460</v>
+        <v>4</v>
       </c>
       <c r="F179" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G179" t="s">
-        <v>257</v>
+        <v>336</v>
       </c>
       <c r="H179" t="s">
-        <v>258</v>
+        <v>337</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>256</v>
+        <v>338</v>
       </c>
       <c r="B180" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C180">
-        <v>5321</v>
+        <v>9927</v>
       </c>
       <c r="D180" t="s">
         <v>12</v>
       </c>
       <c r="E180">
-        <v>349</v>
+        <v>124</v>
       </c>
       <c r="F180" t="s">
-        <v>16</v>
+        <v>154</v>
       </c>
       <c r="G180" t="s">
-        <v>257</v>
+        <v>339</v>
       </c>
       <c r="H180" t="s">
-        <v>258</v>
+        <v>340</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>259</v>
+        <v>341</v>
       </c>
       <c r="B181" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C181">
-        <v>5468</v>
+        <v>9945</v>
       </c>
       <c r="D181" t="s">
         <v>12</v>
       </c>
       <c r="E181">
-        <v>179</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>135</v>
+        <v>61</v>
       </c>
       <c r="G181" t="s">
-        <v>260</v>
+        <v>342</v>
       </c>
       <c r="H181" t="s">
-        <v>261</v>
+        <v>343</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>262</v>
+        <v>344</v>
       </c>
       <c r="B182" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C182">
-        <v>5542</v>
+        <v>10165</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
       <c r="E182">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="F182"/>
+        <v>5</v>
+      </c>
+      <c r="F182" t="s">
+        <v>127</v>
+      </c>
       <c r="G182" t="s">
-        <v>263</v>
+        <v>345</v>
       </c>
       <c r="H182" t="s">
-        <v>264</v>
+        <v>346</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>265</v>
+        <v>344</v>
       </c>
       <c r="B183" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C183">
-        <v>5543</v>
+        <v>10166</v>
       </c>
       <c r="D183" t="s">
         <v>12</v>
       </c>
       <c r="E183">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="F183"/>
+        <v>5</v>
+      </c>
+      <c r="F183" t="s">
+        <v>127</v>
+      </c>
       <c r="G183" t="s">
-        <v>263</v>
+        <v>345</v>
       </c>
       <c r="H183" t="s">
-        <v>264</v>
+        <v>346</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>266</v>
+        <v>347</v>
       </c>
       <c r="B184" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C184">
-        <v>5693</v>
+        <v>10430</v>
       </c>
       <c r="D184" t="s">
         <v>12</v>
       </c>
       <c r="E184">
-        <v>187</v>
+        <v>224</v>
       </c>
       <c r="F184" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
       <c r="G184" t="s">
-        <v>267</v>
+        <v>348</v>
       </c>
       <c r="H184" t="s">
-        <v>268</v>
+        <v>349</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>269</v>
+        <v>350</v>
       </c>
       <c r="B185" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C185">
-        <v>5694</v>
+        <v>10434</v>
       </c>
       <c r="D185" t="s">
         <v>12</v>
       </c>
       <c r="E185">
-        <v>156</v>
+        <v>220</v>
       </c>
       <c r="F185" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
       <c r="G185" t="s">
-        <v>270</v>
+        <v>351</v>
       </c>
       <c r="H185" t="s">
-        <v>271</v>
+        <v>352</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>269</v>
+        <v>353</v>
       </c>
       <c r="B186" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C186">
-        <v>5695</v>
+        <v>10467</v>
       </c>
       <c r="D186" t="s">
         <v>12</v>
       </c>
       <c r="E186">
-        <v>187</v>
+        <v>5</v>
       </c>
       <c r="F186" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="G186" t="s">
-        <v>270</v>
+        <v>354</v>
       </c>
       <c r="H186" t="s">
-        <v>271</v>
+        <v>355</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>272</v>
+        <v>353</v>
       </c>
       <c r="B187" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="C187">
-        <v>5696</v>
+        <v>10468</v>
       </c>
       <c r="D187" t="s">
         <v>12</v>
       </c>
       <c r="E187">
-        <v>126</v>
+        <v>5</v>
       </c>
       <c r="F187" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="G187" t="s">
-        <v>273</v>
+        <v>354</v>
       </c>
       <c r="H187" t="s">
-        <v>274</v>
+        <v>355</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>272</v>
+        <v>353</v>
       </c>
       <c r="B188" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="C188">
-        <v>5699</v>
+        <v>10469</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188">
-        <v>192</v>
+        <v>5</v>
       </c>
       <c r="F188" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="G188" t="s">
-        <v>273</v>
+        <v>354</v>
       </c>
       <c r="H188" t="s">
-        <v>274</v>
+        <v>355</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>275</v>
+        <v>353</v>
       </c>
       <c r="B189" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C189">
-        <v>5745</v>
+        <v>10470</v>
       </c>
       <c r="D189" t="s">
         <v>12</v>
       </c>
       <c r="E189">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="F189" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G189" t="s">
-        <v>276</v>
+        <v>354</v>
       </c>
       <c r="H189" t="s">
-        <v>277</v>
+        <v>355</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>194</v>
+        <v>353</v>
       </c>
       <c r="B190" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C190">
-        <v>5748</v>
+        <v>10471</v>
       </c>
       <c r="D190" t="s">
         <v>12</v>
       </c>
       <c r="E190">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F190" t="s">
-        <v>42</v>
+        <v>127</v>
       </c>
       <c r="G190" t="s">
-        <v>276</v>
+        <v>354</v>
       </c>
       <c r="H190" t="s">
-        <v>278</v>
+        <v>355</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>279</v>
+        <v>353</v>
       </c>
       <c r="B191" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C191">
-        <v>5756</v>
+        <v>10472</v>
       </c>
       <c r="D191" t="s">
         <v>12</v>
       </c>
       <c r="E191">
-        <v>55</v>
+        <v>5</v>
       </c>
       <c r="F191" t="s">
-        <v>54</v>
+        <v>127</v>
       </c>
       <c r="G191" t="s">
-        <v>280</v>
+        <v>354</v>
       </c>
       <c r="H191" t="s">
-        <v>110</v>
+        <v>355</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="B192" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C192">
-        <v>5839</v>
+        <v>10473</v>
       </c>
       <c r="D192" t="s">
         <v>12</v>
       </c>
       <c r="E192">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="F192"/>
+        <v>5</v>
+      </c>
+      <c r="F192" t="s">
+        <v>127</v>
+      </c>
       <c r="G192" t="s">
-        <v>282</v>
+        <v>354</v>
       </c>
       <c r="H192" t="s">
-        <v>283</v>
+        <v>355</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>281</v>
+        <v>353</v>
       </c>
       <c r="B193" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C193">
-        <v>5840</v>
+        <v>10474</v>
       </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F193"/>
+        <v>5</v>
+      </c>
+      <c r="F193" t="s">
+        <v>127</v>
+      </c>
       <c r="G193" t="s">
-        <v>282</v>
+        <v>354</v>
       </c>
       <c r="H193" t="s">
-        <v>283</v>
+        <v>355</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>284</v>
+        <v>332</v>
       </c>
       <c r="B194" t="s">
         <v>11</v>
       </c>
       <c r="C194">
-        <v>5851</v>
+        <v>10682</v>
       </c>
       <c r="D194" t="s">
         <v>12</v>
       </c>
       <c r="E194">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="F194"/>
+        <v>60</v>
+      </c>
+      <c r="F194" t="s">
+        <v>61</v>
+      </c>
       <c r="G194" t="s">
-        <v>285</v>
+        <v>333</v>
       </c>
       <c r="H194" t="s">
-        <v>286</v>
+        <v>334</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>287</v>
+        <v>356</v>
       </c>
       <c r="B195" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="C195">
-        <v>6271</v>
+        <v>10700</v>
       </c>
       <c r="D195" t="s">
         <v>12</v>
       </c>
       <c r="E195">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F195"/>
+        <v>5</v>
+      </c>
+      <c r="F195" t="s">
+        <v>127</v>
+      </c>
       <c r="G195" t="s">
-        <v>288</v>
+        <v>357</v>
       </c>
       <c r="H195" t="s">
-        <v>289</v>
+        <v>358</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>290</v>
+        <v>359</v>
       </c>
       <c r="B196" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C196">
-        <v>6312</v>
+        <v>10770</v>
       </c>
       <c r="D196" t="s">
         <v>12</v>
       </c>
       <c r="E196">
-        <v>85</v>
+        <v>142</v>
       </c>
       <c r="F196" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G196" t="s">
-        <v>291</v>
+        <v>360</v>
       </c>
       <c r="H196" t="s">
-        <v>292</v>
+        <v>361</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>293</v>
+        <v>362</v>
       </c>
       <c r="B197" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="C197">
-        <v>6337</v>
+        <v>10810</v>
       </c>
       <c r="D197" t="s">
         <v>12</v>
       </c>
       <c r="E197">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="F197"/>
+        <v>5</v>
+      </c>
+      <c r="F197" t="s">
+        <v>54</v>
+      </c>
       <c r="G197" t="s">
-        <v>294</v>
+        <v>363</v>
       </c>
       <c r="H197" t="s">
-        <v>295</v>
+        <v>364</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>296</v>
+        <v>362</v>
       </c>
       <c r="B198" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C198">
-        <v>6392</v>
+        <v>10816</v>
       </c>
       <c r="D198" t="s">
         <v>12</v>
       </c>
       <c r="E198">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F198"/>
+        <v>5</v>
+      </c>
+      <c r="F198" t="s">
+        <v>54</v>
+      </c>
       <c r="G198" t="s">
-        <v>297</v>
+        <v>363</v>
       </c>
       <c r="H198" t="s">
-        <v>298</v>
+        <v>364</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>299</v>
+        <v>356</v>
       </c>
       <c r="B199" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C199">
-        <v>6483</v>
+        <v>10871</v>
       </c>
       <c r="D199" t="s">
         <v>12</v>
       </c>
       <c r="E199">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="F199"/>
+        <v>5</v>
+      </c>
+      <c r="F199" t="s">
+        <v>127</v>
+      </c>
       <c r="G199" t="s">
-        <v>300</v>
+        <v>357</v>
       </c>
       <c r="H199" t="s">
-        <v>301</v>
+        <v>358</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>299</v>
+        <v>365</v>
       </c>
       <c r="B200" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C200">
-        <v>6491</v>
+        <v>10962</v>
       </c>
       <c r="D200" t="s">
         <v>12</v>
       </c>
       <c r="E200">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F200"/>
+        <v>140</v>
+      </c>
+      <c r="F200" t="s">
+        <v>108</v>
+      </c>
       <c r="G200" t="s">
-        <v>300</v>
+        <v>366</v>
       </c>
       <c r="H200" t="s">
-        <v>301</v>
+        <v>367</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>37</v>
+        <v>365</v>
       </c>
       <c r="B201" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C201">
-        <v>6556</v>
+        <v>10963</v>
       </c>
       <c r="D201" t="s">
         <v>12</v>
       </c>
       <c r="E201">
-        <v>400</v>
+        <v>334</v>
       </c>
       <c r="F201" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="G201" t="s">
-        <v>302</v>
+        <v>366</v>
       </c>
       <c r="H201" t="s">
-        <v>303</v>
+        <v>367</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>37</v>
+        <v>365</v>
       </c>
       <c r="B202" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C202">
-        <v>6558</v>
+        <v>10965</v>
       </c>
       <c r="D202" t="s">
         <v>12</v>
       </c>
       <c r="E202">
-        <v>460</v>
+        <v>265</v>
       </c>
       <c r="F202" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G202" t="s">
-        <v>304</v>
+        <v>366</v>
       </c>
       <c r="H202" t="s">
-        <v>305</v>
+        <v>367</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>37</v>
+        <v>365</v>
       </c>
       <c r="B203" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C203">
-        <v>6559</v>
+        <v>10966</v>
       </c>
       <c r="D203" t="s">
         <v>12</v>
       </c>
       <c r="E203">
-        <v>400</v>
+        <v>208</v>
       </c>
       <c r="F203" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G203" t="s">
-        <v>304</v>
+        <v>366</v>
       </c>
       <c r="H203" t="s">
-        <v>305</v>
+        <v>367</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>37</v>
+        <v>365</v>
       </c>
       <c r="B204" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C204">
-        <v>6560</v>
+        <v>10967</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="F204"/>
+        <v>65</v>
+      </c>
+      <c r="F204" t="s">
+        <v>108</v>
+      </c>
       <c r="G204" t="s">
-        <v>304</v>
+        <v>366</v>
       </c>
       <c r="H204" t="s">
-        <v>306</v>
+        <v>367</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>37</v>
+        <v>365</v>
       </c>
       <c r="B205" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C205">
-        <v>6561</v>
+        <v>10970</v>
       </c>
       <c r="D205" t="s">
         <v>12</v>
       </c>
       <c r="E205">
-        <v>255</v>
+        <v>400</v>
       </c>
       <c r="F205" t="s">
-        <v>16</v>
+        <v>108</v>
       </c>
       <c r="G205" t="s">
-        <v>304</v>
+        <v>366</v>
       </c>
       <c r="H205" t="s">
-        <v>305</v>
+        <v>367</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>37</v>
+        <v>368</v>
       </c>
       <c r="B206" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C206">
-        <v>6562</v>
+        <v>11236</v>
       </c>
       <c r="D206" t="s">
         <v>12</v>
       </c>
       <c r="E206">
-        <v>400</v>
+        <v>4</v>
       </c>
       <c r="F206" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="G206" t="s">
-        <v>302</v>
+        <v>369</v>
       </c>
       <c r="H206" t="s">
-        <v>303</v>
+        <v>370</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>37</v>
+        <v>371</v>
       </c>
       <c r="B207" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C207">
-        <v>6563</v>
+        <v>11241</v>
       </c>
       <c r="D207" t="s">
         <v>12</v>
       </c>
       <c r="E207">
-        <v>460</v>
+        <v>5</v>
       </c>
       <c r="F207" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="G207" t="s">
-        <v>304</v>
+        <v>372</v>
       </c>
       <c r="H207" t="s">
-        <v>305</v>
+        <v>373</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>37</v>
+        <v>374</v>
       </c>
       <c r="B208" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C208">
-        <v>6564</v>
+        <v>11373</v>
       </c>
       <c r="D208" t="s">
         <v>12</v>
       </c>
       <c r="E208">
-        <v>240</v>
+        <v>10</v>
       </c>
       <c r="F208" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G208" t="s">
-        <v>304</v>
+        <v>375</v>
       </c>
       <c r="H208" t="s">
-        <v>305</v>
+        <v>376</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>307</v>
+        <v>377</v>
       </c>
       <c r="B209" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C209">
-        <v>6646</v>
+        <v>11398</v>
       </c>
       <c r="D209" t="s">
         <v>12</v>
       </c>
       <c r="E209">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="F209"/>
+        <v>9</v>
+      </c>
+      <c r="F209" t="s">
+        <v>214</v>
+      </c>
       <c r="G209" t="s">
-        <v>308</v>
+        <v>96</v>
       </c>
       <c r="H209" t="s">
-        <v>309</v>
+        <v>378</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>310</v>
+        <v>377</v>
       </c>
       <c r="B210" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C210">
-        <v>7053</v>
+        <v>11400</v>
       </c>
       <c r="D210" t="s">
         <v>12</v>
       </c>
       <c r="E210">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="F210"/>
+        <v>65</v>
+      </c>
+      <c r="F210" t="s">
+        <v>236</v>
+      </c>
       <c r="G210" t="s">
-        <v>311</v>
+        <v>55</v>
       </c>
       <c r="H210" t="s">
-        <v>312</v>
+        <v>379</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>313</v>
+        <v>380</v>
       </c>
       <c r="B211" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C211">
-        <v>7054</v>
+        <v>11426</v>
       </c>
       <c r="D211" t="s">
         <v>12</v>
       </c>
       <c r="E211">
-        <v>42</v>
+        <v>1</v>
       </c>
       <c r="F211" t="s">
-        <v>16</v>
+        <v>219</v>
       </c>
       <c r="G211" t="s">
-        <v>314</v>
+        <v>381</v>
       </c>
       <c r="H211" t="s">
-        <v>315</v>
+        <v>382</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>313</v>
+        <v>383</v>
       </c>
       <c r="B212" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C212">
-        <v>7055</v>
+        <v>11505</v>
       </c>
       <c r="D212" t="s">
         <v>12</v>
       </c>
       <c r="E212">
-        <v>48</v>
+        <v>4</v>
       </c>
       <c r="F212" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G212" t="s">
-        <v>314</v>
+        <v>384</v>
       </c>
       <c r="H212" t="s">
-        <v>315</v>
+        <v>385</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>313</v>
+        <v>383</v>
       </c>
       <c r="B213" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C213">
-        <v>7057</v>
+        <v>11506</v>
       </c>
       <c r="D213" t="s">
         <v>12</v>
       </c>
       <c r="E213">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G213" t="s">
-        <v>316</v>
+        <v>386</v>
       </c>
       <c r="H213" t="s">
-        <v>317</v>
+        <v>385</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>313</v>
+        <v>383</v>
       </c>
       <c r="B214" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C214">
-        <v>7058</v>
+        <v>11507</v>
       </c>
       <c r="D214" t="s">
         <v>12</v>
       </c>
       <c r="E214">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="F214" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G214" t="s">
-        <v>316</v>
+        <v>384</v>
       </c>
       <c r="H214" t="s">
-        <v>317</v>
+        <v>385</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>318</v>
+        <v>383</v>
       </c>
       <c r="B215" t="s">
-        <v>11</v>
+        <v>218</v>
       </c>
       <c r="C215">
-        <v>7113</v>
+        <v>11508</v>
       </c>
       <c r="D215" t="s">
         <v>12</v>
       </c>
       <c r="E215">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F215"/>
+        <v>5</v>
+      </c>
+      <c r="F215" t="s">
+        <v>43</v>
+      </c>
       <c r="G215" t="s">
-        <v>319</v>
+        <v>384</v>
       </c>
       <c r="H215" t="s">
-        <v>320</v>
+        <v>385</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>321</v>
+        <v>387</v>
       </c>
       <c r="B216" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C216">
-        <v>7127</v>
+        <v>11541</v>
       </c>
       <c r="D216" t="s">
         <v>12</v>
       </c>
       <c r="E216">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="F216"/>
+        <v>5</v>
+      </c>
+      <c r="F216" t="s">
+        <v>127</v>
+      </c>
       <c r="G216" t="s">
-        <v>322</v>
+        <v>388</v>
       </c>
       <c r="H216" t="s">
-        <v>323</v>
+        <v>389</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>321</v>
+        <v>390</v>
       </c>
       <c r="B217" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C217">
-        <v>7128</v>
+        <v>11616</v>
       </c>
       <c r="D217" t="s">
         <v>12</v>
       </c>
       <c r="E217">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="F217"/>
+        <v>5</v>
+      </c>
+      <c r="F217" t="s">
+        <v>127</v>
+      </c>
       <c r="G217" t="s">
-        <v>322</v>
+        <v>391</v>
       </c>
       <c r="H217" t="s">
-        <v>323</v>
+        <v>392</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>324</v>
+        <v>390</v>
       </c>
       <c r="B218" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C218">
-        <v>7196</v>
+        <v>11617</v>
       </c>
       <c r="D218" t="s">
         <v>12</v>
       </c>
       <c r="E218">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F218"/>
+        <v>5</v>
+      </c>
+      <c r="F218" t="s">
+        <v>127</v>
+      </c>
       <c r="G218" t="s">
-        <v>325</v>
+        <v>391</v>
       </c>
       <c r="H218" t="s">
-        <v>326</v>
+        <v>392</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>327</v>
+        <v>390</v>
       </c>
       <c r="B219" t="s">
-        <v>41</v>
+        <v>218</v>
       </c>
       <c r="C219">
-        <v>7373</v>
+        <v>11619</v>
       </c>
       <c r="D219" t="s">
         <v>12</v>
       </c>
       <c r="E219">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F219" t="s">
-        <v>13</v>
+        <v>127</v>
       </c>
       <c r="G219" t="s">
-        <v>328</v>
+        <v>391</v>
       </c>
       <c r="H219" t="s">
-        <v>329</v>
+        <v>392</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>330</v>
+        <v>393</v>
       </c>
       <c r="B220" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C220">
-        <v>7422</v>
+        <v>11630</v>
       </c>
       <c r="D220" t="s">
         <v>12</v>
       </c>
       <c r="E220">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F220" t="s">
-        <v>218</v>
+        <v>18</v>
       </c>
       <c r="G220" t="s">
-        <v>331</v>
+        <v>394</v>
       </c>
       <c r="H220" t="s">
-        <v>332</v>
+        <v>395</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>330</v>
+        <v>393</v>
       </c>
       <c r="B221" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C221">
-        <v>7423</v>
+        <v>11631</v>
       </c>
       <c r="D221" t="s">
         <v>12</v>
       </c>
       <c r="E221">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="F221" t="s">
-        <v>218</v>
+        <v>58</v>
       </c>
       <c r="G221" t="s">
-        <v>331</v>
+        <v>358</v>
       </c>
       <c r="H221" t="s">
-        <v>332</v>
+        <v>396</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>333</v>
+        <v>393</v>
       </c>
       <c r="B222" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C222">
-        <v>7428</v>
+        <v>11633</v>
       </c>
       <c r="D222" t="s">
         <v>12</v>
       </c>
       <c r="E222">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F222" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="G222" t="s">
-        <v>334</v>
+        <v>397</v>
       </c>
       <c r="H222" t="s">
-        <v>335</v>
+        <v>398</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>321</v>
+        <v>393</v>
       </c>
       <c r="B223" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C223">
-        <v>7463</v>
+        <v>11634</v>
       </c>
       <c r="D223" t="s">
         <v>12</v>
       </c>
       <c r="E223">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="F223"/>
+        <v>30</v>
+      </c>
+      <c r="F223" t="s">
+        <v>214</v>
+      </c>
       <c r="G223" t="s">
-        <v>336</v>
+        <v>397</v>
       </c>
       <c r="H223" t="s">
-        <v>337</v>
+        <v>398</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>330</v>
+        <v>374</v>
       </c>
       <c r="B224" t="s">
-        <v>172</v>
+        <v>17</v>
       </c>
       <c r="C224">
-        <v>7530</v>
+        <v>11648</v>
       </c>
       <c r="D224" t="s">
         <v>12</v>
       </c>
       <c r="E224">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F224" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="G224" t="s">
-        <v>199</v>
+        <v>375</v>
       </c>
       <c r="H224" t="s">
-        <v>338</v>
+        <v>376</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>324</v>
+        <v>399</v>
       </c>
       <c r="B225" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C225">
-        <v>7608</v>
+        <v>12019</v>
       </c>
       <c r="D225" t="s">
         <v>12</v>
       </c>
       <c r="E225">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="F225"/>
+        <v>4</v>
+      </c>
+      <c r="F225" t="s">
+        <v>54</v>
+      </c>
       <c r="G225" t="s">
-        <v>339</v>
+        <v>400</v>
       </c>
       <c r="H225" t="s">
-        <v>340</v>
+        <v>401</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>341</v>
+        <v>399</v>
       </c>
       <c r="B226" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C226">
-        <v>7647</v>
+        <v>12021</v>
       </c>
       <c r="D226" t="s">
         <v>12</v>
       </c>
       <c r="E226">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="F226" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G226" t="s">
-        <v>158</v>
+        <v>400</v>
       </c>
       <c r="H226" t="s">
-        <v>342</v>
+        <v>401</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>343</v>
+        <v>402</v>
       </c>
       <c r="B227" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C227">
-        <v>7709</v>
+        <v>12022</v>
       </c>
       <c r="D227" t="s">
         <v>12</v>
       </c>
       <c r="E227">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F227"/>
+        <v>42</v>
+      </c>
+      <c r="F227" t="s">
+        <v>154</v>
+      </c>
       <c r="G227" t="s">
-        <v>158</v>
+        <v>403</v>
       </c>
       <c r="H227" t="s">
-        <v>344</v>
+        <v>404</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>345</v>
+        <v>405</v>
       </c>
       <c r="B228" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="C228">
-        <v>7757</v>
+        <v>12086</v>
       </c>
       <c r="D228" t="s">
         <v>12</v>
       </c>
       <c r="E228">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="F228"/>
+        <v>2</v>
+      </c>
+      <c r="F228" t="s">
+        <v>127</v>
+      </c>
       <c r="G228" t="s">
-        <v>346</v>
+        <v>406</v>
       </c>
       <c r="H228" t="s">
-        <v>347</v>
+        <v>407</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>345</v>
+        <v>408</v>
       </c>
       <c r="B229" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C229">
-        <v>7758</v>
+        <v>12108</v>
       </c>
       <c r="D229" t="s">
         <v>12</v>
       </c>
       <c r="E229">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="F229"/>
+        <v>109</v>
+      </c>
+      <c r="F229" t="s">
+        <v>54</v>
+      </c>
       <c r="G229" t="s">
-        <v>346</v>
+        <v>409</v>
       </c>
       <c r="H229" t="s">
-        <v>347</v>
+        <v>410</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>348</v>
+        <v>228</v>
       </c>
       <c r="B230" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C230">
-        <v>7937</v>
+        <v>12193</v>
       </c>
       <c r="D230" t="s">
         <v>12</v>
       </c>
       <c r="E230">
-        <v>300</v>
+        <v>2</v>
       </c>
       <c r="F230" t="s">
-        <v>51</v>
+        <v>219</v>
       </c>
       <c r="G230" t="s">
-        <v>349</v>
+        <v>411</v>
       </c>
       <c r="H230" t="s">
-        <v>350</v>
+        <v>412</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>348</v>
+        <v>228</v>
       </c>
       <c r="B231" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C231">
-        <v>7938</v>
+        <v>12194</v>
       </c>
       <c r="D231" t="s">
         <v>12</v>
       </c>
       <c r="E231">
-        <v>300</v>
+        <v>4</v>
       </c>
       <c r="F231" t="s">
-        <v>51</v>
+        <v>219</v>
       </c>
       <c r="G231" t="s">
-        <v>349</v>
+        <v>411</v>
       </c>
       <c r="H231" t="s">
-        <v>350</v>
+        <v>412</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>310</v>
+        <v>228</v>
       </c>
       <c r="B232" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C232">
-        <v>7940</v>
+        <v>12196</v>
       </c>
       <c r="D232" t="s">
         <v>12</v>
       </c>
       <c r="E232">
-        <v>300</v>
+        <v>4</v>
       </c>
       <c r="F232" t="s">
-        <v>51</v>
+        <v>219</v>
       </c>
       <c r="G232" t="s">
-        <v>349</v>
+        <v>411</v>
       </c>
       <c r="H232" t="s">
-        <v>350</v>
+        <v>412</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>310</v>
+        <v>413</v>
       </c>
       <c r="B233" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C233">
-        <v>7941</v>
+        <v>12265</v>
       </c>
       <c r="D233" t="s">
         <v>12</v>
       </c>
       <c r="E233">
-        <v>180</v>
+        <v>5</v>
       </c>
       <c r="F233" t="s">
-        <v>51</v>
+        <v>313</v>
       </c>
       <c r="G233" t="s">
-        <v>349</v>
+        <v>414</v>
       </c>
       <c r="H233" t="s">
-        <v>350</v>
+        <v>415</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>310</v>
+        <v>413</v>
       </c>
       <c r="B234" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C234">
-        <v>7942</v>
+        <v>12266</v>
       </c>
       <c r="D234" t="s">
         <v>12</v>
       </c>
       <c r="E234">
-        <v>300</v>
+        <v>5</v>
       </c>
       <c r="F234" t="s">
-        <v>51</v>
+        <v>313</v>
       </c>
       <c r="G234" t="s">
-        <v>349</v>
+        <v>414</v>
       </c>
       <c r="H234" t="s">
-        <v>350</v>
+        <v>415</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>310</v>
+        <v>413</v>
       </c>
       <c r="B235" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C235">
-        <v>7943</v>
+        <v>12267</v>
       </c>
       <c r="D235" t="s">
         <v>12</v>
       </c>
       <c r="E235">
-        <v>300</v>
+        <v>5</v>
       </c>
       <c r="F235" t="s">
-        <v>51</v>
+        <v>313</v>
       </c>
       <c r="G235" t="s">
-        <v>349</v>
+        <v>416</v>
       </c>
       <c r="H235" t="s">
-        <v>350</v>
+        <v>417</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>351</v>
+        <v>413</v>
       </c>
       <c r="B236" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C236">
-        <v>7946</v>
+        <v>12268</v>
       </c>
       <c r="D236" t="s">
         <v>12</v>
       </c>
       <c r="E236">
-        <v>300</v>
+        <v>5</v>
       </c>
       <c r="F236" t="s">
-        <v>51</v>
+        <v>313</v>
       </c>
       <c r="G236" t="s">
-        <v>349</v>
+        <v>414</v>
       </c>
       <c r="H236" t="s">
-        <v>350</v>
+        <v>415</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>351</v>
+        <v>413</v>
       </c>
       <c r="B237" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C237">
-        <v>7947</v>
+        <v>12269</v>
       </c>
       <c r="D237" t="s">
         <v>12</v>
       </c>
       <c r="E237">
-        <v>300</v>
+        <v>5</v>
       </c>
       <c r="F237" t="s">
-        <v>51</v>
+        <v>313</v>
       </c>
       <c r="G237" t="s">
-        <v>349</v>
+        <v>414</v>
       </c>
       <c r="H237" t="s">
-        <v>350</v>
+        <v>415</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>352</v>
+        <v>232</v>
       </c>
       <c r="B238" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C238">
-        <v>7971</v>
+        <v>12335</v>
       </c>
       <c r="D238" t="s">
         <v>12</v>
       </c>
       <c r="E238">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="F238" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G238" t="s">
-        <v>353</v>
+        <v>418</v>
       </c>
       <c r="H238" t="s">
-        <v>354</v>
+        <v>419</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>355</v>
+        <v>420</v>
       </c>
       <c r="B239" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C239">
-        <v>7975</v>
+        <v>12355</v>
       </c>
       <c r="D239" t="s">
         <v>12</v>
       </c>
       <c r="E239">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="F239"/>
+        <v>60</v>
+      </c>
+      <c r="F239" t="s">
+        <v>54</v>
+      </c>
       <c r="G239" t="s">
-        <v>356</v>
+        <v>421</v>
       </c>
       <c r="H239" t="s">
-        <v>357</v>
+        <v>422</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>358</v>
+        <v>423</v>
       </c>
       <c r="B240" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="C240">
-        <v>8065</v>
+        <v>12375</v>
       </c>
       <c r="D240" t="s">
         <v>12</v>
       </c>
       <c r="E240">
         <v>5</v>
       </c>
-      <c r="F240"/>
+      <c r="F240" t="s">
+        <v>127</v>
+      </c>
       <c r="G240" t="s">
-        <v>359</v>
+        <v>424</v>
       </c>
       <c r="H240" t="s">
-        <v>360</v>
+        <v>425</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>361</v>
+        <v>423</v>
       </c>
       <c r="B241" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C241">
-        <v>8126</v>
+        <v>12381</v>
       </c>
       <c r="D241" t="s">
         <v>12</v>
       </c>
       <c r="E241">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F241"/>
+        <v>5</v>
+      </c>
+      <c r="F241" t="s">
+        <v>127</v>
+      </c>
       <c r="G241" t="s">
-        <v>362</v>
+        <v>424</v>
       </c>
       <c r="H241" t="s">
-        <v>362</v>
+        <v>425</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>307</v>
+        <v>426</v>
       </c>
       <c r="B242" t="s">
         <v>11</v>
       </c>
       <c r="C242">
-        <v>8184</v>
+        <v>12623</v>
       </c>
       <c r="D242" t="s">
         <v>12</v>
       </c>
       <c r="E242">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F242"/>
+        <v>10</v>
+      </c>
+      <c r="F242" t="s">
+        <v>43</v>
+      </c>
       <c r="G242" t="s">
-        <v>308</v>
+        <v>427</v>
       </c>
       <c r="H242" t="s">
-        <v>309</v>
+        <v>428</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>363</v>
+        <v>429</v>
       </c>
       <c r="B243" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C243">
-        <v>8205</v>
+        <v>12629</v>
       </c>
       <c r="D243" t="s">
         <v>12</v>
       </c>
       <c r="E243">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="F243"/>
+        <v>5</v>
+      </c>
+      <c r="F243" t="s">
+        <v>54</v>
+      </c>
       <c r="G243" t="s">
-        <v>364</v>
+        <v>430</v>
       </c>
       <c r="H243" t="s">
-        <v>365</v>
+        <v>431</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>363</v>
+        <v>432</v>
       </c>
       <c r="B244" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C244">
-        <v>8208</v>
+        <v>12903</v>
       </c>
       <c r="D244" t="s">
         <v>12</v>
       </c>
       <c r="E244">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F244"/>
+        <v>5</v>
+      </c>
+      <c r="F244" t="s">
+        <v>54</v>
+      </c>
       <c r="G244" t="s">
-        <v>364</v>
+        <v>433</v>
       </c>
       <c r="H244" t="s">
-        <v>365</v>
+        <v>434</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>366</v>
+        <v>435</v>
       </c>
       <c r="B245" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C245">
-        <v>8209</v>
+        <v>12976</v>
       </c>
       <c r="D245" t="s">
         <v>12</v>
       </c>
       <c r="E245">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="F245"/>
+        <v>38</v>
+      </c>
+      <c r="F245" t="s">
+        <v>331</v>
+      </c>
       <c r="G245" t="s">
-        <v>367</v>
+        <v>436</v>
       </c>
       <c r="H245" t="s">
-        <v>368</v>
+        <v>437</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>369</v>
+        <v>435</v>
       </c>
       <c r="B246" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C246">
-        <v>8217</v>
+        <v>12984</v>
       </c>
       <c r="D246" t="s">
         <v>12</v>
       </c>
       <c r="E246">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F246" t="s">
-        <v>135</v>
+        <v>331</v>
       </c>
       <c r="G246" t="s">
-        <v>370</v>
+        <v>436</v>
       </c>
       <c r="H246" t="s">
-        <v>371</v>
+        <v>437</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>372</v>
+        <v>435</v>
       </c>
       <c r="B247" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C247">
-        <v>8251</v>
+        <v>12988</v>
       </c>
       <c r="D247" t="s">
         <v>12</v>
       </c>
       <c r="E247">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F247"/>
+        <v>40</v>
+      </c>
+      <c r="F247" t="s">
+        <v>331</v>
+      </c>
       <c r="G247" t="s">
-        <v>373</v>
+        <v>436</v>
       </c>
       <c r="H247" t="s">
-        <v>374</v>
+        <v>437</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>363</v>
+        <v>438</v>
       </c>
       <c r="B248" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C248">
-        <v>8349</v>
+        <v>13089</v>
       </c>
       <c r="D248" t="s">
         <v>12</v>
       </c>
       <c r="E248">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="F248" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="G248" t="s">
-        <v>375</v>
+        <v>96</v>
       </c>
       <c r="H248" t="s">
-        <v>219</v>
+        <v>97</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>376</v>
+        <v>439</v>
       </c>
       <c r="B249" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C249">
-        <v>8422</v>
+        <v>13226</v>
       </c>
       <c r="D249" t="s">
         <v>12</v>
       </c>
       <c r="E249">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F249"/>
+        <v>65</v>
+      </c>
+      <c r="F249" t="s">
+        <v>54</v>
+      </c>
       <c r="G249" t="s">
-        <v>377</v>
+        <v>440</v>
       </c>
       <c r="H249" t="s">
-        <v>357</v>
+        <v>441</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>378</v>
+        <v>442</v>
       </c>
       <c r="B250" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C250">
-        <v>8460</v>
+        <v>13265</v>
       </c>
       <c r="D250" t="s">
         <v>12</v>
       </c>
       <c r="E250">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="F250"/>
+        <v>5</v>
+      </c>
+      <c r="F250" t="s">
+        <v>43</v>
+      </c>
       <c r="G250" t="s">
-        <v>379</v>
+        <v>443</v>
       </c>
       <c r="H250" t="s">
-        <v>380</v>
+        <v>444</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>381</v>
+        <v>442</v>
       </c>
       <c r="B251" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C251">
-        <v>8509</v>
+        <v>13266</v>
       </c>
       <c r="D251" t="s">
         <v>12</v>
       </c>
       <c r="E251">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="F251"/>
+        <v>5</v>
+      </c>
+      <c r="F251" t="s">
+        <v>43</v>
+      </c>
       <c r="G251" t="s">
-        <v>382</v>
+        <v>443</v>
       </c>
       <c r="H251" t="s">
-        <v>383</v>
+        <v>444</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>381</v>
+        <v>445</v>
       </c>
       <c r="B252" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C252">
-        <v>8510</v>
+        <v>13268</v>
       </c>
       <c r="D252" t="s">
         <v>12</v>
       </c>
       <c r="E252">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="F252"/>
+        <v>18</v>
+      </c>
+      <c r="F252" t="s">
+        <v>31</v>
+      </c>
       <c r="G252" t="s">
-        <v>384</v>
+        <v>446</v>
       </c>
       <c r="H252" t="s">
-        <v>385</v>
+        <v>447</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>381</v>
+        <v>445</v>
       </c>
       <c r="B253" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C253">
-        <v>8511</v>
+        <v>13278</v>
       </c>
       <c r="D253" t="s">
         <v>12</v>
       </c>
       <c r="E253">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F253"/>
+        <v>33</v>
+      </c>
+      <c r="F253" t="s">
+        <v>194</v>
+      </c>
       <c r="G253" t="s">
-        <v>386</v>
+        <v>446</v>
       </c>
       <c r="H253" t="s">
-        <v>387</v>
+        <v>447</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>381</v>
+        <v>448</v>
       </c>
       <c r="B254" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C254">
-        <v>8512</v>
+        <v>13286</v>
       </c>
       <c r="D254" t="s">
         <v>12</v>
       </c>
       <c r="E254">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F254"/>
+        <v>24</v>
+      </c>
+      <c r="F254" t="s">
+        <v>61</v>
+      </c>
       <c r="G254" t="s">
-        <v>382</v>
+        <v>449</v>
       </c>
       <c r="H254" t="s">
-        <v>383</v>
+        <v>450</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>381</v>
+        <v>451</v>
       </c>
       <c r="B255" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C255">
-        <v>8513</v>
+        <v>13303</v>
       </c>
       <c r="D255" t="s">
         <v>12</v>
       </c>
       <c r="E255">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="F255"/>
+        <v>4</v>
+      </c>
+      <c r="F255" t="s">
+        <v>54</v>
+      </c>
       <c r="G255" t="s">
-        <v>388</v>
+        <v>452</v>
       </c>
       <c r="H255" t="s">
-        <v>389</v>
+        <v>453</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>381</v>
+        <v>454</v>
       </c>
       <c r="B256" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C256">
-        <v>8514</v>
+        <v>13333</v>
       </c>
       <c r="D256" t="s">
         <v>12</v>
       </c>
       <c r="E256">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="F256"/>
+        <v>6</v>
+      </c>
+      <c r="F256" t="s">
+        <v>108</v>
+      </c>
       <c r="G256" t="s">
-        <v>386</v>
+        <v>455</v>
       </c>
       <c r="H256" t="s">
-        <v>387</v>
+        <v>456</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>381</v>
+        <v>454</v>
       </c>
       <c r="B257" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C257">
-        <v>8516</v>
+        <v>13334</v>
       </c>
       <c r="D257" t="s">
         <v>12</v>
       </c>
       <c r="E257">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F257" t="s">
-        <v>135</v>
+        <v>108</v>
       </c>
       <c r="G257" t="s">
-        <v>384</v>
+        <v>457</v>
       </c>
       <c r="H257" t="s">
-        <v>390</v>
+        <v>458</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>381</v>
+        <v>454</v>
       </c>
       <c r="B258" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C258">
-        <v>8566</v>
+        <v>13335</v>
       </c>
       <c r="D258" t="s">
         <v>12</v>
       </c>
       <c r="E258">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="F258"/>
+        <v>240</v>
+      </c>
+      <c r="F258" t="s">
+        <v>61</v>
+      </c>
       <c r="G258" t="s">
-        <v>391</v>
+        <v>459</v>
       </c>
       <c r="H258" t="s">
-        <v>392</v>
+        <v>460</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>393</v>
+        <v>454</v>
       </c>
       <c r="B259" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C259">
-        <v>8572</v>
+        <v>13336</v>
       </c>
       <c r="D259" t="s">
         <v>12</v>
       </c>
       <c r="E259">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="F259"/>
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>108</v>
+      </c>
       <c r="G259" t="s">
-        <v>394</v>
+        <v>455</v>
       </c>
       <c r="H259" t="s">
-        <v>395</v>
+        <v>456</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>393</v>
+        <v>454</v>
       </c>
       <c r="B260" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C260">
-        <v>8573</v>
+        <v>13337</v>
       </c>
       <c r="D260" t="s">
         <v>12</v>
       </c>
       <c r="E260">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="F260"/>
+        <v>44</v>
+      </c>
+      <c r="F260" t="s">
+        <v>108</v>
+      </c>
       <c r="G260" t="s">
-        <v>394</v>
+        <v>455</v>
       </c>
       <c r="H260" t="s">
-        <v>395</v>
+        <v>456</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>396</v>
+        <v>454</v>
       </c>
       <c r="B261" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C261">
-        <v>8599</v>
+        <v>13338</v>
       </c>
       <c r="D261" t="s">
         <v>12</v>
       </c>
       <c r="E261">
-        <v>325</v>
+        <v>160</v>
       </c>
       <c r="F261" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G261" t="s">
-        <v>312</v>
+        <v>455</v>
       </c>
       <c r="H261" t="s">
-        <v>397</v>
+        <v>456</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>307</v>
+        <v>454</v>
       </c>
       <c r="B262" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C262">
-        <v>8713</v>
+        <v>13339</v>
       </c>
       <c r="D262" t="s">
         <v>12</v>
       </c>
       <c r="E262">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="F262"/>
+        <v>6</v>
+      </c>
+      <c r="F262" t="s">
+        <v>108</v>
+      </c>
       <c r="G262" t="s">
-        <v>398</v>
+        <v>455</v>
       </c>
       <c r="H262" t="s">
-        <v>399</v>
+        <v>456</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>307</v>
+        <v>454</v>
       </c>
       <c r="B263" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C263">
-        <v>8715</v>
+        <v>13340</v>
       </c>
       <c r="D263" t="s">
         <v>12</v>
       </c>
       <c r="E263">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="F263" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G263" t="s">
-        <v>398</v>
+        <v>455</v>
       </c>
       <c r="H263" t="s">
-        <v>399</v>
+        <v>456</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>400</v>
+        <v>461</v>
       </c>
       <c r="B264" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C264">
-        <v>8759</v>
+        <v>13452</v>
       </c>
       <c r="D264" t="s">
         <v>12</v>
       </c>
       <c r="E264">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F264"/>
+        <v>3</v>
+      </c>
+      <c r="F264" t="s">
+        <v>54</v>
+      </c>
       <c r="G264" t="s">
-        <v>401</v>
+        <v>462</v>
       </c>
       <c r="H264" t="s">
-        <v>402</v>
+        <v>463</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>403</v>
+        <v>464</v>
       </c>
       <c r="B265" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C265">
-        <v>8913</v>
+        <v>13459</v>
       </c>
       <c r="D265" t="s">
         <v>12</v>
       </c>
       <c r="E265">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="F265"/>
+        <v>10</v>
+      </c>
+      <c r="F265" t="s">
+        <v>331</v>
+      </c>
       <c r="G265" t="s">
-        <v>404</v>
+        <v>465</v>
       </c>
       <c r="H265" t="s">
-        <v>405</v>
+        <v>466</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>403</v>
+        <v>464</v>
       </c>
       <c r="B266" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C266">
-        <v>8915</v>
+        <v>13460</v>
       </c>
       <c r="D266" t="s">
         <v>12</v>
       </c>
       <c r="E266">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="F266"/>
+        <v>3</v>
+      </c>
+      <c r="F266" t="s">
+        <v>331</v>
+      </c>
       <c r="G266" t="s">
-        <v>404</v>
+        <v>467</v>
       </c>
       <c r="H266" t="s">
-        <v>405</v>
+        <v>468</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>406</v>
+        <v>464</v>
       </c>
       <c r="B267" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C267">
-        <v>8936</v>
+        <v>13461</v>
       </c>
       <c r="D267" t="s">
         <v>12</v>
       </c>
       <c r="E267">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F267"/>
+        <v>20</v>
+      </c>
+      <c r="F267" t="s">
+        <v>43</v>
+      </c>
       <c r="G267" t="s">
-        <v>407</v>
+        <v>469</v>
       </c>
       <c r="H267" t="s">
-        <v>408</v>
+        <v>470</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>409</v>
+        <v>464</v>
       </c>
       <c r="B268" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C268">
-        <v>8994</v>
+        <v>13462</v>
       </c>
       <c r="D268" t="s">
         <v>12</v>
       </c>
       <c r="E268">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F268"/>
+        <v>13</v>
+      </c>
+      <c r="F268" t="s">
+        <v>43</v>
+      </c>
       <c r="G268" t="s">
-        <v>214</v>
+        <v>471</v>
       </c>
       <c r="H268" t="s">
-        <v>410</v>
+        <v>472</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>409</v>
+        <v>464</v>
       </c>
       <c r="B269" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C269">
-        <v>8995</v>
+        <v>13463</v>
       </c>
       <c r="D269" t="s">
         <v>12</v>
       </c>
       <c r="E269">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F269"/>
+        <v>5</v>
+      </c>
+      <c r="F269" t="s">
+        <v>54</v>
+      </c>
       <c r="G269" t="s">
-        <v>214</v>
+        <v>473</v>
       </c>
       <c r="H269" t="s">
-        <v>410</v>
+        <v>474</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>409</v>
+        <v>464</v>
       </c>
       <c r="B270" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C270">
-        <v>8996</v>
+        <v>13464</v>
       </c>
       <c r="D270" t="s">
         <v>12</v>
       </c>
       <c r="E270">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F270"/>
+        <v>4</v>
+      </c>
+      <c r="F270" t="s">
+        <v>54</v>
+      </c>
       <c r="G270" t="s">
-        <v>214</v>
+        <v>469</v>
       </c>
       <c r="H270" t="s">
-        <v>410</v>
+        <v>470</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>411</v>
+        <v>475</v>
       </c>
       <c r="B271" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C271">
-        <v>9084</v>
+        <v>13555</v>
       </c>
       <c r="D271" t="s">
         <v>12</v>
       </c>
       <c r="E271">
-        <v>471</v>
+        <v>1</v>
       </c>
       <c r="F271" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G271" t="s">
-        <v>362</v>
+        <v>476</v>
       </c>
       <c r="H271" t="s">
-        <v>412</v>
+        <v>477</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>411</v>
+        <v>478</v>
       </c>
       <c r="B272" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C272">
-        <v>9086</v>
+        <v>13607</v>
       </c>
       <c r="D272" t="s">
         <v>12</v>
       </c>
       <c r="E272">
-        <v>471</v>
+        <v>87</v>
       </c>
       <c r="F272" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G272" t="s">
-        <v>413</v>
+        <v>479</v>
       </c>
       <c r="H272" t="s">
-        <v>413</v>
+        <v>480</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>414</v>
+        <v>481</v>
       </c>
       <c r="B273" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C273">
-        <v>9090</v>
+        <v>13609</v>
       </c>
       <c r="D273" t="s">
         <v>12</v>
       </c>
       <c r="E273">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="F273" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="G273" t="s">
-        <v>415</v>
+        <v>482</v>
       </c>
       <c r="H273" t="s">
-        <v>416</v>
+        <v>483</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>321</v>
+        <v>484</v>
       </c>
       <c r="B274" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C274">
-        <v>9330</v>
+        <v>13624</v>
       </c>
       <c r="D274" t="s">
         <v>12</v>
       </c>
       <c r="E274">
-        <v>442</v>
+        <v>80</v>
       </c>
       <c r="F274" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="G274" t="s">
-        <v>417</v>
+        <v>485</v>
       </c>
       <c r="H274" t="s">
-        <v>418</v>
+        <v>486</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>321</v>
+        <v>487</v>
       </c>
       <c r="B275" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C275">
-        <v>9336</v>
+        <v>13627</v>
       </c>
       <c r="D275" t="s">
         <v>12</v>
       </c>
       <c r="E275">
-        <v>432</v>
+        <v>159</v>
       </c>
       <c r="F275" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="G275" t="s">
-        <v>417</v>
+        <v>482</v>
       </c>
       <c r="H275" t="s">
-        <v>418</v>
+        <v>483</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>321</v>
+        <v>488</v>
       </c>
       <c r="B276" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C276">
-        <v>9337</v>
+        <v>13635</v>
       </c>
       <c r="D276" t="s">
         <v>12</v>
       </c>
       <c r="E276">
-        <v>460</v>
+        <v>12</v>
       </c>
       <c r="F276" t="s">
-        <v>419</v>
+        <v>214</v>
       </c>
       <c r="G276" t="s">
-        <v>417</v>
+        <v>473</v>
       </c>
       <c r="H276" t="s">
-        <v>418</v>
+        <v>474</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>420</v>
+        <v>489</v>
       </c>
       <c r="B277" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C277">
-        <v>9460</v>
+        <v>13656</v>
       </c>
       <c r="D277" t="s">
         <v>12</v>
       </c>
       <c r="E277">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="F277"/>
+        <v>460</v>
+      </c>
+      <c r="F277" t="s">
+        <v>194</v>
+      </c>
       <c r="G277" t="s">
-        <v>421</v>
+        <v>485</v>
       </c>
       <c r="H277" t="s">
-        <v>422</v>
+        <v>486</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>423</v>
+        <v>489</v>
       </c>
       <c r="B278" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C278">
-        <v>9461</v>
+        <v>13657</v>
       </c>
       <c r="D278" t="s">
         <v>12</v>
       </c>
       <c r="E278">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="F278"/>
+        <v>460</v>
+      </c>
+      <c r="F278" t="s">
+        <v>194</v>
+      </c>
       <c r="G278" t="s">
-        <v>424</v>
+        <v>485</v>
       </c>
       <c r="H278" t="s">
-        <v>425</v>
+        <v>486</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>426</v>
+        <v>490</v>
       </c>
       <c r="B279" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C279">
-        <v>9596</v>
+        <v>13671</v>
       </c>
       <c r="D279" t="s">
         <v>12</v>
       </c>
       <c r="E279">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="F279"/>
+        <v>20</v>
+      </c>
+      <c r="F279" t="s">
+        <v>127</v>
+      </c>
       <c r="G279" t="s">
-        <v>427</v>
+        <v>491</v>
       </c>
       <c r="H279" t="s">
-        <v>428</v>
+        <v>492</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>429</v>
+        <v>493</v>
       </c>
       <c r="B280" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C280">
-        <v>9611</v>
+        <v>13674</v>
       </c>
       <c r="D280" t="s">
         <v>12</v>
       </c>
       <c r="E280">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F280"/>
+        <v>80</v>
+      </c>
+      <c r="F280" t="s">
+        <v>108</v>
+      </c>
       <c r="G280" t="s">
-        <v>430</v>
+        <v>494</v>
       </c>
       <c r="H280" t="s">
-        <v>431</v>
+        <v>495</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>432</v>
+        <v>493</v>
       </c>
       <c r="B281" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C281">
-        <v>9693</v>
+        <v>13675</v>
       </c>
       <c r="D281" t="s">
         <v>12</v>
       </c>
       <c r="E281">
-        <v>144</v>
+        <v>77</v>
       </c>
       <c r="F281" t="s">
-        <v>207</v>
+        <v>108</v>
       </c>
       <c r="G281" t="s">
-        <v>433</v>
+        <v>473</v>
       </c>
       <c r="H281" t="s">
-        <v>434</v>
+        <v>496</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>432</v>
+        <v>497</v>
       </c>
       <c r="B282" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C282">
-        <v>9694</v>
+        <v>13680</v>
       </c>
       <c r="D282" t="s">
         <v>12</v>
       </c>
       <c r="E282">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="F282"/>
+        <v>25</v>
+      </c>
+      <c r="F282" t="s">
+        <v>13</v>
+      </c>
       <c r="G282" t="s">
-        <v>433</v>
+        <v>498</v>
       </c>
       <c r="H282" t="s">
-        <v>434</v>
+        <v>499</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>435</v>
+        <v>497</v>
       </c>
       <c r="B283" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C283">
-        <v>9709</v>
+        <v>13681</v>
       </c>
       <c r="D283" t="s">
         <v>12</v>
       </c>
       <c r="E283">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="F283" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G283" t="s">
-        <v>436</v>
+        <v>500</v>
       </c>
       <c r="H283" t="s">
-        <v>437</v>
+        <v>501</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>438</v>
+        <v>502</v>
       </c>
       <c r="B284" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="C284">
-        <v>9779</v>
+        <v>13707</v>
       </c>
       <c r="D284" t="s">
         <v>12</v>
       </c>
       <c r="E284">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F284" t="s">
-        <v>439</v>
+        <v>43</v>
       </c>
       <c r="G284" t="s">
-        <v>440</v>
+        <v>503</v>
       </c>
       <c r="H284" t="s">
-        <v>441</v>
+        <v>504</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>442</v>
+        <v>478</v>
       </c>
       <c r="B285" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C285">
-        <v>9781</v>
+        <v>13709</v>
       </c>
       <c r="D285" t="s">
         <v>12</v>
       </c>
       <c r="E285">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="F285"/>
+        <v>16</v>
+      </c>
+      <c r="F285" t="s">
+        <v>54</v>
+      </c>
       <c r="G285" t="s">
-        <v>443</v>
+        <v>479</v>
       </c>
       <c r="H285" t="s">
-        <v>444</v>
+        <v>480</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>442</v>
+        <v>505</v>
       </c>
       <c r="B286" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C286">
-        <v>9783</v>
+        <v>13712</v>
       </c>
       <c r="D286" t="s">
         <v>12</v>
       </c>
       <c r="E286">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="F286"/>
+        <v>2</v>
+      </c>
+      <c r="F286" t="s">
+        <v>54</v>
+      </c>
       <c r="G286" t="s">
-        <v>443</v>
+        <v>506</v>
       </c>
       <c r="H286" t="s">
-        <v>444</v>
+        <v>507</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>445</v>
+        <v>505</v>
       </c>
       <c r="B287" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C287">
-        <v>9801</v>
+        <v>13713</v>
       </c>
       <c r="D287" t="s">
         <v>12</v>
       </c>
       <c r="E287">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F287"/>
+        <v>3</v>
+      </c>
+      <c r="F287" t="s">
+        <v>54</v>
+      </c>
       <c r="G287" t="s">
-        <v>446</v>
+        <v>506</v>
       </c>
       <c r="H287" t="s">
-        <v>447</v>
+        <v>507</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>445</v>
+        <v>505</v>
       </c>
       <c r="B288" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C288">
-        <v>9804</v>
+        <v>13714</v>
       </c>
       <c r="D288" t="s">
         <v>12</v>
       </c>
       <c r="E288">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F288"/>
+        <v>3</v>
+      </c>
+      <c r="F288" t="s">
+        <v>43</v>
+      </c>
       <c r="G288" t="s">
-        <v>446</v>
+        <v>503</v>
       </c>
       <c r="H288" t="s">
-        <v>447</v>
+        <v>508</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>445</v>
+        <v>509</v>
       </c>
       <c r="B289" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C289">
-        <v>9806</v>
+        <v>13723</v>
       </c>
       <c r="D289" t="s">
         <v>12</v>
       </c>
       <c r="E289">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F289"/>
+        <v>24</v>
+      </c>
+      <c r="F289" t="s">
+        <v>61</v>
+      </c>
       <c r="G289" t="s">
-        <v>446</v>
+        <v>510</v>
       </c>
       <c r="H289" t="s">
-        <v>447</v>
+        <v>511</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>448</v>
+        <v>509</v>
       </c>
       <c r="B290" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C290">
-        <v>9842</v>
+        <v>13725</v>
       </c>
       <c r="D290" t="s">
         <v>12</v>
       </c>
       <c r="E290">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F290"/>
+        <v>6</v>
+      </c>
+      <c r="F290" t="s">
+        <v>54</v>
+      </c>
       <c r="G290" t="s">
-        <v>449</v>
+        <v>510</v>
       </c>
       <c r="H290" t="s">
-        <v>450</v>
+        <v>511</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>451</v>
+        <v>509</v>
       </c>
       <c r="B291" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C291">
-        <v>9927</v>
+        <v>13726</v>
       </c>
       <c r="D291" t="s">
         <v>12</v>
       </c>
       <c r="E291">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F291" t="s">
-        <v>207</v>
+        <v>54</v>
       </c>
       <c r="G291" t="s">
-        <v>452</v>
+        <v>510</v>
       </c>
       <c r="H291" t="s">
-        <v>453</v>
+        <v>511</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>396</v>
+        <v>512</v>
       </c>
       <c r="B292" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C292">
-        <v>9945</v>
+        <v>13776</v>
       </c>
       <c r="D292" t="s">
         <v>12</v>
       </c>
       <c r="E292">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F292"/>
+        <v>2</v>
+      </c>
+      <c r="F292" t="s">
+        <v>54</v>
+      </c>
       <c r="G292" t="s">
-        <v>454</v>
+        <v>226</v>
       </c>
       <c r="H292" t="s">
-        <v>455</v>
+        <v>227</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>456</v>
+        <v>512</v>
       </c>
       <c r="B293" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C293">
-        <v>10243</v>
+        <v>13777</v>
       </c>
       <c r="D293" t="s">
         <v>12</v>
       </c>
       <c r="E293">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="F293"/>
+        <v>2</v>
+      </c>
+      <c r="F293" t="s">
+        <v>54</v>
+      </c>
       <c r="G293" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="H293" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>459</v>
+        <v>512</v>
       </c>
       <c r="B294" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C294">
-        <v>10344</v>
+        <v>13778</v>
       </c>
       <c r="D294" t="s">
         <v>12</v>
       </c>
       <c r="E294">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F294"/>
+        <v>2</v>
+      </c>
+      <c r="F294" t="s">
+        <v>54</v>
+      </c>
       <c r="G294" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="H294" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>462</v>
+        <v>509</v>
       </c>
       <c r="B295" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C295">
-        <v>10430</v>
+        <v>13781</v>
       </c>
       <c r="D295" t="s">
         <v>12</v>
       </c>
       <c r="E295">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="F295"/>
+        <v>14</v>
+      </c>
+      <c r="F295" t="s">
+        <v>54</v>
+      </c>
       <c r="G295" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="H295" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>465</v>
+        <v>505</v>
       </c>
       <c r="B296" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C296">
-        <v>10434</v>
+        <v>13787</v>
       </c>
       <c r="D296" t="s">
         <v>12</v>
       </c>
       <c r="E296">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="F296"/>
+        <v>3</v>
+      </c>
+      <c r="F296" t="s">
+        <v>18</v>
+      </c>
       <c r="G296" t="s">
-        <v>466</v>
+        <v>513</v>
       </c>
       <c r="H296" t="s">
-        <v>467</v>
+        <v>514</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>442</v>
+        <v>481</v>
       </c>
       <c r="B297" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C297">
-        <v>10682</v>
+        <v>13815</v>
       </c>
       <c r="D297" t="s">
         <v>12</v>
       </c>
       <c r="E297">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="F297"/>
+        <v>25</v>
+      </c>
+      <c r="F297" t="s">
+        <v>43</v>
+      </c>
       <c r="G297" t="s">
-        <v>443</v>
+        <v>485</v>
       </c>
       <c r="H297" t="s">
-        <v>444</v>
+        <v>515</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>468</v>
+        <v>516</v>
       </c>
       <c r="B298" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C298">
-        <v>10770</v>
+        <v>13816</v>
       </c>
       <c r="D298" t="s">
         <v>12</v>
       </c>
       <c r="E298">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="F298" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="G298" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="H298" t="s">
-        <v>470</v>
+        <v>515</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>471</v>
+        <v>517</v>
       </c>
       <c r="B299" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C299">
-        <v>10961</v>
+        <v>13817</v>
       </c>
       <c r="D299" t="s">
         <v>12</v>
       </c>
       <c r="E299">
-        <v>161</v>
+        <v>20</v>
       </c>
       <c r="F299" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="G299" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="H299" t="s">
-        <v>473</v>
+        <v>515</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>471</v>
+        <v>518</v>
       </c>
       <c r="B300" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C300">
-        <v>10962</v>
+        <v>13841</v>
       </c>
       <c r="D300" t="s">
         <v>12</v>
       </c>
       <c r="E300">
-        <v>140</v>
+        <v>14</v>
       </c>
       <c r="F300" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G300" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="H300" t="s">
-        <v>473</v>
+        <v>519</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>471</v>
+        <v>518</v>
       </c>
       <c r="B301" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C301">
-        <v>10963</v>
+        <v>13849</v>
       </c>
       <c r="D301" t="s">
         <v>12</v>
       </c>
       <c r="E301">
-        <v>334</v>
+        <v>16</v>
       </c>
       <c r="F301" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G301" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="H301" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="B302" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C302">
-        <v>10965</v>
+        <v>13852</v>
       </c>
       <c r="D302" t="s">
         <v>12</v>
       </c>
       <c r="E302">
-        <v>265</v>
+        <v>9</v>
       </c>
       <c r="F302" t="s">
-        <v>16</v>
+        <v>236</v>
       </c>
       <c r="G302" t="s">
-        <v>472</v>
+        <v>520</v>
       </c>
       <c r="H302" t="s">
-        <v>473</v>
+        <v>521</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="B303" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C303">
-        <v>10966</v>
+        <v>13853</v>
       </c>
       <c r="D303" t="s">
         <v>12</v>
       </c>
       <c r="E303">
-        <v>208</v>
+        <v>9</v>
       </c>
       <c r="F303" t="s">
-        <v>16</v>
+        <v>236</v>
       </c>
       <c r="G303" t="s">
-        <v>472</v>
+        <v>520</v>
       </c>
       <c r="H303" t="s">
-        <v>473</v>
+        <v>521</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="B304" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C304">
-        <v>10967</v>
+        <v>13854</v>
       </c>
       <c r="D304" t="s">
         <v>12</v>
       </c>
       <c r="E304">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="F304" t="s">
-        <v>16</v>
+        <v>236</v>
       </c>
       <c r="G304" t="s">
-        <v>472</v>
+        <v>520</v>
       </c>
       <c r="H304" t="s">
-        <v>473</v>
+        <v>521</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>471</v>
+        <v>522</v>
       </c>
       <c r="B305" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C305">
-        <v>10970</v>
+        <v>13873</v>
       </c>
       <c r="D305" t="s">
         <v>12</v>
       </c>
       <c r="E305">
-        <v>400</v>
+        <v>11</v>
       </c>
       <c r="F305" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G305" t="s">
-        <v>472</v>
+        <v>523</v>
       </c>
       <c r="H305" t="s">
-        <v>473</v>
+        <v>524</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>474</v>
+        <v>522</v>
       </c>
       <c r="B306" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C306">
-        <v>11230</v>
+        <v>13874</v>
       </c>
       <c r="D306" t="s">
         <v>12</v>
       </c>
       <c r="E306">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F306"/>
+        <v>60</v>
+      </c>
+      <c r="F306" t="s">
+        <v>18</v>
+      </c>
       <c r="G306" t="s">
-        <v>475</v>
+        <v>525</v>
       </c>
       <c r="H306" t="s">
-        <v>476</v>
+        <v>526</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>474</v>
+        <v>527</v>
       </c>
       <c r="B307" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C307">
-        <v>11231</v>
+        <v>13892</v>
       </c>
       <c r="D307" t="s">
         <v>12</v>
       </c>
       <c r="E307">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F307"/>
+        <v>2</v>
+      </c>
+      <c r="F307" t="s">
+        <v>63</v>
+      </c>
       <c r="G307" t="s">
-        <v>475</v>
+        <v>528</v>
       </c>
       <c r="H307" t="s">
-        <v>476</v>
+        <v>529</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>474</v>
+        <v>530</v>
       </c>
       <c r="B308" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C308">
-        <v>11232</v>
+        <v>13976</v>
       </c>
       <c r="D308" t="s">
         <v>12</v>
       </c>
       <c r="E308">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F308"/>
+        <v>122</v>
+      </c>
+      <c r="F308" t="s">
+        <v>18</v>
+      </c>
       <c r="G308" t="s">
-        <v>475</v>
+        <v>525</v>
       </c>
       <c r="H308" t="s">
-        <v>476</v>
+        <v>526</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>474</v>
+        <v>531</v>
       </c>
       <c r="B309" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C309">
-        <v>11233</v>
+        <v>14035</v>
       </c>
       <c r="D309" t="s">
         <v>12</v>
       </c>
       <c r="E309">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F309"/>
+        <v>75</v>
+      </c>
+      <c r="F309" t="s">
+        <v>61</v>
+      </c>
       <c r="G309" t="s">
-        <v>475</v>
+        <v>528</v>
       </c>
       <c r="H309" t="s">
-        <v>476</v>
+        <v>529</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>474</v>
+        <v>532</v>
       </c>
       <c r="B310" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="C310">
-        <v>11234</v>
+        <v>14075</v>
       </c>
       <c r="D310" t="s">
         <v>12</v>
       </c>
       <c r="E310">
         <v>4</v>
       </c>
-      <c r="F310"/>
+      <c r="F310" t="s">
+        <v>43</v>
+      </c>
       <c r="G310" t="s">
-        <v>475</v>
+        <v>533</v>
       </c>
       <c r="H310" t="s">
-        <v>476</v>
+        <v>534</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>474</v>
+        <v>535</v>
       </c>
       <c r="B311" t="s">
-        <v>172</v>
+        <v>17</v>
       </c>
       <c r="C311">
-        <v>11236</v>
+        <v>14089</v>
       </c>
       <c r="D311" t="s">
         <v>12</v>
       </c>
       <c r="E311">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F311"/>
+        <v>16</v>
+      </c>
+      <c r="F311" t="s">
+        <v>54</v>
+      </c>
       <c r="G311" t="s">
-        <v>475</v>
+        <v>536</v>
       </c>
       <c r="H311" t="s">
-        <v>476</v>
+        <v>537</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>477</v>
+        <v>432</v>
       </c>
       <c r="B312" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C312">
-        <v>11365</v>
+        <v>14094</v>
       </c>
       <c r="D312" t="s">
         <v>12</v>
       </c>
       <c r="E312">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F312"/>
+        <v>6</v>
+      </c>
+      <c r="F312" t="s">
+        <v>194</v>
+      </c>
       <c r="G312" t="s">
-        <v>478</v>
+        <v>253</v>
       </c>
       <c r="H312" t="s">
-        <v>479</v>
+        <v>538</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>480</v>
+        <v>539</v>
       </c>
       <c r="B313" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C313">
-        <v>11372</v>
+        <v>14104</v>
       </c>
       <c r="D313" t="s">
         <v>12</v>
       </c>
       <c r="E313">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F313" t="s">
-        <v>135</v>
+        <v>58</v>
       </c>
       <c r="G313" t="s">
-        <v>481</v>
+        <v>540</v>
       </c>
       <c r="H313" t="s">
-        <v>482</v>
+        <v>541</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>480</v>
+        <v>542</v>
       </c>
       <c r="B314" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C314">
-        <v>11373</v>
+        <v>14180</v>
       </c>
       <c r="D314" t="s">
         <v>12</v>
       </c>
       <c r="E314">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F314" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="G314" t="s">
-        <v>481</v>
+        <v>525</v>
       </c>
       <c r="H314" t="s">
-        <v>482</v>
+        <v>543</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>483</v>
+        <v>544</v>
       </c>
       <c r="B315" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C315">
-        <v>11398</v>
+        <v>14221</v>
       </c>
       <c r="D315" t="s">
         <v>12</v>
       </c>
       <c r="E315">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F315"/>
+        <v>5</v>
+      </c>
+      <c r="F315" t="s">
+        <v>54</v>
+      </c>
       <c r="G315" t="s">
-        <v>484</v>
+        <v>545</v>
       </c>
       <c r="H315" t="s">
-        <v>485</v>
+        <v>546</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>483</v>
+        <v>547</v>
       </c>
       <c r="B316" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C316">
-        <v>11400</v>
+        <v>14248</v>
       </c>
       <c r="D316" t="s">
         <v>12</v>
       </c>
       <c r="E316">
-        <v>65</v>
+        <v>4</v>
       </c>
       <c r="F316" t="s">
-        <v>218</v>
+        <v>108</v>
       </c>
       <c r="G316" t="s">
-        <v>486</v>
+        <v>548</v>
       </c>
       <c r="H316" t="s">
-        <v>487</v>
+        <v>549</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>480</v>
+        <v>547</v>
       </c>
       <c r="B317" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C317">
-        <v>11434</v>
+        <v>14259</v>
       </c>
       <c r="D317" t="s">
         <v>12</v>
       </c>
       <c r="E317">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="F317" t="s">
-        <v>135</v>
+        <v>108</v>
       </c>
       <c r="G317" t="s">
-        <v>481</v>
+        <v>548</v>
       </c>
       <c r="H317" t="s">
-        <v>482</v>
+        <v>549</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>488</v>
+        <v>550</v>
       </c>
       <c r="B318" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C318">
-        <v>11471</v>
+        <v>14263</v>
       </c>
       <c r="D318" t="s">
         <v>12</v>
       </c>
       <c r="E318">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="F318"/>
+        <v>8</v>
+      </c>
+      <c r="F318" t="s">
+        <v>43</v>
+      </c>
       <c r="G318" t="s">
-        <v>238</v>
+        <v>551</v>
       </c>
       <c r="H318" t="s">
-        <v>239</v>
+        <v>552</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>480</v>
+        <v>553</v>
       </c>
       <c r="B319" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C319">
-        <v>11558</v>
+        <v>14298</v>
       </c>
       <c r="D319" t="s">
         <v>12</v>
       </c>
       <c r="E319">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="F319" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="G319" t="s">
-        <v>481</v>
+        <v>554</v>
       </c>
       <c r="H319" t="s">
-        <v>482</v>
+        <v>555</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>489</v>
+        <v>553</v>
       </c>
       <c r="B320" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C320">
-        <v>11630</v>
+        <v>14299</v>
       </c>
       <c r="D320" t="s">
         <v>12</v>
       </c>
       <c r="E320">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F320" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G320" t="s">
-        <v>490</v>
+        <v>554</v>
       </c>
       <c r="H320" t="s">
-        <v>491</v>
+        <v>555</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>489</v>
+        <v>556</v>
       </c>
       <c r="B321" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C321">
-        <v>11631</v>
+        <v>14302</v>
       </c>
       <c r="D321" t="s">
         <v>12</v>
       </c>
       <c r="E321">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="F321" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G321" t="s">
-        <v>492</v>
+        <v>443</v>
       </c>
       <c r="H321" t="s">
-        <v>130</v>
+        <v>444</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>489</v>
+        <v>556</v>
       </c>
       <c r="B322" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C322">
-        <v>11633</v>
+        <v>14303</v>
       </c>
       <c r="D322" t="s">
         <v>12</v>
       </c>
       <c r="E322">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F322" t="s">
         <v>54</v>
       </c>
       <c r="G322" t="s">
-        <v>195</v>
+        <v>443</v>
       </c>
       <c r="H322" t="s">
-        <v>493</v>
+        <v>444</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>489</v>
+        <v>556</v>
       </c>
       <c r="B323" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C323">
-        <v>11634</v>
+        <v>14305</v>
       </c>
       <c r="D323" t="s">
         <v>12</v>
       </c>
       <c r="E323">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="F323" t="s">
-        <v>218</v>
+        <v>43</v>
       </c>
       <c r="G323" t="s">
-        <v>195</v>
+        <v>443</v>
       </c>
       <c r="H323" t="s">
-        <v>493</v>
+        <v>444</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>480</v>
+        <v>557</v>
       </c>
       <c r="B324" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C324">
-        <v>11648</v>
+        <v>14318</v>
       </c>
       <c r="D324" t="s">
         <v>12</v>
       </c>
       <c r="E324">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F324" t="s">
-        <v>135</v>
+        <v>43</v>
       </c>
       <c r="G324" t="s">
-        <v>481</v>
+        <v>558</v>
       </c>
       <c r="H324" t="s">
-        <v>482</v>
+        <v>559</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>494</v>
+        <v>556</v>
       </c>
       <c r="B325" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C325">
-        <v>11718</v>
+        <v>14323</v>
       </c>
       <c r="D325" t="s">
         <v>12</v>
       </c>
       <c r="E325">
-        <v>160</v>
+        <v>4</v>
       </c>
       <c r="F325" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="G325" t="s">
-        <v>163</v>
+        <v>443</v>
       </c>
       <c r="H325" t="s">
-        <v>495</v>
+        <v>444</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>496</v>
+        <v>560</v>
       </c>
       <c r="B326" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C326">
-        <v>11735</v>
+        <v>14386</v>
       </c>
       <c r="D326" t="s">
         <v>12</v>
       </c>
       <c r="E326">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F326"/>
+        <v>5</v>
+      </c>
+      <c r="F326" t="s">
+        <v>54</v>
+      </c>
       <c r="G326" t="s">
-        <v>497</v>
+        <v>545</v>
       </c>
       <c r="H326" t="s">
-        <v>498</v>
+        <v>546</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>228</v>
+        <v>561</v>
       </c>
       <c r="B327" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C327">
-        <v>11796</v>
+        <v>14416</v>
       </c>
       <c r="D327" t="s">
         <v>12</v>
       </c>
       <c r="E327">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="F327"/>
+        <v>1</v>
+      </c>
+      <c r="F327" t="s">
+        <v>58</v>
+      </c>
       <c r="G327" t="s">
-        <v>499</v>
+        <v>562</v>
       </c>
       <c r="H327" t="s">
-        <v>500</v>
+        <v>563</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>228</v>
+        <v>544</v>
       </c>
       <c r="B328" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C328">
-        <v>11797</v>
+        <v>14417</v>
       </c>
       <c r="D328" t="s">
         <v>12</v>
       </c>
       <c r="E328">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="F328"/>
+        <v>31</v>
+      </c>
+      <c r="F328" t="s">
+        <v>43</v>
+      </c>
       <c r="G328" t="s">
-        <v>499</v>
+        <v>564</v>
       </c>
       <c r="H328" t="s">
-        <v>500</v>
+        <v>565</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>228</v>
+        <v>566</v>
       </c>
       <c r="B329" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C329">
-        <v>11798</v>
+        <v>14444</v>
       </c>
       <c r="D329" t="s">
         <v>12</v>
       </c>
       <c r="E329">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="F329"/>
+        <v>3</v>
+      </c>
+      <c r="F329" t="s">
+        <v>13</v>
+      </c>
       <c r="G329" t="s">
-        <v>499</v>
+        <v>567</v>
       </c>
       <c r="H329" t="s">
-        <v>500</v>
+        <v>568</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>228</v>
+        <v>569</v>
       </c>
       <c r="B330" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C330">
-        <v>11800</v>
+        <v>14477</v>
       </c>
       <c r="D330" t="s">
         <v>12</v>
       </c>
       <c r="E330">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="F330"/>
+        <v>4</v>
+      </c>
+      <c r="F330" t="s">
+        <v>43</v>
+      </c>
       <c r="G330" t="s">
-        <v>499</v>
+        <v>570</v>
       </c>
       <c r="H330" t="s">
-        <v>500</v>
+        <v>571</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>228</v>
+        <v>569</v>
       </c>
       <c r="B331" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C331">
-        <v>11801</v>
+        <v>14478</v>
       </c>
       <c r="D331" t="s">
         <v>12</v>
       </c>
       <c r="E331">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="F331"/>
+        <v>4</v>
+      </c>
+      <c r="F331" t="s">
+        <v>43</v>
+      </c>
       <c r="G331" t="s">
-        <v>501</v>
+        <v>572</v>
       </c>
       <c r="H331" t="s">
-        <v>502</v>
+        <v>573</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>228</v>
+        <v>569</v>
       </c>
       <c r="B332" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C332">
-        <v>11816</v>
+        <v>14481</v>
       </c>
       <c r="D332" t="s">
         <v>12</v>
       </c>
       <c r="E332">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="F332"/>
+        <v>1</v>
+      </c>
+      <c r="F332" t="s">
+        <v>43</v>
+      </c>
       <c r="G332" t="s">
-        <v>499</v>
+        <v>570</v>
       </c>
       <c r="H332" t="s">
-        <v>500</v>
+        <v>571</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>228</v>
+        <v>574</v>
       </c>
       <c r="B333" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C333">
-        <v>11817</v>
+        <v>14495</v>
       </c>
       <c r="D333" t="s">
         <v>12</v>
       </c>
       <c r="E333">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="F333"/>
+        <v>10</v>
+      </c>
+      <c r="F333" t="s">
+        <v>13</v>
+      </c>
       <c r="G333" t="s">
-        <v>499</v>
+        <v>567</v>
       </c>
       <c r="H333" t="s">
-        <v>500</v>
+        <v>568</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>503</v>
+        <v>575</v>
       </c>
       <c r="B334" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C334">
-        <v>11848</v>
+        <v>14505</v>
       </c>
       <c r="D334" t="s">
         <v>12</v>
       </c>
       <c r="E334">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F334"/>
+        <v>3</v>
+      </c>
+      <c r="F334" t="s">
+        <v>13</v>
+      </c>
       <c r="G334" t="s">
-        <v>504</v>
+        <v>163</v>
       </c>
       <c r="H334" t="s">
-        <v>505</v>
+        <v>164</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>503</v>
+        <v>575</v>
       </c>
       <c r="B335" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C335">
-        <v>11849</v>
+        <v>14507</v>
       </c>
       <c r="D335" t="s">
         <v>12</v>
       </c>
       <c r="E335">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F335"/>
+        <v>4</v>
+      </c>
+      <c r="F335" t="s">
+        <v>13</v>
+      </c>
       <c r="G335" t="s">
-        <v>504</v>
+        <v>163</v>
       </c>
       <c r="H335" t="s">
-        <v>505</v>
+        <v>164</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>503</v>
+        <v>576</v>
       </c>
       <c r="B336" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C336">
-        <v>11850</v>
+        <v>14554</v>
       </c>
       <c r="D336" t="s">
         <v>12</v>
       </c>
       <c r="E336">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F336"/>
+        <v>2</v>
+      </c>
+      <c r="F336" t="s">
+        <v>194</v>
+      </c>
       <c r="G336" t="s">
-        <v>504</v>
+        <v>577</v>
       </c>
       <c r="H336" t="s">
-        <v>505</v>
+        <v>578</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>503</v>
+        <v>579</v>
       </c>
       <c r="B337" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C337">
-        <v>11851</v>
+        <v>14570</v>
       </c>
       <c r="D337" t="s">
         <v>12</v>
       </c>
       <c r="E337">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F337"/>
+        <v>2</v>
+      </c>
+      <c r="F337" t="s">
+        <v>54</v>
+      </c>
       <c r="G337" t="s">
-        <v>504</v>
+        <v>580</v>
       </c>
       <c r="H337" t="s">
-        <v>505</v>
+        <v>581</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>503</v>
+        <v>579</v>
       </c>
       <c r="B338" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C338">
-        <v>11852</v>
+        <v>14571</v>
       </c>
       <c r="D338" t="s">
         <v>12</v>
       </c>
       <c r="E338">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F338"/>
+        <v>3</v>
+      </c>
+      <c r="F338" t="s">
+        <v>54</v>
+      </c>
       <c r="G338" t="s">
-        <v>504</v>
+        <v>580</v>
       </c>
       <c r="H338" t="s">
-        <v>505</v>
+        <v>581</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="B339" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C339">
-        <v>11853</v>
+        <v>14616</v>
       </c>
       <c r="D339" t="s">
         <v>12</v>
       </c>
       <c r="E339">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F339"/>
+        <v>16</v>
+      </c>
+      <c r="F339" t="s">
+        <v>43</v>
+      </c>
       <c r="G339" t="s">
-        <v>504</v>
+        <v>580</v>
       </c>
       <c r="H339" t="s">
-        <v>505</v>
+        <v>581</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>503</v>
+        <v>547</v>
       </c>
       <c r="B340" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C340">
-        <v>11854</v>
+        <v>14630</v>
       </c>
       <c r="D340" t="s">
         <v>12</v>
       </c>
       <c r="E340">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F340"/>
+        <v>15</v>
+      </c>
+      <c r="F340" t="s">
+        <v>108</v>
+      </c>
       <c r="G340" t="s">
-        <v>504</v>
+        <v>582</v>
       </c>
       <c r="H340" t="s">
-        <v>505</v>
+        <v>583</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>503</v>
+        <v>584</v>
       </c>
       <c r="B341" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C341">
-        <v>11855</v>
+        <v>14641</v>
       </c>
       <c r="D341" t="s">
         <v>12</v>
       </c>
       <c r="E341">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F341"/>
+        <v>2</v>
+      </c>
+      <c r="F341" t="s">
+        <v>54</v>
+      </c>
       <c r="G341" t="s">
-        <v>504</v>
+        <v>562</v>
       </c>
       <c r="H341" t="s">
-        <v>505</v>
+        <v>585</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>503</v>
+        <v>586</v>
       </c>
       <c r="B342" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C342">
-        <v>11856</v>
+        <v>15062</v>
       </c>
       <c r="D342" t="s">
         <v>12</v>
       </c>
       <c r="E342">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F342"/>
+        <v>10</v>
+      </c>
+      <c r="F342" t="s">
+        <v>43</v>
+      </c>
       <c r="G342" t="s">
-        <v>504</v>
+        <v>496</v>
       </c>
       <c r="H342" t="s">
-        <v>505</v>
+        <v>587</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>57</v>
+        <v>588</v>
       </c>
       <c r="B343" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C343">
-        <v>11859</v>
+        <v>15094</v>
       </c>
       <c r="D343" t="s">
         <v>12</v>
       </c>
       <c r="E343">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="F343"/>
+        <v>4</v>
+      </c>
+      <c r="F343" t="s">
+        <v>54</v>
+      </c>
       <c r="G343" t="s">
-        <v>506</v>
+        <v>589</v>
       </c>
       <c r="H343" t="s">
-        <v>507</v>
+        <v>590</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>57</v>
+        <v>591</v>
       </c>
       <c r="B344" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C344">
-        <v>11861</v>
+        <v>15102</v>
       </c>
       <c r="D344" t="s">
         <v>12</v>
       </c>
       <c r="E344">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="F344"/>
+        <v>4</v>
+      </c>
+      <c r="F344" t="s">
+        <v>54</v>
+      </c>
       <c r="G344" t="s">
-        <v>508</v>
+        <v>592</v>
       </c>
       <c r="H344" t="s">
-        <v>509</v>
+        <v>593</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>57</v>
+        <v>591</v>
       </c>
       <c r="B345" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C345">
-        <v>11866</v>
+        <v>15103</v>
       </c>
       <c r="D345" t="s">
         <v>12</v>
       </c>
       <c r="E345">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="F345"/>
+        <v>4</v>
+      </c>
+      <c r="F345" t="s">
+        <v>54</v>
+      </c>
       <c r="G345" t="s">
-        <v>510</v>
+        <v>592</v>
       </c>
       <c r="H345" t="s">
-        <v>511</v>
+        <v>593</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>57</v>
+        <v>594</v>
       </c>
       <c r="B346" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C346">
-        <v>11867</v>
+        <v>15155</v>
       </c>
       <c r="D346" t="s">
         <v>12</v>
       </c>
       <c r="E346">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="F346"/>
+        <v>4</v>
+      </c>
+      <c r="F346" t="s">
+        <v>61</v>
+      </c>
       <c r="G346" t="s">
-        <v>510</v>
+        <v>595</v>
       </c>
       <c r="H346" t="s">
-        <v>511</v>
+        <v>596</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>57</v>
+        <v>597</v>
       </c>
       <c r="B347" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C347">
-        <v>11876</v>
+        <v>15188</v>
       </c>
       <c r="D347" t="s">
         <v>12</v>
       </c>
       <c r="E347">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="F347"/>
+        <v>72</v>
+      </c>
+      <c r="F347" t="s">
+        <v>58</v>
+      </c>
       <c r="G347" t="s">
-        <v>512</v>
+        <v>598</v>
       </c>
       <c r="H347" t="s">
-        <v>513</v>
+        <v>599</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>57</v>
+        <v>597</v>
       </c>
       <c r="B348" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C348">
-        <v>11877</v>
+        <v>15189</v>
       </c>
       <c r="D348" t="s">
         <v>12</v>
       </c>
       <c r="E348">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="F348"/>
+        <v>55</v>
+      </c>
+      <c r="F348" t="s">
+        <v>58</v>
+      </c>
       <c r="G348" t="s">
-        <v>514</v>
+        <v>598</v>
       </c>
       <c r="H348" t="s">
-        <v>515</v>
+        <v>599</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>57</v>
+        <v>597</v>
       </c>
       <c r="B349" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="C349">
-        <v>11878</v>
+        <v>15190</v>
       </c>
       <c r="D349" t="s">
         <v>12</v>
       </c>
       <c r="E349">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="F349"/>
+        <v>29</v>
+      </c>
+      <c r="F349" t="s">
+        <v>58</v>
+      </c>
       <c r="G349" t="s">
-        <v>514</v>
+        <v>600</v>
       </c>
       <c r="H349" t="s">
-        <v>515</v>
+        <v>601</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>57</v>
+        <v>602</v>
       </c>
       <c r="B350" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C350">
-        <v>11879</v>
+        <v>15063</v>
       </c>
       <c r="D350" t="s">
         <v>12</v>
       </c>
       <c r="E350">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="F350"/>
+        <v>5</v>
+      </c>
+      <c r="F350" t="s">
+        <v>43</v>
+      </c>
       <c r="G350" t="s">
-        <v>514</v>
+        <v>603</v>
       </c>
       <c r="H350" t="s">
-        <v>515</v>
+        <v>604</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>57</v>
+        <v>602</v>
       </c>
       <c r="B351" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C351">
-        <v>11881</v>
+        <v>15064</v>
       </c>
       <c r="D351" t="s">
         <v>12</v>
       </c>
       <c r="E351">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="F351"/>
+        <v>2</v>
+      </c>
+      <c r="F351" t="s">
+        <v>43</v>
+      </c>
       <c r="G351" t="s">
-        <v>87</v>
+        <v>603</v>
       </c>
       <c r="H351" t="s">
-        <v>516</v>
+        <v>604</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>517</v>
+        <v>602</v>
       </c>
       <c r="B352" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C352">
-        <v>11967</v>
+        <v>15065</v>
       </c>
       <c r="D352" t="s">
         <v>12</v>
       </c>
       <c r="E352">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F352"/>
+        <v>3</v>
+      </c>
+      <c r="F352" t="s">
+        <v>43</v>
+      </c>
       <c r="G352" t="s">
-        <v>518</v>
+        <v>603</v>
       </c>
       <c r="H352" t="s">
-        <v>519</v>
+        <v>604</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>520</v>
+        <v>605</v>
       </c>
       <c r="B353" t="s">
-        <v>172</v>
+        <v>126</v>
       </c>
       <c r="C353">
-        <v>12019</v>
+        <v>13104</v>
       </c>
       <c r="D353" t="s">
         <v>12</v>
       </c>
       <c r="E353">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F353"/>
+        <v>2</v>
+      </c>
+      <c r="F353" t="s">
+        <v>219</v>
+      </c>
       <c r="G353" t="s">
-        <v>521</v>
+        <v>606</v>
       </c>
       <c r="H353" t="s">
-        <v>522</v>
+        <v>607</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>520</v>
+        <v>608</v>
       </c>
       <c r="B354" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C354">
-        <v>12021</v>
+        <v>15082</v>
       </c>
       <c r="D354" t="s">
         <v>12</v>
       </c>
       <c r="E354">
         <v>4</v>
       </c>
-      <c r="F354"/>
+      <c r="F354" t="s">
+        <v>61</v>
+      </c>
       <c r="G354" t="s">
-        <v>521</v>
+        <v>609</v>
       </c>
       <c r="H354" t="s">
-        <v>522</v>
+        <v>610</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>233</v>
+        <v>611</v>
       </c>
       <c r="B355" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C355">
-        <v>12022</v>
+        <v>15149</v>
       </c>
       <c r="D355" t="s">
         <v>12</v>
       </c>
       <c r="E355">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F355" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="G355" t="s">
-        <v>523</v>
+        <v>612</v>
       </c>
       <c r="H355" t="s">
-        <v>524</v>
+        <v>613</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>233</v>
+        <v>611</v>
       </c>
       <c r="B356" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C356">
-        <v>12023</v>
+        <v>15150</v>
       </c>
       <c r="D356" t="s">
         <v>12</v>
       </c>
       <c r="E356">
-        <v>462</v>
+        <v>4</v>
       </c>
       <c r="F356" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="G356" t="s">
-        <v>523</v>
+        <v>612</v>
       </c>
       <c r="H356" t="s">
-        <v>232</v>
+        <v>613</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>233</v>
+        <v>594</v>
       </c>
       <c r="B357" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C357">
-        <v>12024</v>
+        <v>15154</v>
       </c>
       <c r="D357" t="s">
         <v>12</v>
       </c>
       <c r="E357">
-        <v>296</v>
+        <v>4</v>
       </c>
       <c r="F357" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="G357" t="s">
-        <v>234</v>
+        <v>614</v>
       </c>
       <c r="H357" t="s">
-        <v>235</v>
+        <v>615</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>233</v>
+        <v>594</v>
       </c>
       <c r="B358" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C358">
-        <v>12025</v>
+        <v>15156</v>
       </c>
       <c r="D358" t="s">
         <v>12</v>
       </c>
       <c r="E358">
-        <v>204</v>
+        <v>4</v>
       </c>
       <c r="F358" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="G358" t="s">
-        <v>234</v>
+        <v>614</v>
       </c>
       <c r="H358" t="s">
-        <v>235</v>
+        <v>615</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>233</v>
+        <v>594</v>
       </c>
       <c r="B359" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C359">
-        <v>12027</v>
+        <v>15157</v>
       </c>
       <c r="D359" t="s">
         <v>12</v>
       </c>
       <c r="E359">
-        <v>101</v>
+        <v>2</v>
       </c>
       <c r="F359" t="s">
-        <v>207</v>
+        <v>61</v>
       </c>
       <c r="G359" t="s">
-        <v>234</v>
+        <v>614</v>
       </c>
       <c r="H359" t="s">
-        <v>235</v>
+        <v>615</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>233</v>
+        <v>616</v>
       </c>
       <c r="B360" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C360">
-        <v>12032</v>
+        <v>15200</v>
       </c>
       <c r="D360" t="s">
         <v>12</v>
       </c>
       <c r="E360">
-        <v>425</v>
+        <v>53</v>
       </c>
       <c r="F360" t="s">
-        <v>207</v>
+        <v>54</v>
       </c>
       <c r="G360" t="s">
-        <v>238</v>
+        <v>617</v>
       </c>
       <c r="H360" t="s">
-        <v>239</v>
+        <v>618</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>233</v>
+        <v>619</v>
       </c>
       <c r="B361" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="C361">
-        <v>12033</v>
+        <v>15208</v>
       </c>
       <c r="D361" t="s">
         <v>12</v>
       </c>
       <c r="E361">
-        <v>156</v>
+        <v>4</v>
       </c>
       <c r="F361" t="s">
-        <v>207</v>
+        <v>43</v>
       </c>
       <c r="G361" t="s">
-        <v>238</v>
+        <v>620</v>
       </c>
       <c r="H361" t="s">
-        <v>239</v>
+        <v>621</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>57</v>
+        <v>622</v>
       </c>
       <c r="B362" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C362">
-        <v>12085</v>
+        <v>15217</v>
       </c>
       <c r="D362" t="s">
         <v>12</v>
       </c>
       <c r="E362">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="F362"/>
+        <v>4</v>
+      </c>
+      <c r="F362" t="s">
+        <v>31</v>
+      </c>
       <c r="G362" t="s">
-        <v>525</v>
+        <v>623</v>
       </c>
       <c r="H362" t="s">
-        <v>526</v>
+        <v>624</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>527</v>
+        <v>622</v>
       </c>
       <c r="B363" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C363">
-        <v>12102</v>
+        <v>15218</v>
       </c>
       <c r="D363" t="s">
         <v>12</v>
       </c>
       <c r="E363">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F363" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G363" t="s">
-        <v>528</v>
+        <v>623</v>
       </c>
       <c r="H363" t="s">
-        <v>529</v>
+        <v>624</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>530</v>
+        <v>622</v>
       </c>
       <c r="B364" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C364">
-        <v>12109</v>
+        <v>15219</v>
       </c>
       <c r="D364" t="s">
         <v>12</v>
       </c>
       <c r="E364">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="F364"/>
+        <v>35</v>
+      </c>
+      <c r="F364" t="s">
+        <v>31</v>
+      </c>
       <c r="G364" t="s">
-        <v>531</v>
+        <v>623</v>
       </c>
       <c r="H364" t="s">
-        <v>532</v>
+        <v>624</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>533</v>
+        <v>622</v>
       </c>
       <c r="B365" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C365">
-        <v>12163</v>
+        <v>15220</v>
       </c>
       <c r="D365" t="s">
         <v>12</v>
       </c>
       <c r="E365">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="F365"/>
+        <v>16</v>
+      </c>
+      <c r="F365" t="s">
+        <v>31</v>
+      </c>
       <c r="G365" t="s">
-        <v>534</v>
+        <v>623</v>
       </c>
       <c r="H365" t="s">
-        <v>535</v>
+        <v>624</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>533</v>
+        <v>625</v>
       </c>
       <c r="B366" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C366">
-        <v>12164</v>
+        <v>15222</v>
       </c>
       <c r="D366" t="s">
         <v>12</v>
       </c>
       <c r="E366">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="F366"/>
+        <v>30</v>
+      </c>
+      <c r="F366" t="s">
+        <v>331</v>
+      </c>
       <c r="G366" t="s">
-        <v>536</v>
+        <v>468</v>
       </c>
       <c r="H366" t="s">
-        <v>537</v>
+        <v>626</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>533</v>
+        <v>625</v>
       </c>
       <c r="B367" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C367">
-        <v>12165</v>
+        <v>15231</v>
       </c>
       <c r="D367" t="s">
         <v>12</v>
       </c>
       <c r="E367">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="F367"/>
+        <v>4</v>
+      </c>
+      <c r="F367" t="s">
+        <v>43</v>
+      </c>
       <c r="G367" t="s">
-        <v>534</v>
+        <v>468</v>
       </c>
       <c r="H367" t="s">
-        <v>535</v>
+        <v>626</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>533</v>
+        <v>622</v>
       </c>
       <c r="B368" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C368">
-        <v>12169</v>
+        <v>15259</v>
       </c>
       <c r="D368" t="s">
         <v>12</v>
       </c>
       <c r="E368">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="F368"/>
+        <v>3</v>
+      </c>
+      <c r="F368" t="s">
+        <v>108</v>
+      </c>
       <c r="G368" t="s">
-        <v>534</v>
+        <v>627</v>
       </c>
       <c r="H368" t="s">
-        <v>535</v>
+        <v>628</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>533</v>
+        <v>622</v>
       </c>
       <c r="B369" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C369">
-        <v>12171</v>
+        <v>15260</v>
       </c>
       <c r="D369" t="s">
         <v>12</v>
       </c>
       <c r="E369">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="F369"/>
+        <v>5</v>
+      </c>
+      <c r="F369" t="s">
+        <v>61</v>
+      </c>
       <c r="G369" t="s">
-        <v>538</v>
+        <v>627</v>
       </c>
       <c r="H369" t="s">
-        <v>537</v>
+        <v>628</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>533</v>
+        <v>629</v>
       </c>
       <c r="B370" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C370">
-        <v>12176</v>
+        <v>15291</v>
       </c>
       <c r="D370" t="s">
         <v>12</v>
       </c>
       <c r="E370">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F370"/>
+        <v>2</v>
+      </c>
+      <c r="F370" t="s">
+        <v>54</v>
+      </c>
       <c r="G370" t="s">
-        <v>534</v>
+        <v>630</v>
       </c>
       <c r="H370" t="s">
-        <v>535</v>
+        <v>631</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>533</v>
+        <v>632</v>
       </c>
       <c r="B371" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C371">
-        <v>12177</v>
+        <v>15295</v>
       </c>
       <c r="D371" t="s">
         <v>12</v>
       </c>
       <c r="E371">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="F371"/>
+        <v>3</v>
+      </c>
+      <c r="F371" t="s">
+        <v>54</v>
+      </c>
       <c r="G371" t="s">
-        <v>534</v>
+        <v>633</v>
       </c>
       <c r="H371" t="s">
-        <v>535</v>
+        <v>634</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>533</v>
+        <v>635</v>
       </c>
       <c r="B372" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C372">
-        <v>12178</v>
+        <v>15332</v>
       </c>
       <c r="D372" t="s">
         <v>12</v>
       </c>
       <c r="E372">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="F372"/>
+        <v>33</v>
+      </c>
+      <c r="F372" t="s">
+        <v>636</v>
+      </c>
       <c r="G372" t="s">
-        <v>534</v>
+        <v>637</v>
       </c>
       <c r="H372" t="s">
-        <v>535</v>
+        <v>638</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>533</v>
+        <v>635</v>
       </c>
       <c r="B373" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C373">
-        <v>12179</v>
+        <v>15333</v>
       </c>
       <c r="D373" t="s">
         <v>12</v>
       </c>
       <c r="E373">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="F373"/>
+        <v>9</v>
+      </c>
+      <c r="F373" t="s">
+        <v>636</v>
+      </c>
       <c r="G373" t="s">
-        <v>536</v>
+        <v>639</v>
       </c>
       <c r="H373" t="s">
-        <v>537</v>
+        <v>640</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>533</v>
+        <v>622</v>
       </c>
       <c r="B374" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C374">
-        <v>12180</v>
+        <v>15353</v>
       </c>
       <c r="D374" t="s">
         <v>12</v>
       </c>
       <c r="E374">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F374"/>
+        <v>73</v>
+      </c>
+      <c r="F374" t="s">
+        <v>58</v>
+      </c>
       <c r="G374" t="s">
-        <v>534</v>
+        <v>641</v>
       </c>
       <c r="H374" t="s">
-        <v>535</v>
+        <v>642</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>533</v>
+        <v>643</v>
       </c>
       <c r="B375" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C375">
-        <v>12181</v>
+        <v>15356</v>
       </c>
       <c r="D375" t="s">
         <v>12</v>
       </c>
       <c r="E375">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F375"/>
+        <v>8</v>
+      </c>
+      <c r="F375" t="s">
+        <v>54</v>
+      </c>
       <c r="G375" t="s">
-        <v>534</v>
+        <v>644</v>
       </c>
       <c r="H375" t="s">
-        <v>535</v>
+        <v>645</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>533</v>
+        <v>643</v>
       </c>
       <c r="B376" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C376">
-        <v>12185</v>
+        <v>15357</v>
       </c>
       <c r="D376" t="s">
         <v>12</v>
       </c>
       <c r="E376">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="F376"/>
+        <v>10</v>
+      </c>
+      <c r="F376" t="s">
+        <v>54</v>
+      </c>
       <c r="G376" t="s">
-        <v>534</v>
+        <v>644</v>
       </c>
       <c r="H376" t="s">
-        <v>535</v>
+        <v>645</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>533</v>
+        <v>643</v>
       </c>
       <c r="B377" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C377">
-        <v>12186</v>
+        <v>15358</v>
       </c>
       <c r="D377" t="s">
         <v>12</v>
       </c>
       <c r="E377">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="F377"/>
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>54</v>
+      </c>
       <c r="G377" t="s">
-        <v>536</v>
+        <v>644</v>
       </c>
       <c r="H377" t="s">
-        <v>537</v>
+        <v>645</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>533</v>
+        <v>605</v>
       </c>
       <c r="B378" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C378">
-        <v>12187</v>
+        <v>9177</v>
       </c>
       <c r="D378" t="s">
         <v>12</v>
       </c>
       <c r="E378">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F378"/>
+        <v>2</v>
+      </c>
+      <c r="F378" t="s">
+        <v>219</v>
+      </c>
       <c r="G378" t="s">
-        <v>536</v>
+        <v>646</v>
       </c>
       <c r="H378" t="s">
-        <v>537</v>
+        <v>607</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>533</v>
+        <v>429</v>
       </c>
       <c r="B379" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C379">
-        <v>12191</v>
+        <v>12630</v>
       </c>
       <c r="D379" t="s">
         <v>12</v>
       </c>
       <c r="E379">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F379"/>
+        <v>5</v>
+      </c>
+      <c r="F379" t="s">
+        <v>54</v>
+      </c>
       <c r="G379" t="s">
-        <v>534</v>
+        <v>430</v>
       </c>
       <c r="H379" t="s">
-        <v>535</v>
+        <v>431</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>533</v>
+        <v>647</v>
       </c>
       <c r="B380" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C380">
-        <v>12192</v>
+        <v>12635</v>
       </c>
       <c r="D380" t="s">
         <v>12</v>
       </c>
       <c r="E380">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F380"/>
+        <v>12659</v>
+      </c>
+      <c r="F380" t="s">
+        <v>127</v>
+      </c>
       <c r="G380" t="s">
-        <v>534</v>
+        <v>648</v>
       </c>
       <c r="H380" t="s">
-        <v>535</v>
+        <v>649</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>496</v>
+        <v>647</v>
       </c>
       <c r="B381" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C381">
-        <v>12285</v>
+        <v>12662</v>
       </c>
       <c r="D381" t="s">
         <v>12</v>
       </c>
       <c r="E381">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F381"/>
+        <v>5</v>
+      </c>
+      <c r="F381" t="s">
+        <v>127</v>
+      </c>
       <c r="G381" t="s">
-        <v>497</v>
+        <v>470</v>
       </c>
       <c r="H381" t="s">
-        <v>498</v>
+        <v>650</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>287</v>
+        <v>399</v>
       </c>
       <c r="B382" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="C382">
-        <v>12335</v>
+        <v>12679</v>
       </c>
       <c r="D382" t="s">
         <v>12</v>
       </c>
       <c r="E382">
         <v>2</v>
       </c>
-      <c r="F382"/>
+      <c r="F382" t="s">
+        <v>54</v>
+      </c>
       <c r="G382" t="s">
-        <v>539</v>
+        <v>651</v>
       </c>
       <c r="H382" t="s">
-        <v>540</v>
+        <v>652</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>541</v>
+        <v>653</v>
       </c>
       <c r="B383" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C383">
-        <v>12360</v>
+        <v>12723</v>
       </c>
       <c r="D383" t="s">
         <v>12</v>
       </c>
       <c r="E383">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="F383"/>
+        <v>11</v>
+      </c>
+      <c r="F383" t="s">
+        <v>54</v>
+      </c>
       <c r="G383" t="s">
-        <v>117</v>
+        <v>520</v>
       </c>
       <c r="H383" t="s">
-        <v>542</v>
+        <v>654</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>543</v>
+        <v>655</v>
       </c>
       <c r="B384" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C384">
-        <v>12375</v>
+        <v>12725</v>
       </c>
       <c r="D384" t="s">
         <v>12</v>
       </c>
       <c r="E384">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F384"/>
+        <v>196</v>
+      </c>
+      <c r="F384" t="s">
+        <v>43</v>
+      </c>
       <c r="G384" t="s">
-        <v>544</v>
+        <v>656</v>
       </c>
       <c r="H384" t="s">
-        <v>545</v>
+        <v>657</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>543</v>
+        <v>658</v>
       </c>
       <c r="B385" t="s">
-        <v>172</v>
+        <v>53</v>
       </c>
       <c r="C385">
-        <v>12381</v>
+        <v>15384</v>
       </c>
       <c r="D385" t="s">
         <v>12</v>
       </c>
       <c r="E385">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F385"/>
+        <v>2</v>
+      </c>
+      <c r="F385" t="s">
+        <v>54</v>
+      </c>
       <c r="G385" t="s">
-        <v>544</v>
+        <v>659</v>
       </c>
       <c r="H385" t="s">
-        <v>545</v>
+        <v>660</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>546</v>
+        <v>661</v>
       </c>
       <c r="B386" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C386">
-        <v>12388</v>
+        <v>12857</v>
       </c>
       <c r="D386" t="s">
         <v>12</v>
       </c>
       <c r="E386">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="F386"/>
+        <v>9</v>
+      </c>
+      <c r="F386" t="s">
+        <v>61</v>
+      </c>
       <c r="G386" t="s">
-        <v>547</v>
+        <v>662</v>
       </c>
       <c r="H386" t="s">
-        <v>521</v>
+        <v>663</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>546</v>
+        <v>217</v>
       </c>
       <c r="B387" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="C387">
-        <v>12390</v>
+        <v>12871</v>
       </c>
       <c r="D387" t="s">
         <v>12</v>
       </c>
       <c r="E387">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="F387"/>
+        <v>1</v>
+      </c>
+      <c r="F387" t="s">
+        <v>219</v>
+      </c>
       <c r="G387" t="s">
-        <v>547</v>
+        <v>664</v>
       </c>
       <c r="H387" t="s">
-        <v>521</v>
+        <v>665</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>548</v>
+        <v>666</v>
       </c>
       <c r="B388" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C388">
-        <v>12452</v>
+        <v>15406</v>
       </c>
       <c r="D388" t="s">
         <v>12</v>
       </c>
       <c r="E388">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="F388"/>
+        <v>46</v>
+      </c>
+      <c r="F388" t="s">
+        <v>154</v>
+      </c>
       <c r="G388" t="s">
-        <v>549</v>
+        <v>667</v>
       </c>
       <c r="H388" t="s">
-        <v>550</v>
+        <v>668</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>551</v>
+        <v>666</v>
       </c>
       <c r="B389" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C389">
-        <v>12454</v>
+        <v>15407</v>
       </c>
       <c r="D389" t="s">
         <v>12</v>
       </c>
       <c r="E389">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="F389"/>
+        <v>14</v>
+      </c>
+      <c r="F389" t="s">
+        <v>154</v>
+      </c>
       <c r="G389" t="s">
-        <v>552</v>
+        <v>667</v>
       </c>
       <c r="H389" t="s">
-        <v>553</v>
+        <v>668</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>551</v>
+        <v>669</v>
       </c>
       <c r="B390" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C390">
-        <v>12459</v>
+        <v>15670</v>
       </c>
       <c r="D390" t="s">
         <v>12</v>
       </c>
       <c r="E390">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="F390"/>
+        <v>192</v>
+      </c>
+      <c r="F390" t="s">
+        <v>214</v>
+      </c>
       <c r="G390" t="s">
-        <v>552</v>
+        <v>670</v>
       </c>
       <c r="H390" t="s">
-        <v>550</v>
+        <v>671</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>548</v>
+        <v>672</v>
       </c>
       <c r="B391" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C391">
-        <v>12461</v>
+        <v>15715</v>
       </c>
       <c r="D391" t="s">
         <v>12</v>
       </c>
       <c r="E391">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="F391"/>
+        <v>4</v>
+      </c>
+      <c r="F391" t="s">
+        <v>54</v>
+      </c>
       <c r="G391" t="s">
-        <v>554</v>
+        <v>673</v>
       </c>
       <c r="H391" t="s">
-        <v>555</v>
+        <v>674</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>556</v>
+        <v>675</v>
       </c>
       <c r="B392" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C392">
-        <v>12578</v>
+        <v>15741</v>
       </c>
       <c r="D392" t="s">
         <v>12</v>
       </c>
       <c r="E392">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="F392"/>
+        <v>6</v>
+      </c>
+      <c r="F392" t="s">
+        <v>61</v>
+      </c>
       <c r="G392" t="s">
-        <v>557</v>
+        <v>676</v>
       </c>
       <c r="H392" t="s">
-        <v>558</v>
+        <v>677</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>559</v>
+        <v>675</v>
       </c>
       <c r="B393" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C393">
-        <v>12591</v>
+        <v>15742</v>
       </c>
       <c r="D393" t="s">
         <v>12</v>
       </c>
       <c r="E393">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="F393"/>
+        <v>4</v>
+      </c>
+      <c r="F393" t="s">
+        <v>61</v>
+      </c>
       <c r="G393" t="s">
-        <v>560</v>
+        <v>676</v>
       </c>
       <c r="H393" t="s">
-        <v>561</v>
+        <v>677</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>562</v>
+        <v>408</v>
       </c>
       <c r="B394" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="C394">
-        <v>12603</v>
+        <v>14768</v>
       </c>
       <c r="D394" t="s">
         <v>12</v>
       </c>
       <c r="E394">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="F394"/>
+        <v>32</v>
+      </c>
+      <c r="F394" t="s">
+        <v>214</v>
+      </c>
       <c r="G394" t="s">
-        <v>497</v>
+        <v>678</v>
       </c>
       <c r="H394" t="s">
-        <v>498</v>
+        <v>679</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>562</v>
+        <v>680</v>
       </c>
       <c r="B395" t="s">
-        <v>85</v>
+        <v>218</v>
       </c>
       <c r="C395">
-        <v>12604</v>
+        <v>14879</v>
       </c>
       <c r="D395" t="s">
         <v>12</v>
       </c>
       <c r="E395">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F395"/>
+        <v>1</v>
+      </c>
+      <c r="F395" t="s">
+        <v>13</v>
+      </c>
       <c r="G395" t="s">
-        <v>497</v>
+        <v>681</v>
       </c>
       <c r="H395" t="s">
-        <v>498</v>
+        <v>682</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>562</v>
+        <v>683</v>
       </c>
       <c r="B396" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="C396">
-        <v>12605</v>
+        <v>15538</v>
       </c>
       <c r="D396" t="s">
         <v>12</v>
       </c>
       <c r="E396">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F396"/>
+        <v>2</v>
+      </c>
+      <c r="F396" t="s">
+        <v>58</v>
+      </c>
       <c r="G396" t="s">
-        <v>497</v>
+        <v>684</v>
       </c>
       <c r="H396" t="s">
-        <v>498</v>
-[...2780 lines deleted...]
-      <c r="H508" t="s">
         <v>685</v>
-      </c>
-[...3618 lines deleted...]
-        <v>816</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>