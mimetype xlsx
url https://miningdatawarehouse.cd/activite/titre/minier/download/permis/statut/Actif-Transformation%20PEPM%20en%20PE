--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,161 +12,233 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>CTCPM DATA WAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES TITRES MINIERS (Actif-Transformation PEPM en PE)</t>
   </si>
   <si>
     <t>TITULAIRE</t>
   </si>
   <si>
     <t>TYPE</t>
   </si>
   <si>
     <t>NUMERO</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>CARRE MINIER</t>
   </si>
   <si>
     <t>PROVINCE</t>
   </si>
   <si>
     <t>DATE OCTROI</t>
   </si>
   <si>
     <t>DATE EXPIRATION</t>
   </si>
   <si>
-    <t>SOCIETE MINIERE DE LONGATSHIMO</t>
+    <t>Florence KALUMBU MWADI</t>
   </si>
   <si>
     <t>PEPM</t>
   </si>
   <si>
     <t>Actif-Transformation PEPM en PE</t>
   </si>
   <si>
-    <t>Kasaï</t>
-[...5 lines deleted...]
-    <t>2016/03/11</t>
+    <t>Lualaba</t>
+  </si>
+  <si>
+    <t>2017/12/19</t>
+  </si>
+  <si>
+    <t>2022/12/18</t>
+  </si>
+  <si>
+    <t>MBAKA KAWAYA SARL</t>
+  </si>
+  <si>
+    <t>Haut-Katanga</t>
+  </si>
+  <si>
+    <t>2017/12/11</t>
+  </si>
+  <si>
+    <t>2022/12/10</t>
   </si>
   <si>
     <t>TSM ENTREPRISE SARL</t>
   </si>
   <si>
-    <t>Lualaba</t>
-[...53 lines deleted...]
-    <t>THOMAS MINING SARL</t>
+    <t>2017/03/02</t>
+  </si>
+  <si>
+    <t>2022/03/01</t>
+  </si>
+  <si>
+    <t>EBACOR Sprl</t>
+  </si>
+  <si>
+    <t>Kongo Central</t>
+  </si>
+  <si>
+    <t>2009/09/23</t>
+  </si>
+  <si>
+    <t>2019/09/22</t>
+  </si>
+  <si>
+    <t>SOCIETE MINIERE DE KASONTA</t>
+  </si>
+  <si>
+    <t>2019/06/05</t>
+  </si>
+  <si>
+    <t>2024/06/04</t>
+  </si>
+  <si>
+    <t>FMR DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>2016/01/03</t>
+  </si>
+  <si>
+    <t>2021/01/02</t>
+  </si>
+  <si>
+    <t>WALNI MINERAL COMPANY SARL</t>
+  </si>
+  <si>
+    <t>2020/07/07</t>
+  </si>
+  <si>
+    <t>2025/07/06</t>
+  </si>
+  <si>
+    <t>GOLD MINING CORPORATION-NEPOKO</t>
+  </si>
+  <si>
+    <t>Haut-Uélé</t>
+  </si>
+  <si>
+    <t>2014/01/31</t>
+  </si>
+  <si>
+    <t>2019/01/30</t>
+  </si>
+  <si>
+    <t>LOMAMI RESOURCES SARL</t>
+  </si>
+  <si>
+    <t>Haut-Lomami</t>
+  </si>
+  <si>
+    <t>2009/10/30</t>
+  </si>
+  <si>
+    <t>2019/10/29</t>
+  </si>
+  <si>
+    <t>CONGO MINING AND MINERAL RESOURCES</t>
+  </si>
+  <si>
+    <t>2009/11/27</t>
+  </si>
+  <si>
+    <t>2014/11/26</t>
+  </si>
+  <si>
+    <t>COMPAGNIE MINIERE DE DILALA</t>
+  </si>
+  <si>
+    <t>2014/03/04</t>
+  </si>
+  <si>
+    <t>2016/03/20</t>
+  </si>
+  <si>
+    <t>TENGYUAN COBALT &amp; COPPER RESOURCES LTD</t>
+  </si>
+  <si>
+    <t>2017/04/27</t>
+  </si>
+  <si>
+    <t>2022/04/26</t>
+  </si>
+  <si>
+    <t>VALLEY MINING GROUP SAS</t>
   </si>
   <si>
     <t>PR</t>
+  </si>
+  <si>
+    <t>2019/04/02</t>
+  </si>
+  <si>
+    <t>2024/04/01</t>
+  </si>
+  <si>
+    <t>COOPERATIVE MINIERE RISING STARS</t>
+  </si>
+  <si>
+    <t>Sud-Kivu</t>
+  </si>
+  <si>
+    <t>2019/09/03</t>
+  </si>
+  <si>
+    <t>2024/09/02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -482,64 +554,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="20.995" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
@@ -558,324 +630,456 @@
       </c>
       <c r="D3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4">
-        <v>270</v>
+        <v>1285</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5">
-        <v>1787</v>
+        <v>1782</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>18</v>
       </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6">
-        <v>1886</v>
+        <v>1791</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
-        <v>144</v>
+        <v>22</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>21</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7">
-        <v>2275</v>
+        <v>1993</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7">
-        <v>63</v>
+        <v>207</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="G7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8">
-        <v>2505</v>
+        <v>2322</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9">
-        <v>9898</v>
+        <v>4004</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="F9"/>
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
       <c r="G9" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10">
-        <v>14706</v>
+        <v>4191</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11">
-        <v>14707</v>
+        <v>7812</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="G11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12">
-        <v>14708</v>
+        <v>10242</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12">
-        <v>1</v>
+        <v>260</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="G12" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="H12" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13">
-        <v>14709</v>
+        <v>11179</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13">
-        <v>4</v>
+        <v>152</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="H13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="C14">
-        <v>270</v>
+        <v>13096</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H14" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15">
+        <v>13258</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15">
         <v>15</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16">
+        <v>14335</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" t="s">
+        <v>55</v>
+      </c>
+      <c r="H16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17">
+        <v>14693</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18">
+        <v>14694</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19">
+        <v>14695</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>