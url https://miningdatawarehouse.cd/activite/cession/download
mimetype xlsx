--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -41,81 +41,81 @@
   <si>
     <t>LISTE DE CESSIONS</t>
   </si>
   <si>
     <t>TITRE</t>
   </si>
   <si>
     <t>CEDANT</t>
   </si>
   <si>
     <t>CESSIONAIRE</t>
   </si>
   <si>
     <t>CONTRAT</t>
   </si>
   <si>
     <t>TYPE CESSION</t>
   </si>
   <si>
     <t>DATE CESSION</t>
   </si>
   <si>
     <t>VALEUR DE LA CESSION EN USD</t>
   </si>
   <si>
-    <t>Société In Put Mining Sarl</t>
+    <t>IN PUT MINING SARL</t>
   </si>
   <si>
     <t>GOLDLOCHE COMPANY SARL</t>
   </si>
   <si>
     <t>2023/07/07</t>
   </si>
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>RENZHEN INTERNATIONAL DEVELOPMENT INSTITUTE LIMITED</t>
   </si>
   <si>
     <t>RENZHEN CONGO SARL</t>
   </si>
   <si>
     <t>2023/08/30</t>
   </si>
   <si>
-    <t>STANVIC MINING SARL</t>
+    <t>MULOMBA COPPER SAS</t>
   </si>
   <si>
     <t>KAMPEMBA CORPORATION SAS</t>
   </si>
   <si>
     <t>2023/10/04</t>
   </si>
   <si>
-    <t>LA CONGOLAISE D'EXPLOITATION MINIERE</t>
+    <t>LA CONGOLAISE D'EXPLOITATION MINIERE SA</t>
   </si>
   <si>
     <t>MANONO LITHIUM SAS</t>
   </si>
   <si>
     <t>2023/10/23</t>
   </si>
   <si>
     <t>Partielle</t>
   </si>
   <si>
     <t>CHEMICAL OF AFRICA SA</t>
   </si>
   <si>
     <t>THOMAS MINING SARL</t>
   </si>
   <si>
     <t>2023/12/06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>