--- v0 (2026-06-15)
+++ v1 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES AMODIATIONS</t>
   </si>
   <si>
     <t>TITRE</t>
   </si>
   <si>
     <t>AMODIATAIRE</t>
   </si>
   <si>
     <t>AMODIANT</t>
   </si>
   <si>
     <t>CONTRAT</t>
   </si>
   <si>
     <t>DATE DE DEBUT</t>
   </si>
   <si>
     <t>DATE DE FIN</t>
   </si>
   <si>
@@ -65,165 +65,159 @@
   <si>
     <t>PHASE DE L'OPERATION</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2357; PE 2359; </t>
   </si>
   <si>
     <t>AURUM</t>
   </si>
   <si>
     <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES  S.A ET AURUM SARL RELATIF AUX DROITS MINIERS ATTACHES  AUX PERIMETRES COUVERTS PAR LES PE 2357 et 2359 APPARTENANT A GECAMINES S.A</t>
   </si>
   <si>
     <t>2021/06/08</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t xml:space="preserve">PE 525; </t>
   </si>
   <si>
-    <t>KAMOTO COPPER COMPANY SARL</t>
+    <t>KAMOTO COPPER COMPANY SA</t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GECAMINES ET KINROSS -FORREST LTD RELATIVE A L'EXPLOITATION DE LA FILIERE KAMOTO (MINE) - DIMA - KGMOTO CONCENTRATEUR-USINES HYDROMETALLURGIQUES DE LUILU</t>
   </si>
   <si>
     <t>2023/04/15</t>
   </si>
   <si>
-    <t xml:space="preserve">PR 14165; </t>
-[...1 lines deleted...]
-  <si>
     <t>KASONGA MINING</t>
   </si>
   <si>
     <t>SOCIETE MINIERE DU KATANGA SASU</t>
   </si>
   <si>
     <t>2021/09/20</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12270; </t>
   </si>
   <si>
     <t>NEW MINERALS INVESTMENT SARL</t>
   </si>
   <si>
-    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET NEW MINERALS INVESTMENT SARL RELATIF A L'AMODIAATION PARTIELLE DE DROIT D'USAGE DE SURFACE DE CINQ (05) CARRES COUVERTS PAR LE PE 2353  DE GECAMINES S.A</t>
+    <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A ET NEW MINERALS INVESTMENT SARL RELATIF A L'AMODIATION PARTIELLE DE DROIT D'USAGE DE SURFACE DE CINQ (05) CARRES COUVERTS PAR LE PE 2353  DE GECAMINES S.A</t>
   </si>
   <si>
     <t>2023/09/28</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2353; </t>
   </si>
   <si>
     <t>K-YENE MULTI-SERVICES SARL</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION PARTIELLE ENTRE LA GENERALE DES CARRIERES ET DES MINES S.A. ET LA SOCIETE K-YENE MULTI-SERVICES SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE CINQ (5) CARRES COUVERTS PAR LE PE 2353 DE GECAMINES S.A</t>
   </si>
   <si>
     <t>2023/08/23</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12286; </t>
   </si>
   <si>
-    <t>LA MINIERE DE KALUKUNDI</t>
+    <t>VELTIQ MINING</t>
   </si>
   <si>
     <t>SOCIETE MINIERE DU KATANGA</t>
   </si>
   <si>
     <t>2023/12/08</t>
   </si>
   <si>
-    <t xml:space="preserve">PEPM 2275; </t>
-[...1 lines deleted...]
-  <si>
     <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
   </si>
   <si>
-    <t>TSM ENTREPRISE SARL</t>
+    <t>TSHISANGAMA SIMEON MINING</t>
   </si>
   <si>
     <t>2023/10/30</t>
   </si>
   <si>
     <t xml:space="preserve">PE 1074; </t>
   </si>
   <si>
     <t>VIAHARA MINING SARL</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE VIAHARA MINING SARL RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DE HUIT (8) CARRES COUVERTS PAR LE PE 1074 DE GECAMINES SA</t>
   </si>
   <si>
     <t>2025/02/05</t>
   </si>
   <si>
-    <t xml:space="preserve">PEPM 4004; PEPM 8139; PEPM 13079; </t>
+    <t xml:space="preserve">PEPM 4004; PE 8139; PE 13079; </t>
   </si>
   <si>
     <t>FMR DEVELOPMENT</t>
   </si>
   <si>
     <t>EXCELLEN MINERALS SARL</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE FMR DEVELOPMENT SARL ET EXCELLEN MINERALS SARL RELATIF AUX PEPM 4004, 8139 ET 13079 DE FMR</t>
   </si>
   <si>
     <t>2021/03/30</t>
   </si>
   <si>
     <t xml:space="preserve">PE 7044; </t>
   </si>
   <si>
     <t>TAILINGS PROCESSING SOLUTION SAS</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE TAILINGS PROCESSING SOLUTION SAS RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE DES BASSINS DES REJETS LOCALISES A UCK/KOLWEZI SUR LE PE 7044  APPARTENANT A GECAMINES SA</t>
   </si>
   <si>
     <t>2024/09/01</t>
   </si>
   <si>
     <t xml:space="preserve">PE 409; </t>
   </si>
   <si>
     <t>BIHSIU RESSOURCES SARL</t>
   </si>
   <si>
-    <t>SOCIETE MINIERE DE BAKWANGA SA</t>
+    <t>SOCIETE MINIERE DE BAKWANGA</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA MINIERE DE BAKWANGA SA ET LA SOCIETE BIHSIU RESSOURCES SARL RELATIF A L'AMODIATION DU DROIT MINIER ATTACHE AU PE 409</t>
   </si>
   <si>
     <t>2025/12/28</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12276; </t>
   </si>
   <si>
     <t>DESTINY AFRICA SAS</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET LA SOCIETE DESTINY AFRICA SAS RELATIF AUX DROITS MINIERS ATTACHES AU PERIMETRE D'UN (1) CARRE COUVERT PAR LE PERMIS D'EXPLOITATION (PE) 12276 PARTIELLEMENT DE GECAMINES SA</t>
   </si>
   <si>
     <t>2025/01/23</t>
   </si>
   <si>
     <t xml:space="preserve">PR 779; </t>
   </si>
   <si>
     <t>SURYA MINES SARL</t>
   </si>
@@ -721,388 +715,384 @@
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" t="s">
+      <c r="A6"/>
+      <c r="B6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>21</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
         <v>24</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>25</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>15</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" t="s">
+      <c r="A10"/>
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>15</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="F11" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
         <v>44</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" t="s">
         <v>49</v>
       </c>
-      <c r="B13" t="s">
+      <c r="F13" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>15</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
         <v>55</v>
       </c>
-      <c r="D14" t="s">
+      <c r="G14" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
+      <c r="F15" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>15</v>
       </c>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
         <v>62</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
         <v>63</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>15</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
+      <c r="F17" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
         <v>71</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="F18" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="F19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>